--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7120d838ccdfe86db3640b5f88f01491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bc1e9bf55371aadc6d67f9b40de882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64aead0ac84a0b6d690efa85d682e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a291e71138f43a5af19108cb2a1c884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf271d895c28c02cc25822dba2714f405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3020db0d9a9762ef2b026dd2cc5d4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0354030be640844a64d78770880c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e652c0bb5fcb22e4fd5ff6c7ebfe09c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93363631c17beca19623e4ada14057fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3903a253e297fb892d83cc54f0cdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f8c80c14917c892afce0482b2adf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaecb11d4b885908f0b385f9f643bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecdba83d385262ccba66a82c7c5f5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726a5ce32a21a9fd84c9ac11bc35fa514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc1989633d8d60d5f05c3329211a2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cd704813c3d8a6ae75ed85fbd77ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4153adf4b42e2af97d6103775a7df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cda3cf1c5ff5f9aaa6bbb797d012be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f301b8462eb9a1c442331dcb1e9983419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0071e536341ff840a5392f4501e99620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45db263e4a9d992a88b2eab3b30c7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0646fa7b75bb6c47c7b232624b97eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273fe21b194db7805d9a27d14d9d1eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ae3acae0e5c1befd53c83c2d1aae424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2929740a51dfee0ccd7af846bfcb0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76de1ded6f1cb9aeca65d9d03ff87626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17efb4f526a5b837582fc7547d862e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9c36a1e1eb58a8d3ec867c199e51828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f6ac8ac26ba081e25cdb996ebc3db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834912abd922dbd1a719054c7a17536130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10777d27a1ab8fb28ad63514fb1e5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f736fca2440275d43063b40e98fad9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c553c7ca226d0093ee070819f1cc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2250c0bdbb1718541797ba81039e5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb5ba12b8b85684b7244d7234bf80a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df928002073cb0b605413f9ca4de6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2f009cf558e2462d6cea27437c55d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2c2538ba3fe229fbb18db20d2e28e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e3195684b773a8688ca6b8bbb774a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98f4ee77b3aa586dc237383564ecdf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08649368b0afd1bffea0286654420eb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fda01440cc8690dd1a77b17fd845242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de9427d39f758baca523f1563e5aca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a41ab23a78d710fe6e3c849d1c746f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829184d09725689e4d0ae0aa2e16534345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c208621c350d97fa385859a71fe68146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc6f829778d0c08402c93fe62fba1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69139b6e087ebe040d829ad5c400615148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3482592dec2c5baba60ca52c01e9ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b123bb856baec867a219cfccb6f54250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9e50e447844d95a16059ecc0ef24b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19731d06067c2e348eeb197c76e66fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59565b98e703907c078ef20a32d2f16453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2c2c85a329243d9fb0c506a6ba71e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfee70ffe5e28cac0ad8a809621708555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fb512975dffdd62e16fb974f3754356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abcb50a64a16f9f84670fc51ff98f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51a6e0a88a2d87d122ba114e2c2c6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ebc0d773594d39e07bc494a346b9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf093b13027d2fe1568ab4f936e8bf3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0afebb231dd75c015ec686e44262e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fbec617f3d514b979708cb752dd4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ce403c9097d78b6991e57bd29a1bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b71cc6b2d4fb9e1b65b1973ecd186064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5d6f0f4cefb009f151c582244bd7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bae906483a7b4d291c8ee5fd4c91466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72959ff281a3cfc5aebf11abf540a30667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780dce147b225c83bac843990a6520b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086e9e09caa9503ba8b1d7e5d86864169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6af7cb88d6e798692982743f6c00c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3575030c49f0590797bb97b1da09671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2b1f1b963ac7abf0a6687007dd94172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def907be700e86fc9966cfe997023c7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29335ef8d78866ff6ead0ed54f4eee3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc38ab3d77416d7b6ab1538337ad7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2c51d64157691d936c14c8500610f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b67248a8776042ca6c1139a0094a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd648731ab82f8f2ffb7970e51215ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4d9fa2dc32579adbd173ff3d158a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777f61afd366c35b275c105314cc5c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaebb328fe012076bd55065dc5416a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aa2c4c9dbd61adc95494f4bf75e8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe556af579688e67372b8944a002ae983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611855bc4b5dce1a78d3195a72661b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a93e2ce0351ab208c132633b68968185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970c00febd607788a8f0cec6a7aa45486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ba81c4a126736ab54b15a0cc3aad787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd7045cf50534005ba660c002d094488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f2e532ea8119f2bd0dc802428e0c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92545dd019a3b7ae6b9ba8eb44994dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd6c1428ee70110648d120065aef6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb127047222279bb193627d960ed890092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a26e09c3d6fe2e50fd6b4a115841c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2819d576565c57c12abba73041e214594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3ecec8c9dde6cfa8925ada18c971895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87617b151b91faa00f7b549a601afb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a963b479a3c21b0c6be749a121fb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec4644b0ea60c085f460d6a542b50498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9b2d0d69723630582304eed68377699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ab04891425a440a046a8e4717bbf6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4085a02dfd2254afd54e1e223b11db9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af2eb444347e193388ee87ba206e6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152c1f5916742c17a265935b7217cf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7a03d434902207c99b86a68120c90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f254405abf20eebaebfb6592dbc07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6f88b3c7d3b222ce37ebb4d98bed8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c0ca1201c281be996bfee01b5db94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5d54dc520490531bbab7a5eb9a00e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddacb6c9d0d61885279899fcc812726109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43c602d66bb9df994f9f4eda332220110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc85219a02aba358ed57790bed15b2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621a1ab7007ecb2b982bb747bd15933112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15b0ec1ff4b134d3e375f84151d7a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674e226cd994a533518171d804cb900114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2743af1e2773b1b79bafa3042ed7fb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000e36b10fa36fa097d6260795ffde2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c0e2a2766c00dd91414171bb02e6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ebaa906a6a7da79a94b00a5c69c7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602f248819112c5cd59c04c3c585ad9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dfb34b037c219eab4c2cd3d03aa4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f38d65919c1ce485fca23e5a515756121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28916ba38ade3c081622917a4d68ede0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fb74a7b6095df72356f699453d42b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c82fd7327c479f435376437ce9fc79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86b96e156be45922ea79e8007a5bef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647109fec88cc981497edde84f0f4c5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbee4025803b1a947c22ddd5215d46d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524bbb28820fee0047e9c39fd9fc104128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a959d31d0c8369c35b6b18ece04d121129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607cb6e976674f1513c4a2d55b7ec78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bf0e7e3380b7ff1f04c4663dbf29b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9348e3f22dbf3fdf22d1c5e73a9d0a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ea485129bb0df81e86f1558b9a413133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e43a9e23141410449c611a023365f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c71f73b719e3a2e17c28abcc6f8cf9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf912aa28cfee07a90fdc45d9751f37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1d1d5933a6d12ab2874a44401a552137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3410bd7051888edd8e4f482a2a3dd7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b415eaa3267706caeacb657c4296bd6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f347bab48fb1bdd870ed2a7c60b56b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c67a72a8c965b7e60ee1e2d43bb44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620471e8a3ea1d2c569a3da95674a831142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f77f433c06ded3d4efe4fce30ebbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069035e0cb9fefb3bec275b3236a61e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb860b2d1d46e7aee71edd56cd70c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b8e6a1415e50d444a0e8db7bcfb3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae76cb4ec2536eda22882cfe7e97d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0d236b7f1b671e9f22ae2cd461148148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29f54e2f0200ff9afc08ce12de7f53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8b01fd55b75efd1d82153ecebb1db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c38449f04043b3c95bd5eec8d8f43e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d78bcba0c6e8014f24239777a123f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6648c1b2f5426b216125f7199152c15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ad93d2d39c1729b25e914e5900984154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2cd5daf41951889fc93e0ae27dcd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68736a671b19092cdc4975a0f31a9418156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874b161773537c0c241f68d2be54284157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f104ed8ef3b4fd978331cd8587f9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b95f7db4647a226670eec471fd917159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea1268392863a02b083a7da38adecf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c19e4dcc3bd0c848a18c98cc115d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d28d681b25ab1cb21c65ecc26762d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17d152e5aba0dd8e395dd6f81f9bdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196101899bf71e8b965173762d554c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a26e0e32fca550cfda0338595fe7b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217f36e7e750f1a95e13a043b25a05e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ec68f741e4354885a31da26e73d58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746812fec200edde5959a8d335cb624f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7445f24bee16808b968a15b6d2dc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba3728cda47c70ebac78b2dae0f458170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9412cc19848078821914cdffa4a299171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0b9d031fda45d1a794769efacbe46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3735ce94f33a90abbcfd27aa4f311173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f342b619c1733ac72adc126dfe341be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e06f7f8f5e7d5915d68a741b26c33d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758091eea35be2d54ffbe2739ea01cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db99fb39d0f0a39f48b2e3f0f70293177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b30b409c0f22f2f99f38384da2b0d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce41b8293e6bf9d7b6774b0eda2a0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e56c6a92f7b236fa52a41f22f0da9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d68dceeb48f308b2ef9cacb4f75f2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcf658440fc55cd18a0098acc88559182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ba6ff950ff73ddce5fcbd887fcd2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cd3783b492a779417fe32acb60e5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5e68e9310fe90864810c7e4927279185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e1bb665708f2f42ca91ed35ebebf4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c97346a3618c41a00c17a37997521187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3c3f27ff4fe7a240fd5e0ee1570da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cb39f84e4405897a3dec0ba0175bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e08d9a89faa5cb97fb1de6a81a9b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eee8d64d22f5efc74a41a5c9d4332191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f77ecc1764b278400039438ac9527192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e7573bedbc822635ade432b720333193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922591b8569085c99417ca260f7de41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffdb67ceb7d759c113d69f5f73835e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c94c8a835cbe88a98babf9aeefd0f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82141d48254a8b7108041db0a59e7aa9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8da717f26efb71ac5d750f68360a7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9363854b4a6679bc71c8786072363a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacf6e162d63a842ef3d364af0dfd93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae5e327c31f8ba6b4cf96c5027cbea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706302ac497df9c9cb707946a5ecc86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9ece796b9fe687b27c642e78779e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135ca47658d5b78059113e504ac575d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a795b69ac0a4dafcda720772ecbb2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf4802ef57de50029fc94beb64b6f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e447d808d117eaadd3a96d713563f6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe3f8083ded4ba5c42b59397b1b7d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab428306aca767fd362d233eba290473209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767bfe6314f53e5d741da0b64f14006210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b88c039d6d6bd29c8fd66d0d19836e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9c81ccbeb36836684bd2d71a36f8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4e7397a863b86ed01c4313423411e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fc133842611d540239a4bb14febdc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9d8f208d7cb71e45be1479e4de8e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eeb991a6dfa705b87d52fc6dcb441216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eeff41a81b39ccbc54392c945eda3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882516719484ce484badf99d65b30aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5882c4a90cbea117d242ebf0f00be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa0699ee10c7706dde744a907a73f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a646bb668b3fdc9fc16ea933da96b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211aeed94214180cac72af10854fd9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8048b11833c550e15a7b4a441589707223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e75300b6b489e72d6cbc8088f5f03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f9d06fec9816f3e15eb1114e64045225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc42b56836520b7d227354902833167226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda28fcfca79fa89b70cacd74231d73a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84251fdaf183f1e0b000f2f088c9024228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a49e115faadbf8403e5261e1033fe7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461597faf786fa9af53ce3ea0f519a86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e73c54a14a75af59fa8ab50615ca75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d99d246f45643b3b7bb6e74a1d32e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3307928b019937e4cd2a723ce2dda1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb083629a7a6dea70d87a760700929234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55112c24f6bb1cdd70806225920d9e28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a6d20ec9a870c7fbb19c3fffdf27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f837351fc169cdb72b7c9cade5b2019237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe37b98bf59a0e403f1b8dfbfe771238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1e6aa4edaa228d211cb13ad540a0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e936ff1785f7f4ace607fae38f201a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1aaf665fe03f42ad513d7278a5337241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1c09803acd3c4bc64a97cb0f12da5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf2596a3d11d6b61b77aebb2a7bca5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ff2198b0db997297676b48edc8419244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8c970012d038bfec797b6b82738e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394354c3d876c8e131be16f6a9998e29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c719e49eed071f45b94557a3252ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8eb90ca05eba8b3b1860eab709b0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dd15018a6bffa762841ed07d4076b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd626b094ebe6526d6e0309cb336904250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ed328fd5310b9d4d70ef3b59cfee4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188085d759abe5fcc52d85f9992c897252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa8d4ad935a4b719e83b5b8b4b2d58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50067f8ed534de2b2c11b08a173c9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c134f872e8c5bfb23868bde2ee4cb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d48a40990184b02c32b1a09a676ace256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a84af7f0eccc964eeccce5d01ac541257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2a7f29f214694da49d0462fd4bbf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bdea837e647250d5f47a4d49e3206259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1586f96c425f935a55c422a1e550f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd38a885c691ab04db1cc04d77876f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb38ebdfcc215254d9c8a4e42e6479262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b49f3713a9bdca47a332e46d996e83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db167a75e92d97cee8344f60364b5d63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab3a0f4331f3761be2602b2713c2a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cc507237a989e93ceb04c1af9cb5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b244e72f48447a89b0215b7e66bc5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf42ed663826ce53cb6a738d6b5a689268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a248137d6621df836a6d9ecb02466269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f0de2ae55a3ee01eabb1e97eaba05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91321ecbaa7e8e300fa0cb3b4b3102ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5e4260fb92eef6f27bc1dae98abe5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22111941c4086cde9f0a8259d26dd0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc451e1dd51d2b24cd6467a5cf02a3a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d294bbd691ae80ff24194230057af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05591b628c9b4812718c5d6a63a77ccb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760378092e9930e057329e3a51d4fbe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347f0147c5cffd46f9f6eb20c7d6b1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9655527ca7e0337219479e932f08cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9fc1c5ad4f1c8def20f3012ed2328280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a2c41f2f85423630f41d78d3b4179281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e04078272ae28a53bdc93ddfc10786282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c1b9f4e3474431ab68f6bb87180ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8a15442683d9348409dfd14aae24c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f70826de5fe8963355ceca2fc0d79a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bf277d7bd72f6c8640f75eb354f5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4794584e303a63d583d82dfa51020a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24581753a89eb70b4ebeb7afeb04bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b5bbbda59b4d05c9d040c01927926289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e2a8038777a374b5de09ba2a4527d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34205f57f8043810e6ca5fe0ce2eaeaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac862f3bcf24e30d1a743a7bf7eaa7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1174993a4bd75b889a9f73c7bdb15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b3c282c6b01a5f948def8d306be57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bb03290c730ae576d492b4d226341295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6d3e42f1ba535c4018b7955dfd6f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bc00ece7f6e02f36ab23d8f78fabf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e4e7e0706dbe8d5c98ac65fe5df8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd35d5b36222852e92c9958802fb24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab86c156ec3398597a77632b4a4441300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0983d40bad1c6fa932b4fb66ceada301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d62722ef22febcec1d06904847082302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc889f4b63216c5418cb04c6b2450d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aab28126ced363b7dbf73f244aa7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b74a12aece71ee2509ef796ea788b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ac92035abe7041a16acca57a9e4b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13f119a056be5d55136570e1a0a13d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831b3d6e0f704ea1e47a4cc6eda6daa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5833c466fb841b97fd56231f8fe1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce930b889e779762c707c037c05dc82e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52423d3f10cdff4e8b65b58583b5b98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212e1fe78a5cf5ca2e35e38522d1197312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece77dd26ef8b751c0c365336c50f76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7a97458f2394725a92f7ecd9950f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601caab7d1fa8a412bac21ddc314d56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b268a0b9106881b5e1bfefbb23504316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d0468b52a23d5180254e455cdd3fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed8597996cf00d4f9ad21717531c7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4f7bdd8ef88945c45ce4390c50463319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f776eb1b1acd9a51e933c117dd3aafa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f3702cbb561ee5d0d197d1c24730d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08e50669bdd2e9361b0c0ea0fe6fbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c78b309c6f130d921bdc6b4dcf89d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84074003240a3a412f00312d2269b6d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aafc29346609ce3cba42a4c7d9662325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a77b98579bbc88ca0d57cd713f4da5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77396719fb12c7f819fa1acf5fa934327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddace049655fa33946d7008c8405e38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b522473f07f99f6aa53e5d9920dcf1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dff0bd21c09eec0ada8ce132efef7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d5eeccc92e73e0ef1b8ca7940f563331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abcd6e2b01cc855ceb2c844e414570332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad2b2ced09d1d9dfbd81a3d38b5ee9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6391f2521036c1ee24d6e1bc07479334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cd97b4a38c029091d455a376e1ef7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866f25627acbfa5fa3acff5f462d628336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fc31c6313287a93b9cf7d39d4d4b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d124382ca0c46ad7ca0ac9ddb8df49e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04fccab9906f89ab528d036d21583a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17ffb6dbfb7b2f33250a91305a4842340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd0175486c218905582bd90f8c3add341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b9052593550faa09508a5dfa7c4cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2d9731787536445a41270f0c209e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452a93e57f618fb0619a822598d274d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ec1d4e084141c5653b3366ff4679e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36bef3a161426450dd2e95dcc3f8cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6932a8f342b2264716b474aa08b8312347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1af3c67f6eb86d3870e7d50d6cae18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2962696edad126c74b1b00ab9957e7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6e3cfa06c599fd90e26ad359a3c41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce155ddc7343a707fe97b93ea3b0ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7add44060e7e821740599e1e39d19e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf95fdc0aa29c97e48a02532407c56f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83415244311293be2ed6d6e9995f3011354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dade7a0779c6b45cf8e0eac15538f25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524639f2e8d61400dcf433795dff84e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f6deb40dee92869e6a9ddde6d2314357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66836499e633a122b8c5757a07420d7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03987a41ac11ce98158ffe2a6f2e989359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671ca9cb8afc18a783b6e0d6582e775360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e67ab01f21de07d96a8138914f7c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e3b7c7a306803acaf58fa4ab430cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe32621f28f8bf1d88b1a2140860a26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7513bf1cf18d8120c73691427019c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa82a9baee1354a8642405d0b6f72df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd28e532616722f17d1c066704e6a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedc8b823938e3f5b2a07daad91fef8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02715f8ec51c58ec21b10511a9d37a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27317489c75e85f43be5e3d1874976369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd901d60e9c3238e97f3ad3ba0ee0ed7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6e888a0d1ab7bb73572944b61921b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83a55cf9786906dfc7b1a2bbd82048372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baf326793d30f2d08d32355df0c8b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077cc3cbe4c5f2b803f7d0935cb29d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f2011650f08c7d4aeeb4c83ae5968375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576e7b294b9f57444e2c34f67a931f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6db0989d07a4fac97efd83cb6b1453377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0c2d5f474ac4925740bb61d9d61bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a9280733eefb3ef1f43f885c8f241379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8108e55ac15675a451dfd8d62d8fb0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b412dab87aec7c4f7b0a8f3b252763381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b6e419861c352bb8d8fe61b38656e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a7f831ea481e49f22f95091c57609383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847011b2960c1f251a5ff7c8b7b2631384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb95d777b23e7382b8d69f30c72369385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2ba9720251926526b7dd8a036aeaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38428ed9d1162ab3da899b6131d8593f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94602cdf5a08f76254df5772e9e825388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d30c1495295fa78ee96a14bf87416389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbed6437fe45583747341f704d20e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36940d4d80a73b86e5d0663653b5347a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a30f1a66f669b5f54c0d9c5513e66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5f1c3399fe780801f3550f8304c8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a642bf1a15a5fe4d67601d432069872394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c721fed50610f76bc49f0c7126eb1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a30077fd4d2073a9e4bdae5be2d22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41488007693f77686296beee550ad2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbc840ece688317149d827f1b9a746398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db53e00cb496d4b805dc92ad68ad63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea4ad9818d218d7d3e67aaec15a605400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7a9c29b70a9deac74c0f9aabf626e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2991d7c7d95352fb25721214b11c2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b389fcf08e2ee09b3c92f49035982a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78947285be9b04334050697e0fdf4d2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a95cf23947056c259a72ec792c581405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5f99bd65eda1b896d276fbbcac174406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9a9faca731e8711be524d4112c8d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c71c1ae5e922da7a1d5c7b04c4818e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92b1d9cd18468e850be190616b0cc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3d99f7e694466308a0882f5212c1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc4fa87c0e259a64dd2240b63fb7fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c8a864e2ef8801c45b6da8bf23dd2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb632d3f383d6d27e4ba7cda4f7211413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76080e6131ef6e9fd28435adf98f33d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf99b13533720d23b2e4cf5b39d920415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749326ca01e94f9981f5ee05e8ee8382416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaea30327ce3281daf79bdf1f0574d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fb5a0261081b33ba8ead012d8e97f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3ae89301d914360d27d26a20b077f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a6131b16be4f9963134f678c6e387420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30f57f636f2f4d0826eb0e3ee6add5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7e457a0bfe710b0b812b929450e45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00409888d8d037f22b96e987683fd0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27def661c35efdf9e44184ddf91f5a9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5aca9888db98e4aa050d5feb33f5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8674e4a9969b2bd9bfa9374af3cdb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d27394dc90b1b70814ace0907469b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb29423ff907db92fca704ed1c7908d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29466458c4a890b2cd011dafac6d2271429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985de39ee897a59d1018a99bfbdd44b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a2a1491459a0008f82777eeb862a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df2cbaa76342a449f33e5971b1db56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaec3d2f86c3ec8d68b4cf9e8ef94f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936b0603404d63e84370fd6bed2bc40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52bb2986717fe9fd72950388ec8f58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f05804b3076a9649fc7ad99e7bc832436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b9f1a9c93721d8c07e3af7741a966437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e626e0008bb1c4db4a513dc7b9651438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903afa1531001082d8e429a4662d29b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237f977abb029b7f995f759542aa36d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b02c572d5ae74822773f8a5839e332441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227ebedf381504d7b0d3a439088f749442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b2299c9986f3352eb7e7bb3038347443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057289bfb95f8ccfae2c05f4e80e906444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ffa675f1430e8448298c72b2ff313445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbe61c60675caee51e76493f45830f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e82c09e01e25444700fde717cf02ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb70f85ad8dcb2c3721cbf82c3acba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bf3de8e6b6eb30134492a51a07452449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29c1487492bde5b26bf06d10d718da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094720188d463d3f1f530ab7f9bc93be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f48ce692a3bbd3bb0b2fa18946bca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5166448d85e882bafabcce3cf9f494453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332794868a2d36e5b63d51f7c1d00fa0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338f75b4c202cd438f916c98518842f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea3a69843e8e03d657be3accebbd5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3e1339844e33f3711e03cb8711918457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cdab0ba3f26e56aa21287eff36c9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd67b68a15f3117d26332267e781cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200488c62a798c5359b524849f5d6f46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac3122ea836e41084849816859260f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbb2ef4e82adcab06a532f81cbd982462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48841fd26558c4d22613bca9318a1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c860093eac5e3153fa14ee140f569464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305370a32cc6e1b82584322ac1d7281a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d57302fc76eeb666b5ba7e4649f59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d532abfab3669df34927419fbe0426467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac121d4626e658c8d2f6bce32789570468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0853181fb7014e99db4def351c7b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182ef30e1b50723a5ca64382179b9f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9b57335890791b7944c20ca8fde36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583b064c110038d438d7f19a0ca7f58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3484a1a6dcd24efb319065b7b3512473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceee88d1307b139e40b3422c8398e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a34812dad6a760944bbeb7bb94b16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bcc4e7793be470f8ea1a4496dad74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b4ce7d2f9b1502bec902f7aa087d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289629d3eb6b945c8a5d7c313b47e8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8e5e250467aeab4a4498c310656a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce4ad806565d83a23327e76ea4291d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398538a6a628afb5484aab36f69b15b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb93003e763079504ed7b5fb8e941a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4cfb95fdf1be7d30671df346e8b39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00c7c967914d9b6bddcc1f1fc72f86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f3d81efd67d5d03e56ae0acfe3961485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cef3162f854b0f5efe55545d524f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa894580133380381b55b6583f3269487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35078dd181fa7e3c543a18459c628886488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ad253d7da513a41574ae9409b0355489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f1a654300c553b3096ddd5dcf4ff9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc157191f35a306959f8ddcd4b36abeb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1d34be4b31a1311831d15b2c9fdc1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3517f6cb1fe8d7d8ff0703ec983ed6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e039c871371cfebe10e04da1beaff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a3af73f6953b8e5bdc0cb20cdbdfd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d71a496a7f3e6f555db2be233eb146496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c4bb6a8e0dd410bab34b3da857e94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baccc6165115b6ebc1e8b6e9886373f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ce1b32b271fa52e6c4f2e039f0983499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c8d2af28ffdf49b1bb21197407990500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ca416605692e27e2351de7f5e362e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d723d7678ba1b8af551545bd4ab78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8651de950737f28d7dc0e7b74824ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6f67713780c05ca73a25fe54edda6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d8329b2a934807323239f6eeae8b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdda79400f80531472ad525dbca37a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4467f166402bba981040b1f18a2ddf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24010a3363f81aca812d4caa291da6b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2b2c8a2553403f8ecfc271151551c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4311c1a18e4f1b06de9e9d6b6c443510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf70fa2400cb069c2e3d170248d961511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01339baa8eceee7e84aaf637cb0e26ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a18070df5be187104b3d3cb7361e93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c486b18aff574bb80101379a866c7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb705f2ebd6b6cf4a107c9579f206db7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec229968806a6d8a5f2d93a2d366216516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beddfa9d8ca9fdae53694afd5610077517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cbfb0db06dc3664765a466560e29a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad1ea2dc0b9d7facab70c60dbd157f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30810a35679a9fdf46af2767438146a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c0a29d7621676fc7ab5fbc5de23c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6b9c1c4bd55b2abbba4e240a2f5a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898d704b4087167f1819fcba95587c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e84636b588bb7c29126a22604d5bc5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a528bac1789d839df5f67c94a03f15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bebd6fcae48b60ec4911e7862b7fb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a2f33ff7fb8b99c525539962d2964527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee543b7bc1afd0a44e18cc8bb95a37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42973bd177cf509f50770bafe95040a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b6101825cad89e64e60a0ef7a2f2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ff3cd8ab81e17cbb8c850f3aadcaf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c7038c7ef87cffd23524db554a8af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97694eb29b7764719f157f2d7dcd12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bd65c76c96b7e4c6101ee6597c125534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c64644e02016448891e2c98f4771535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be558926a3cfa4f3afc5040f341ef2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f053be16ce0f330e5275f11fabbe34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536c2fa3b2562f62fbc9e62702690f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252f9c8fdf91e1e949a833c4cf66274539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23238c22c07b0a3aafefaa22c1abc7d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262cee0f7364b1b7c8ddea085cacc0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01f5e807adfd72be81351fe19d7657542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c36b66511af5e1e72e500147056728543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd4b501bd498c1e3346a597163b625544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053539b3202422ddfa012862062dc68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03affc7b960e30f0b2a6267526c5b26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af79ca0f17fb0ccfba1f7a41920b114547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcbce42e1434f3d4906fba8b42fe78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0da3cfbc907468acb6845ec3f362f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701cb13ecf5aa45fa0b35154578c5f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d5536511019cf7faba8eb83fc4477551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f0b9d3a06488272bae3f954725c5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb4f698d8d15f42d6f07d49739a6a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf8b7a01983b27a65560741e713115554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e84be48428cf9ede8ef3c7518d428555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed33126b4552c467e13758b7000ac66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1213b2a76b3911a5207c92da32a3a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a2d13da0ea12708a7750b2f99a52b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1838329683979403574e9a93121da9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874630ca821bdf3035176fb57d9d295b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9706e64f76ee019cafccdbc8e048be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e237bb283b9649bc88b3850f49367562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58894d2fb349a88cb0f8be8955b5b097563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28244d08bdda237b4b8d4273164a398d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf7496687a0e41629e206dc03209c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1b24a7d1ba4f2634fc660caf4905e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e163334e054c68e6d4ca8b4e828917b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238658683bb6d009e79dea10df81ef7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca5cfc6389843155209d2a40c8ea9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39f9192ce4f8aa43a8fa389e057f17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa55412e89475f3bcbe0a1035738eb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fc7da0b7e01f4f8ac3004483a3932572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e6ad6a73553a99010c172b4a5d78f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904612cab205c8a7db2511887e595c7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbff040399094dd6fc567ca1e389c4b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbc95531fb5ff1ba85a0d3ca7727c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf7e7fd07aa3e00076b09ad3a040b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22135626a94a853c715686a48a33d8f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020604b626f5b9eed9e7d5cd2069d451579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29443f349af8abb8b851117d26669f6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce08c9f8b0b1de0dfe30790eec15bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3afddf190ba2858cc8856dea80616c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282afddeb7c4f62b69736a89729bf43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5bacd6b466a90b9c0e469a0cf8b0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dcd116ba451a6eb64f5865d5b699d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017a3bf4457c17f42fef07a4512221e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec876c29646a4e7aee370474718026587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42e81b528228ca394c939796a7e737588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a1c4e9c943e812c62ffa52390817589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163dd9a41dc4431353fb8ad5bd7e68e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a857230e7033cb1e822a61f63a426591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5da3fb36873bbb1e9f93d61c99c9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e430cbd286d2abebbbcb6c0ea5c3196593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa4d95986e6f074cf442cc930e10d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a216a7ff02c98bc36b0591c527f69e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bfd62abf75b51ec82c4a018556542596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b289e3f5afbaea0f5ebbbfaf35b216c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c93b7065887243e82d6616202e67ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414125c9ac637c8d88940c0545e4e91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aa50970b399596c2a04090531b0c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702cd10634d1b311c3f2e40fe310b8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b78903f96d6dce8d5a3a67d32079a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcad181582fb9643286a144035f8e1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e39bf26d11ec9415845337567ecf16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902dbe7d46b2fc6e8e0f84fbf0f89e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea454d607f4ef9e03156883b02e5aea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f7668646c89c6259d2dd6813a3eb6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88c90e8ac81dbe76c3221394a14e99608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b40e763735d9bbd89961c3033eb8ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96639234eabe470b0772fcaca6886af2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8c54d69895fc03a0b1bb7413fd6f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c932f71ebbb7c67728078091333044612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf6fa2c4e84ecf43e71eb80ac3fb71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44155eb2e4db77f858c603f4ce16db9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12290e1ed0dea683ff4eab24caa123615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf399f1a21d282365d32ae1d6f2be7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c195e70c32010f0e79d48d41d539bad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6b640b1854bdc44460a5d9d9828f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060ff2bc9b1d93af54ad3445bbe7f28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3054b804c9532af5e2c5dfc19aaf39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2f80824539bf217f29c5e4ed9a65e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba538ebe03d953c6c0378a6cfb7baac6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9528c6e8024ff4f312bc15f054414c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c96513e406f266d4b7d492ca2892dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea1bdb593231992b2e6ed7e43c81d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788001aea378585634461ba628dc48b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17361856933602fe62e33f8fd13569c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa554a857229df0b583c230385c4ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa9de0c4dca4ae01e39e12b8bd2889629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ee59b9a51f8feda07885b3c527803630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4829cd919eb75f5354d554bced36a12631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8818eff56a7f8a0134692f10f3b097632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885e827df4a2b5895b5a9025405def6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bfc9e2c1a4ca2591649daa9767123634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313481f57618a95bda74d2d24294fef2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3784bad6be28ee26c328fcebcd1fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef86cf6d0209b20b5538e0014ff55a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4571f7b3035e36585f212da41fd0d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3ba380d2bd8e2e49643686ab0f39e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2169d857e7118eabd7dfcb1aa3dc3af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9614f9126dbf3ee0c382b02984d6c4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712736ae0ff9f47dd4cd974dab2f378642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffaa1f53d15e2c96d7651b640878da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b4e7f922bf99f83828eca107924d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05130cac6ad9d17cf49daede7b0efd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b072568493662775255814d58dc14646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049f899a74f3717ae3cb13db0272129647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d735ff31b1a2e96f89d26783e6bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaaeb44dc057ee9db84b918381f395649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396cb2912e4d465f2eee1358d4c9ee5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e33547fd309b043d1bfe4d82d02226651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e114ea3da68eb879ae0b5557058d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8828c2fc40ae4e144215d7b285d10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19fbb6377f699690c1121efbddbb76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cea819dd00a36a3900b43c68e2f604655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cebd9ce2a14a4dceeacd37b836c1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb7a70a05840e6fb1da0119960ed23657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3768227a5d3f4cb8c2962c2f2d8af7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9b70e7bfed5f1c9c464217d16e084659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6783851df26c09a9234fed01e0076660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4593e4ac780b74d902455a5fbcc26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50889c3bdd35e39903b25f4a23b9dad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df34a354657031e0c356aa7a264b1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee96ee807eaf0c96cdbd5abeab82036664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64de2f61c939ba068fdde48d4923a04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091fcd4b5f7b49d9eb342f290cae3d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea38d4eb2ef73bd3115970acc4a6a9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02f6ee4049857bb02b94ee65165afd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0edbded85d91292000dab4b6e6d8b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31137d500bf518dbbce9e5ed79d6db58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867049dee669ac2ee91fcb6dff5a7e32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748b0679e8d3ae679fc8a82141fa994672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535818abcf40c66da293524758fd32a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37f56e37050052407563a6f8a032ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600614f83a760598518a100d4746e45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea09eeec63fb7ad3e3749792c204179676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb036dd35b8a34a7427fab3a82541d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4107710d0ebdded46373bae3ece17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899d2375bcbbef3c86b5172ac0f1431679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983ac3ca7015cf5beb90f7e43055246680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3700d57558aa73822c6aafb2316bd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1efa7e33bbfc61f29fedcb350a3250682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482b196417d369cc3fc7a4dbad3d7c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ba21ac0bbb46a7b883917013f0264684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fcc926ac811ec1b3d28eb6cc2d8f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab637ac3c2bb49ad3a13fd301ed3183686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb15ea559f7d3389eb5632099f67460687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30669edc68a9835e2220c0979fbd8d0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a95ca0463e49bd478c1c822684bf9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b59a500ffb86521be30cb6e3501ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65805f01bcb9d81fa07c5eee576cf4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ee278956d89ff0b740507b763ba18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed319fdaf1527023f2607e25af8ecc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8466d083a464b4aae43457fbcce3971694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432ebcccf22dc4997c42d446125b6cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84d978885317675fe917f24836f296696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a19c40f72cb69ef9834543cd93932e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148266606b42edd890913426d5150ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da3660ac2c8f998533a153ae7bf33a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472b3415a5c566baf8596738d4d8d48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2133b39ded9350e9284ac1e37d02f05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05893ff65fbf13361138d0ee986610b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c46c6775af794af3208d53d9eb49e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50714715e64b77c8ae350a7a2d39df81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dee15f5d34d67d2802541a57fed13b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d592b85d892987418f3370e3c5264af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ae2037417ae967a73cb80adba0b6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d99f336f1d17559d9fe3555069a6d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06290bacf5019e5c13dbcd352a6fc0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81344752645568ccb6ec60109bee6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6e71ac5eb69ba8e5f7a481ec0eec4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194333e694da1af7c0d968729c5db2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c63d7495d0b64e2b68e080fd603a68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648d10dd3dfcf2b9e845e7f573f1be3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394dfeb573eab5609ec4eb4f695235a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5af9995227bd8433ecc6c0af41eaee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966f6825292f18e5b99378e2f858011717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c161b77fa5f6c6e802ab6ba059eda15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e6525888e66e4130421e522903334719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe5d9bf04f4a60b4bedc2029ead58a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b1bc635417979d2298a1c2cf57bc7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedaf9499a3e1077e92aa339c19a7dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625674bc831ea7502997868957672f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04514eea11e181847ae0b2efde0b3627724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef922d75c1153d21dbd39b0db99f312725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1ba2516867416ab2fe3c12d3c9c00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb134e60041a41ae12a5ad2d5207acb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed87653076fd9003ff1425020c0ba35728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba931ac0df8585a0e21d7e962cbb7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360de356c44df18229a2cf2f9c29a5f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908543671ca69cf38bf8585d731708c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c73be708e3a543a636ba78d89e8bdb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398e6779792fa3a9aaa31e47c547987733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1054d8e9d093a865893a24a89f456fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f33c778f10803c95655fe45fc50b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3779923cd5450203da1bc743320312736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851bb244ba573a6c85ffd6ecdde35e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edb337cce2980bb4544faa04726e3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a823b7b6b61aec0a0304d85ce36d7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74940d069e837bfcd49e3276998d58e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c00cbf215e08f842da1632c994844c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e110d92f5c63cd04e9302e9c6eb3400742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ac74985ae47576a51e45ad6c15ad2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddccae54f1d69c57cc9d4617d02ec6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda85571e3db2d9e69e3df9c3aad7d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc819bd3f6e1f2d84417de8f44007ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a79b89200aa8c900e15fb257fdcf5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e134ddd1d1ea07ef2257c716c59151748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1b02dabc4a34b8c5efcd888e8daf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75862533d0cc10e04fdbd97d0dc8bfc4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ccec49381e4e1010870c72234e4c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791ef0004883634b91808b38225ac25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8acb4c130a6a1efd302da4a555f547753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22da5cfb2f8712a5e25f02ec68013e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b234ed4d1f6d1cc30b6ce2f141bd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585697390b834b07ff2a22641ba05263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08323dcf6cfd298e3b59b871e574046c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a2017aa5ce65640bef39e20ca2d2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82e4bc2235a4aa8535714c30e3cb786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7733666eb9e2409ec5df77c8d3e712c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fc50debd7197044cbd244044dee8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598948c1a168363be0154158e9957909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad11890a72bc9de134474a39192b16c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a62784a115114e6cc8e1fb161c4aba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94176152611891f88d0b33b0a92a3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ae00cf44649ea5b2ec54d6bbda1f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd4460e90cd99b9cc7509c0752ce3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e330f8306aebf90665695e811dbe615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60ab2f8fbad51f8f1602f626b7e6b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0102f50081fbaf2aa0a0e4a380fd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8495dd9aed27fcb367c55f540020fbe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ec1959a15ad8f17617fc3e356059219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e99435d3bf9acbe8c71b15454a0bba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a05e8ee160808f57597111478e779b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c494b08d330750d7f11f90aa33f168e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a1607c26b42821b8fc354abfa3cd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530d69efc256c80edd74540b028fa2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52eb8ed8341060d33ebe2f5645468425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20a22fee087e6f02dc97829449be6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e591c29fcdcb9342bef1a4b26ac5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ba55952710d932c661a401cd8b0ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1a1db680bb6b9910f367928d7562f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c0f4397503e4679545e446286284e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c6936c0de973b175e862e6e92771331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc048aeba5c283ff50586f31bfb0bdde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a094ec0bb292bee4dca054205d13133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893ffc50fab6e0ec108777bf465c06134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d522e333f2cfc2a2b7698d90e1aec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2225cfc0c0d76f2b7516413d69cfb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4dbc02a289d88a7718fd4132c4e3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865c3ff792426791f54ce76c3e8495c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381b5865b93a18a7e57addde8fcd67a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293493b7265a39c9968160ba11f7ef1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5d5e29905be97bdb56e0689d8bd2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233814ee33110f5f466baa7fad2f2fe942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e5583695f5dbefe84d807a0fd132b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bee269ab43a34359fab8d7a728682144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54030e43451b56b168fb8e9464744be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8314b1ef67405479e774a3f36b57deb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab7da66cda0b46e4b56343544e8c7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2b76f76560e3f59913eb19b6c55ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489e6f6f5db48735d1adad2eded808649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91162c65d0c7037bd046bbbf09047f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31642d68f60a04a7087699a0d1707ab051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dee0c6caab083a72979e82ede79a5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b91c18809ddacc77ef5eb7ec0fe2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221de545a9045bed939d6c71770a61f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00b046411dfd8649047cd69b1a718855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a77a5e080352ae82ad0d90badb15db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5734e76160fa69c8aec990afc770b5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504707039c6b7a9490471ed8e8d1d77f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77ced4b0170c04a4111540f32385b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387470744709f3d4d45b25a1da7b81b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e823f002dbd9ac8abfc24274b5878061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01863cdb7d902a20c032220e41ee3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbed5bbe055a3fdaecd465d549ecc0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcfcf277c18fc02e91a9a1a36c8c9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287c6c0d8afbf95493c7e6b99a0765165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3d9b3f46bb95d9abe697090ef6c6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c71b918e2e53e3ba79b6c86e4b389c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b317ca34aba5e4d5d7570a8b3d618f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88535cda1fdfbb8016bfe47da1db599769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246f5f5a1f4d8f598f1cf2f68988fc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258242e29c71f2984428065339b87da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea902474c5dc9e72cf26fbe9b6ab9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c75eab7954be2006595a077ce8b6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7d51c45a6abbea79e6624ca1df6c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c563d1169badaef7b44623e813f9b9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ea7f91df180000ceca922fee80a3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb44e45d10d6578394cf854c89e1db277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f935b91b26b27851ecc0eed694c5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36c9892cf8c1b894459ad4151eb03479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba138a48b7ce716e7f6239f577cecd980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ff767dccac6c5c9fbc60da5e6333a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6366038e040167a1bae66958d66b33a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77276cf6f8cd9973981f13da3c96779883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cbe813618c811084d71a9312da4bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc09dc561ea85834cd47231522d48585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eb5ba71c6c35aaa67ac4d84ed190086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44b044d318dd6776281dce8834820987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e67026c71600e03a0af619029376388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62a167fb3f1a54e650be5c92603fc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9902b55cf482dd5e0f4bf1f347a7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9570648544570afcb9655cf639f95b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ce3418ac85e0dad7eb7eef282463c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465358ff6b27d837b15f209bdb1517e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f52b577719cfb582b89ed7345154594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1853822362969c8900b3df4859c77d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf29f8694ec2abb141bbb690aa3ce9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0a050f51f6a5d0bfe7651f89f0ffb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cad29f7544d1d75c7d911e72bd5d0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552139fb8d8b1a78136e806675f00e0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f556c04362fcc992390d4bad482568100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382daa68e1d65143163e4c0477e290c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9eb390a79dcd0668106b7b6d18914102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6096314f18cf9b91dcb14b370f5205e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757535f388401d25407e55dade94db2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f25646b11e1f14581bcc8d061fe2de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fe3a48fe09232c8f04a6dbfb0c7d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560841a659f286c0bf00b1b5ee6c86d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2422eca3bfbe2b4a1d06f7df478e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88162ffa80d80c82a5e469153c16559d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1694d22f299cd0265c00096ed23a9d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13c73931ba95a68d6afda521234fd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47289173ac145b77601d912e4981504112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd59ba75cafb192129b67f7e782a48c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1921c77aa08e08557a7e6f753fd7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfee4e91774bbaa2273d63a2e7cd1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c772a72a2879f7d2509ee4a52b7a35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acd7da049280443e4a4f1b097fd60f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b397a3bf6371e701021f4275d79db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faf4a35b64dee794fb33382022b68e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977ea7e8cee151d6b06d87f1c56e908120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb7034489259505e5efcc4bc9b529121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961fda5330c491d95ccbc3c631caa39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c932b1f401ff6946b1229e726d0f252123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd7bc455f38299da3d09e108884d82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7718f4ead10183277569ec148df4c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599720743ff0760f642366fb7deed700126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9afb19cac049b317c8cbd9f9e9e2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0af21240652d3595dc3ca5aa8d78c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298ff360e692f797aa10d16dadc394e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beabef2e4fadba4f6cd53e4ef1d923130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d936b2833655235a7de3ba2c21295e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f25fd9f36116b77eb571e926e996ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810ef856799f701323d4cfcf8226be2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce0e918ec225fd3edb832b4dcd82d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380724b4fd2402641b50e2bdd6e76751135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cf122627bd56e03ad09b7d7598c2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e967cd28cba3543e560807a1268ca0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566d0a2661009934147a3f3fa22bea1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d77cfc27d66c09684ab3823ca58551139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469a59ae97dd1c61684591b79372493140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bc1621d259bc17647452dd38a4073141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865c814c3752c9b65aa2cf5dba86bf7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7070586d66cabcb64bf9040666366143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b7a4f785f035c0242598cbf3744a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb1b35da5699aa2a1bcff798d89527145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c451b52c355d8eb47abee48c17654146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f20d0b81bba90d692485a1de4ebd39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5dedad023931db527a85c1406b84d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc3efd0f09db7577594ba7222dde1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32066a4723179b28f3c5cc4c1a0412c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2b188d0ce1549963d753bf8197935151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adff4d3a1ebb3e4fd2cf1c8b13bb09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46dcf103745853140dc5dcc41b692f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cd462a176239c54b98194feee8dcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1864f1de98c87398a050e17ee0b291e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42ea99d5b1cd60476a515a2e706f52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b566a4427c0d2e5205129a929640f7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755770e2d15394f68224406b6ee62755158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0485dd2c3dd79f8766df3f74eaf5d70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4000b7c6699f697d2fbb792870b2d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d57fbc039a65f830fba6633b8c2ff9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a812a4a156efa650ae1ca94cc2313162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d827106f943ef5085b292aa358dc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41eebf3ccbd189efe8f8b7d3e64e2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0d3c10d61f39036a6b4a4e4026dc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a7d9545b694fa54a74d71ea0ae03f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af2a03e09a545141377b8c6395a858167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef40c231ef8c25353645b179909e401168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df70102d613922c9c0ab705ca95250169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f641a44e3483623fb167e11d899b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47861656ede2908e8d18f7edc94910cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485e615f6c33b00d0e1ee8af51b0f4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9f417d6595d27dd2cb5bf93636ca7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7aef7520b0eabac4c2361de2600e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b42b2942ef36562e1fa1ef0bd30a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66259b7013880229118de82723dfc6dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b5aee314902f0283b500eee0baa76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8387fa621a75dd10b41d5aaabc65bba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0e19ce2808209c579164c2a776cd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc6575652071b6af9f41e3d71b354b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e78d6ac58d9145870542645ec7757e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e0390d25cf1df3f1731c34d0f6016182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f357cefeac85e7e7ef0acc5d6498986183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70312266b7d9620d4735c622e16a0292184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335760d387eb4fa8b4e670ddba034806185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0c08edc1d100a7910dce23f1d934c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45490c4e1c2052dba89ffdf515f32ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bef9ce66193ed76620cd0b8e16e96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640316d276e9389a7e7b90afa165617189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567b1bfd4af962317704406af85222f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541680854c98fddd11c9a569250f59fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd277233263255d9adce898760611d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ade3a97e4c8462eb4a4e993d8bb2b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526017d0cc2e42005c3b8edd174815d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd8959105522d1276f2101e8a2248d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c0292d05e5426b18421a1c6c84f0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4cb2e42a119e18da8d2d80f2c2852197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c50ac4ef7b1694e7b78c38f8995f3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d40b559e8056d9e09d76835bc673b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3f10f16fb7e40a8f9ceb470964ce5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5936156f7023224a24208109e5f4606201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622076f2f8390a5958c48585b94d934202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622fcbfac155a03dd694c47709594d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94957f61a46ecc19c7f98615897edb35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10da1f6f906453c5b1aa9181786fd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34adbea4d9c02453e5025a73853b936206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8be0737dd3f800ac583debd4c0cb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653bed71508d7add84e4639655d29c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a09bcbf032f02e6674cfa34e8f1396209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a38d5ba87293b6c91cba0dfe4ccc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bdb5fde965436f1bd7c94ab18c144211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29339f3a91a27bbcba0416897ee856212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f0271f86d55a8bae46cd7de90c8b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ba55009358b5cfcdbf1cec1fc98bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421a7bfc719644d6738648e68d88b9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a64cb61bf9b0a2183322cdeb541d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dca0c0e4d473dde89e7b90a274e54b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a65f57e72d38c34ed66302c4e83324218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07471c3a1df695cec35ffda495c805219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838aefc80c20e8aa9983eeac0c93134220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042852205019a58168b45d409221eb7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503e2a53c31e39ce1b1c464acf74e04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a0e54e3e49edb5fb6047aae98518a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9d8c6cea7dbe6107c1b2830883beb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b24fb248e7ffba66c4c9cb878bf3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8999d1233a1dc05d8b174c54306b596226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726a554f6fbc6fe34f7de7da62842d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd0c94bff7eb1279811b55a40f6c46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86b5ca9c432122b4240f752e510d65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd60f3e6101824df5fe9bcc5e3196b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c531c3af709fb6a1172a4f5765f5f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5164f3cf623f6b269c8b4a27d1dbf57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b28c39b9b89932b22b03eef92517c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ec30f299277999970c109a912c6c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c147be1b157d0b8713b90e67590b917235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a8b78a05c6d6fde02a2347d3072e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf47d37b64e58a1838f2ebf20e9ed2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cacdb985488ad13f65acf244e93046238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e241541e6962503635544cc74531b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a454f221ee271e14999e2c5841308240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b553f9a269456fbcab5f72b7638fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d8b7e772aab493056d6a0c5b9b800242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e21ed72319957aaf38a72b640f604f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0dd5a0c5ff204bc65bbbef4143435244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be20dd7f42e0beeba055d43b2006729245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fdbef0a445718886527b6f3ee347f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42d5ddf38de285926592818ffd4bc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff607814f7751acb198491b906e7425248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31547921cae53247acb15f238a8fb7b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73961ee3f214a9ea0fdd213881994d1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9254779bb5803dd2b7302d3af8a17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f31aad2620bc117c771be685384bf5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6b29f580668e058a1aed3e13a105e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408f713b8dfbfb771b7ab708159b76c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400447d0937b525d6ae78583d8f3c09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab1c0cdf7e4bf2ab1565934cab8511256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdc72d54273b208da593499a5b3d2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9391e93f58158d1e26af5bcbaba5db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45138c2a21c8e71cb8aead24113a6ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f9052e67359ced10f9b08549e1f4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7d1704ad849e753d2809473267d0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0a026d03c28e6b537f90d2b340cfb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3eb8e06b127487c613f1cebc15ccf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763a6fe8a1b0fd9235be3a29473c17d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61204ebf76612a42f5373dde4027d865265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039878d6c6964fb37ad0458a1ea811a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920b318c59bfab1e3729cbce8e7f612267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09438ac1946e2380d3c0f155077219a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214b05f6a2b7fffd0d56eb6d66e86e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108c8d9904c1d5dec515d8b97812ca4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd06ed3b2059aa2ce1f4b89d26a1f2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cae2a43ef6acf1b8f6c0bd6d15288272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dabe5469ac373b2d904bb2de88a2ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fb3f3a634113a75d3e83070521f60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865582fc90b495eb8a8be0dd9a66ee4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0d034bc128173541f0f377282fa13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72850e113e4ecf044522a751f93e0dcc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359fe396a564363e3ffdc2fe3e27358278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef23319bb69585b2495706eb35d3c40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ef7c69710d3980a670a3c5a928457280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec9e7c3615a1e480d46bc54ba8c1ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3c575377921f7eb1e6e3c5b039f73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3ffedce624647bea42f3529404011283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea84d0f13e60122afb5f3beaccbef7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e350b7271dbd24fd7f7b958c4fcf5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc510972f7bebd72c751696afd1470286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02703b3d8f84e2511b0b12fd4dda9e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489cf1c927b4e3ad5de43312c55e950288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11716d123025ee308e303f0a6b823e70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68a2ed7d928891ad5a5bfe82f58622290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab774bef2156613cd6096eae89cf64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c7f7a9e9a4d2158a08f24f3642149292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54913fc1474fa2b39db36355c8ef585293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a2ebda06aa86d6e623b2fea81ac30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ae9ee78d3ffa752a23f6cbc35317b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11196121215ed32f441868c5698b4473296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455e5b51d9462a3c21e937eb274fce6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd70e3f6cdd2391bdf66ec0f63564a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb799e553c0f735bbce0c296e75f12d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2eafeea06851ad571fac3f61c31a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1f9976a28c54cf2b1418c10619405301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfdc76e767894c50a122193ac4f112302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bc828b6a84aec69030c6ee859ee4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e40582fdb0880b62a7eb0d7356e6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911da53bae56645e87a0392dd7fa9385305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9a355ed8f91e0737bde124bb37fa7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451da2630f3e6aad66c77820b5c8b750307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615151b7a8f771a552735f2308d1881308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0dd9f0e3c59ffb846ca224ac0a7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c82fa1db5a5df5706ce699140805f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9e899bea6e70712606e46151ee252311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aab9bba940428356a948659ae62193312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96e2df552176cd75e86fe712b25aa8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aeabe7c2c0a11b1b02e3cae25620e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bde0f63e58a20dfa6dea3ba13ee3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac32f6aa06f06185ef66aa5b90e376316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edacd049985f6ad53bbb437b218a5d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dcbff8671f8198f27576f4096f8e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcb3abe77da7b9444773ecbe1be6bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fe8127ae06a5e122a9e22c74d6a37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb7ec3ec6453bab5a0b649647cbe5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3addd19db004c3614739fbe6206a702322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee62c45d97dfb59da26a0d2402e51b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26651cdeda83fa677ee8188f9781b934324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff137e4c344948653fe15898322ca3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3848045a184cde4f248ac4506162fa6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baaf4a2005cabe81477ffa2c0de7e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75054536bad795f747dcf97597b4819328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4b095394601d775c9af920e8a61c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5449ba36aafe645bcefcf7f78fd7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c982f2db72289b9a703dadce434bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c410cbeaa3673112ddabdfc98034641332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3209b22b209dc82486d9baf7c164b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ee3c0e08e5316d3a8eca80bb8a829334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241dada288777c26e56b0e46fa7ee01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce9f8ff28d8d24dee2c3f4c542a94b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e026f61a7caded47b6e4f868d5fc93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901630c61221360394c61b897cf921be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3ac859fff8d409f0afea45c9f98c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde2c76b16d9578a56dd08f09b07371340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a45da8791ad82d4cc9b6d36a9b5728341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3fd21134b49e6fe2bf3d7120179fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdc912e8d9b62aa1a0cf167d373576343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099b4386a1d9effe0778a29ac28b974344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66d44956b715017a23aa86b5dfdd2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caad803e7471814d316401068266715346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994ab80ca23ab0ff9a1f42e5621cada347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0238d4e42eb74c38c4cef51359f864348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20540389a0b72af452e621ba0e6dfa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716f5e9749d1b75737e28dda1dfac40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43c0202b3ac802e44c7ae6be7683fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc346b5b3612d75fe21a995adb01ecb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c993d54f8aa7893b7f93841c6bf10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a93837da231ed667ac1089ef49ab0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ba7266d8b6d9a14f49f082613bcca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bf616e3bf509640817ee9c8febfb6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb80901b73d7b68d2e5fa451db5c013357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c926b88a4eaf769a231815c2b035c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288f9b3ab4dbe8450a81d8e317053bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950c39bad578a1c9c793edf0ea27a30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2f791636b7f96e604a89a622e0748361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e03163d855c7a208177a88714fbb3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1cedac3c6064b99addacf11cf2463363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b3629bc974657118a517c76ba5134364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0b01edc773f2d8c8ecba1a9b4234c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fb224ba29d4449956761cd235dcb5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9aa73f3a46b820c047c78e273b140367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdf1619fed849a85ed5c93380cbfef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f6acfb333192a91131d2b43d32825369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef243ef365615a421b7740868d9a00e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a6ddeaea3e88ba899edffc8dfd184371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b4ff60809afc502e04a0998b65481372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8b39e66987141a7b2731e2f3d5ef1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676382a173378e5b75c0962f7fcf6c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd8fc89c04219cd5c57eddf9fb3943375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753caea96a49771d8cfc8923f99d089376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a376dc55da3c92ca4faa2e702a04763377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217ec8b54a4372cd86062b4f55168b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d7abeb8ccd01e196951ef642ed09b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4ff878cd9a56fb68386357aef95de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95c986e501d62daf714e5d14026f6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92199ef427fa065c840b705ce46d0963382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1770d83b89c6dc810a209802a4d77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfe1f39c53af630bcb9561f5bff5ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b322db843e572e42404238f1bd026385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cef64811893aefec07350651370c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c77c99f42446def416b5731d47fda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cff35976059448559cabcedbc3797388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a51dc68636b5b068ea54ad800afb15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17081353850bc7b210e536bce0068572390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dc5e61f5d98193cc524deac2e8f0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165fb7461161084dcd12adc986806cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3b72d0a492ab2ae62b71feb71f623393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9054fb9ddc4a79563c4f05eb8cf006394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f779905f0508bcf67d328d774c8cb8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae961daa2c6e8eba929d868a6600d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d60fb8c1e8abf2acc449bca376ca97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650b56489a53a9b0f36aa97bb342bc8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b32242d3c09a59cb913599addb219c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938701c2bed3ee94bbcb5e60b649a1bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cdd3564ce377b59989b4cd6442f76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4651e1d7bfd4b2827920e55be6f2d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4ff544b351288234c7389f7c96656403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568c0d6943ba7bf4b08342cab4e8661404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b803da7f1d5bbeb70085f6e843e55a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943602fb9010bb93845151c7483b0593406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58640db3fc929d7b20138fa77e5a04a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cd2a572256eed46805d199bbc41a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8f8f0270ee6d60dcd36892227b096409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4809ddad35f98796527bfd67cd39bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb8d342ef0000549cfe349439a6063411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1001d7f1d3aa090a6b9f55fc560465412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcfd9029c7f57a556e49010e3acdd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab80638d9f98aec3f40434bfc26d44f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27988162b5300acf452ab4592b14e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9797b0b58ecbc67e5673dce84cbed7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e76084dd880995730a06e5cc02696b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3f7b4e2b7c8a6c46099da88899199418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccb2c402e512f4087843b8fd7cf1f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb45c1f24a03a92ebccf13eb0808f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab197e9c8fc5642ff5f4d4ffc3d8ef7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00701b768cdfc93a957d483a6f7da5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd830b04a9453dfb958e4d33f3b0588423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766b9bd715c9ccb4cd00324b64c011d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855309dfb0d17d06e015a994a13e2d07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e199636c05e445ae3ad6fb916801426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1ca4e531c22561f7c72c1f15bdd67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dcc666e493e4d505a4ab9d0b469bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e12e173615d3ecb29a6f820e3ec478429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72098b47deda3685e0609f976b3849c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc53bc46c3a4047b3d7f11a092b557e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7a1a5339537f9a69aa409e725042d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75eba3768323478305e6221d85df7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242d5f1c981cfc012e9e2030bec3103434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaca286909ff48f914a690e3df12d9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f263ec5be6010535f00334b540aa17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7c980ce558828d476b131111477a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e5522c5ca44837958b4e310991a55438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3d97b2a83fda298ee97422224d325439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee370b435e43a246640fcdd4e6bf5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47034044cb01a61f5130fa2916f25a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622e0d5708678fc04e37572fcd08bdd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934fbe9696538688fa152f033a77458443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34e852737a87c17d10ebe113a0a4a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a84028484775372c1c1f07bfda92b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504f69276ca28c2b8f490d79376907a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c50af291e32928865c75b20c55f62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fa5be098a4ece2077963a604ede5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125728a07fe2147104ecc5d4bed33d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7977562a848758980bd3d80b812504450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbe4a12eb6f999722e1f1f693d2a78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1353e834e939ab07e30a28013f9ffa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcfaa33dc625b15e94760ec0897313453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc98708ce35f89d189d40b0d4e9bbef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0b3cfff6b407f68fa0fe4b3f9b66e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d614af0cff20aa0c35b69e5d6804f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ad356201ce6b824247c75274279f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98f3ded001040d6763717542a6b3ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869e4c1a1bdda9d631576f328d4e190459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634c5315e37d00472a502387c06c173460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e517c178e79b5ce960978d72cf2be77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660b3334409c9a7aaaef057f748f929462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672d28ac101f473773ae8faded2e2ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636fabfa2d0978916dbfa5c8c78c39a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cf5d0591016bfecaf7580a225bfd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e57364ad5e7b3037339ee101de688466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51e19195c20496cb85f2e9a65ac7bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c756a55250f7cd61b628eaeab0c06cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad179dbd4fea4c0f7a0fc92da5028f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19858c42eb5e81a27c3e95a1ce20ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cb59ad2c5cce53cf445dc3f9327ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdcb1237619eb9ae3f9874642eb2f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5007cc2f64fb7f17ac50e85efa3adc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11527bf7541a23b00822901e54386f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b2d4d6de67c8b1bb8829230fab5b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee9e4ee1352f53264fdaa22126997d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482a873f7fb1047990bd66e637fcc98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ab0f69269d82082a530a9837426a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138cd50a5305de8d56cfd02f51fd203479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15e4433e5390769ffe9cabee6716ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d603f77d411e5e1d8b33011cf48c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eb5385a8bbc4360d5be6ea42c32ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5032ad8e1d14305a83fc423e1fb01dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0351fbeb92354dee5762aac084caa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21674327407953d06136c47f283ab873485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75194dd7afee746b4960dbc0da6cec48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab338917eb4c474f52ab2e459081006487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474bf39cd163765aa8de75643e0e208488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617c5d655c05dd9e656f33075667b3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda833eea381597705bd809d745672b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc5d5eef53eddfb2cfcf956be68f4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b9f6fe952c7da147b41dccb851a86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714955d0c3aca87671f9c23127bd2e33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bf7b64558af18de487bac6d2b407a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591b41bc05b7298b28bb1e0eb9b9d13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e25ea053de042fc9909f10b2b62206496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ff385520fc1790711997baa5b4e38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75656b1794728c3e7543436e3d0e268c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109305edcb32e8cae1c796082dd5116499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee782486650da79f45deb37586f28d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d92d52a01b49b534e1492cd25db55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3b73b6fabc78efa1f53bc96cc9297502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abe042b2325c7829df2eff5b526a41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000063c59d0b03457b75a5706b05188504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c7fc9633e472a0038f48d9724bab8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b36c54f8f4dda5ef27094eaada9c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8a0782dc8bbbb5a0f9a9b6e6299fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcf22e4941641179399f58eb34afe4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e870fbd82e3b156ce6f2500c596ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22ba60e85c0baac74dd3340195b4fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb156b244775d701920e6fe7573d2ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba25a35addeaa69f43bfe948d182fcd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec683c8b5f23a79de2b1d77f09c3002e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d91a0961c3f8455ed63d3ed7014a16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5d4d06afc1e48a2360bd95bd1fdc0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82022aa0e9f339faac2e805ab3953769516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15857854b4ca9e7922c2da096a0d1c9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af8a8147a959cc186bcd69d9d685c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e90e8e21c2ead2fab67833a717c6ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac984eaf4ea6ac6832b25ee8f6945d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c0b35c12214c783558ecaa109b740521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e18df2fd0f1b914027e012bb4b8366522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db594e1c5efdb44eb2b083c88c5d626523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24a3d366b9da3b92b2bf1764b8f867524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e40d8d2fbf552971a188472ae2bffc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f167772936c66bc7f89d270931d6d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c0e4278bb967a85140abbb10f6bb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92577b51e928e2ca84013b31bd32eed2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ec0b67db6bc40e2a79864faef69c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d91d49066fe2deae46ea1b04e336d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50c51ad829587df3b49afa3ce7ca1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf356ffaa3c48ffaeac43c9685c2a74532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7cf7e05fd64376f374f17bf6a0061533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01c422c4a4e02d5753c6aa0651959c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce817cb730a7256193594e34c31da2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb751c22ebd7d9f5422b57f1dc7be01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68abfe8f155a3fea173d5e5013478b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a4e53ea42a3fc6ee477ad39dc15e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfdc6fe92f40d0e67db19668404e85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f44dfc920273027cb2eedc0c9d3868540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75858badfe8d1760dda2aa960a334527541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d094b06ce101a3e7ac9763aaf69dde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed992670178bfea16c068e24c61632543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44240b8041e8c222c797868ed6c94656544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521407fb9c605cf14e7069b6d8207e7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459503262b508b6c8d57ddffd30dbbe5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0bd0a92989f4e679b4aee24befe37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b053ce31fba427873ef03d2642beaf9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb21987370946de4cba7c7d42c21e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda617e9ba7b8da3f5d3fe8895115b80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001048c5439f401a9919b3ec26635fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec14b05b60af1605b3dc5bbb28b662552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e5c27b9b4f19f4651cd11f4319115553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b9a4d6f1a49a4f8a3c73cad68b303554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916917abc8064c66baad51985f0736b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179993008d366a534213bd116c7fbbde556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a22c80e4c53a9c4a8ff26d117651c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fd647b305cb3c3907a70c8938653c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a846ee09917f986c9b4a0f3d665e8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1295893be8334253910c6c413bb60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88788a99b3baaa85efe53191c9fdc799561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21a5fc9263d186eda94e5c76752f11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b750c4f78f442996c5f334012961168563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b034c286b126f04ba1e306aa08b0d24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b6b958f1cc278ac2c5c2e48b1d092565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec209388d7f79bb45cfbe1659e983f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981acbda23fd411227680535f21e283567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73fc379720655ddc0708dd30961fc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be4c437f2735c16b80edc4cc0a69bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddae1ba3c2a206d34033994f7781a5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0d49b6ae8291e99f03196c226e3e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360241e7aa3c075fcc152b846ffcb3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff56868e4155c5ea4316cd6c5b5285573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa4a6e88f63bf55517e003e0e24855574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bdb37f7d56ee072d7cf8d4bceb7ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98fc3d7a21801972db3b41a13056f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a76d252b4e75e70ec0992408de955577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079c90c22e79d609e673d9683ef83a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de370d0fecd8a8201c2ddc129fc0d86e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d8078fb6008a571a5eadf4fbedabc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb4d97170c825694b36d0d055165e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e792e6aaf2d55a652716b62a34cd1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae29319bc1303ad912853b2a1fde7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2f155017f2de153ed063a73aeadbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5457c66f469fb6aa624fa96d10fb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ab4838cf1e0795f0ddad32a9e306b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cea2f65bb24ef81533f3264e513882587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf59153322f85b4eadcb7e679ac49b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41844177673ffb8f23a33ab8b4cdd078589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d388034ba46e12c138b311c6a1b196590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045368d95a3261930d23aec78cb922e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528c417e56ef010f11a5b444b8dbec5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0eef4cbcf9257d85bc0e560115d42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686f4af4a3bd0db0c197d09089537ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bba356dcfa30574136569b872f31a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2fdd6eb0ac564a05a04aaa7c841a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a60dc7d34d12702c010250dbc51a1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cff01b350ff9ffac9235cefcf436d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16c1742c2444a3b281abd91bf590c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13ad9ed7b1d03c748e600f6e485f79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10fe018ae2a1e447cc4c166751d717601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856cd2cf2f9cc3aebfb31c481f72965602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e57ccd4a3d8108a3a1008405740b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c66718825a682f4acf6dca77e9f9ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bb24491f8ae9c0ade875897309622605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c381d1c156564b83037c4f3ebe3ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f03ff272a4dca950889da197b75c87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fccb5a48d2ef4757473589dcc97bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d440638a6bd0391003a5c2d8ff1cab3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7361c0a794d10a48f6527ecd6d2cc9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba5300f907ab5023e15f6d1cd1fc8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ca29a0ccec961c1cae3e8e7bc78d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909603f15f16278cd56a7a6816eef77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d811807f7855746fcf41b863e559b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3de3a26cd7a9ccb68e2dff8e4aac4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c621edf2a109fd19e8cf9c4a53d9be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a204f1c39a78a1c1d8203e152f307617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738c81705e01febd97afb5f8470a4b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afa71d1a342d7e58c8df4823a88f3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7cf37bc632196a521c373268062c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7900edf3a24b9a107f1c151db673e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d1ffbb87d404cce926a009d575f4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0bb386f4404eca8ca9d33e9fd63b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0e9bc98a7657324c9b65d770f8e43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c082f0d6613d9bfd4535f5efa0326625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39079332c210f6905bc078a82feed929626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbacd306482bc061938dc703b540bb2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed12bae71a49f60b93d255ef51abc65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779d839d9e1f26e7dfbea9059b13f8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e2337ca06775cb8d447146840bcd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4803a52f7cbbd16079df05068e6321631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a7002c843795b3d85851e59b07134632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7186797f893e4edfeff329415249a59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45396e8330bd8b73f44c55837613c75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5be25c63a59e26ee4a1dbc1bee64e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fb6c65e446b22822255b00283482b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8186828c6fa10dcae181b59422f65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d207f200f6a8f48a3c4137376126c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a04e77baffc9bd4565be93fad77837639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf121b53302a9faf8dedf71371ef3f5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e55ca84151449aeddd4998e8b827d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8ac7ed3914f76f633ef81cce0b7ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bf9d9f9dd1ac19472a7b031c7ac8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3233302008354eae0cfbf4f45a4c26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7bcf5c66f335983340481d984ea71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b98da915d191abe48352e6173b047646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ee6d244f6ea8c2e7ae75e3bf7d743647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03bdb96d82843061e7bb9cbbc105e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e493b13fae32d28d36863c6bb8db3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70392aea051acad026e48a65119cbd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efa4a7b4986bcd23532f30ea78cef4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac645b7a29d46ffd413ba4cdacbcd2d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bac87d4fc55c9430ef52865dd2e81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dce8848351aacabb9fe438d73d4163654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48899726c1f3193623f4a853f9412fc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b979c70463f99b68b005078fab8e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f3f75698579af28c5046c917b6d1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cd273d194e65d3803e6a9f7093995658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6a0f2ade79920861d1788e58adbff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338dafbfc1406bf507a4f0050670344660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf876fbbcee83f357f328b39550ef9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c91a0981c3ddf857c5569a3032c9d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d340742acd4f2e95e0351ec74b067663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecd009666c9d3bd3a3f748b3697973664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f76098d509fdb5c771080d44a22af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3db804fbbf688687cba1e0233188b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbadafb249c183d73433b6394797b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df070299fe9f7a4dd0233cd0316fb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27a8786cca0f9bb9017e201461c719669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951c61ee847273eb5b7795c3bf6be7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e95df505a893ee9afaef44eef00d0d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f8a12b02e8fdf1064702581b209bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f085409fef1ea21399350252df77c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665805ceb0dfe9871b8c1c6257857fcc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b5337a856163cfd39f24f16736793675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46000fcc398347972b8f900fef3e8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd0fb9243fea33a490a7974ec9fa6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ad6abd05fcf1ab567fc63fbf83a36678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b661116497c4b529cef0924e823afb5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253729cb95aa29e9b9b8f0084cd431d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84c96fd6cc80829438b87220e1d640681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf387bda627a10e02babd5d93614103682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ebdbf22ae8cde320b53c535f7f099683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03610cd5486f756d9b68742ca9a1567684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6353ae535da733717e64190a7db72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec205982cf45394ba44d5b7651a74df6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712385978c3069ef4aad6fc4d1bc06fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b8913c95563ff7ed8c9ce89571234688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73336046d75e097bd8a9588666d4a90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc40f1b203287ada647498776da7b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539e8f4933596d5b00bdb2ace66d661691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64491214aed058927bdc965f554577fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c48efa5740ff14dae8581f44e30aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e3f996a9c2bfd0eef59251874c0e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b95f7a56810d0ab48108b75319a8fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61921347d2112c75c3942c0b577d018d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cca571fd626914efbaa68cd32c652b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb312a58abc39f66793309a185c7a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f59f0d2ae69e1b2bdb24aaed2f8cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe018bce35d59a04d9762c677d59574700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45288bd46b2a4aad16680b882cbf109701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad451750965d1d10d264f28d1859a7c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f4eccb7224b5fca243ba848eced86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59873f60b98f6b8c2014377bbaeb11f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f28cc36ec1abf2e43d8772a5a42dd0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5df949a6efb5ed99bb867cdc5b14c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5badaae816d1e2c1b8cbe356fd7b7ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37612894367c1c035cf8a099162ec5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4304aa8d96eebcd3b6b229ad77b2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aac7146e212d5bcae6f27556970915710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2be8bd189dbd56e6e84b99ca8cb57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bbb47ffd2c9250a975e204256b2cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f49a363b2794c1078e7be10d1bfca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fa78d3f994a8f0d61e7fa7685910b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7cbcc873f5d1517916f396528d3bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d7a68f72498ab76fc9d7e147cf1be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5342ac4d1af93508e90614ec6acfbe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aebc83febcee14d613af726b232620718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab041566f734a102ca7fd15fd92a81d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278a938eee4ac08f6898698999f87fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad740507e24f8d6e81a077b2c3477fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130234babaa86eb279050aaa04d370f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fa1f51b315490f323992aece0f0bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a552bd1ae1694152f7c82d89ef8d76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae73f9ac592a9eb95788983da9e6a39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7d504e07736122d2b6f89d236b310726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86632e7e515ba653d028b32398878e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959f4b09ad905ea340673e038c1ccd8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf342ad711608b9e479257e7ee743d50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bff7dad99856b1d5dfa9868f9ea8b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e19a2e4d7a6e1c5d3eaba8808c36d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865aaa0d53cd8a57763eb69aaeb4dc0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b3301df26951b3906aa1103c0afc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211db477ea9229edc363540b5be78f70734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba460df12084e265b6dabdffa48201c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f3df878633a73aff445f79b1bbd76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01321c6167535337c7e15a48ef5f167a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a732c16c4b98c95adec8c2284fbf4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d09302708e59c6540c2d1594f8fce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6288dcc02ce2a38091a643701ec946740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43136429316b7bbac735a4b36f5c1ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac263884cea71220881e2e643b9853742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78b269e1ae08cc178884100289811b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4e01a7ad17050064f954195712a76744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef623c0eafb67d8e7036ab8e88eeae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7694e98b96b6151e031f97928e1a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749fd46bd873cb2036eccf443064a20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cb7fa921d593746fec5dcd9d3c181748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e23c54fc06bbf514abc303406eb22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386540de8d18b89c776f15745a732a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2dae7aaf7073f61dfe8a579a1ceaf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfce456bc77c0a452cce41f7b66f106752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f894e5f51ae75d5822ecc6ec78683a4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>