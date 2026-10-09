--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9804b3fd6e04202676d37e837762c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d6e57efefcb476497ac0c4b6f1cf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3847d96c3eb3b0e0efee21d5358a733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd47c4509f2dbe37dbe6310b9d1cd044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a62d8107926ee5d18895c98ac56cc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2202a49e9d3ed05e1ce154d29cefbe36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348df93297e51bffe8b87e8e9f67f237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56649f0540c8895db1ee19e9279cb0938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1a25fddc7d43a0217ae2e1c3885799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcf689e461984635e222ea3cf10a0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b229d091a05b99d3d0f252f29c792b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347306c051ffc42da75d1bba7affa07012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfa72b66e492291f708bbf2089e69e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4308a6b567211fd5bc8b8af17e8f0b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7ea040e6f0974149b6e91308abedc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598fa65aebad8e216cc775a729e026216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1dbb63f6dc94a3592ec5161b77cbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00777913ba77186d226308e42cc32718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493df03628a50ea61997342a79ea58019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5091d6220a63b957665078587c49c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff34bb168d0a93c8c6d7d55b433856c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75720e58a12735e32aec0130db3f49f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0a8d36280f7fa4bf1818f7c5b1e7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765650e33c844ab505dd43a474a85a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9e94d225380e21ac72466a7d521b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626f4ad603de83f785a336d917360c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712dfbf86eba007e1ac723c0ff7218027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006201e74c93f3173b263fbdda8966828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cf135ada6bdbd7f4badd17187d1e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa412fbd29ee59c735d87730ed138d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e1f76143b671a0d114c51c6e0227f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a43e12418bc688648d5e575e9862c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23653e78c96f47ab226fce7010eba93433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b115d2b66395fde2f9d4b1f889bcd7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066420c27d146bb86ca272463cb845435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2298290c20500d3dc90f7f95b782536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d8b6891c3500bdaa035335f01c84f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511a96ecafb677ed1525094704459f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b9299fef5dbfe180ac56eae87536339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa3a401cb3907085c422d3eaa92a8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ab265a84b1321aec470fde0161b6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1235bed003962ec4b5cf11ad19ccea342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddef1efe3f1683fcec58b7d3a2abe2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cca0cc52577244fa4007d16d8883a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506140af2cf5148c0ffc47cbc6e89d9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de701c91b3071f3f521c60afcc4c105646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e872300b16a6f6ce12dbf6504b6f0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0dc257796f64106aa6c9697ef620548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e179e5f599ed5377ec4a53608dbeca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac69e1fe9e48d0a689083ed77ae587550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9167e9e845928f54caba56d69744c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121d3b3cc984f398dde385448c2cdbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d45c2438351f00bb460046b4647b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a7650f11b5eacb180712997c9367454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e2cdb789a1be5366c8b7269b639aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fe274fec485469305c5db321ec15a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788ae26b46bfb9624300b6a2481957a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa14faef3bf7274162115d1f2b0c1b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb56a9208d3ac4db78b85c6b175abb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d954b84668f4cc8de3f2e3a1cd1d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc447ab52099d9758a80aaf3cfe15dd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf3cb95725e3db926d4708e4677f8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c2ad17abf853d2ec04a4b736c8b0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc442948ff624540a45202dbf8b3ab5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8c9ed0bcb74e22def5b8d8d4b60bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe62fce67fd72882b2f4294ac0263766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2ee7991bbdb7545608bd6c91a340267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a7008085c631168ce17479f4314c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7908fc9c40765cba15370c4aedd83569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3326747f1c8bd58c62c8cd8a2cc85870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d9a40337ee53ece765d5b26d57eaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b632c64d9f16eb0eb3c284f3700eed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9ea6fe238237526de7ed2a8214e1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d7c3c4e8f72b694cbaf03ad2454d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944323b93f2a829a8717ddcadf9d726575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a510d79a8cd2293c8ce18c6c2240ff576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcc60457afcf98b9ffada6e07945e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337de3911915cefdccdf36f8e196aff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a7dbc59202300566f855367fd32e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56d2191496f9bbb1554c9ce9a4427580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0a421d95f829986edf0d11551914681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e0513f68a33bea42b7ac81bcf947882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87653ba089cb20168b163ff96af4822183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446f145e91af56d328ac6cb8aef870084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adfccf722f650010c6dbdfc0bac08d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e02ab778d1abbeb47f84250603f95986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674507c257978edec746edfe939e68887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f151adcf8027a3135e4767690e18888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0101f1ad180cfae6b9b5be2fa03d3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a429341ca229726dd6de7df51e2814290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0c5c2bf4eacbd077da915f90f95c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d3d090b9aee127ceb3b649c7ffd1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561292ea670d6d1bf245b2c23ac358493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17ecce20619df7a64b88365b8c55e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d5cadc02d78659e36b011c427a87595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77c3638cd5dade48a7c0198c9b83b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5333432251a2469a7b49a9fd513b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9953a4c300e73c66b288b5b82ab716598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033224123044f8e4b571f4941c13aac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f967ebacbd94917e7f4057c66376459100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be631ed2fac7c2d8e35014174af3f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e9b65c4031fd6abece3f7fd2d8acb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cbc0c7a2796063df29a4d4939b040103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb1f178c2952191db50ecb4983c21a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602de74d713714073391fe907811b65f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b0f2ecf17a1672c7a05331e32ab0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0526992c82d2c5cf5e619f3f30c3e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f377f0cea94d21d0f543f07f56a91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a38fc30d82bcfc4a5063e09aa6bf8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae74587f834bdf229b602dd2229bd2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ab8bad89f9dccb2593b2bba123369111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924dc3c0692cebab53723322447be56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0a9846eafa8306720d071f136e133113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d804d99705eb8df9bfcfd997b2e2a08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7365f4a5d5e798f4ab079304958aab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a378a8f5bed515688a4395ca60447116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef26ade66a8e23e3be570cf67d991ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1285580889f161901a72d7142f56ad5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226750683147fafd6057781433f16d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2602c9b26844346c9bee3bf05ae4846120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57748efe330f26f7ca4f443e2c2418e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5255aea2cc927d6a5b49bdafd5bfedb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6171200034b2feed1e57c380fc7e2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d71f181843fbaff2be0f8ee8fd992124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a959b19befa5af281540efec260a51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d87ff50a8b8b135113c67ea93aa14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a22c9c7625133b8e4253a53ef6845127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f5f4330867dff6995f0f4d3dd4aff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9988da170a6d6ab4a82c408b4651b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbde20834e29cc4c3a9eed66ea52862130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972d80d967a882be3de982e958f759f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf80958e3084776415e471f75a0a23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10eafbd9f972a94e2a795324fe5988133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194fd36f15979c025167cbc2d477671134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad936ef0bac4346b25564b588591460135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dac0f5a36474f63266ea3ea1a250d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ef96769bc79a4c518fb9e1971fdd5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d40628f727fc28a702e42ce809e3e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d50c22e600086e24e50c042d6cf74c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3173192f4c3863157131a702b0b7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62189074d0a1cf02c3e2fb1baff5bf9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee92beec0658d1a5388ac04f65f894142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce12b609c58c8d1f73837c4b6521692143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bfb1c238983e536a07feeb412a971144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162b303a2d3bc77a17cd8be7c00d509145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b0a7acf55c2f3a7014d8e3f87cc8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a249b9183b08702b1a8f1a1d2046e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c962c84ff7496343b348448983370148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c321ab00a2df2e71f239feb8b1fd42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4838f275e33736c4d784fbd596c0aa8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199421e83c03626c48cd5015e151b436151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b974e285cba9201832347e7df71504152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d77ccf64dee5fc16af7f52f905f19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417302c48b70eb1597cc5fbaa943e976154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aee62f4e0ba67e98e4ae158f17083155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5abe215138cb09ad40ff0bcf6fb08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df46c63b1062ed9855a4c4730476a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e6e6cd13bf17807e1365c0b39ed4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b967619d5075ff08a0f5d20c8acf76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd967ddcb6797ef97f66bb706843c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09703ee918c4c74507297844a186e51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706b516b79fde615b484defb7978c32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c5b4f52eb5de8a325e1df5418af0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa915b442c5ac564c8b205621d1348a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98664b8ac72c1197b1f84e61c385fa77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c298c21602eb5c977bf0db0193540166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c44f7f0b6a6e0599a922d124b39cc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef5f4e9b26e6127a970c6d634b99b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7573c260f8b8f232a8e4d0c2268af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0590f667f7f571c126645550238afaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9437c3bb1e3cebe99daedb2c3cad0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7230092795d2e7c9471e9f9e80a288b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d6cfb065dcfcfeb5918ec9e27473a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd59662d088659743a20827e41bd893174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e576e769eaa9334e02787fc91c320d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dba48b8f535abc7daa6831f1ef8ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c676867ba641a9baef3d25155fcef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a82627edf9607efe2453d81999406178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137b388297a2b5fd39e5937e36a7391179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b0e0fa94559c8a47c2bbb2500f82b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d521d6f1d1cca79c30b2838664f73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6028dc2d3bdcefe2058d719d8f7aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2a41d7d2a7c31419673170240a0c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8674f5eac21f470ff8420f56e4cf17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fb711f3f9a5449f57c79009a53dd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024c05008e5e0c7c04f8ad78e16ca1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efa9cff9a4bc9ea30a0c82fab63f1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d87cc5a715c06e6528c8e9813fe0e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aafc7856f7bf36be6a26d866b23b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75538ff04897f83ca74a8a8698dd37ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613a936bd36f5528f4fbe831337b5a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb0b195b6eab277d08c55a604116a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e443a464939807c3bc07c1903abfb68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e4f63e42cb0c8c8d78584068649b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40706f57ce60faff85224c49604c80c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332b0f86cd0f0f487162137553a3832196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ad83486d95abf8361c3d80820b3a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b32e3af99edee9a7e82a650f1d9ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba306ede61a770d7255938d91e3457199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6436fc3dc6380076b7c586e714776c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea379cc5fada8591a2927ee124d86f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e09b8edf5f710b39518a65d6edf50e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13860603914010881827885da4d4ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f81a4be5fe65d5e061200dccdcc767204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b106f97e9355d3ac70d8ff78763a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb28f5642659721651de84e84f31728206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86f3d9217f65e97764b067899c38e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76589acae57ab93843f8fcd29c4e58f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adb06586c9d86fc5e5bed8e00e04e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bc297baed310488d0558af9f2d6fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96f24dac1d65cef2443debb5cf5ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953904276d17dacdaebd2ab263fe6df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaffe4d1983a93ae9edfe90d4055e49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eedd5e236d00f61184f453c798063214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cd3384794807e158176387036eeb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef12f2fb2e73bb33786176f02ab5d11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91d615f5a852c60965e13225aab2de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdceb09bbbaa45b8da43619ddb4652c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c115523726e62c008a8cd01530203ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec62df78f6b1c27ff0f755a1ac18d7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c8bbbda9dc5344e54ab32c7ad492b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383125597fb04266669e5fb21ee191b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946832c97db91f7c50d1c096bddc308223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdf2505c2cd653a2083a265c371702224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bff9b261ab3ad02c24f826309cb54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8346080591addf6caf563639a71f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d6fff7c92b35c6d025185f05ace22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97f7a0856d38e0c141679f75ce71ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42675395271a52665849af7ec12146229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea77fceeee48274e855010889bd4008230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1be334a48c1b07a001448a126163f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedf15db1c4363e629d228767520672232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ce31cceec58d9f80d2eada4267602233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef86b44404839d46c36cc438663271c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891e81460929189132a3e51170973a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c00b2220e475d5cd528c651b18f246236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d6264d9e5fe487ff0ba7e25129570237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ee06bd1175a9ab58d753498009303238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ebdfa5275f72885468aefe2de561f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957390acfa1ad1c94f144c1d248cc36a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d3bb8b4fb55d719c642549a74c40b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a348e0644f589c76728ec2ed8f9142242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ee2070d31a1bc8797d25a69d2bccb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9baa6d36fd2f087740002ce8cd52c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100c8672b9e871e91beadd99be37e7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e2e9fb8741a885e25b38ddfdb1b22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027d7885b0fff8de690ddefddae74ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8c357cc63a5ce4e2f83920ad40f90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95ec2599aa63becf5b8f02fe3f52c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fe4936b0c59a88e89228fffb0f34a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5013d53691afe68c8f4f097e2d4fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecbf7a56c3530a9d793ac262cd7ce4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80373539892fbc7d210a405498d2c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436b5fe2167d63d0971d8f9034cf451254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eb73bb280c22f0cd4f5605a1538d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d8dea4a6e868a55d6e563f29bbf44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec7f3f01924da08365bfdd3a932c46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c506d741645dd4e3c03a8274ac209ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f16ee344df5b347e99fa06289cbcf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57366e766cc2eef0f7d803aa999d9c88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012ca4d752c0a144040dfec0a6e429a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606447d8bb06b612c439cca468ed9a71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b526688a79a4c3f76399de16d36107a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39529dc67f55aff3c66a5094132598e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731412e7c96ef8ed6b69aa68e4047f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f448b4972c2271419fcd45e86eff1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76af3e3487e130169aff85e92dd0f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6a3c0b868d6a3ea444a8c007e8d0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3c08bee0b243e2889f9233da1114d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5856c33681b7d9e560bb404bc295a91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbb337ff945f261eb5c859a40e379d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a296b881cb1ac036100f20a0444a7f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aca0f718c5943385a0871e3147c88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4faa175e55d1641f733209cd60fce2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3191232e5e692ee8bc6d59a76738d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a5e3e606226d229bb6365ed93576e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb54955106e0f0300df3c52ca3cc38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d6f11fe28b95eb40de267d4358063278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819d3be93a2cb9a9e44d2cfa914a03a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c1c2924b5a4aa44fb13eaad9dbfb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747777fca1725a5d2c9619576aba2dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93544f78f9d8089acd3f1c827ba48ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04892ee012969f1cd7e33f795695224d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53696e7365fea9b88c159e56bf9225ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2256f699328652b586bfd0161ccc34c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f153a4fc5ee4cf5d22f99f8a00b845d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889f907a597090b38f86137b8d014ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1da0bfbe3d281f5e1e8c691ba0723288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad192baf5bf6a1926a288db2461cf88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f991cee39665cb83738e9afb6dec91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4445cba8707ff2dcd41d4ceb278017291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d49201ddf523d293a65a2cdeccccc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfea75dbdf55634ac017a34c40c819293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b8e55a163872a2ead7724a2030952294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f9d1accea3574a1290ce4b99cddd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed42a7d641f4d3ac29e4b7a75afd3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bb176d9b2d9b08511719db56c6c8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8aa8e8a2b130716d1328f78bd6b63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca8a03de7d664fb4ded79d7ec4b781299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15950ea5186b87bcf7f9ca8ee085005a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767f6565b99f1e9b881a58045007d52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f420913ebee84a15b42becd40ea106302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4d42c5785db15f1c6ca8bb39bdc74303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d6478370056369f1a33b64de015c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1b0322dd2f35431354df1c3b38bc6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d9119f92c083f853300b753ad7d80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eaf5aa56c78a4a2fb87017f0c14b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c81a5bc1eaf0be69a37dff8cde0a5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a688f29bea383a7bd7adb396f02fb38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d3de080d5a95285b112cf5e0b51f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51ce56fdec116922301a04d98240a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133402451d60fb1078f128e47d83736312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bbfe76e93c20db29d49e1b0ee300f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1a13bde00d8ad6f0621199843d66f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e61505f9fa38dc67d265a0d19bd29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc3321de6b96d05c13a7348f885f06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c9b39b5c8c524c3963707dba629a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e20c15815bc03f6e1abc66a6fe0ce1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20169305ee2af90233c8e27bab99c7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8be46208ae36bc98117cc73fa33ee7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fad3025e31f59e5a8b89a6f12d2410321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb4b7e1f6df6dd24ec50d19b60c620322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463df0997897b5627f43cdd0867ccaec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e814fd195b075347328478bfa7a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e2aeddd40d8a38f1038a38f1e9399325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63b0f192d3ed4e86931e0459cdba9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1a85139ff320dae76f3cd4aa4a159327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae9bb17a020afb9567a081495b8af5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7542a9726cdfa9055903b6c6d377f55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804df1b7e41025bc3c079a364e31968e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87b9da8cf6e41bb8835ff274a9ee0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bcd778cb8719ad6a571dee18d5bd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7683b36d8d1164b147e62442bf9a4f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6041886730cdaab17982834fa3bba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc220f489b4506670a193693582bdce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3244f5d775c729f180c600aafc2255336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e36df0e9ba744690a9cf0583acdd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0ac3c49a1723386fd1b7feceb8733338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81634143e6ad038e7393cdf15f1d86a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbccadf0270d95c663c8af5b50453a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b785f8a5f431bb4d48f1d3b58477c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab07cd4dcf4934cbf8e5eba9f3d3965342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c76d9e9934c833dabdf00d1e79bca7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c680b1a3b98f5fa2511da0e6ee1abaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cdce6a3d059e0692052af7487c2db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a672211d5cd6c22caf38e2135bc147346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a6c00004b7a41184fb6dd398eb70a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df99564fdd14afe87545d8ecdbf2cfa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daaf7bbb1a032235cbe003a552a009349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6010c3112807d7b2594733f0baa6875350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb92c227bc0caac8310122cda643b0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed5e094eb754d3f2ad403b2746086f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e7fbe1dbbc55098ac4e932930d9fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a30307ec5515de91d45c5cf779ad5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a495efea9ebc188c9640c2ee4e77b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38722f7952c0416f7f891477794589d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dd3c275b44d0f0049ec3704f86a24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f039b5702a2962ac5052c75f60d9f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3892d79f9584e3cceebe50bc8eedd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff787efcd18df2ba6e03b89fc839c526360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e35ad62df9788a45ccd75604f4f258361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b8a81accae03180072568e85183f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a450c11e06b5aa0cee13b324ccc1788363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c53e76f38730e80bcaacebcd91f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c6e71e5d3c24e46b6172177d52ff4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b996a9c8f23a76eaf645a057c9c34fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dbe8988cc76a87273ccfe2b762958367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2c6daa4917e78efd8b9402294ad43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcb13ffa231bb143151e12daec0c9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7f03c06038746fee80ae614ab3af8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212c262813060428662d71c4f53588a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde3d91330f486cf7ad21cffaeb42c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ae4d33c15e537188ed5b038dd8db5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01438d47627a2768ad15a3876391382e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe44201ccab76c49425e33701b3a54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5529df2dab9c159247a3375f9b0986376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69282f2c0c4c75dab82de4dc75029878377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f663a3772c5e3e41bdb36c78208d3f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e5ca500ff2a4bfa59049c9e674d56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedae266d867d2be90bef88837fbd5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbec0e726ee00bb1156b1fc6ab674a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c5bc5981e256fda4c977dfc31c08e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac78f051cfe97256b357ca42c08385383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094668b30dfa03cba6ba4e64795bdd4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bfe4b3b5a13b1e9165f58d057f849385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb5c11d46729ccfeae9f927613f5b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7255da8a6498bd8186f9985ddffd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44ae4f91f0f7eeec84690a2b4ca6c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a64127a1fd7996bfcab34d52d052f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90412a47d2d29443434a2b5866bb96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f7629d241e727e122c7a051c558fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d332d6c622a2b2e80a0161b105ca0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9f01cdb37c88fa78f29ae62895235393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb754d1a428873584ada4620378a0af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14289214b7c2165eaaeda756f9d4244f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a68fc602c1520a2d6416daeeddd9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a92dbb7f483889b0402fc50b55fc02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b45fe0963bef1168d7a8f093a032ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae5951f0e7daf82e67a3d74e8e4edc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87f0485742cc0e48e7624f59358157400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53262589e9bfcd7966f5c22b97bb8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7287c039390836e367b87d4c0a9b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34605b3540b33f165fb628548449c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfe95cd09d35b5c52be96840e8105c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655518b8154b36cd1b34f9edeafd40f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a53e0caeb7ae0aaa42dac87c78fc41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ace74fd339cb4d7b86784f2a048ce8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332b338e2b68df0265bff15d7807025408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e321f2c50b6810429950660ce876a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26c37a9b63b6f2f55acbd1767dff74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f19003feb035e0c19b1e06c5259a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7bcc83c529649dd8b541330b25db5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28eb49b0ec1c2921a197eb7259b8d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08a664331b8511d8524168b4366409414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb383c8a1d61fb517d636e5565f31633415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f513136cfa1ae37a0241970c73c1c24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737620feccccfa58a9e24bd579bd0acd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4f3bc46c5ce4271d7591fce3a3633418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b19e4bbf66a3c5680f7e18bb09cbef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a926c891d93ef794dcb063620d40f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cd4ef238d9610a3b26bc3a51ebdbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad224f5ee8856c293b33b41588861bcb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18744481b8f6cf47b796e2f09595029423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcc9694e0885692b71a6dcae1f483e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9009c6d4325141f6770d00cd064339f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99685227bfd2dc8f01557f73def0c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ea8e907cb07ed1b81416aabe6a28c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb2ba87845bd2978d4b01bb8569185428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe67e3e184aeeb2639a8d26b844239429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3392846dc28cbd0791318bfdfff831430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff571bfb7fedd6b0e5abc2369d61fd9f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651633bffb7f90cb063fc0bc1a26ca9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a699953af38596b000a19603671dfb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a035d82724a7ef63fe7eee0167d50c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f8df60534c0493a240b2183c50107435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427355d0782d6fe23ec790ca9ba2c168436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63543ae9f2df2f1b045545a0cd8add437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b447f7087a5a1690b09ea673e6d3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eb9298a4dab01846dc9f425ea327b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6cd0ab22219b3f2eb8805b1a4c241440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1320ffb7a3b69b016f6e93ae00dc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce1879a6d590f9c30238c53ac9151b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6965e56c52825428af85cdda27162443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d9aed747fdb9abfd654e5b04a6262444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cde17ca5a88dd6ee913c0f34e81f5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0952f752feab8f85ab47fb39ce31765446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfe7cd09f6a14f40c323d88597a329447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faa50b19de42db7a75c6b89a0754fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7fb76cd7e7cddc358788b991393ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035cd036a558a659a56f148881622fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b117d1fe93b34b0554b91694b9dce5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54a33ef3bbbf8856940d3978caa20a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296598e78fdab2abc5d2326d070f101453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960bc15c3e1dd70554aa96eceb6c9ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27980d200acfd21d850f026dc0d3f1b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfac026cd03a3d56670215443b70e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37852d2a484fe5edca688166134660f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892942928df1744b28af11c4162731e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb7f2aaf97a895b9ae704f4d764c09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8372746b618d6c34fc7a75a4883199460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306fbc5249b8cf10812366f819569f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b6799729647267519f10adc497bba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917a2547ccdd647519d81b9723763e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998dfd1b1ca79b60ee152a9e4acba78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c072635050224917f93797ae3417a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bec177e23acef1e5314bbf7c7e1500466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c608f8f1900c21d35ccf175901ac1d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3a81071bec88f6d5b0f9e680795ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ccf9166c1e097754929eb78a06a6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371378c112eed74cfc57135afc6df630470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4127bf6922061ec1df50c05733f025e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf78fb25ce9d0a55e31135739325899472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0852963d709004dcc619606b4ccb05f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b929baae0d5501bc46e23264a1251474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1727e0dcb0c410be61871a9e67dcf84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c4858442927b16a6c56d41026895b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c811cdeba165df4a08a7fb4ee8e640477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0f3611de60de606c38b8e3e2faa52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec4c43d443544416e435e4d3d4eb0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a233be27ac4479f2c132c9cc3d234480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2449000c40a7d4ae647647a54f367d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b1eb85f5035fdba03b63275c2d01f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460bbd70191191b98a155da4d4c2633483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43ececec32d7b92d9708ffd8a87b14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7851a91f30271a0a1fad37a39926e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c4a72585ac5e1c3fe769e804b8842486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f3c3399f2c9dca46188fdefdd8589487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f529599f67902094248ef8408bfed4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc6a2c7f2856cce4fba097fe6cabdd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246463cac8ac42b38a2e8fbb5b21db8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f903f64a2f62acf48f760937b87c74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533c439ee04d01dbab0819eef628d81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c68becd455a7751889f4a9cd4db25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783daafde23747029042a3ec5ddaa31c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00710e93b60c117ce42d8aa93900ddc6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a8e73dde9179360818416140c942c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f473d9c04039495bf02690c7928ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee2684d857b7f97f43337fb0e1ce32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ed48a5c383efa3e39423c756bf605499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c0f29b66009780ac4015f3addf8e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9113bb09fd86816c90b5d16311990501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64a9a06967e7b33daccbba45069b43502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428433badbab33e2e7185e24e7f6d94b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08475afc515aec254981ac4df89ccb4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aeebe11c72792afc57d0f63687411505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37d0162910a3d01a1890cf9d0a0859506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35599c85b31fb7c9f2b4eb16846e02bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c06287152b480ba1bcdfa8255b716508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfe30edbe4958924ee55d0a7a39153509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aafbaad724f5086ee1e337d3827863510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbb6ab921679b38bd309b27cfff4e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0539e134edd9d5bc17cd7b4cfa06c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6e6d0794251b46e0d225c7223eb9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f1a8577d298a4f0c069c1b6a77d9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f02b540e639a3c3a38702059e338f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcf2b0af2493313162f79164f8b045516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed45a3568a68491e27ba8461e8c5a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953404c853bbbb5bae11027274332d11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabfe33720d35f970f28f5445c60c0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95873d3299bb3a11fe51bae944b3d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f620e279a91c7fb8e7e46512eb87277521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdd2687f9cd0691d63c3c88a94e520522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77b834520af018c4c2b8ac3999a2d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f30e834a46489430cd2bd56de6bce0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6ecbebdac5355985780085bf54bb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbc01706b61e256514d796cc63be39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edca6a00142100133c33687616d2c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22127b8021d12993a3ba1ab6b4e48c01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b11a2b615115f37860c70afe7158f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba37bc230297ae8c3cbb6c0bcf39b55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87629be4a4868fb99628f5a75fbb9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71575b2d08bc94f1885a05cdf1a5e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce30c96bf63b4000528aaf2352296b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165dd9a8067c77fa32159bdffdf224e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54418f4a16263519123bbaebcc6249a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393272112858e3ee1a3dc6909a0c9b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53acd5154fcf7f0068bc6554b18baa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26014a09882dbb6749af8feb9a22f37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5617493ec48cafef8149e9b65fc151539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a1bd36eef75ea9c9c0efa46fe255b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a105c544c778e64a73d662083dca0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac0eb82805b9b3a208af74b1cae5e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe22011ec0b81d76eee2a6ade49033b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db447f13b80b0dbfd12be8dc1f1a81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a224e6184e2447f5b7815dafe95ce7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af33182ce1425eee7fb384fefc6bb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1cc73a22084566099596f4edd431a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e17dd064016f2c0e62cd1053cb54f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efde98e104c8259fe67f6cf1ba9f8a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744b9d786c6a4765847bdeb6a80ae35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d461ff01948e5e956dad343102d4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e10d17ba43b211a453a52ebb40d4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c650fef2c7843e47956606b82dda5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eb66f1686b8b361f842c659e7d8d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06ecc960cc0d330619f5049ada96c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4820bb0b3e9f747e808375d1b7054556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefcf4a4565bc35728302a9c6679a00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48df465caa2fa910ab45c9ef8136c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e14ac1fcfb19dccdf5a47e2d70271559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0960b0b20ff149de35b56d7348f2db7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edb503ad4a1ca6785a93250159be98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fe8e84c749abfabf47078ced3001a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26f22717a3a43c91bc24196c3c2db7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb6a3049124fb017878ca75f4738b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807b9c3d9ee3a9a4b8112aff83c9959565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12b776706e615fbf39b35832d19903566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d70aa0d6083d53ba1cb33493f171a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2f9669ed88d70d870954f8d6285e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb4f48f25073620bb5c334052d5feb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6b8f8fc0652e84a647e89b695570c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740b2534da5ccc6789ddd4699e4f478571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a669d036486301b1672d10ef33c9e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169de04e9d93f419f391643d52df8f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9985bc2f386ca57ea16d4f0680295f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d3cf43f2dd795809f62b51ac097f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607c843f9448e0e68ab10bd871aca3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415118a68f284b4f60c88f51b97fa06d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999c105ade876eb13f0b6347873ca0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d1561ae0a16f81d2dbf54e5ed074a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c208e5da60589ba73d63d8be83b7bc1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045da4e922266a5ea4da533d755e324581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725694b98d3468932dc4d6a09fb35c8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66342d7fc1c41ac31bdb60ad2b60537e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a5e640c9db155232284d1e1ff74b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf152a25f4e7963992095bc4454751f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd1ffc57736f474ceb6a5118aefa13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868740194bfeac61f9fdb8850b340ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d9730cc1310ee504f5d9cee4bf178588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dc6facae19d9bcb97c133170560cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362372ff31ee2493a92f25283465f43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f7b0587aa5e7939f53abc9a8e117a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0e38277dc3d37afa59f630d7f0a83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff7fc52e2e4b2a80ce9e0e6d2f6be0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93ef57365985a4027b7ffce2a43679594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bb2aa6f7abb74394e7c5052f964b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324431dd628261179a4c4d8dea09b75b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ef5396ae3d8e3a100b72f13317803597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9979e2a636d3b9f7240bdc0ca08e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177132c4703b795986bb3e2ca0f7bda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4e495a71ccde6a2b570ff428bc823600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b80df77a44597161fa27bceaff4896601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26963e0714a8c1ee77f68afbdc31aaba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff2e4f827caa0bce7407dcdcad8a87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e9cfa43234660689da16e032a0fb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74895b10a68051fec22a7883c03d39cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539d5080ba1593a5329496e364ab044606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c371ce4184eb0d0398a97d6d977196a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fc519a65096dfd4fb9e0e12b1fb27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3f3023bc7d7370b0d9a60db7444b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c71c3891822152ef7abc0bb85e655610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52106b81d6c61bd7f16dcb698684f47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27005094a4843933b3df0a5992bdf2c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0a96f9d7924e016d26e5281e55e27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294438bdd3ef9ec4dbf43d8f6520de79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fd3d56abeb8060014e49b2930ca7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efef3afd301e104f62aec69088de084616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4b3960ab35717adf02ad772266ffa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0303f96950b9e1d1de021cfa8e8830e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c29e398245b393f3aa0849bed693d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ff55373c33c42e2bd8f2b5062181a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cb6de7763ce4b6fe41f5790b4c885621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee40816a823caa19ce4b4ed81b2230622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60042a4d0271cbccdb3415fe5c978f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab026fab29dbee1a0132c337f4ced912624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21c5ab3f6007d49fdb36d9b7838dfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977b883188e10ded92d6da6b103dff9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb9c1526712cc0bb5cd993a692d624627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca147168824d31a9df3f8b8a331f2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638d20b5814ec7d6c62aa4a4e91b128629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb81da04885819646a33d602a510e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057368147cc1d41f222a1a3b80774bb2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e65be15bde686717d27ad77903036a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a8599d991b04cb6bf850115d27a3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b04ea375e98d119640ca539230c8b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdc64d11af931486636df4a97fd8b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea706eb5c8a83dc268c682720b6ea40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b85dab09672f36d9f011c484f116f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5889ee2a88040bb1cfff60609b570638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f3ad00bc7a4c680fbc244cb189e73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7f6f1745275f2c443e57758a47181640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fe668633f4a22ef88a6cf0d80b728641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d799155d97350f8107c0b29f155e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b96fc7d3591fb77b9a97173a69f49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a105e72d6357e7a7769b488931b3033644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a56542716a70a057346d554537878645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b4f912e07c49aebe827b2af9d2bc1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fd3ea3c359d64046eb2663b33f1dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004478145575eca3db8d109eb4b2a54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65fe1a26a793a850bd8baa18f6f8f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a778f487f2c6cd0aa2aec1f4739d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56309bbe12102bda781619ac0ab312f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dabb0b7f8f5cecf99b7e713c77007a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fe05267f01c5fa7f01697f0a7284c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90758297507db7ba8aeca26d7da64b07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8612738946791355d86ab1a87f66171655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967015c90c6c81d5cfd48835804d737656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadddbb1407a7b308a18fd291a938e74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82479ddf78e9977b022d310f329dadb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68ed8cf757b7dec067b0268c6609c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09684bda9da2fbe6f762f9c2bd6372660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9bbfb0600575b143babff2909caa4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf37644ece2c3bd58d4ebf528a5af6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa9e04182ef685bc69a798f8ea9c53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd60236e8b55f6e1393d3b05686519a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b604f9a06d31f16886a165b2dbc247b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450883b93948bb287a7a119fa36a6ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598badda769fefb80cc75c8e2d93b615667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850afebbedc84c4735b6b17ac4ec031a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a699ef0415d481de0e3c217791b515669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cdde85c0b3446e1db2ef5a2e4493b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dd25233006f8e905e89e9fd44854e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8581ff6edcadb281cdb93735ca7202672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b0135d90c0c3a6980530fb433ebeb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d07f1c0e171dcc33937a6649e1a5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f068cf0dae4cbf11bb3f10eb27cf858675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad827e82bbdb474391c9a686296caf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831407314b9cb54a469112c1e544ac2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7454c259db69b1a1cf803f5114204b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03557595e625086f73679f3acf84d61c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1cc4f14f8811c7990335e89994472680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f517b6ed5f27366cccecdfadb9b0ba9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f2056bd1fd255593fc44e04997f78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3ba691cd14749b8b2017d451e848b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66967059c3c4746abe5cd163b3bd6721684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c510af8557c2ac46478aff866d1c88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b998ed7d97fbabfc00b0c170d7d99686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54d1c3d6dfc50fbebdc32adf484ffe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7152877f82d7201e6c895a8d993e11d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6386d7bfb3822eb16b7aab19a664a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700356c3f067d0dd771a3e6f8a41727690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ecd30a0aed9bd32497d1a77ec0bf9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec17b11ee70b0fee1b9b360fa085c2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684240095123232653a3a1a28c5e2836693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea20b45ff79442355f891ae98e1af43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf05576187438590c2880671380d5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d285b71fabf070cea2d4849d075832d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb205beae415e8c54f9769389e04bb6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617a8e171428f03797e5fa54eb6e904698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2117fe9df86e616cad217e72127fa6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c1b66bb3d74a148b672801c0a7f0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3e8d9686b08a26eb0af953efea094701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b75e51ddb4871b888d687fa762980702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a3b2764004c5fa59cd609113cc5ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9000c6fbbdcfa6a68a885351764a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51414e09dedd689395e286a3957652d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09609d5df879494390f006dafd45a0d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55650e0365048ebeb4107cf0d830fb9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff993c2d86705d9eec34ef9654c0aef4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee70c0043ec9a2b3f4dbfe24c27553709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbff6dfbba7946ec443d270c41dbcb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05673743bb4657dbd3886b26f2e7da38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4c547082ac0c1b6c56a0d3ffb975c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c458b5a705990bc3f69ccc6e2a2bbaa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204e4f6cbee17796db94ca4b89a9de6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75e24daf8bd63c786a3d429eeb9567715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89220c37d5f0ad3122a12bfde50ed4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084fcf30de99a51d9c03536d289c58b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554938bcf852ea92b529ad8eefcdfe6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8f8e5ec6fe755aaa8a40e7e21f5f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ae06328f325c28bc9efa31d46cd81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbde11e5006d1d062936d5e24e0f1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b26156f8b6d5bf72143b171a0d768722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680de90c0b577dc23e930a55b8f9295723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b815256238bc8ab7a6d68cd2135c89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69e18e938dd4e6e0244e01cb09181c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedca2663589057be2e105a99388c0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b4718a3a621f84da9c576b2c07a1a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94769caf32720330e98219d598af89ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2fc6ac35af4ca6a2e36a2460cbadf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a67a9a5afe21ff5b3d06a192ede6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d8681b80c9977c1ddbba55446b5cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4968c1e725dd0791a984e26abd95d80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4342816340a608d6af5348742aeac2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a172d4a4d7025cebc80985c1b7af062734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142a2accc761de92b3a9d43d16e72fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6242ea9ac08636ccff8d85ead2c064736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b31f85014815e5fc55b3701bd67f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31844bf2fdaa1bb39180c3a62fcbc58f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7de19cb47d782d97ca2761db9884c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b760cbc2beec85260352c423e2abe61740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c920add38040ec7ea7555052faa796741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f8fcf374c3e15e0af76933ed4219b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ade56693207c7f64f280654e13b3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bb4eb7ecf32b1315ec7e3fdda9e96744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a55ec7824854f9e8d38ec3c1dcc9d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc040612dc8f204fbbad30cd3c6178b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf7d8590dd7b60df2bf776b60806ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01015e891f773a5ecdcd36833b0dac1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda1f590156d6a8cee1bf40c68ec899749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922db1bcdd3e4981af02c888aab89510750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f655e22e9004b12cf7a45cf875316b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391b6a2b77e65626822e30e7c259c05752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15966377090d3361c6378d59f9d117b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df9a823dea7602df774657a0b06c1d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c846fb25e3cc02a190275d8114cb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d360bd7ff665ba2107eabf9293aef8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120266aeac3acca5f1bc764ad5f665a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04148a59ca8b432f421dca7310a26cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cc4649dbfff6e9169d713138d0987759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666906ed4bf3005b0a3ba593eee06611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501e47d8a2dbb544792fab136fe60c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727edab47473f33f4d4981bd654ed9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a5a2a12b218e5ce0edc049e3ca25c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe05995a0deecd32755ba2530ba2735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1b2cc2f58038491941bf5a13185446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d36f04f63e1d5d81fe4341b722a817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103c22e03f290bdb86e17f125ad49b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45891f9e74b60403f4355f3c150df49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837495812a0296101eff0faca135433810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae47fc1a909450faed3738605f3028011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d43c3969675f23c9d0534b29e52db412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff89cb409cc692e1cec92704c1860b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500895dca606348b3a081d5da7d720ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf443572415435d412348b5cae960d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de347ac42fe401f6c45ae88d019e504016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdd6a001868c7f55a078f5ceabbc8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabd0cf950be6ac1b15b61d8e1c869118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bc2019676e65dc662632f12be4d4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2fb9970254bec891bba7cc767ce5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e511e004ffbc4ca2bf57740ade2dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29480db5ab54ca156e299aefc9f3dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702d5f96cbbd6f191fc5cb03d5bd3ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88429bcdaf5977eb6a84340c5dbb56ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f7b44855ebdd78855a16ca6352e8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edb21505915c1faf8401009e3faab226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616a00848e4f92304e56ccc4b49884e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9bf836ed094924daf2fd84bb3b48e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e13cff749907401ee678c84f2327ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b9a57f87abffc10c426c83b59c51c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0aa47e91151ed6ae40afd74837bf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03169712f2f9b20c171d36f9a10064a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05102afee3d905aad94440d842ecfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664a0a25682e60ee75cf2453ee4d70034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431b86a4dddf155718441cdbf2e419735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0b2a752145d630db26597fef2988236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9c1ef67d67e23f52e6b505938d2f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31986a3f41b2dbadab7de022d287a7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297790cba2fa02e6f36b2e3c870e71b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b221285be0b7c01355be9cecdabac8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d58ef032f4cc71895895228990cb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057dbd0a74b4f518f025118fa24abfc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039e296703bd33632d12246efd3748743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a7de50cee3292ff609888d9975f7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e78cfa82ce71316036d26fc6bc38445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6bdd058dfe0b0d3f038e161ab598a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba726e9d0afed024efeacff142af8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db037bd405d809cf62157fb17f8aef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e1bfab8c2530bf6a7b41bd7789af849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc95ff683ab8cfefb6f86280f2ccd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f1ae23866d6d3f76e0f9541fc3a6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44190ad81ae725c370045b9564a90bd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c223b3e47e3dbc4ff1289495df4f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122672c27ef46819e3371a57df5d6a0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbd0f6cd226008ad63598689c9337955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bed8064b82174779bec6d2e4e9a37256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db6afb4d5260c4cb07ce735c51442e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d71e7a7c4d816adbc3450dc3dbbef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aac921b6530cfdedf8d8405d8eb5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5035fb70faff2e7c62f906519366f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf829b509625952945530d41fd7cfd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb2bee77313287be8b4939ee22a23462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09d0fb85dbe39fd28a371fd5caf74c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a14eb9f69a501e9831ddcf0b0836c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee2771f24329aa9fa8d75363758b9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0a838947be435074392807a62e93466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58d9ac5a43496947a399442f7368c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89cddc7594fd590d6a03c2134c731a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7b9e42040dcc5e34dd54e6b6b584669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22243ffc9cd007da1a7bff889062197970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc27804cdd83a71d6216e4d77a961a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d987a0c1a97fad023522ca836d7d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54327d889cc39f579907f864d403871b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e410905030db12f0edc02224bab6ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9ee0db2b5d696035bd4a36c56140c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341161c73fed2d506a8329c75c3097b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8074b9748ecf114ac8402bdbcd87177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd411fed9b2cfd0151ab7225001addeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc25d980d4705e019e73ece6cf81fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e3123dae556d1d54087aad313335580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347bd95ba0ed09e90b6f5a6bf294d5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9117f98becf6a8e833f22ecbc6995882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf099f3d384fa4ff07d46dce140c7a6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dfdd607eb817194e79f8e99d0ad4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c53fd1e4525b730f835e0562e16c6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9c00bc9c00fc16804390f4093e30b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a60644e541fb79675bd1ecd3793ab487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707486766bdb1df232daf8d3ddec979c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4e06615f28da896c1b1608eda69f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc54d37175dcc6d23d783668e5a649390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aab6d502edcc841c62a54f797e5a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464c0d17a1e254203ffdf7918c79d3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc46ac209c8932509fc5c4b8a98a6b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa86819a2481f6e42781a438ecc998f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c05e4b8770d9fd80d8766ba90886b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964fd65db179fcf900d19a5f62fb1e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510b3da1ed8b0d0edefaf6021a9a2e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809f518d05978085c7a39ff01a4e53a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c82d9567b453960c66fd6320e760b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9b3e1085b0286797de7a09a2b8ab2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89463b8883cae7b822ae535f71f85c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df85b053bd1379e2294fb09a6a5f4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34ca9e29d76e979ec1b18effb3cbd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48340ae4af54fb2870c8fcf807887f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95eb186d41f4300099356dde576608105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8704cffb9b060eb054f85c4bc9b3331106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb980270c023dbacac1f61aa2b1eb11b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b93d3adf6ee904cb510341f2bb731108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaffd4a7f9605d63a089ff8cacbaf5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ade280df9b8b793e8e706bca86d92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946973d0d934b08dd752780f2fa7cc7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac395fd9f4602646838730c8e21a941e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3852026ae4d7cb16a29ef50a3c25224113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b70afc6066afd95021dfa9e84a859114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd395072047320b75f2e7783c52837b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200e05e7888d4c1a68cf82d1cf26335116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363b8a2cd1cf1b5bf371da7a10d738d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ac172edad628a1ee4af7c9e73ad30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181f51273966b7ddf21b759834ccded119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2d4c1dacc8c8d8218de34e09ca1ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe84cb3318608514d9afb8072edad9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6f9e4ac23e225fc57ced0ad4d68ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc944c6a37049cac1891c23eb0c1b72e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639be68bf0a41beb1f6c1d9d6bf6ea2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c2edc8b58e437f66c2989429c30fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b6e289700d1a1ba3242b0047c8500126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3265a546450331cf0558aba8e29648f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaa329ede0e14830b1c4628ee3be34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c4ca48c69ab62d64f0181ccdcea5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b8cb9a0a1cb4f6b6c85340d2acc9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba982f3990ac4da80d5ce9cdbac821131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ae355ddba72e749d1aaff81edbc4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916f209f81c7e5ce59540a6bfb7708f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd54f6022ac7cf2cdfd56a82efb719134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b365b038f1a7307889d3f178f2c1abe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0481f6a02d4b13e5cbddce0cce50aef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a4de7d15bc9c81cccde840f19dccc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762a40ecb4cd547e025de54b2b210ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211b58aceef5ef88cce59a9e04fc29e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f3897c734033975288db806e9a2bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fb89aef4d31915aeaafc576f8b50d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e71c9fa88ce5c39746b8da45edae1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b399fdca7e8d2196a28a6aa9b2a64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b28ecab9d7a3af9af5304ea04d363144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacdad58ff08c0699a7e467d9992b51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73254a90e377fcd9b0ee1660b86a122146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513641f16e999a9099a06307fa03ca8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5ceb39772ca5423b229743cbe6297148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861cf9c34eaa9677158c1fd5dfaa9e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e0c096950b9d6f22592fc9c5e84b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e00e8e52a51b6c0ac3e0fb4ba4c1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fa4eaa48cbb613071c9431972fbd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d24b8a2a2754ad8273da7cc369565153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d7bf855e384c8d8188510553158f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f2bba73188e57447d10cc759449e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1a789edbf356391fe2351e463c882156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfdcf4397f566c1a286037895c31af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a0b24d7360273df498a4022af03af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d246313b5fcf72683a536b504d51e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abdbb90223090b2c13e94945047a25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c6fe9dd8ceb7d010437b7b5ae9435161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720d9826ca0499ff0f18d7382912df4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439154d2634813f64fc6c2fef2cdd1b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb643a4afce3ec2e0e8485ffe3b79b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4478e247a418bff3f9d2f61b29fd10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f92ce8aa9938758bd35b16b4577c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15246347f16a96458d2a88e4871bcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc6c00d6510459360b5cea6fafcb9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876a6f4dbcdf16b090b7cd77ab968c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277d0b684a29562a7d15e7e55c4badc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99a4f2c4246997be9caaf7bad0c599171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d165e142f23bc89c194fcc95a4120fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92cf2e8301f4a2031d05f17fbbd5b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407a153e26fcfe3e77f46fbc6caaa18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3067b9222e39582cd196c284a36ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9d31003af7ba855f8f316bc99b905176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5e057f8f8103bc24fa774a70a465c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceacb013a3b5ae0896573610a58e1dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4cd6883d4561987abd11f27779535179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34887fa4d5d91560ab3f533d2adefb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50099112f428e1dfc46327b25a5624b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551d780c4e52deccabdc69a71f75e25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630939f1879ea2e6a70a156812d6d80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9877d9280b7fd35c30af11cab795c7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b3390c42a3ed582dbb6c58baec73a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fed4f27468d907b9dec0b8fcca9be0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73379bc9c637c72fcf5dda476da8a1e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9647a2d6f89c1885ca41d933ff93f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e4e1c14576318b9d79630bc8c3826189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8d5361cb23aef8d175440c3779d01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744524367f1bbdb8d62d73d6c3ff143191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1082a1d788696c68b0a730c98793ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8142e5339451b1b09c86c303e12302e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6e4e6b942afa94cc11f7ab7624001194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24893da4750b2a30cd58e88248ba8a28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745338cd78c566b710f1d1adea64270196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e90f2bc02d46175e78b73f14a7bc33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e73fefbcb3fa0a6bcf37e2ba0658d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaea3343e235b874cfcecb8fd80948199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472a6258b8f68f617b2616dd2385fbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c66acb414073510e1991481f1b2cee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae0a65ddea7fa3764a7da92cccd597202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9628a211203a064d72b113ef7efd4e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886018d801291c987b2d0077b61b347e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94099994a8d2807a66f1fec9679389c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d4f9b6cac0f0261820a34adc3ab05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357388e125cc21521d4157a6c95c7d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb979b9278db686d9de028ed2d651b10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2a5bbbf0463b8ba710ee47b03979c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608b615e6c0e917200ecb1423194cba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265454ac4fcf9faca9607df21f078102211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90725332e47fb5e72fc6d04838f4ae65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e07f8f4a92fac94ad6b6e351e1478213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7dd865af058e6fe53176ed89bb3d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbabeeaf4413c10dec4c7fa11d39c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b4d01b35c378635160b82a7d70688216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75228ab81f9cb939219e9e2e167c03d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7b27ac3dfb16aee2bccba0bd3c18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432c71b069f83508f8c4b1215dd095d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8e8e1b2b843cc787b376c86731bf4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f944577ef946bfa59970df036b22244221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da134957a83feca82aa91cf6d61f6988222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d558c0a8655a45609f20c52488dee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e91e91266e654d0ee7334664105a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6bd2e84fbdce17483d11cfa67afd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc3424e1a209b0d5892f27aaf9b46c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d58e5891b2303e3e4040c0cac00bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1978970898d91cab690947d81ea6075228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfcbf6833750490db763ce98742f71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524270fad585312e9b45da70fbb518c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded5760b6eb65435f4c212ce81b08c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7178d17b959187ad4417371c616414b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4b7cb6af35f1ab762a4c20f77c5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cb0212c58a67fa0bb56a2e5c25542234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa740fc824d6245a02625aca6b3b5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9cba93f9078135f5b4b131730eea6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36bdf34c9fe021cb1a9f59d41a5801237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f37931de5188c223b8a3ca3e80da6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad9b976079380f7c05113253549c00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c892d1f7e2fb377ad8b34ba51b3b632240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d237c3f3cf929217acef364cc536b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f05eb0d5e402fb7e186feee9e726e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41171ea9deb25113c5b420472b073db7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012ead836608fd1549af0800717c309244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c6ff4563d0e32644f3ab34a09dced245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e047fbf99944260979108aac44757a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e65f1b7c59567b69a481aeb365c4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f74cbae9d876c8c137bbd62b1935f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbdad042659290752114d543a0b72f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f8cd6db41f8180edf68546c0c289f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fb53300d970fc621ae263fe72d961251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434dc44798b8a1953e385f78d666190252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996307f5e32e18d3d31635b137b34c19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8127a4d85f8222fa56833f6482224254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7802c21d6bc1709b2064a9119f201255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3978a7ec05b92f15d21356f708b3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74636498ea56eedb2cbc2810c9ed5e89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883899f70849478c61f74f2f83ae6f2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3da64328c0dc0b26c730bbc7503f17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09553a22b4269194d21cb4dc23a0f1be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297cb35e5d2c155af3578b897f4e35a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266f7a6dc220beb1c9337ca494bbbe2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244602bfb1272956df6fa313256bbaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb14a00a57ebe64de3d7ebf9d278ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952aa666059b1f5469f0246f745d2e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01e2b32bd782de2c3bb4e22e757f52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1361596ddf516861b7565fba79e9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b43f4b932c886ba05ef3eb7eb17420268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532ebf6121549c0ed0532066808d911269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92c2474f93a0da49a830529c436b5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe11b4261052dcbb0139fdf69d3896271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3328a6860ba4041759c001a6a4f6e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578f4563919e9c14287d7c407f2af74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ec8803049919c594be6a59e7f75f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab4bc841f0580309604f28f5ab35fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c073888a490f2da087460fbe0e8332276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482014eeee7fb921a468007c2a99edb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff6a4cf5b44d44f172695e4144c11a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968286fb23584619fe17c7afe955e56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0618dffa23e14c7233130f93b9359280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6a7ba766541f9fc12d34a276ce7eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281e716914c6dd919d5240047a4a305282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1bd9ab1c212ae5759dea4ca1cbc07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d30bfe70bcace2ae086bfe446ded6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40a4abc96aa183563abb464aa3b215285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a9b37de37ce7e8381e178bee920cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394934bdc68a24cbd3937cadbe937d0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c526096b4371b35a6abfcd878f97ca2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4867046848e12a5ae3181d81eb643aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cc574ba9607202cbc52376d60abe9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470242615e0a0d08d0edfb08f273be10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4f8880cb61a6b25c957915812849b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a41865e6e28607e34bbbc51819c629293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595c378fde45ffff05ad4263e318e93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5519faa42bf7dcd3984264bedb8b57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebb41db4957b0adadf00dce9fa4ea9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc18cd27c5c3fa496dab837073061d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be305c22d7e00d40fb78305388a8660298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2fa86e799a1497f511c65b2364c51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87060d0ac8f16a3eed734db7ecb63d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4ff55dbdea5fed1544c0bb09b279e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac77e9b1ba926c4d0c946e0b071cbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1862bc009f953b730d72f5d426608303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f51980618a15f33299c92d201b1860304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257f7269972259a4413b3b999cefb87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9059d2875f3c9072e0cea0b1805bbe7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64538745221791c78720f646971a13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff1d43349186325b7bbd5cd3e91974308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77476f145ce547f375e9b980f133ecda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694f0a2be08e2896d7fa4b2a48bb108310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cba4e32861f14d536a400a2668b30f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52577a6cbde1551268ec9e32c6b4b205312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aade87db6f1f999e1df8641ba55a5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb2a7712fc2c453cd6bf87e007ed7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56605be46a163d61bd63e355846213ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bc5ec4d59dbcfea718300d57f33fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730252a83005bb8c9a13ce8303e304bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab178a85dd91302efb8bea8cf8435ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22341240da5dc4efe3ce85b49f85bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27e47bf9ab089b05ca23a75ff3b05e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf05a5c51c7fce38178463af22d59f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199be6594b068b72e842518ff366dd33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2289bafc0a376c91a853c6d7ad688323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349d7d7402a701aa77b7b58be848cd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235493aabcf8b0f6c731a2e695449a51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28791608da3cb5e499c0016f7109bbb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc6b18d82f651a76c610058df2b748327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332a21a77d9fbed644c53bc4b747729328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfa0594ee8dc4ba66c06c34d63bde2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca969dd530e35b54931af027702b5070330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8083f86eae563aebcfad40e9e53885331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a52db5020346eb36c9da85593c9417332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023527bbd9ab346f45e7e4bc282bbb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7d3cfff8ec079d431719e4196cb22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a563b088498b1347c7702fa17e349335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19dfb4c795ea180c556eed1ee49005336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539a47d70c5f8d6a5eb71fdbfb29198337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55e423fa8002b1148d054bbfac2d12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b452a35ccd3386ac7917189040e93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895ea1560c69275111b3a5ca7bbc4c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26971c3b4d7a5d28a7716705c3b2b800341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d5cbd248eadd2eb689e0dcc7141d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c682cbedf4cccf2224248f1a1511c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad2c0d7d7e635c15cf1ba36cf22526344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c8d0e7ec9a17d12f8418e2ce77a63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27c0e7d64b651e8558e95df86390b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feba59b8e49757b3067eea5727e741347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c5e091083e7a4708e8d96a951abd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063167fac6e555af83e2541198d9b04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2359d42c9376a6a5ad0a41a3680bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b189d50d3ade3df5d96cf3b1f7ef3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786c7c056867797f25472f1d74889ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d91d6cdf52b24b0f45834c0210bac6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab406d592a7a77f1e261750563214b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25bd0785aa94ad5763d5a9e2f3ae78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d993d1540bcbf2fa96b06c4176d67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894059fa8b7dcf51bdcb1cb4d7bd1163357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7c8e54bfbdea099c6203471475a8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c2d2c9d03e0527715af7ca4a0cdb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787e13a066554d7b39cd7de5b255eb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4f20736b993b015ff3628f81d72d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6520de4ea1b3976298cb35529d452f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279be8d3c707da20832174151d9e3f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4d65cee460d706512d5bd3b1e17ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef33db864763d142893a5174605dfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaf3d92770652cffc95bbd778145e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263c369f03d3ebd9de2ecb70bbfe2c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b7be4bc42b72b7bd02b27ab9a4eaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2f6fb6a4a6636d249783ef1eb15aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9df9569c1884cc8d4a75a915f3305370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef194e758319cec8b8a32765435ded1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c8c892b84f27e9b4528d33124ad22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d172162f3d34ec56a7bd298033d60c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab960b1a2cabf53bcd59108ae0659613374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97484b124ef44c57b8fc310cb5aab753375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616f85ba320d79e95c45c81ba305195376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef18559ed0865b7567ca3b971cc9ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be47767cd1f5cb4471d080c3af70507378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531692162d45bdba28db27b7bc178150379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821038a9c00f7d55f4d55d2c49a53c3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc85acce2a94ca8a0510e445536e6e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3683c7a4e685032a186d5e5c1b067e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4720e6a96fdcc290e92432443a641383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effeb5798227aa04fd990145a024dac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced6a666076954ecf32a13154bd28ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272e75c070483a26a4a11a4e0f32fda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22cd42d2684d683b1c9d8e2ee0ec3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480473ac1369765dd4096dd111e07bce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819b7ffdc6220ef6d99aac4743deb1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f62d4c352e3a7e3532bb6ebdfa850d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1084e788a7140a65afaee5732c9b9fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0e6286d80068f61a2c4b3eeec8eb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4d702890e32a880a10de637a9371d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc8469095b4cbe902f301a84f2c55a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b67a5e06e89b184159a03ec272832b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f20a5cbd76f5d714c399ab8e0b99f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01eb538b200585cd475c8f05288179397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915677578d6fab9382211a597ef20629398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c73dcdc6dbcf267fa77532be2c910399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ab711e876f4289bdedef105498747400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca63f5062308599e89e08543590d32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a84b555ade5fcd61ef1047f7245e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d429e4c0a01e3f9fbcec4c7679b341403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41490c1eca8c06ab3aed3bc8fa5cddcf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf99fc4ac7615f23770cede98002cc6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5e1a2142e9f2eb950a388a0c5fc91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00afdcff6f34db082ecd4906b720274407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1fd0ce5bf7028842922ebd061f08b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572b620de2afb72dc4584701d34def3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5d485ffe918df8ed6a04d8a871273410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcba992041f249ff39af8b3e3cb215411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb48eed58c2c43220605a4549fc08fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfc105c4c0234745fb3fa43f2e5015413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114790df4c5031a0062b9d8a1ec96f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ad21364449a51df80eba3c3b53d9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac91c086d2f753a0aca3cb56ac4f991416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a10662e9c8873e5cc7ecc4f71e82b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da5acc54454605197a850a8179a957418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcad2ba5f916087e8a5cc592cea1c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04da4ce68145dc96c226a625dd56ef2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e134467380f5c9cc7ef0f0ec2e5c4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ecbcf8a059e6830c6754e7d3b4a43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a154d70667a9ba95352c54180829a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f889e044d669da09500bfa6a7bcfb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fc2026460d7684db38791988761b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c867f935ce7aff2bc01729528be5eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9f032f76fc84c2b7f86d93ef02dbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669d2fcc32b287cd509c3817ede59b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b646797f4a6ae69b976bb21ef64ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f39d11b31e44ac3142ecd57dc5d2d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bbf918ee66e9d6293ec8c11aed616431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaad299b75e9161d5c3c34b7eb97d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e68690cec3e26284e095e517f0fda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cdfbce1051fba37fff01b8f21ceba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cac2c9fa60d0f63fceadbd3b86062435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf53cf56a76175cfea16004091c68d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03128c322b9c48fc7712d0ad0f8417437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6194d547a0396ac04b79649f9e49a09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2985e8da59bc6c3104fee48cbe8ae1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123bb35f399b1f48d551442409db460440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe392d4815c2be40a249ac2bd7c1456441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53857c7b2975ed5a341e250decfe03fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187a3957ceaf2b2626429182d451c1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc197e05b89e6649128d00da40b8c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ae85326d4b8ea4072434cc8aebec4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef954b0906c3c29c895e628a3bb1264446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a1280615fe33b0daeefa1d0937298447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec0930401ed591149c30718bdee3d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc663393d45e6228e84d296a1cdfa806449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96aabacfa9de14393567ae5abca2da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0f10af72b41c54b6af171dec07eea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09fb77249f805f9f15ce160b2f8498452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20025071337eac3323cb2cbcdf454699453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a43551b8723e2c7923f2e4ef6f695454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7780448c85bba1e7ab1963e9027466455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43c6cab85dd6d77d9345055d26def3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1db7d53dd046bdc17b06f173290bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77843879ea393671a3f2ffc5f9c2c1bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa690504ec8102fffc11be3ece26b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb4613b3c3a3d5570aee8fc509ce6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd2e27a849256979f7717c4d41c220461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e856d7f5ff1cb1f5147a32c512c564b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00674c622c9c601151b86c4f2ac6318c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b00c5abd82cf42de6e33d95d83fcd2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102be1feb2ef17c914aa2731a833889465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657411b059eb50806a9ce3daf5668f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ad8f0b010ee940c6ad6ce7bed007f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858a4f2ee60f67c26f866d05e3543a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7359465b10805ca000264403e7163b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecba8130001a499884bd2dc849ca63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86af22658cebf216c16d25235a2be1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb8c9f515b33933f6a54ebd322f1f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354660d7d9643c0bf69d7f252d5d61cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dbbdc49fd9a10008f9dc538b7798f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7939642f852caa9d48905c934eddf3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a4f8380dbb6d44e9af31045a561a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c161cd3d7102423cdd631471e2b949477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0d5d74823f2b1ad9ccde38b673d22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35f943e4d203ca24c9e021598751dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23797fc25a6e4e427f10200cf85c8831480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15016a88727e24e5815059f16741f5e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338374bf4a6dab7751f32368596e410482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846fb3c496f7db10c12917d7f1c8f2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54803302c90255b4ce585ed1f59910d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c6fc77f9e7790bfb45265da183fc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36b9ac44871fcf027f0ca00608ece4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65bd5092ab7c80b0b7e3701b6d90f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff505fe05d9806051bf1f5b697a5330488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e16418e2c5e1f57391f30cebb33bd2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c343e63211fd1d5d82f2062ee85b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2562f54b5cff3a9c9299739bf9ebc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fb8f86fac2bc0331309e17d67d808492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ef9fb3a1d105b3d9e502966ffb689493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5f61586b5b27817bfc316fd4e6cf2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0b291c9965bc1bf60a45ed02e20a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98b8b855b0edc8209a5372617d09f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4574d9f3923bdea2beae23028f88b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72109788f7c383a5c40947abf860ba2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a524e189645c8c0713e3d4dbed50fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ce2311e8c231636c0b8be5331fdb1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734ecb553d7d44bf3e28be3bc1485f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ca351f1b65dc9e4bd14300397b766502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1edc5e5a97694f3b557ec65141ebde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f05ad8ef70b47f0d1c45260c34ead504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36ad632e0db90b19d02d1a588ecb37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404ef997a36282149a90d4a479bbc26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1ef1f1e615f0a4ea2e97e12121913507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1a9bf09fbc69c8b344de72760498e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b843c0c1346652f07714edba507a342509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90df5a1340bbcf6658d11b9d9737997510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda2e64cab736371e6fc63e0da80284511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81862267fe8f26722d246b846f82b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78548753f3f01cdb8bf87eec8504b893513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054589bc111ddea14a0626574ada59d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc67aaabe926f2b96fc7ac7455dd07e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eb6dad721737600d8000ff1d99c8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966efafc67018b66cd1fac73c2394b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692404eb47b4be229743f555f5cf9ca9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ab48f5e25ab9fe57d8c2d25bd9706519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436328d8f9c7ffdd816ff3549f8e3e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f05b0ccf36cc6df40e25b2bfbf8a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822605d4286e68adb67ed5cfcdd7a19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f84d54df667cba1c6a64f2db6414a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef36fc8f92cc229daaa40707813031c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0993193de9e74b596e9e5064b582f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d29a17474a71c86eba056044521a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bca9fc8805cf5bf7390b5a19d0218527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714e6143e35fe90dc87cb959c64f410528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30368643cb483894846f57e4dd7e71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232a965c5fb2380fababae1c3599a25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cbac78b96a347bcf849ae7d2958f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ecaad1d6e5e7e41355d6beddb3387532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cd22bff0ae550a062f7820d1fff7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bdfc35d49bb85ac806c925d4d08d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5385f5531f25568c7d30ea0161d3eb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4fba619b3afee8a359cf321ca0de0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62f6ac18fcd090f2d43858b9f45cc1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdeda3ebba91b8d200457798536711538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836538c3ed07c188167a25b0dff63e8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e0cda88bcf59626bf99222d32568a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda910a4908bc3701a57a935351eff92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7e564800f500b938155e9fd990f19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81521f60782fcb038295a1eb1a5191543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c1b09e8bab38d9d810062ce3fd8e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576a8d634d8aa2ad816ef97dc513c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f23f0bceba2f11a4c4828192107413546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39797662044f529303cae3ec593ae603547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb79842122c31a68566026e57d207548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce230a4bde4e6dced92cdcd8f8210f83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fcd9ecc3d846a782e5eb39bf96e87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934f5ce54fdc23d846ce79b2465d666551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6b2303714988fcb1bf53c84c0f568552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acea0431e5568e17f9d0c0f4242d31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9333c50cd9cdecd598ce256435cf477554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838207907d50483dad19bc5930d41e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc62973ab64b81151529364306f172556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ca19bfbce718f7399ec0445042d34557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cb406614920b5c92fd951ba3c4e43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ee1663fad217ba325f5571253e433559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663952eb51038372cf57444d9780eab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f742c490dd6902bf223af3d5ead64a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50898f556cf0f9986f746997f2864312562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bb6dffd9d6c7b54964ed5745ee634563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed97f99c2a54b2275a7f8ab34d694e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913b3fb6a2e2a171a16dee2ed5ea50c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720af052419f167d793e7851d15812a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb249fb2d655094426b4a0da5d0db92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b3749932ef978b720fe47485eefe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bee001f3204665bae762e4e80e4a50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b89804fac975cca699c4fb8717366570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7232957ace673f5d8b3899af8e00266571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406bbac06534df78831b357d9e04b49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc811890ae7bddf0783c0655d4261a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07728fcd8f666a936c4a5fea199f16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79f3250ee6fefd8aaab4c29dbe68fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ae1fc18c01148384589a1e6d7818a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75003399db8f699201f92eb3401e26f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82577693f3811d389e56a43360ac4f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f978905052eb71b7d32a438ae04b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c4284ee120d268a124c8ae4b6c998580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4472a0eb7ecf0d5153ac2eba797bc4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547c8d647d6245ffbd3e2606c9fd023582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc38304964b4d296cbd902773f50eb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4157263d6deb5f72098b37162d6505584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26588d0197002ab6a453f8a2c0c328585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69db0d358d590a366f6169b6e8ac78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976bc2086369d3934db4122ea526a6c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ef87d7520a7b62480a3bc386aba3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb566e30e94d3a19c9a47fd1d62d71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189b94e619743c21971e3391f9bf607590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a3479ec9df1a9229302ffae143143591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b206a490334193a7dc273b59b826472592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d1d7c35749457455e79051adf0345593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffcfa1bc2bceb240a0291f2d4f860d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b666a65a0142c3a7984c8802b60ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ba1c3ac9e2c44df4351997eec7a78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879049cbd02872254618fc592998841b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed37b6368c14d4ee3d25dccee31c5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1636ea120b6f8937b7b71c6e040bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5e4d22c7dc1d386c8e05d2897fa9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67335c88eeb74ccdaf1aabe6a93d944a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd2fa87e372994b5cab22b8e61683a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5d42bb07011d566d5f26b40177aad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5154bba4511c35e087911d0017a734604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8928ea10292b642966973af5bf976a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec90d6768012536cc513ed3fac160a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b851a46d63dc800354454c849caf37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63732bfaf3b22ce9c720f5182bde7574608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f28b97e7d98dfa86333139a9dda3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbd160fb90cd74f74b0ae7091723d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87b7d4b5ff37d180675b4a3b98b8b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e78588bf3c797d5f2ef2663c87d62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cffbe5236d175b260f6cb52e67e753613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b5fa1dad0f30df75dc1ebc0486aef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a9e67e05911770c61f60d86cb7103615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ad2e78b53fdfd76ad17645a855f4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118bf7bb24b6d078fc407ab1c6ec0f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dfd05e1ffee9aef68fafdf3679f41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e6627e69694c236be7f71e7efdd34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b5fc480f8188ce3e282e8a97bc53d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107fda537547832b2cd7a3ac9c4abd0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598b62a123cd6ab6a12c03882e71628622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e803219013fbb85d8f2d8198a27cb96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3efa8179c356bf322bc52b78d2d70c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2912192d4af8f1699b15513bdcdf5b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc6b7371f7f7e42ed47d5c78107a57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b42c3b8f99fc051b02e1603feea41d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696f6baef1f77a7ec73ef868b6e8d9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b737694bde9cd1b4323a9c38237a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618e72c7f26c5bd39e615b7f38d2c84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367f97e4d759fd7954dc289d9d541b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61cc37395858d095a27c173746ab96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416ed065fcee12fc4289ed8269171c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd724f4f0ecb32c7f1c92b2b41355d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e2b05d6c7ac1e8c939dd6d7608cae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c014c88366cee450dfedeb434e528fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8783af85ed9a84f34897e9470740273637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc628bd075238595d8fac493e2872b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04e2e195195437109f254d5ae86af9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b48232c6d9ac6d2d8c36d25c11e9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3294edf1edbf0ec5fd50da4454c0196641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40f9fbdc2c9ee341bb8745bfb1d745642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24ab87e2063dd99cc1676cdc1c7a35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d628b73eebe0e4ee15b14cf801aeb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4548854f324d76e09fb24fe3b12e1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319fadb250b196a0d9a939176c268b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5f476bcf39392318799f3cb91f2b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482009f8ee5442dd5d5076385c84b89648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41793f27f73157e9dc6f17315ee49dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b221889249b68a8ed25e1b3bf3d41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003162a25073fb6de2138d688192dcb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69c7ad49258693bdffb6aa21acb145652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6987e02b776dc882be15cb06c87da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a04113cc70e23c02724a6f4cde0adc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1aed80efcb1e4b60db0151dddf3a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00cf8c7a9c3f127241972c67142ccb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523fd46072e87756b261bbf9991d8c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488052ed6d2265859f148e1386fbaa56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac5633c83c778ad2c09bfd59198c6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d35f954c01cfddedd5439bc88b5519660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8762e9483d9ad0b7399b34e07f9ec6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d853303338afc041108cfd4362d8699662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb41c8d6f342054635ea2845aa20a2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c54e1aaf8f24b15ab05fb3a04931f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9fa76303eabefba2144076a4be6a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ffbdef4e7f318a7a332e0f38d7eb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50926f27508405bdbb7f0f4fa6603fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94573320c5fffe1f753154bd7aa642668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1b031baac856227ef42226858c301669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39798c95bf6beda53517d3fec0d96907670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8fefd748ac0abe941a4dd6321fac4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce5eea03505e1bb125b4b4a854d294672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547a3aed0785d60eba01a8e681946e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150af6c1b6a67059f008437288099fde674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e916a4715a9845d93143d52a2eb97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70732ca3fda440da919fe45e871aeba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1070b0229144d063f86e2024185f36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641dcbfb18b3c4a3b18056ecb4c2b11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdab93d818dc8458e0d783442c673fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44ca46ac61133b45a7b2557ce3a9fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa724461a2457dafa495613e3cc16dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74c13fe6c9b6316909f97555e2493d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e316333d2d0ca71ed361dfc740dbfd2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0d444ef7b9ce91d4a8429050bba0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40183654100ad5427843acefff14c6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1661306ada3f367542ac5b3fd02df46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff13a2bae8f7b1d1869cfe444030273687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd548aa04752abaafeeba53e32f54af4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fed829efead6f4211a6f9110730ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8539d820acb5634c7bb5aba078144690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28183dfc5ea094cd4d570c58f4d745691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb77581f426e58a4ab2b8e2827173b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1631fb2dc338b3c5ba450b0a3d527ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574378e25911ff33dda5c5299780e73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fd6e08b066e83b32b1f45b71a719e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d84c66959538b275bbd284af925b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42404234783fe8512e72754fae049c2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a428260dbe9100b0e73a5288996e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f3766088da2fc676ebd0a15308237699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315f701fc8eda145430e95285892089700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb66ead4f96c05754ba53b79dab0f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c40e8203455c5f7742f75d085f5f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77bb2157b873e35a178ac98e4ea51e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009da283aa8543ab0c1132cec27a1abb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02c7aeafa14b4a7c45833fc983c0bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5eb5e5575f8a443298954cb33d269706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabb57fc3c46f166cdce26f4ff6e5b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dd78966411673c99f8204ccfd15e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d537c0b5a303f94e11e99a823c7da3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98697ea33fbad0da290ab6637ad1ea1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1b784068742fcfc224d8fbdf4c294711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4e66f27f148e9ed9f68622c33e9aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cce91e796dd012aea589f0b800904a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4653b1560c0dfe13e125a1fa59e155a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602676368f2d482fb06200c5187ba99715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079b0b83e3e912ecaf6d8847ef6ccc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2770acc9c58a3d69777a50ddad0fd98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43740174feee423048afe930e145956d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd22de65441ca85dfceff473ab7ea58719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c10303db3f842d2dec20b89480fa64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e37c1f7e5a5e8d457206c3b024fb2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacae262cf9ab6c9b025b246c94fbf7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9270003564a5d3c0b6a71a5c9892e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ad63434260a41e851c1e3d811040e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615b7293fda39733c29aee7299470cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a347b428d92aad29aed24ad7501383726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcd0ff6f10347526379d1f01cf3906727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923adfdcfaee3529c828e681d99277d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647185136413c1210a225f57559d117729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81508590f4b8aed6ee807d977da500730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813d4f9db5a967d7dcbf7dbde16ea5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b853494c12337cab10bf094fdf2975732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f2f4ef9c48ad22553163355761efa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac7fa7a5fdfbcab870b9e96ea6774734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95007451165c2b00cb4f55bb32bd7fea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa6ccf420f349b42c4700a61025f10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbd3c25a63f8e45163200e76bdafcb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486682f1a836aa13d641c2113fd4b3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab0ba50d693c9dff33c02209fb3c07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23261605ba21becf69a629acbbbb36a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcd06b5009b87df7b2225ac2457af3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87e7ff52e6c3cbd3450965a37b3092742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9d0db38716273c81b465e573f811c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b18738c0d5a7b96c4d98ccbcda008744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870cda51800df8cc2fac074ce5c7bf8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5d3f1e6f4ae41531c29163060d315746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81498d75a47466befd0be7f8acc680d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6fba19a0e42dbd91acb7cb0f258d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7561dd3e397af89860919e81db980d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe5eda92dcb85b8e135577e994d6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9ed4379ba66be682cbec855481536751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533d2920de593e754a3edd4ece849c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facb00cd76b5b29bd78dafb08017f3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a70f2cedd4d731deb2336de27c3be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86efeb24b7918ef48747ab5298d7ddb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046f2c88fb3efe60e0d9e66728168d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ed306527701e0cfab1c0183f3c574757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58a879fa2d0017e869a21e38f06d43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5642805250b40b17c9d2743d438fe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>