--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e484db50c9c01798ba11ea49b7ff2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ca1002c9b3ae7a004f1215ec6cefa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316d573bec9c8609297275df17cd6763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225c7608bc1034f8839e4cd5cba62134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282fefa404bcecc582f307583980fa85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb6f2ef22e7ef69732cf11e1504cd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c854f2a27420a1ae21f5cbd96cb0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bda0130b6d1cebd005981063b8bdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81816cc3221256125ef3516a0e8defa69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ba3227d0d5129bf343449a124965910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42b12de7431f1d921a41444efacd9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f17cdf8cf2c9ea15a79584e2e1e16112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845a8e5e986810b52dd36e9178051b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaabb5a401df479303d200eeab92d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0253d98e0934b34120506151ea08a3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b8e3749deac623ddaf792c599c70d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86b35b8bb136c50592c956f042ab0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddf631debbb25068edd218bd04ab2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f4be3337772e58c160428dfa16fa019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad6fc6324ebea303904868ae03a2a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962145119a89f52079a662d4087ac9c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e47cc16c561689b2fe4f1925fd47d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66977753d115985a08a151073134e7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683edd7a1854bf4a0fc94032a48bf8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d27d8742fef3b5760d580c776cbe0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130578510e5563731554e256c24433826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249c313147c86bd022bb4532a82964427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816928328742206692887e28fb2f642228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48d50a15bbcb8079cfee05b017438729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfbef149b6347d9153b6de259acfa630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08769b54a6c54df97f18ac8c7eae531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a56c9a0fce413ff2394a3e81bd62a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2cee710b27cad6b9899e99ee27c2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd0df0c3d8c36553fcba8081d1f81d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae819cf787b144af31199851f3d61b8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57118fbb19bd9467f56146b44c4f4af736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5175617b8c45a698bda7d145330ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464210fe7dc5a43059e802592bd056ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedef7432be8ba112d787bb39d9954b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6eb772994228cf11c605726cc0b4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c0b74e6679dccb02c6a30590fe40d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea0fe37fcab4ab44b1670158d9fb6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfa07e23a763744f8907d1c18dd71d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3ac938a3a4334f3b4e87da10a0cd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267a401e65391f42b973354109e043d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bb10c883660892002d14595b4e8d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864e346a5c519577f482df2ac5606aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65749ab7066d49cd60561cac627a0f5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8e13f5493e60e30c158f587de4d9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b59ca108d6dfd9e4dc14ac0080487f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac53263440f2dd71e8c75456aba047d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56117997648a3a4fb3441180ece0456652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfc99ca2d2f9d221185fd1492aa28f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed44b26fc4188bd32ea2ca04f0d57754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71d13faa2fcc74a40b999f15ffec0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812a27ff5bd7c254fd479f62baa363956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91962d3cd09321ce1c538557609eb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0e4e2c588f4c5e838bf8da56a053158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e831b2c31d7ac4544017299c272959659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e5196180ff73c703daf0e73199eaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fe94f75253ebefc99dd01b32daf6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb563597cf247e395c8a1299e63e98f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e990143e5c6db9f724d7bdfa4ce0c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df04692757ae56ebb4c4138e67ed4cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd37eb09946030be75982cb15c187e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb904ca176568ad60658e4d97965b55166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529c9b790267b21f6a617b324d0a17267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d15d6e8dd88719e341333f398d524968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cda6d587a93719a919423390b16c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898b5063ae899b98848923d27941e0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2290bdae7d1968b7db3b0a79006a7a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0590d715b274c29bfac0df109d61372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c82cf4cb0bde42d893d8543b0e548c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cdc6a4ad86945fcf137e5b0fc515d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a8c74b553f13c415a7856c39248f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501f68225673f090ba24d6d77231ae676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cab498c8bbf3a630bbb2af9fe49e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1a40131c9bb647a5bb5992fa6baf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dff97ea500d434a0aad4fe83c093c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbd32e1b80439320d9c250140b410a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0b3097aa28b21fe4fc90c71ba0fc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe091181dbc39113d35ffdf166d36d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dfcfea893091a23b1f3346cdf12aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dab5603cea6663421b7b2f6df4896684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff34e0b3b878dbba41626f95c4e1a7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007eeebd537c4f16026dc58ec036df586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303becb47a185704558c947d3342139787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6c1822451cb30ba3b7910bc8f7a0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a309484d8895fdbae466950cf0b3ca289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c71553bbf1a642469ae1a5b136d14690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6793666ce8bc64751945542364a1bd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d573a68fa630f1eed99a82b7c43c69392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a021d505f5b4cd6e2e345f1b4bc7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d230370d44ff1d4c4f1fc93fa37bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b053d3b04f6f3290557c88150c29d6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15d96e2c6f912081c62b19b915ea5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57514e300f5051fb0d5290c8b78c57c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5a6907b368fba6635f5c4fca09c2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c244044322757a957bdd7d4d72da699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971c971a023cd69e87e8ba517657dd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cec6126710e3a6ab8f3efe39fbeb78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcec8a3b10ba7e9b794a8fb687f128102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6502fecf25a67c91017a5aa8b1c4a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9458316d11760c29ff62a83f020383104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7358318a75226b261fbf19a77c4224105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad7b2b5d1faa5b220b61764cc0af22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be7df66c4f9f9230dd36d5760429bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a071931c368294c675eb893a08a18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574e0db65f817f07d8c304c7df6f7ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0602533638cd06e4758be46bd92674110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49849e2b21f13b7ff8bbc0b4c78d52e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0684ea943b8353d5197f9b9c30300d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cba4c4c32de31f815698c994e5a4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b020b17eaf8095b44bb33f3320aaa84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5a2fa73454a5669655077e2bc6002115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68077c59966111c551afd3ae20326c87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec79e20761a3fdf7138e79e96779912117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3f6f8018ab5005949c050a9b33390118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687adf5b361801fc4b0b124691df1b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4d38f470c7df22ccc717f7f1b6d46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8b605f851b4881865c52629e37bce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84afa3152442a09dc80e12c98a77c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4100777b287c262b2f0b5948e23cf3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb3a92583430547350504c2f87dde3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05894f3f23ee23ba43fb816cace8a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc1d6e793398e8904150474409aad4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204fd7847ac3bb7cf6ddfd576e4d6a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64836ba22dfbfc712cbca48d9324e53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a30f95c22e5f1c4212b34bd56f589129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de99f9ea36b69937d964f85cf3c5cb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af826395ba32256571960eda7ea36fbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb2aa30cd7697f3db825c7f28fff86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88da476f4ca697d827d869b7a01b21e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9453dd86ecf14e6e7db6c380a9c5e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694178a47f6201cee75684cad269c17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc560b592f5e758c2d459f7315730ca6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8faa6b636385497f78e14ddf6f9ecd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7084c551a747ddbef22fef225404146138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f0dbba27e8cbe1f36025cc8fc38b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f3e4bc2b58ccd1b8463245745f347140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600371e2674ff0c1e509a4acca04592141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48876e6356be3d1e0032b36b17cafc71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8a68df3ef304cdf6be90d02f3718f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fd96119b78143ad92117e846ed754144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759437cdc07338f210a6788ce52ec8e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa78c8ca02ee6b7a9ffa8e34d04545146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e1d077500975041f4ccb0b8d8baf2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f682580f8764185548214f07d29eae2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cc28ba4e1863732601c6a695858ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8beca14c61c3077bce0695e00b9928150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831becb950a2c0e63fdf3fd3c42bf0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1fa21e03c9567194d8ebd850049bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af1e60fcee8d6997c17340b24fedea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75809bdffac874d809db209e2c52d61e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c77f32d048e9d635204413f7208c4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca52a7595441b4b00ba532f8c8e530b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612704e86979168eb5cae619c336c57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da057bda25f4615109720eb512250ab7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1062f3c613cd4ea9b12f289566d78a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b00fcd11523a708cddae68012a224160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8c00571f716563b15866be9b73e80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba86c8b50f3320fa32dcaa0541d9ff8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9ebc0bdcf824e8a086cff53699659163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8ad055e312472b5e5eaf09aed472a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dbfaa9c965a4b66eb21ad6fcf733e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fcb8c459340c3afbf347e4fee2a18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c3f8fb89179fdf7f86ff90e2abfc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a79d654f4a550c6f30e35577d4203168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4669f6a5152c024eef1fa7d0e2640169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30f433d5a6dd068f9176c93b67e8b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d741847c0879727db46dc46cfeab1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd628e2c0e7ad6f18d07d2520e88b94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2238dcac1035f334343158fdd3c4a01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd5ae9c0af8becc74fed6f57216805174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9b7f384d2c3b11daf98183c9ca9c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa221b72e7eaec38e34b75743c386b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c008150264c5b870f44bcd13d6f7dd0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a027060f4eb463ca736604a8f41e1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3f6141b604d74d8c713ddf6fbdf95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f802877b4d4376980606ad51d4bec5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41007e0856fd50d9e04d2b0525bd979181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec5da7f7109c551fb7b3ccf8299492182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ec2b43559c348eaf5b98a171ebd29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa93133fb6883c056be2e45de366ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fe0c1591aa74fcc551972d8244d14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999ca384a66b084068522d68c700898186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414fb7a7f93ad370b0cb848ace08208187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dfaa601573d4625f2f5ec0b7362cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8350ba09f1245ae0e7a0689b730ab4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81f50c6e973d63fc506c73638b60db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a3c752cc0aec44cca0052ef3b0536191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786420badfc0268080a348d450d27b17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c07d5edbce15f1f7a21c817347e72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84772fd8e1077f718503f671914fb6ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42bc0f6466217dff86f945c5c73545195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf263056e455ea1515a7fa09e17bacc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fd76e58b0e9f7e2841ee2d40080ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba21cfef7f1cde09d7270cd4c76309198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbec3d45ca0952f2e1ded2c3f96c4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef82e9356696ed4119c33adf72faa4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5677df054953ca16b38d362fd3283201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d1b921ae8e3ed39596007168b5583202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf784b97c691a5c774bdf33b0991d30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb563d7544cd70fa2f0c2c1d9b8a483204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6180599807bfe619279e2e9f7f9e40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3584de1acc3ed81bd7d2546d7b336e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc12a57adb149291ba908febee250b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108f3d0f5091f4cb11f3bd5cda6cfe4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911bbdd21fe7925b748582cacd80cac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5083afdd1ceb391a6eea1cd7303e96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31e071303d1513d173dc46cb6087ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7a924616539770386d477f1d7f95a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b67dacf650f6a85ea2474da9d685e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dbcfd8d0f2252ef7f348ffc5adeba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba371cf08003ea13bd84361a368ad2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11688289eec23a8dc5fff2b6440247ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82d6efcfee0245d6c6b43c81480eca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9325c428abb2edc6740419e5b44a0e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980374c9428614ebd9550cfb7c4cab8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f2317867a77d07cf6847d560a717220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411867e02f8195a3b4956a57a21545e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ce46e7a3e2ddef40e74686376fc5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ceeb653023b8b2de78893cecdb415223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e06d7ec85b9952b93b333e771eb26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ab50a0df072de132a2de4c1a4ca23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae3a4f1e0fd54c888e9eab1f28cc78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd747d62bc29babb334ea58acac35d97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66ed92fe3366d346e7480011ec2335228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9f2d90c5c81b9ff3e511dfe5f8da8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54076fd86b5bf2c68779a99a5fa02da5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44248ea85754fbe511912410b034c210231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72082a9bd1b8d66319876410d5a8da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693d50ebdaa4d1b0f136d795cbc443c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa53edd46f10937fbec7c902d21091b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def485d78816b1f260ab4b72fcf17f75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046d14db6decaf7c6fa51738bce0cb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18628bb1de0589e8fcefc12614434b96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9588e0928f1775ddd5ced56da25cc0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed826d4a1ac8cc9e031ca46238984a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc1864036887ee969fa38eb965e2d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d92a404707bae98c33c30a7edc523241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580ca4522b39d11ad7af3ed3df89316242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ef42f604af75ae62f9b2fddaf9b60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25eeef5f081890a41371e6984cbb82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862907110b184f5c6458876cffba68d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617235e18907ecb590fdce26194fd60c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9847dff0cd77b76e04ab62e7f61a06a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2733648f32c3e42aee1ebe5524a6607248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2726a56ffe9ba48a40634c4dadd626249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c48cdcd1b75415ca3df67da1ca995c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb74389a66985389fc5695c7c1a6b88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211327327e7f4a51612a4947e082f7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53172f337ed82ebc28a57817d203334d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b270de2296591dec56ed62480acdc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182d51c2c2d25e89ce76cfa5540b858255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d45466c75e9624081731cbc6cb6256256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03be0d9aa1498706726b4c2cc71125257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3933feae8a86e4f725a925b1a23769c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95b08342c878b02e48f2160f2952d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee474cb78779ca7c832bd70a4358e2ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68504f0ae6c2613888b69ec7cc587f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035ccef3f38a278639fe4436dec8fd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0227ca76835fd739de1a6d4c79b59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511140292b4e437414e422af524b5a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4c5dfcb09c5317ecb54ce086bf609265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489029b504eda7685a7620eb3e7c1ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bc75f268c69564fb1c384dae9535d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a8df9aed3ec98d0166ab0598bccb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373aa2f5a92fdd42ba3b173eeb55432269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236c470ec75f8f1b2afe0318535d011270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49f106bff67cf674f19eeaf7a26fe8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332e8ce839040dec19826bae6f33dda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4342b99fa5d3c77739688fcaf290716273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37e2813b48e6b195cf8ae4d04cd908274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197a302bb136569e98ee6c45096ddf3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0674c0cf81e3ca73b9b4ddca1393c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57bd1b2a8f6b109fc81dd73bfdecf4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8cd0498277a594a0bce4532aeabde278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dd50005dd3bf23667810248b661ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245c269363994fcd35e5833af8008bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eca46dd2b7e5c36bfc34d40f023bab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fe911b1f582c7190285bc58d81271282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b2d4e321cbc6e5ed55dbfcde5f649283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222a7f6d8439c76850e0301be750555284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d04352314196ca4cb18fd2a4221a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10793af2c71dcdfa1cbc3142445ddf6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66795e29ceea3d31b381ff30cc501d6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78ab80fcf722e457bc15256b10aff5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91199ff3334a60510348e7fc08890e67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f458de2dafdd8cda621a89beb5c9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f936e5fd3aaab080b4e1ccf8897935291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427a860a0df831540e9f4b259a84ecc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cd84909757d51b870a95d53dd76dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708f4f29f52c169cf696b9cd2a97745294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb3720eac317c86bfa8d9dea0eb06a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba244e72fa3d6482d4b0b2036fe29cb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2673b4b9571cdfb5de6125361d7a25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d988a5b6318f7bf44118f2ceb5034298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936924c0827efe2058e0358a9a6339c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b356723a6ce6d4a85f1bf02b1f660300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d9367a7c0364cb0aa1bcc6a25b01e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd574b22baae0f7862010f7b2e375d3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216fe4280402dbb5e4036b820cf0b64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55056e542322e53b2d9a77cf4184aed4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61faabbf2c1bf5598f8c2f074c5e9ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a53a59f3a7471da0ffc668c816f3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603db27fb8998e70984c4d7fb646023307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5730235d4ce93666620f6ed8c1268308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710acb564cc945ae784e08ec93d94bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebe76daf82140c772499442372c686310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9126a0af7f70f282d2ff742581877311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d1a0bde1795ff390b1e95d68a11e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de780f56f37d10b06832f4d95909560313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392dbd40e604e5b08dfaf967f2adb74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385f2d8c5bf7b8c57434b524bf1b381315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5bb64570fd81368bc9eb9149ccf33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f402cffbaed38c6f1844c46096f319f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4215804f98bd4b680ef02cfbddaa2a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713876d37844a44e26fc5324daf2fe5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10499211bcedd14cc09438f3f087214320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5aad963b13beb02cf34ca0e7e66f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c84587aa14a934461ddeb213b75a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6ddd504353af140e374e9cb61a250323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b59e597799053d7030e561442cb709324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbedf53c52ee564abae133f9862b930325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b7122ed834eec37be76e6041bf2e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90369bf2325572c0bf16149c460a93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa393abd26630a6b2b3a64630642f14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afce4371ed5f0949b6597bf590c5344329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823ebb39daaaa334d0b6e9418112c3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43f27fecf4464e91859ce5082f543d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5912972c4a84076b490413d38a2769332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f01f8313a9baef22b385694f6de358333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b59dbe36272512c287345d8b876c0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaac6a23eb1a5cb89d0d4fffeefbf7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447a6e033b6a18f08ee145741de6d7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf67d19719533b9591c564eaf7c4170337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a83de0755fa433f141520d751228338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bc1108ca26ab581c74ec03e86187d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e45f0b85b18bb86b2140787867e48f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153669d529d03c7800ce77bd2c959fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae77a5fb8bf7d0a49a5b02582183f54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5b94e15ca4a32f74b06dc2a982bef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220a1bf077768a823945e0076647565344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560db639525af45a8f0fd41626d0e444345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9db659d7fc5a4539f2a3413bf9d36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969a055bbff1897dc91c60a33a7fc25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03414d2abd9bd1bb21c7fe6f02495c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229535bf6e13c7be97c18ceaaa33500349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c24dd0386e896eba465be2052eb61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377ad6b392b99f726f4892884766284351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a46759892006d0f267b185ce42aac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798330cae150070d2d99c67ddc1a1a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ded1fe3bc87b0ee0b1f9c29f120d64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862953f589e0e8696c81e03c8deef4f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d1a1bf80d81b16366e2a307a04974356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75563a1e5119d40d1161aace483cd667357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a24d5e7dcb423dbec630d47ba4edb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c9a8e3654899c7ca035f487577b49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d698712ada77c51d8a02f2196e5968360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ca6775b12f9312d93dd01cae5a47d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b422194f6a3ebcc2086f1b59bcd598362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257ad8e8c452e2c0846214ba58fb3a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bace16dea362b002e8d7a6731ebc6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3a57418292eacd8371e11229e7faf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948bb48c96d37f02ece6e7d74d847d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3277e2e272d6dcd2647d8e21687011d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8324f3c6747078d62c61f6ac3c68b69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332adc835c60374979dfce5c06a2469369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1ade6e2671a7c2faa53c4d3a71ff1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fe7615edf2fb8aeef9602010a8b34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc42e0eee1511049541fe9b79ba15a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5228b4961891bdb9c9ed2baacd33778373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55ac1e79a7d33569507b9f8c7445ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4ecdceca59edacd1d4cda97cc423e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437900b2def463894d72734e1b0ae27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a8c51aa9dbf561b2701ecb0bde201377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e266bd7f7a94f8058b46ab67c5da78f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd851f63d88e10ddba9cbe20016e6e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86604b308322e4908814e5759b2258e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9cd68a288721bebe1623f28f41145381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b622a9fe982e1b5650b95f7ce0c71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5687a5668263b8b665a6fbe861912383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25623c33d4ac987b8ac1931a60a26e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c4b688e85cea1491cbe0e1a9c7a26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e812c23f1b0bca7feb2d9ead9be72386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aa6af2f308b8c7fb41a281774beea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb8aa9edfe718d0aed2059e1af2cc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b18b61ab292a7927c7e37274c6ab8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d07ba0b2712fa9cf8204212f2f894390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830771cd9b15fbbec61d254a17355ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29595d26047972140b3b4be3d36b15a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20d99ae65c3c55b427f444ccf3b08f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1c70e38ae227a6e8bb513829a647b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f6ed73b0193dce116709a4749b4f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d33e087545dea309f072f978e0c424396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625178d328f13a3966f425c7e691ad3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c13b72fda0fef96d429e301ae2e57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc35896225f1af92f84946e6b46aa7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37c2160177afd16b53056c31ab2c1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487401a8148edfaae3a1ad6b4409eec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e404400cc1eda54e801a640788da6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4976cd7ed8cabbb24c8b2a494179d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad00278152904d79777e5a000203e1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4217d075292c7c57f4b10ac973b6c17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98178836eb597a0fc3c91f3bc33d87e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c0028d45222f1b1e82e90e2109cf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665a5a5d002e8782f7a54d393f27509408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0643ca103d83faef0957ce5c4f91d08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04178d1d5fd7b8685c3974ed0aa063ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2447c04435b684e820cce3328554c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a615152b0332404497fcf04bfa3346b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61831e7324569eea0c36cbf8ab80d848413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887759fa774ce8e67ea5ed8c14adc1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36c0cd5a9be27c6682ed6271385b89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b22e98075ffbffcd6dbecd6d8fc1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f98bbc9099eacf88aec433435234dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ce0f056a827e01195a58ad4090e04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc6f4a833e5126c48d8bd3585f165b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fb326794fee7cbbedd1ba4454ce05420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0746fa490192a0f86036ddd2c62514421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b5941a2e12047abd34885dd9ade08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d3db8fd24b20ddb1f31f386ddeb3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ce2ab078514462895251e8a189c67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518ad44571c1a581138c6744a9067de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd25fb4227796dc350125f978a319e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4781d4eb3d8b88b3f47f11d00ce40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7788b684ebaab97b7b1e6c73d3fde8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a39d0ce82027e440b349b42ba2c281429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a027771f526dce1952513a55833ed0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6ec8e6224c848d28e3b432d25b7ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bc376180012f7ea50f86e11c17077432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125511662df774ff16b3271c7d363ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e04bfb3e43f93ddad36f10ae5237b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc16d65bbc06e8c5fbebe67e25fa7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48eb3c0350dd73e2f76b052a22e6e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8f55b696b0171c53d27669b2167b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c941fc6c98e8d42f51a7183198333c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1683bafe63aa638f3a456c413d981439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a155f607b5c4065f1305e77c69283440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658666a3b771163f7fdb7ee81b1dc82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cb934f68c3b536bb4c47598603796442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086769c771be214f48d4ad11564807c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5986db57abb35321fb6fb8e8be14c0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fbd1e0fb1bbb635d014a11b24b5ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6ebf532c693b1621df7cb7622766e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e385fb9b12494b4229d95b4e84dea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bba0f583b35bfc4cbcf3ff9f49b9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63429707d15d2cd0f59f49163e23890449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421447aa1012f6183ddc1171ce2a9b5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf46b5ba38ce7711acf11a6991d8b74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6e5cb4959c32bfc7895ed4f40fec2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52548629c4287f73e4f8d9043b773b87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7c82f4ab65dda1780acd1b5740c04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4623d1bad5a7a48976ed3afa5391798455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821bd8afedac86bc7864957fa9fefc4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90dbe908d6a411fcf1afd01a43dbd7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18272df3b99dc2e0a9e6d6df25b6ffc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbf2b6e86f16d8fd61bbe4248e529d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82866f3655edbf41e393f84ffe8f0adc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c4815a919fa498194ae889022dff9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf82154d3e4b838b1d4c4b79d41db23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458efadf627ae14e8cf6c28f7d488a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ca3e490c72967f432cc7e2e4bd1b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf9f42ccbd53fec626a533fc28f661465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a50e676faf256320ac15a943e7ff0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704595b52903793f55587b197a2f3d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ee0d21aba8577ba2cc53c7935d929468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628550cc72e3dc966808d77d494ab1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0ede3a446201bd312a4051725fe9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc17ea8157f3623b62ebfab2006dabb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c9d8f9bd073b9f61286bb9308dd15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d3ab3f916c74fa1616921ad867101473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e105ca05727f42bb75f6f308bd11744474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d35e0895f105b70908df795299b4ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de99542e6689d373de6a4f0fb3f877476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613d8043ec8ae47bcd6be18b5fbebcd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2837190516ab81376f9d1c9621070478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ef0b9a3fc758fe6db72b585cbbb3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa89169599a1df2755f899f361ad5f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163a8980434474d848c3d4239f838ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ca7a662524afee97e0482ea3ed695482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0806a269f28c7249ac5bd9fab8ebd30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bfa943fe36d3738b28d1a72882570484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0c7ffbf25a198891b4bd9dfc537b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95499f90486bf188a14e0600558e63d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75930c6d42bbba076c4a7c6e3f187c0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d453c1c5a9e1a0466d9c1b51305c54488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153ace7e2b0d8f8c1436d19dcef5131489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b59780d8de93a967b9c9317f171b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876eaeef09bbd268c59acfab159e33a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eb541ff338bf016a7d7c10ce60e44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaed3f37465d38584fd4f9762c0ed73493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4d40eaa787470f22a3034fa1ee4a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483fbb10b5eae84b149a13e3cba7d5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e743f1e7ffd79efbe2ec9ee4b35d84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb7c8a34e24c7fc141c3a9d7beaaf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66eededd1c58ede4d4048349e4e6de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513b1a38c47997a2b32b9c89e9029bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3112b65de0443f1bbff7d494ebf617f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a2f8606494dba4eb3161288cdb95b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c729ded08c12eb8b261e44f1a13a479502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68581356bf7debbb9d0799dc28143b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c71eec95e9cb0ecd0ce33fa0d27ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9651ba8803f4c425cc8fc4646d433505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70109cdba04ee4635d0dfdf811907a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b7afbbf9b8568966a2d7cc55f1a56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c5a0be8365a487e443f851d47f1a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c56288c571d36603250be3c13ad7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13426fa40cd1205416bba8e032e483ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a05181cc5f3c2a7dcee6f8c99eadac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3c9ee7c6f1acb159b37ea169227b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcdbd9c95c186a8ccadc509a12dc59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f76bf5032805a3de227d5eadadf45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3221506ce7da8fdf1c639967cae8e61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2214b3b6f5e23b2de4f42bf95d3525516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d922d0dadf55648f9dd58981fdc7558517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566910256812851eef822a024ecca88b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cede7400de67a90e06050fb1276ba3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8200f7d7d677e3c5521aba744cfd8de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bc8dd09ab4f285f4276d0db471266521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20254d9f4b54112b817a412d4179dad6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f3b7bc17885738f8a546f4ba5c97e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36496b557e87cef034dfd5a3c81c63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a32c02d56aa9832f98ee58662d78c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9c88a1483a897aaf67e69004acad5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d63af388e4f7f99c904017d5f5b74b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb39bf55f7a74df9d749a77f8f828a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc647f8e94d43a93b3af96cf01a5c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7749a2373d9f461f33e3d07a03a2f61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661e9a19418a7df869563adbf0e499b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc564c648cb479872200483e1ef454532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9c02e9fa304717329e705c1f57e07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c104f5e381366a812cc7f8e207ad3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfb50c2b7ab49faac019107641b5eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb9a5681a48ec67b1809f2c8171e18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d3bc1f1cccf346e87ff4714d9e48f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee60f535c3caff1367634699a4d3a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d19c7ea962fd76ec6459a4b7f494f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106687d9fd77d5bf887845983660bb0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c09e96ae880553f9b9fd4ba440d02541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de610abc97166ea254d0d64b84a6459542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97386752185995821e97a4b9e7136f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60a8deb0bfd38de2dfbaf4b0e90b6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c148ef9cf1df030c6cf78edf54426c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473d85d326312fa9c4eb1fecc777eab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50b1f7e09d8073120592c578f4e58f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d41f67f8cc92acfab194c8428cdc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d9a83095a450125a00f99119e3b13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a12d168d8db61666db542cfe882dfc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4da35582149d7c7dfcc410bd63d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6264fe7fce1b65a5f192a4129e0f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca33690ece2e71fb983b294cd1b273e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98089aa996f3c34cf9883fc7b9ea97f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a48c3eada3cee921cc2ebbaf11f212555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6c4cd3bc5d0da0b86af3b0f802774556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2336f01cad109b3438c605609b843557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e595d45a68a2f0e3230aea8c090d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae965df7bc9570aa94584eb9041ffa27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ca33116c6ed686cb4db45e5e570a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceab74d39c96f233fd0e94f9d391f80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629c482dfa2b209e8d71c27a0fd82cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e7ec51e68990491db6aecbf472054563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b7420e056c624e9104634f163266d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533270b9b0c0aa02b4e42852ad31a9b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bd1b9198715f488ac96a0199c3cba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae5ac3c20d99ae0e102c5fba8d4ded567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e4e4262006a1dc1ac991494b4e523568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fe2bb7519138ab825170cfe869b3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a40b9434f9502861f0291c0cd03e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243a24a1ab2086890086aeb59ebb07a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ce7af0b376c0ec955de1fded399d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f0acf64a4829061724ebcdc45f4f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1608fa307589b65b7628417fdc546574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93b0fccf5f6eee0cfb6b1d9b18fc38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7336a6ccd2df781335d31429f29c30a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c67c990de6331a9e3dc41e7920cd8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829b963f690e58286adc2a1240da5d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1e88631c3171e6be7af54b5fab217579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf182c0a536ff1413f8a98250e5495580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5874693d3d0f72436244de149511fa0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0214025ccde3eaf23a8c410e6ea8970582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860f1bedb5ad7acbce9f3613c51bb26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f9cc3057c9c08cee82f46a8802b0d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f4ed2eabce923b71e6ccefb24cc5f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61e86245cb88c84baaff987599d45f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6b2aefc28d1b39d80193b736fd67d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96336d33e55efd4acb6ff60547701d02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafeec5714ded2805b4d1003c17e9d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8065dc7fd467eefab28e6b58f755541590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c75511f73065ba52f1726b5d60a471591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b29d64e2e0b2532f525aed8f719acc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53c629f62d960c5d16cee6b1a101ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0257d1ef9956eb0f5521def00dde2da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf59321676b987378ce7fa17e316f2e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a3551e19f88ea3a07127831007d7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85533c1355a2c58625bca18b3baa95c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de828b92ea931f888e0bcfd050a4bdc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fcaa3ed022f8a6f9a6129f82e76f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535dd17d8e458efdc9318eee14ee8ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe342c66bb0c3bdfacf4ed654e323c20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0f61917be68e9a3307a8bf5b898fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf085a77b064e05984e862730501c20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa9306a0ec2df0387c8900d3e51c07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92051791747678cdb1f465b00e59e2c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17ae53c92c2daaade6db216b939388606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791615fc6e512d7c30be8055370e14e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8dc7f10de217796705d7684a754fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54244a6e7735ca4aac4969358d46d0f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818f22e435f2c0f0266e78042a4c4b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc16420d006957284d45ea9b43a92fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81607278f46ef56d3bcc0e90c3b22ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d7ce52fe924933521dc79ab5bf4c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e3cc73a8fdbf81b28e716b69b267b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bc8c79318dee267534e120278e6f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633bc8902c1327e6b42eb60ece9a859616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded097e59485918e3c9ed2eba6df70d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42861df41fd158f21693c24b3974bfdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b889b32971c51f5ebcf137b0806173619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659889c9b044d274579f92817601df0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759fe1fbdce95b86adf401d1d68bfa8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04c3b2a81bc7ab9d6a878a71d3457a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a55a0eb9c29fd53e44bf2dd0e3ade6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130ee1584ffa25778a5283d8f6f25a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b7fa25b6ff96071357143cf503b7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1a7723b1fafe8b082e621dff7ccc7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039543be62e47f2d2481c97f66aea0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60da2bfa389f2d96575d7d5a47d22d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9071d46788d70b8a3a20267c35b07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1557ffbe60b671263246c2c99ea288630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463af03c54bd4c956b425d2aa2bbe4de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ee6df4a317a037860bc50a059d4db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d227b6829cd84a9c55dd60d876c78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320433b8674e7ba5d9c092a3303d943c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1c0bfdeacd2ef09ee14014a145f24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73685ad202afa38ab5903ae17b5da4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48dc6dd03284c16fb7a79fc2db2f20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850879d7bfacbfab6b023620a5d9e14c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc1c51e4dbd9b3debb99cb4c7f3b50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4963d52dcde1144c69e1ca72e36b0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b90ba6b13d15ea381156ebc590df2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d96015c93eb6aab46e3b13f69c044642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426b231aa5655232bb13dc380af5c8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ff225471d6154812253e1a3f41f59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff482b93f44b717116e9b250a8233f96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1946d15ea58109db6b8941f4b4dff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508869a12e2c430765a5b6aefa217398647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33213fab2cd08e23ce4922391df391af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1b33045fadfefad7bed1833b91041649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3631d21ed785dfb2315659c9888846f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f1d9be657a777ee71a0cfba124a29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d8f5c1a264b65af27a90e5193dcfc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe9b8c6453d3e18f8354297fe63838653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2c3253d13c69acae148fbc22439ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bbb120497954e4d1e9df685cf2577655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46917b4970a47b04b2b2081294b74af4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662050b688e87d8a48f1100ab169119657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7fcf4423c41d717e684b3693a8ae6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041207fde99fe52cbbdb0eb6f0213330659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657e6606da0c2c303773ca8c3ea7b84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b03d3943a1eef0b1f12c0e753d16de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a52f9ba565f2701708fab9f2979ae7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e747eb26779197eb4c2a5385e87380663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef747a344a3e29429459e6a1a64e98f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dc48ae40e2e6a9450b1706895f9a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e283762e59056bd86fcd44eb6e999666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c3515fe284cc7996eadf839dfadc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85321cd3f414c19182fdf72f0110859e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f42d5dbb520dc2a68c5b9e3f9f2637669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07888cba1457f41dc09376d58d1d14d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f31010e083ecc4e42b53a522a18c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d5dfe4a8ea14b2591942e433f2994672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d188f0a7640bc497cf0a84fed36bb6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f67a7955c97fa2a59fa509bff02e4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915812591091d208aa28be7744d56e51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec934b27267653eefc495703ac2cd7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d3103405337d097592e25da3230d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d05abb3be752b1542c5d43e377586678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95db73e0904b6637155934b754c3d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3d37273ff0bf7726341f51a072bf9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b125aec1d73bbd0fa629a0f37364267681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0af07c5feedaa4f5c9b7b487732a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd31f55650409a82214b0cfc06e9ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1857850cfac66ba6b9d480e00c080d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dde184ba5a9814173c20fba395af72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df41366bc2b254a8949af50e150f02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab789a17389e81c55c12c6b72649a54c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a532e5442773f85b07241a504b79f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865405e53f29a6960ba55affdb8fd4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deabb541e3978a4cb57500fbbd01699690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a92a589b87f3342000fe3a78392749691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb89db55d4b7cbdc7ac6de2a9f17e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c041f4c96d4fb9665e769a4840261693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e775bbdb5c9dfa28d08e028fa796e21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfe0f144ac73d2966bdc8fcbe84f75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80b747b1ecf4aa2be024aa8d039e4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd21129745d17dfd2b9dc823d04482697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74a811e80776495ed41e2e290965b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aad6f8cfbbc69035f9f791aefbb900699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9f0c9141333fecdb4eee28499f528700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b9d3b2fb3ff4638ee2def472e8d26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b1fe9b55dacaed5c83814dd547182702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92752393280ab5822300adc656babbae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33f7b816b11ba3feb1a0affc61a5af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe267f8c3e11e3a448de6c540240d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa88894a4e93a60bde8cca33da94ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7852d54cb1e45c03002413fdc634b3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4740bcae8d36f1aadb3dd533b9c3644708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a558f5215958c38d8d47232f15cd778709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97c24939dc55430309843adf97b490710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cea67fa3d4e6898dd2daa05bb53db4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8671526d7c52e79f06e8af533c561e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd8d2f2728ba0b392cde987389791a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5c4e1618054fdb278a1aa8e9851f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950936b36eda62080d2bc3a635a228f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd7540cb23464a42945c375792758a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f79838bad27ace1e439a4499759fb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d292edddc71f42bc4371569c681fd17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127865b548902be35cecd21e964fc1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce11415a739dd3b3ff14515d59e207720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72710852e060c4aea493d19db5b7dda0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca179bb42b99e4944d4e2a7212cd369722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b62676548c7846745a6207632082c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320269cae2a161b6e9c5cdcab638d624724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2257316ceb1e5c0885bfb3164d1da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee527f1034d4e1985d72122ab974f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99786d0534ca5636cb53d99c90b80f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29fa32041da07ebd56e943363b9b94728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91519452c0f7107962e1a8aa34c29aae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7450b3a390418538f56574567aa1f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5906aba4e84602a998878106a7b9d97731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fc38799e0a0d1b9b24d5615e184a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb84b93afb087af2301fca416f6d09733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7903b3e37909e5e5de7004ffdf170f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0950e9bb4b47e4fb5f1042c6175ce86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9bbb3c5354fcff4a44ebb3b63e471736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f1702eb614446084e70bae265221c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2eb439163aeb4b08742912fc0b3c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401583e486af7fd3f05768a2078c900739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c6b1b8aa2eaf82de932d42b232981740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca126369c1be566bd7d1f84ac6e6f1c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8413692d8d641200002ee0708fe31742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c6dd94d8b736ecf86d815ee72bc92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e885d640688f2d2c4583aa091a5acc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c706979fc3a409a465ae8229caad42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1356fe21105b443775e346f56ce112c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5c916b1611771db7369c0e3c53f68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be7243f90fc957b8fa241f4467a0a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7ba623254c27e77d412c2d533a19c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c1888d4cab8c9cb450be72850e7cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a1a6b449e7d1258d04f68b4db8959751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20300c4002fdfeb96d5c9889fc2c1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd0083b90d86cbb6173dd85e2df820753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddd02d631c01b543e77019e5ae153c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40f6b6f6cebfc96826051d91d6bd11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98033f3e29b04c49a6adbaad2ad0daae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c0c0c8195307a3a7e55f56939a6be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a80934d5a923fb0a8c908e85780c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4070f3eb7e2cdd5b94f2b4cf78a78759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a82c072c77bd088d7642b6e4f95cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8c38a4bf061a7fed96d2f5e7aaa392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84466c4ec631367f6cf9855b525db8643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f41005bd24cf98f1807155f948fbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c7eb52337c03f77379d8048f706715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70334de5b31772242a21eed25df93a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c80e60d2eaf02fde616f67baa541d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799635bfaee7fb02e1c47b68a851760c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afa9c45a3a0073c95ccd31ac0609099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07661a9b8e1a65c5f02b9202da08aca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70b30ecea8bbfe07e3cc5d6a2ed60511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62561cdc524a7471f46b07a682e16e9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348091508d690ad40ae9787267c38a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09aefa4dd2c009fb484ef7a5abede214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3725d73208abf278b5112c634eef06915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54c249ce47aff2f40da25a76dd667816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663548dec45283efe9a19cbe1ad600417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c78a329d9f456050790497d0f50a8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d2a83fb8b2b8af3294309d905640919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09682c8fac9e48b1633cee5c5c45777120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ce19fed3c15b56011248f1896e1a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c7b590fe39c474b9233e1bd0554f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be908971fa8205f03cf41c4bf8a9fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a0960b808385ddcc48af61b06d4a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42928bd69e7b99de42d986177d4fae4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc344cc9e4bddb4765260841ce0c855c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2f0b5158465d1377e80c1f01ae1c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22f9baf60ce7ebd9b0abb81b7a83ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b42ef2060aecc9841105a6395e38e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16869b55b225446ebbd6e3493fef5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ebff60402ae53a092900c65f4f02331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f15b84232d0c7f61edbfa4f709e14c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba95ae67568dc713d79396eff55390333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cd3f6de318d55126167e8e08b14ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd48132a8c3476c5f37c7d1ba9c63fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c63e99a4b9574e782b9da1fb74d0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab308409e27cc6c7d74a768803854f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ca7375f4a40408cc6252f3cd433f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c3e398bede051169ea412fe41793d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4826fd974e4d3dd8e405ab5c815b23740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8719eff8496bcab3788bf96803775bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb65fb160250816ebafc093bf4196442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99e96fed067f888fbe0b7c8230ce7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c68874948371cdc40d6cbb758295144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41468fa254b5e033cd297394bcf4265645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989de17f153316293635b71d6388c39246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859cdab21878de4e63aa37f079d6e3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29499418e677b9136ac78b045448ff448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd48b9d2bb01f488a3f6fd5ed210d2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35f22637ba8cb440a3f95bf80cd57c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533dbdbc3d7c0505aa0230479ecc03151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc062706336608de8efc3ccce3b4d9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf39dbec9a394e692aaa78b563bd2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad012103adc1eee22aa4f0170dacbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37f79ec4ab3e3a9f8e3176d0895d5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97521b5322c3ff3dbe7cf8dd9aa8880656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a4559f339d3806b8cf2b427058b2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b180a559572b5af295e9ff342dea458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c49ba7b0385f3e714a2e4d06b09f4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabcbc5afd990a11a1928195150fb6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d0d961f373f28b90b0a9b881d91d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3027fbe53ed665b4e74b457a4c86e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae1df229caa6d2c10839a5cf90a69263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a516aa213ba358a0a71405e07766a9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14ff7e12d7d2988fcdad704b7986d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5d34f43fd46154c058a6c88a02ed166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec537587b04c3e7fe387c59dc4cd4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfac9a7e6ff0f159ea9d9b584a740b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd184ea9a91a31e8286d4510f6c0f2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51fd34f015accff2e501d60a515a7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017691ebee20284098f48e1d54ec57a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2fe9543aa0d18479b6f380f8f6ab672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0771d22c879688b357a40ae64d88be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db4c2957c609a6665d6773c79f0f6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99070436230ca1e06a29b5d7a1743abc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81089fd1255f86730bed976e32ac05ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d61c2c229b3f3607d1376e5cf7843177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548d043b978048bb98cfb0ad0b19d9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d288ae144ea91212045708205316a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27fe1afc6fc1e7036c76663f4fc22b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0c4bee29862d4f08e08099c3cf84681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb8971671b7e15bb3eb2f442d68ce282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b1c6254507f00736b2647c97bd97b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c270f500e0223dc030ee95afd8c37884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47a3548c97caa15c4fa979502d96fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8b3e564517476d77e36438872c84886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5387149b42300a74d795d26715bfdc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e2dcd00c908a8be442be1452075e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7a305f5d7db43f720029996ce5da989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadd58aa21b5a5c2534275d0035923590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da53712a5fe72e4814890f8a5d4fe591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d490edad55d80906d6ac27364e04c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433351d667c77958e00fe61903d78b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb3eef93aedfca6a25d24d26d23f8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bad6c72f82b316c4d6712f9eaaa9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec7a258ffc08aaaf0962f3bf4d199096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7934142de5b4013ab57c8538b8d92997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffe479f1205613d324f91e03e8cc7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e20a79dfcc518b321946f42692b3d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662df7e06e1be48d3739641120c0b68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf02a2399f6a9c188fbf01bb4bddee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbfe49453229c00b1e0f59b1e209f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831f859900620d3c07816b6d141001f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71739947fc23717946c29a0395c8450b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdea063dedd677eed016e0e932ee46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f25299816622f8a287e17a49c5c53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63227f5f3218e153a648bed292c39173107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031788e9b3c61045c844952bb82aa785108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16475e480fb474fd0ef15820107a878109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1320eb70bc90aea532ce31dfc88a67b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9052da755b0f48ffd1c5da046eb03c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08ebced4e41efc245f1950d49b241b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9681abd005372ec6d0c1ebdb99dc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdbc78d76d63829518eca341554000114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6d09dba9914ed33e87cf4d8beb3a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110853e0a92e52f5938682baed240d3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b7713462d85d25ee8bddde7d80de7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7322352bc2d1714a5fe5b43d55e1eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78bcc357c92eb9f0a6dc4f1c1107c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483ee7f8c157ee1aaa75e23a0c95097120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9970ebd62f05450c56fc11a98f0cb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de988718e496b56d81ff8f933125f8c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bd647d54a345d93911116d379381a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bc1d8d59518c1fb790a16f4c84af2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fa8936c02d16031b881bf82f963a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7d1ae1765f7426e33cc847e15fec1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99ee88614847505bdda67240b85748127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51fc45bd24e1a84c51ab3b642cdf42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8877bea29d20064eef6ed7fedfaa7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb55e1e1e714cde56bfd5f2f8a24065130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f961d6503d1b54548230e3aaca540131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30374ad9c3a566ae40ab9956cd86be8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44507124bcd6aafd437cc79e714228133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f8d85bbe70dbff1f8e6cb4793ff92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba291dbc148f35ee84ee3d005a5810a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faae410eedb59e36ac2b5057082249b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f61d18657273c7cec5aa38bea9ad7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b66e9d22e0bbcfa1db8c0b603f4e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c06124f9d3944e6c3001f81c7c7e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cdaeebcb8af56e094e2d1609d9597140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007da4fd9fa9dc0a7d02f6328a3a69e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdae887048e1264f9e41edf2bfdf6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4ea7e4cbdb508fa5f5165b8bb0817143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ba1e5b957b7d6c27a82882fed0f19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a08730cf5f7ac90bb567837aeb0ae8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b185d73c77931f5cdccf9d17740ab0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16d265c3a2976212d41a578db6768e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe632d17b827d1257bfa6cfe028042148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efee26e08bb82f1ce43760dc9563a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c819059d0e52f9cc907bf15fcfee3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa45e1bff4590c62dda1b0b6e2615e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d83ae7e599cf215e3d071224c786e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e386b8c4b2f2fc8ba465a2c7bac96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b528fc0f98f1db902995f0026a7847154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05157cd29cfb41c1f77882b35479931f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a23b82ae86799a749e37cdf08dce92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d35be6021d2881e7d2ba0a47f1627d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324c0622d30323f3f43f6f1229c6826158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb86e0485a12abd4605657ed04af8fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af42ac5a13e8ed3f6d31f1187e9bbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b85135ed27a93953d2a3b8da25aee0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35654dd95768551a3d6b3c35025db796162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18016482831c18658e890506f89e05c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3d4dd28cc6151fb60ec64317814b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321f38314500221d3a1a418c7099672165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbee59c0c67ba2bf39c20de12b9264166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70960e7a5922f27338244eed8a1074d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7b1aeddf71828b3cd77621032d4d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92685ba31e496b533de9414dbcc19339169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f12f1b532e4f3ae7ca08abb71fb9ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0a615247b01332513bbef163b8526171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0d36c84d2bc79663f62344dc1f30c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c522d27db607611cbaf2d25de708f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcf3cf2ab0a290bcd8644f94b91450174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585678d340ebb373b8974c1d37e6e682175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7711b50a4831f8096e768e34e913cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae568d2f931589ebd19b88bbed4e3e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93e274d17967e7ff795f2b68e2d6ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ca400e73d7adc80145fe852923f63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd179239152c7e45c3e47db523cfa5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcbb0ff0fddd91f85ccd1e1ebebb7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4cd5b0edda58db51cbd707387aaf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eda1def0e7bfc921c6301d4e344eb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3009bb19995569255d3b60f0a1078b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a967ec90489818770ee005b5da0cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864a8947f131d284f95baedc05a018b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2847951bb766408b76fa24aca6b4686187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fd443a7f7e668578ba1cc63ad64a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ffd5f87336ced619971a2579cf8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61abbf515a855d0c0924c6d5d33be7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ec9b3938f07afa93d6ea70df7cf2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fc89bdf440aacff488582b704c731192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feab6a7d7b30ea056a472a8895e3af3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853568d2ea66cedb1d078917a3b0caf5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f904ec98a5afcea33ab0060eb3a55b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8942f9d47e31b2f1a4859eed6895692196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0276763eaddf90ab6d14913bff7e7ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd47c355933fa526aa1a3809546e93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ca90d92fe4deeeb28130577508986199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbc48e3fef7bbf5c3f6709e2a73829200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002506d7fd9f866a0d26bc60b551be0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c1d411a58685ca6bd14c492c4d58d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a29f0ad1918843b5bcfc25f2f38d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8da5c77fb40a071bedd55d0f3a2cb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576f6f7bf6b886bbd3bf6eebfa677bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9dbfa36d4c16cef38e49fc4be79af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f685884b4757a6ca9a6a047f75ab2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db1ff3836028290e7b433a30f36c2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b832d909f46b80514abf4d9e3245fb0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38f2444bd41366f0fae6d299e1ffd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f70538d42db4c086eb21cb460abcc3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba6a2e41729e0854e5fa9a25848afb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a76aff0294be80e98eb4c1c113670213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14628be5335fac9696df00b5c94f9efd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41cfaffcb6f0e632540728a74e2965215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12121748618b67d9bff5e4d431c7f5e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4778fb541cf53dcf4ebc8e2cd0a409217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46befeb093db29a44b3501907f8a7c23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df021d94a0e100fbc81b1333675304219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88bfaacf6c0827c8a42e7e19780129220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56823e8d74314b724c2dad90c4359da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdde18895bc2e5b067257dc76556669222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d59d8e3d81f3fa970f0387b407f778223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1bd15ee6a02d84d22dcac0d23ec59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52605d2d577066875dc0d008877bbaec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ec179a650026ed13f4971fe8ebc14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee783cf4899fc21ed4bfac01c40066d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfd1ef966132081c682a25a861647a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6fd0df1f6e17f8751304f41f3ca90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d12b69d58fe8c6940dc2b079dd5b20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747537d8f9d70de238979deab218112d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076522667e5c1caab4cea49deec4aafb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688b1a8f2c2aa265cab5f96fa0b6c9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc72a6538a20517c47531739938def234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a329a09ab147809e051b2691054a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f7faef7913685d8fb7bfb66dfd5d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb419af86bd73ddc5ba5206048efb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ceae448848db4f92dcdff6aa42822238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14462ca572c519727eed85ce7e9c6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7b1b8eab0a41d86e817b9d307f612240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431189dc42b5fccad3f2ee41d9d905d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0476de02cbba157b0d860c0685f3270242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4af2063ccb17127c02090b6eabb9fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63682940870e898baabffd083ac107b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c9ad2d09f219b3af527d96142b10b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294033242f14dd0138c2b1a0931a8df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0dc516f7fd6260b969ce24a203bc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc29419f072282503772d19e99080d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c46352341b2366a21ed6b8ead2807249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b996bb366a627ffa659f5820cb4d2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe3ac7c59c833c24552bdc9f408c46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b786c733f4d6db2924029ef60b7429c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764361791168de7fbd5c9829a0bd5ad1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cb6ad36f94cb4ea96a4d434ca05c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00243438102c9cbc1fc31840c34b4f37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c893501d7d156ce6a0639a615ff9ca1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9d8f7ae5c18668194a6132112eb60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afc93d675155581a6728ba83e5a675258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a14e0257773f1417267576bcd05e0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3686b2a0513087eb889862683f9c680260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e839c968b94f7e3e15b78e0a3edb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd0921873979180336d5b8539b1aa4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaf13c894ea90442d303f6bbbe5709263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124186a60f322032068d533444297e0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f54992dc6d9806f506bbbc3a9177a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e00abf8152bbf255548dfcc2a6ce75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03b71d5208adb6abaf111bcfe1e4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3bdd4840c61118e9e005cb5bb3a22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4a483e5238be624ee72a813c18c6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12d2fe8d04fdda0fd33c331029156c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1135cf001a8101a8b03d5501019c14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfc70c49f6bfeef11dade94c3103f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365e5a2bae4a3cf505dd9492479d8d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d8c440fab772a6585e57efa7c11ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79feb90313aa10774fe914bdb3e9db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e9ca764a03dc96d038e1b41e798d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa71e992e00aed5da892798cadab208277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca11b9385f76ffd0ac37c5247f88fb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3e3f0c2489a9de8f546b6cd1db13d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e9ecbb542fa0c6eeaab1050433a42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad44c393a0b12bc8c4b4e0b99f02aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb5ac6ca9188d30f000e20ae2dc071282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bba6676a4e40fc56657e38f38ff5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20533b8f4634e6cb84d8ea8388ddaeec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f37d9222780dd2d1ae0e5e8e2716285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20383bbf7fb6153162683a11bdef97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820039701336dd93598457069577ab21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65bfe12b415c14cc1fa5e66696b769288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02817e0d5714e1182670668471007303289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db9f40def8bdbe8adaa482bfdba334290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b357366afce32240ad426d0d477f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cfdb09f4dd57113b4c62bc9dd5417292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f43043bb6a5735b8a1b0a68128227293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90eeebb52bd0ea1f96f13a5dd577c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91ec5df3cebb96169bac23e7a028e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a10ffbad6b9e743a46e8556852507b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995749a1f84ec9e8d174156b827efedf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe1498a2b71b37fdeca6a3e83c4601298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aafd1c38a5016a62720341f80e474f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b1e82bd0534adbe15f25215844c08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bbb42e91678aaa3998877b54bab07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06845af71e941f694a68f257f8c434d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1743133d07d1ed57798a5d85cae460d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a3d486b88062b98aac45111ff68e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819b2a18b5486ff7b35018f3451f90f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461de0ba6c5125ea80030e48f9cc111306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed51b6e11ac401d5f9fcbd4451c2f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4a9b388a210940702d885a31b663f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949eb1ef129f5f33af71d1f683fcdae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed33fab87233de916dec8d7143b09a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4afcdc96e233d8f24658c8f25085f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22b729b9341bc29a7fcb4898dbaf30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d153f210a88d1ea0a6b3c3f03db8a92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7238254fb5e98160686ba113a163d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a98317fac5729c6ded8112ea7470eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e7c8e6c951b8a4cfb1e0f497b4cea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f5bf2bf32306949232fd9f4ec8fe8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ada298e0ddcf68b6b6582089ed848318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a8c6c410563fdec3c0ab87a2acfc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a4ecbb1cfc67393e9f0d02fa0ce77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30ad34b3ec8af26a1bae1369a65ed1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32590d2ce1e80cb85552fe0484c326ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf96cb7cff67c03240cf51f6113619d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e529bbf240b5347ade57ef85786a3c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616f360fc204da0feaeb2b0ccaa5adc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa86719ba418baac5cdb348f68146e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61c8431b09eeb959f54cc257fe3f12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036aa9e123a3b97ea43f742d25a2fd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91744d380cf212b0298f633bb4d6f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eeacd24597f698bdf23cffb7fe7f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f688173bcff8a7cbfb108887fec7bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4b374f9622c0aaa89a7b9351f17b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f24b521233a33f71e18e1e8e458403333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deeccd88aa64a3f74d84b79fe3a645334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743082938973364dc4255b1154a48ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0d66bf03e0f06e4e2f0b4957c6b3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986278c7d05bb718684cd76c5a9dfab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9746711141273fc2808b88921c093bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaa2f8dd16bed8caaf0603bd5c230d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943060b1ffa5de1e53571f2f9439f8e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82374213242518ff026096e19f8906f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd2840e902636618f4cf8be3f8c309342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6ffa966a72e5b79d732cd88c22d07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6c82efe25fe08bd046c6f4af550d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ecab2da442ca4cf75072cdbbc68f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10489be9f8fceee18cfc915f64d0dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36913e2dea81fbc47168774b179ad0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cf15467204b9e6fce46f14216ce15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2f552505cfe8f1acc9037b7a67297349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2eb9c3416083f3fab193b19632711350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841c0deb39caef72a30e9b56085a08c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb70a7e136a6d8716c400941ec50612352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b15852ce78bd0dd92dba7aa79a4d8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0859d40a99aacad3f8acd704b6ad2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd382bb8caaad866fe184141356ef45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fff09ccf09111be9425c82ef9e86d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08704c6ffbd59b0b3beac6b1bf7449eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78c21c26d62d62919ae556722f168a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d962d3ea63a2c926e4e2104737cb5f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8032be7d5df34d6300c9df5c584eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990f08ab7562fd5eb1287fc73188492361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78090cef68756d84164cfe5b0097fe57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859ff20e0c4f1177b0a3f27a5957637363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4510bfff236e515736ca165efd5e90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664505f112e10c63c6632aca4b80e19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaa12d643221c0fc9240755bf7f2c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed6dc9e04483336a902fc58c0105d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baae0ff6913bd72d51b6ea8036b969e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d5a0865342f906b479ab2e62544d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d3a34c5c029f46199c67746d05643370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54530f8d0ce718ac7bf9e55f4fde8b6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194721a71fce2b867722690425b09ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589f28bc7c6f4a3259e14e8057e1347373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6c0f065e16648807db99076de2b61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d5517a0ce18f8d9ad2c120a91cdba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6ed9103f8a743dd508517ba982281376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723932dce681d4ba4ea1ffc0d6dbe9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc0f622f9a00f9e89136482dd1544e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f92cc6de1508b59a386a854e01319379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54a04bbdf8129f4684f32a9e38a54c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe9cd0af9e4a649cac2029bcdd5a9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdab9af7d693e728b0e256e837c9754382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bacb9c8dd972298217bbf0de90c5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673a0930eb505947ce3e55988e064a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f766a77384e00c6d89c81610b8d0e5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e40a673e8324b539e7ffca13779b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191fcefed316ca7d24b090dcc9e2d04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0377d206378ab3c9c3992ffc3dc44e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21568c2e224b8a869ece50d6f533c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991375987c30f96ffbe9a28134fa1963390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec749bfb6dc84039a8b72be684d89add391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566da25b3f4a71b799ea51b4ee057eca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1fb26d545b496fbcddb83667d8fad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237626f1e9d7b15c737afb9fa830e42c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c3a7a00d9a78c81232dc7942490bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884bd22ce4cde8607d1fbfa8d8651af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7244a0a5fe816964a8b0279c180b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973ce2e63b330651b7d4d67eb6a4dc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c3854db8b7d6851f1a92bb2e9e360399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf2212111f208d92c3ae58acfe0da0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d9270a2c9248cfd0cfef5ff9b31f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4677c96b60d6c971283d512843595402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b12938b8e67c349c6d7eb2f9aac691403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ae1e22aa15cc0fe1b591a1d0c455d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f5aff06f7c35bc0ebb580a124c1c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92888ca0d1117db772bab5e797bea080406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70423f00a34e88d0a2ca779864e115407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671c78fdc1ed7497dc66e4bb75aa295408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7186e63d3f6f59c432fbae3541423409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31360105be29c66f8934ed614aba94e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb30ae0f0474e1682b670d0c41db03411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55c5875a1d17cc51e357b1b9eeeb82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80e6fae3c5e7a624c2d546ac43dced413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e960b1fdfc51bacf71d2f340eabd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ba69a56a7626bdab664640794f164415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22acb4145861794b9fd410e10828b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ef969a54101696973218b9a84f9b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe57f8b4f73d94a826b918608527aaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83208d81b7d57958df36aafadc83046419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c76bebe777d55985af58ab0ae591b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e964fbf88764caa90f356e0cd433f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da034b70009022a3867f74c263ba49ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27b2a785b924feeb652574abfe6aaa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0085882e02eba647b723e8187ca9f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615b7998289816f5553a51b5cabcaed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f696f4088f3fe4388c90d1c76d314426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416776ffe727de0e9b88a7d0f63c3e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ea1ee36ab734766e54d1d596412af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139dd744367b4375e235a578e72551a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b388a508b1c88511e497f5b376db4f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae215a176fe2e9455bb8dedd1c0d6d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1423ec729a4e3f87c8fdabeb0abb50e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be403d2c46ceef1e8d17c5bd2c71b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e654368e193a4f0518f29bbb79e7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a574f60c468521cbaf5288380d454435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbcb3d646cae02d3a25d19f1de2687436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d501e731fe776b3d604a0ce815738b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0afd36d027d269fbbc3c7bb7cf48d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4857b12ee2c8d78c5a64d85bba554439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a10f908fb1b5a09137a0a35181b1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca35d36757db0407c250b252f16e8db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea1a59a759afb38519a9e54955582e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f5c4c68bf4c098efd8426019a4d40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a92e4b9a7dcf5424ec8d47eac1de6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5e13fdf0d91ff814e9e32f56fe7ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827d11e7c1ae559df051e72519be809446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba345a6f8ff752da7c546a70046b4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407fd46b1084657db0f7f44e0ebe607448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228928d31ce9f387c21c9ace0ed208a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02df963b856d0548bd8d6aa6ad1105450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165cfd9cbb87e583f46559260fd8f1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e4b8fe38fb1df1e231708d79b8584452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff142a9f3cbd43f1eda286d59eea760453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4e8ca536f201608913c953de811ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912f83c3a0bb983622cac27a243d04e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4772192bbc8b185ff858c2bb6f5918456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d199301530547ef3760bed2263744457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dff1d08bdcaf8008b03f45dc0d45d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec1d7134cb7cef03230422770a2296459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818f42f6ed31930cb03f39a50bb81d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532362015c17ac2111595be67e39eea0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03a91841898c99661a62013854f535462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bcb3cf5480896a2ace250db59a9d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156ab243f3043900ddaeaf6bb724f7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac2582c556ea93963969e847612608465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7d7b61f4e2b9d9212dca4e6fd2526466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae094aa33d760ac5586625d512ff53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e41f6a8557c989a38f75ff43254358468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ae1865ed8babe65515178e18dc6ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cf39b7c47d69d739043cc9d13a26f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c218ed77646687fb973abf798850f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2919da758e42ad0ac2d23d5725480472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fdf564c2b2d5af15ad482b0dbbfe8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57884ef7d477c4671c78bf95e1545108474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87771a86673e2539c77b859733184abf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a337fbf6bff81e4cb5ec87b56e352ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cd499ac9eb4549b6f75bfeda05699477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a9a9c22e6378253a5a429bc8466c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558468014823496ad8490916af07773a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1922ab90a62a7d25ab119dbec73c7bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881d355d249516fe1d7343c20de2b67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f54c4356866df120303e5f6eede544482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae0cb2139d0782139588c5cfeadba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816edf455196a2533a6434ad52f4d7b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b608a80b60c0d007628c7c875f4a48f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbf5d00659106204f718a8b23dec02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b77ad1bbb6a158e18e3dd60d5c229a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac12b87b5018d8e6105ff7b22858e8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a2d96d013cff140e39ef67a2a13be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9b8c607b2b9471cd433ac9891f26c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408acb2d5eb453ea1161fa63f324de5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87968a0b56c2d57ae6e337243c8ecfe4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767a1803bf18b035480e2c4683b70a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5a5d68c2b84ddfe2e57914a8a9c86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829784d4886d7d4839f96061ad80c60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e8bf5a6f7556e6b16164260768a5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950ace774e222f2999a8f487e2e9df7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e70aa50a6a7dbb518b6914657a294498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a76dc8e2f4e73168231f407e4984a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e0aa0f4fdde87e65ed69d905864d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08403dc7fd383f4a15012091b5e9d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd33c41462aa777de5bbfcc4b35d3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0292e23528b24103eff9b92b0d0600503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6a3708c009b7bc675d799cde70303504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516cffd49c260db70ebeab77308ecb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b4987e871f7be8b761a7ae8848b31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6375cdc2a4345c6a6fd8b65490d1db1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838abfbda4432eee23a1e5aec0beab72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00566934a780167675e7f95374d69f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35622e2312e1a8f75819b06ca87927b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861270c9652618da4523375bcbcfc70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf2c2e5fae2956adac40c53f0656d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ce934440b58b267ace1d05d6cab60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffc027fad2b899187e2928a89199b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf73bf8ae80a018305a97cfbf26a1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17306b0305cda3c4b3862f965d45574516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8297067dd1ccfe5a9eef35c4a386db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581570f05d5673761cb11545fa89b8a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0b0cd598a7c1022422edb29710adf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2460c2739648931d511e53d13ff3957520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98462b2517b630914d73e5f30e92ba27521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00a6a46dd4b3f824a7c5bd5fcb18ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a63b4f689b65cc912833f1dea42c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914edca114f3c34b91649f2664f3ddad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce056bafc3fdb730462927aa0373e08a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac8f2c63686c99580e656b68c37497526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6c82e577bfa6b0aeba21d4aff137f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883e259c75142bb80e9bd9c75d16628528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5597c368255602ee64a018df4e2bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dec02ff3bedb8ce005cac237cfaf3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4de9f94b3defcf93f035b89f430dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b306918bca4059bd9d9507dc793e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f832b56017896add5c32a072d6d1576533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9043d6872d677a995022f95b6bee9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9e868eb260db92bf4019884f86d99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197c0b59b62042fa8902f65b2c77d56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d3384c7b5e67e284c9e3e4456286a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57880202078f7111062fdc565874f45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070085ae165e646dd4467b072da0677539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176751b42cfdb45ebd1552674b91ed4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a60ba44afcedd66212965b1462933541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcad04d4e6c8b9f83b7fb22a947e4c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c86a5e2ccf2a3daaf46a1c8a2b29a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f8b04682c74f6705753b8522a5c35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e649b732399b1ac1775a81fa08a8ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922b2204d2adeb8a34b0ae4e518f30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75339d11498217e214032973091092547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47487db70646f6bdf058d6f41c8e74a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bbaa07e08a19bf7574f531c093844549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e4d10545a1504f176a7422bbd9210550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23280bc1b96a6a9c24e2beb22cbd2811551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9f9c3175eeb04a91366d608d456ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c75010f2de86cdc1bb60a58ecf0339553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165b095d90b90e5a9c218b15bdd2797554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf044be307ea2be97705f025058573e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f393f3c33afbeca11dad412911a414556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe333bb39084addf99c65e9a701c4145557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ff547fb0e851e7247333bcfde4973558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3c6190c1aafdf2d0d6892825e60b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc56c7f71b6fb343a5ed0a1364d977560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8ab9c7d1b979b00455516f067a4d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439e024730cc1fd311e6fadfcf61b1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd42f9f07c43dd0224f68c8f11c4782563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748d058db8d1ca064db707f8f1b8677564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e9f62e67bd1f2d012f9ef54d43e46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39895ce2821b9a6e9c97bffcde4a21db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49629eeb8b575362519c0196f6618032567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a696b141e122d550c5a70a1410d6da3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094c54be8255962e937bfb1de8890fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f4c36797e4c98db21025feb99d28a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca149944df67da43ae13f0a7d3da0e95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc3e377761e4e830cc5c8139602f27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0aff362d69af5ec883806c3265e9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912e57efbe3b90018ef6ed2e537da06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd9a5a3a879e2cce678c3b65f0309a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be945eed24b36e30b891769cea1e87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef6abc76f8f7a1a7e49a8733566dc7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a28b2eaacbfe84475604f493aa8e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd9cb0fc775234e5c0f16752578bb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a61975dc3e55d5b176a89f5c6c102580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43998fa01803dab10a627451b5216834581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e3752881ee7525bac55dbd6ce7749582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caa5fce121ce33d976bc0438401b8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f325d343104230a563fef1f611fff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baed05c4b727f0f162217cf19431842585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5db11db983a6b3c32a19a02086749586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbf92993ca25aed3f67f12efb48d14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4350f9e6fc4e73a0a95b50b6ca2d93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9a756f6871f4c2f6d498f94ccf896589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15a5ec34dc104bf43ec0c839c22a63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb4ab3b14f8041ee87f4788ac50fa3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef991d24fef86d641705c9caef9292b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c98935db51f54c633020d000d5b80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7758e3911bf8c8e264f3fe8d414d5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c25d44b9cb112703a08e6234eabba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3668c154d34b3bf4808e4373503bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497648e7cdcbaf43a451c4a886d930dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac865bc6cf2745604dffc476b7c632b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9c30a7b41baa8e2fb1a404184e0d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d113c8be8428f65f0ff77e68107ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f8d34bd074982e9b7f7e4780e4151601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed2c19bcf0dd8a40e25f29b61c77b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0a552dd09c0bb170c840d83d1b66d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072bb3ec33c58f37ce4fd1a104cb38e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c691b8d9d6a06631322cca007d2bee2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ba952915fac54a53a7074548463fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc59f971c306255a8ce8bbb44e7d305607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885deed0702dddf3c6fa171ed48f754608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa04b52415646f4ebc5686e78966713609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537f0111b17831c4ed1d5ef89d79e67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eee5b5231a39f453b5c45a7a059e61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1b4f4d1da3347f8eceed3e4970ce3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14d2fefcff598fb8ccdfea775cf60f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3505cc94a24f2108d64b5729f29478614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b180ec16bdcba2c1cba9e49def365a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1289d8ca0d994a72dd37087ebc6e285616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb981f1128625454be5d33fce817389617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e14a303987ce09f6808e53dad89e6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c96dd56ac520a123d2354f137d8fb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56817168df22ebe33e7123521631fd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f40c604ec944f77dc4d4344ef5243621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c691e3a101c8746a743415c4a9528ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405724bffd2b3611ea6f43562b53a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf81dba3bde76b7c9388ac60bc2ff4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77304421519d1f0b4e1d1701e4521f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce519a18e65608ea91d855200717783626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84d314986db618250cbc8a5c81d22b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853ef5ae119ba85c832575237bce258628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e264df775cb26c5224947fc2a26712629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed6b369014ca6e683e706ce6338e2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fa744d77eb985de4aa48e13ce83e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ec413de5b2b534340a5b7deec7f42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3154cca94316254a04942f51eb6743633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edec78601179769fd0259511a14877634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065248b14782ab655eae549fae77b7e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afabbb383813c71d0a82b303155f1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b18fc8b5b7000a213ccdf8575750d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbca953c2f2898423588c41fa68d191638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec6c51619f2fadc6b45110b1f6e699639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae16da8d6035359bcf46482783234b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b623bb5f1c97c27340bda615ff58306641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d967ccc2173c3b7cedc55216afa31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fd13e608794a2648e7dced062ada6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953af18621019a38e108b5bd0348940644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83c198b0b21b62cfdd4fceb49abab7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899cb4b180b369f7f8a045c67786b8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4f4ef5b35733cfc4abfb4917fb7af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b89940dad41557af3a21a6c90161db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f5ccf2f71aea5d56a9a21fb73af8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ad33ab9f2fc99db56c351fb89d5ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aeebac559b9b979a7165ca8ac09b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdf031b8a593bd82dac7ec0c6f7f3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17d34efbf2652a127eb9169e847d7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc901451142efbea93d3ccd4bd4f6384654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc39cd6ac0d4201a29f635f63de7f0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a6a8315ba7a9d0e1e27a63e054310656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125492982db55cc98340b3532e0615a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4256a948219f67680a445269b72b393658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb0089eb56c80a9e5a2aaf63b4185b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03402be3f82e63c36a350b22799ec1ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2f5f23a5826d93b635f8cd2adc77b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32953f2572b2a5095c09b399d4f3cb8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65d53c7f0f7fa8605eed2b1e747933663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c480ea444faac412de99678806f9511664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7237213a10a203d369fa2fc4255aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f039e89409a538af2bb5fb2a325d57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eca5901227d887ec5dcd94491b47c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe037a702b3c7bfc5526cb31861b5a6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b266597dc83d175d0855405fd55c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407e92b2c33933d1298877421deec21670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bcaba31fd2fd259dbfca7a8a8d43c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e69c410ad49f64daa1acf9b759f3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad3ca2132d7506cc06b8942354bd9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37126c4fa5fe0d791139ad5524c3a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15230751ad6f68be8464f89ebf97987c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2159a6e7942ab102cd41bbd69982a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf6e69e4d65f309aa23f4dda9d7d2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a193e41bfb028356309262b17b6f8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f7fabcfd831e2aabab0a371ea76e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201bb45d99455c3806cfd85429ace76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354f29bf80add7a4d7cbea6f0d91645681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4c2c16e6e9f6afe73667f67ad7fe2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf9968a6fdba96908eb0df43302f2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea9fa72cde14dd782e3ceb09cdf1e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871ce77bd904b89f6c01b09fc8d6ca7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc0478e29e7343a4417a4dee0706bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80c9da94cc41385b7f2639d42b979b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067717271a079a8321c46c263da6736688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e0f248a2ad6795f10acb273685d26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf65f23421eaaefe7e198fe4dc3eeed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08d22f30445bade83065961048e9eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635c220ffff3dcebb96279e87753dac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fee96fba3351dd5b283773dacc469693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea07c42e8dbb84a371e2a9bf1f6359694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928843586753d7e6928cd6492360be28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc14b8e7c86a3e7f40e658c850f8ac8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012927480f69ef6cf2f4824a76b6fe41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c12ced639e034af90345502b5a1d21698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5d621ac3be1b3da909e1cf528b539699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606ed8593eb706aa15fd23e0c784017700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e635aeff7096a73dfa3ff6b85c04004701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddba8190380a08da58e6d835f7805d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac7d14c399520109e617cd2947e2c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4e6554c9d62e53b53f393f1170a13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da4ba1c3d5ee8429559e742de1c962705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82fc56349a50dbcb9672c899a4cf4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3d2ecb68bda8b154f9bb78142c814707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd682ee1d7c1c8c0ba0560a9635bce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a7a4732b73bfe2113619ebf42825f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daa0039c6a4c0220e4ab9d7dc77c51710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b27ecafca26bba70abab25e08b791711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8970239989c43ec44253b668edde24f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabdcf2fd39a8e8fe28d220d35ca10a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9afe1f976fc05077e03c88d36b81a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8256153dc6135fe18eee156470666a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2132feb667a99ff5cef5a1bbdf903716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e599179a86e31cfbb6d7026391af8f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938a660bbe21a9d246f2a876c674eb2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9c0234557c31c3546168098572665719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a7f3bcba1e708ba8ed91d396459b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c21611415912e66290196ab9a692d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62067a65e226044e6fe136c3458ede05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f4e4aa1eeeda2cd2199fa9c2440f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd828d19987097387bad63789b3ddce5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2c8297de31f5fee5332b93c77a78f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1b158be7df73224b1d6ecfe6e1cda726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beb432cc48199f7a6f7ed56c9744cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc27545d530addc686ae4f659212fd5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae36345200619b4b9d060b780cf0405729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15a68a4ecddecc5cd4043a47440adf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8faac3fca26db6e85ce8e515c0e23d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796d54ecae759e408bb84df84d56f59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706ca4678acb48524231dae91d41ed1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d447a16aafea78aee60cc6f5dc28a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da722523c0e179920f1a0441583628735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ccbc7444c48a3c19097dab5310999736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78220a0c6947cf6d0dcc32bbc2738e71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc5f8d941895aadb13c5fe6effc99c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743df7c0133db8dd1dd3d7d31b66350a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc879a555047769f53cea2c481882b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a185200edf1adb34174748ea8df77b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0001aae976873869d8c34cb05b675742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a05eeea829cb103cc42de4e8daadb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837009ca86d18b8e74935b80d3870556744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd08e48d08677635dd896a29d2bfed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27856e8bf5c77797ad497b9c1b137539746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30c15ef6abdf81c54db2934da3ab23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d355912b727e6cfde00f5ea5ae2b83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462abf95ddcf8eb81df574c9226d3864749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1010bd3bb451c0aa19062e832c7bb3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67170e3902f1db002876f0ea1ccfb873751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f79d2a0799dd2602c210feadf7a507752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755bced180d30ac5e749fb54911f9a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e14d6575866423be8397a1e7c0b82754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcab23506148b0dc57efdf4d2029847755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990ad57be10366d088faa2822f398ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2191cb701ee9b378acce486558f70f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ca404e1e1bd8e8a3e638d8097c802758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005e3fcc9dbdde19ff1f795c52c158e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>