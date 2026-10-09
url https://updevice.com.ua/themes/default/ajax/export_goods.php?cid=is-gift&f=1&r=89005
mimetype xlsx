--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748d3d214b3476f60a21d45df5ffd8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be21587489e96200a0f2cccb659b9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372284a44f47fc8f5b43a117fec495753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465821a1e1d1f864bf592b146cd3fc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf8d85aa042377b03ecd2875105f105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d61f59743d8933d695ef20c7d89be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b183114cfe467281530beb0a1093ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b51a90c0ae0e28ffb8503811be97138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9f30feed2f5109ee3081dbf6ed6849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936e1ba7604997721ebfb2b6d7eb0f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ff86b3891966d9a94095c6a318b7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3f595437afb275a80c208bc67aa9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272345f352362e27000cafdd19b3d0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54e2b34d5b0ed3fa4e2c5d91575ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6ff832c38a3f7a534036c7487e11a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cd33c3829862015ff08fae3c7486116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c5238f9ce8b2f537205032a46d2f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaafffcfc52eef208fa243d2f60c74218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39488ef770f8ac26c22d264317bd50b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e61dadf3e37830932ac06f3ed8f8a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccffdd334d9c333aed233585848ae721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd5bd305881a721438bc5e9e7c27f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d3cf26c47fafade62ad2b22b8d8cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b480d5667e291780478a558c162494024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34435b6cb4d817c1c5dd18c3dee370225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07359f354fb7df1a54d6113863405926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d26437cefd9a27efc90fe25704dc0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddad6e7939fab534f3f7efdce4000a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b7fee66328ca3a325e0bf52f79d4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a2603b0481a369614e5d54dcda62630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdfa22f4cf3b391da1e886468a1a4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925e6ae5fbc37b1f6bdd6b12ecbd18332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a69b12d44fb32810d44b5a889fd4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e80018cd9a701e0f6d5cf4edbca4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09b729c68689de5e290cb70be8acd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47f9da9d9ccc20c6e52700d050f88936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ac470124ecec2fc733b43a9b84be637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64570fb158574fd26a48cad3a7ef5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6ec23a13282d01ebc6af32e5c75d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a75a90494cc52b82d45aa224ea90b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0e70c3129da3c838d219868c71ff641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a916b34d3327b3957be67a6041172042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5cfcc9fb1b40010e8faae6768b3f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568a80f091e317122815af700d176e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18524b93795337fd2cc01befba9188745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05a1b64c1e8c74284ab7cf2d0317c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8e1334898df17204bd3d84202dab847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b28bfea2dbd3d8c9cbd8b89306a7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2133e3452dd22ab7df1cb46708895849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aa207a9acc6fd5e79c9bfa851b9cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8960c138e778bdc0e66fb0bad00f7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af72d31a2d6cfaca95eeb15718ab86252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1c77d2ad3f3fe6e02edfcc3b2e34653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01014a41111743d53c71fcb49e51b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083cedaae0cfd0f72a7900602ea7fb355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd497d8d72d68c303a8b3589f90a21f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573c2fa709d78b04ed0b26d7bf667eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c235e5f464cf3eaaa10bce6f4f67c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e65cd04e9576260c50ca84de97ead59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ab3f87d870508d65edfdd1bb71f5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a5007d40d9f3779947475f38de5e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577d7fb47d0bb8f8a31490154f3477d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27490a19652c0745ef8bc3e53eb53b8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddbe70192139fd40621152a96f597b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bf58f802f937664cefba844538ebb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ceda365c1a428e4f3a95fbc8bd72c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07883e518d5fcfd5c3c6b1e4faf9f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f4a57c9b4b5b675a40c2a670fd01f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a330f55e2671f4bd2c04993b6d481d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffc5e12d6a64743ad034ea92cd11d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a88487d7c52ff94ab1d470032214071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954bac3d145084259b7c025a347dd4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e08f3244174af0c92a2654fb7a3bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d4373d488d3a20596ec4f1b7c3acf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3c0c5b4ba2d6c987e7b9750bcd40375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29e31fb24b28525474d391118c293b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec0d891dbd4c9d7ad7f9ece2c6b46d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7362a876b18bbe5813b30d35d002a2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241979e6acf9b1acb4f4cad18750aa5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdd0db1e54578b440b0b8f0c27f5e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa69d650aca436c2c552e202c70515a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385726bd0929db146d6c0e95d6e48af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dce77cd675593c01822a908710e0c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb56949dc0c4e57593c5aabf02c39c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb8ce461e612fff95b6bea8248b03185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571872170dd1d162a00633e36538528a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc2edbc28e8b15b4ae836d8c27193787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf800b93ae0682c3de67c0891c50ecea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c3308417f16724d3cecddc2f54a6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688b50b3d8ae69f41e954dea138090d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6277b5d20bcf9274fbbd613d1b0854a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd16073cd483474ec2d000ec956a9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a87055e0b4119614c70b39f66f5a6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a52486b33fac05e821e0b9a466014c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9d3f5e2ea41e13b6da1a04accc91995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2464f9380b3f5e235b22b23325e2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3ac5c344acb56ed223bd40e6f264e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da946f43df575c16b433d7a3c65970398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1bf6bffd9701880d7410d47f4976099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438a84270214659704881b3a0403c04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa0baa2cd6422df2260ca2e82f439f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0c2963945fd5807a94d2c620aae22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0dabb0a63cea8caf2b9c44f62ab39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc460dcd4c1d904be0abdf0abe76959b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209085216b9877e22245f5a4daba9b84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158a25b3cfe525b46efa4172336f8c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ba6ebd6c3759128448457914c5d4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09ffb7c86df8c1247a876aec8d00a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754aae8bcc309bb022b90800af8c03b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d69f3ada0b0bb3e9b4d06e4c6f33c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b92ace748a4d8c9559022b77003c1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43704a494ab995b3511e0ee782ca126112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f289669c51c17cb8e1ab2443bb98203113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8123000f0eadcf193d4f3aa97c57e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b957d7df8b06e0ddd373c686f4c1e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0208e69f3c54faf943d3f0ee05f1275116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eeaa0c448fbf24cd334f74d5bc5fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffc79a4c57f3ee74582d10eb3562ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58258f7bab676a2fd8513e51d80719e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bea8b1b2e7d00f4cb2860a461d771120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeecf0c832d470a5d505aea664fd326121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd63b708abcbe24516f30f0be98d97b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19220097ff373b0b3a8feb05e731f7aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e6a62ee20a02fcd50241c3257b884124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88728e8761fc40fae4af286883baf10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d063e58a9d596f47e46fb7a3d2252126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9792b8ee1cd962e3c5860be191e94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7caa91a481acb502b8fbcc474e40c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f6e6d77b9fb9f3c7149ade02fd9be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62d13c7ba887441ba7ad6d48418dfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422894ea1e034f27465d432ca749d60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90830e284b4b8b84a92970e98ad488132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e7b52a43139a47f14a353fcea9486133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea04e43cfdc87d72fa93d30848c41e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff61b032bd71d80b79acaa644da114135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d482ff7b29f384a36bce1638f95f1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba7d967a31454f6a5ba876ee7b5eae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1e795e0990d2a1417d2a3695cfa28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e4b01edee8e6c92d5737492a57d4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fdf9b0740ad5e9807b8989c930bfb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30161f889b927cf500221eabdc6d93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8edc5040e0633a739e8edf87227dd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4caa44a69071d11be30680e0723640143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9b632a37e9d27e1515426dcb9bc6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb2bd6a738ade1067cb90944e9d920145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c270707486ccd083565e6c932cc388146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84197f653f333d2a6211c91e78312eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc86061de2ca09d044675612edd6ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809f8ae240768a0fb17ee87cc6fc2aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecdbd9a0a5cd5a05daf180b9f65598150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312220dc9e7cc29b545ed23584c1574151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd2c554f2cf91b23f4e48fcb300715152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31933197968cc10a3cdbd49be7e9569153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1c1cd6decb8a70dbe34ba6ec12517154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6b48393e234213f4e934c9702c17e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41274d792502f6d2ae51e3e7581de8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b642fc8ed348d22c27b992e158b95b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8515fc4904265321105ce9336dc74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a077d49e9f3befb1214ec03315097e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd859ebcf3aed52d728db1d567a20607160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ed54be9341e813d69e105ee76d65f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46294f06a524daabb23e2e9a8ffbbb1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ee9cf846efebc7023ae4c60b2cd00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcb51a23af0c38badcd7b9690fc1f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006001e48fcb9068a870791e226b193e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d9737a8bc019b7c0078bdced97fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd6d378cb3789f63a757051917b4dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ce4d103b8a253db3ff2cd33a3aca1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bdb70e72fb011235b5095d30a832d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6320e0283a0af88ae04f49e746d1cb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf0ec3b417d756476199d7f3e91f60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0929914cd57a222d18e1b57539c6fac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ec7d74ba702d2bd3b060ae2828875173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b710057a42d3f7542262d75576674e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f89be112e1f36df7dad05320c3318e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b87bf434879a1906d17fdc24519be6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4617d3488d31b4b98b3f3ca335e502d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbaf7923e59d15ed3c54447c3a3b5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07112efe257becef401ac7657b49ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca00432ee5fe05715899bf527ee3993180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff8991a8201c1f3b0769c8f121996d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be6b2dd684d5133990631026c5ff57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afe201fb0ec0371af079d298e2e5d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e62c9b83e9a2505e3a3b67b1cc0fd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94654c66a34d7527c0ce5d869d3ecf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5360a45a62825ec33f78a29e4512efa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d561e1619aa4991001d3b54b8e67b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf603825ea55652c9ed356d13e4801188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ffbf78cf6d87169b52b448f086111189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89304ac82b3720f0464beec72f0c20b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f030580d595472f1f445225778a7df8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb43ea15ab73b18b194671b4768df5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a733f112ee9d4a61ee2554688f51a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc434740a21490abb61bcb12eb2d6cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f05d3dc934970f84fc39b7e0637f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cbf9804168d0c741f0fe5e5ef2d44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbbeecd62f57a4013abf3087bdedaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a3d98c602177c643622c177f6933a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e50e539acc2c164676a704d496a64c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c0cc6c1edb6bdae43e3ed9bb43b5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67940ef37ff0b9e755d1b370bcfbabf6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b1e74b37ab7830b475b087e91d1e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aefc02e5f4616b73d1b83c12a373bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcd0480d7d9a298b60fe9fc9021fc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362c97a3bcff9328a5d381d802903c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a8b8a1135d8762af320980705917f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7dc103456751696ff6ea510cc39d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab818b082e1b4bc158ec720f8d9e9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49768535f92f155e37e2e572907812a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66667d6dc0377aba3756f23048d67755210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85826bb8c63cc86c114a58d9e3cdb467211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b19bda4d153af171c1deb73d548bb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873154fdb17baaaf34e73aeb50237c76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c7c0b3fa7a4e483e84bf5ad78e816214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5eeb044386f27d571a786b3aa8108215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ceb75da2c80246a6020834e0197a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15d8ed821252162a3dee414bec5f09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d38bef743fa8f4bece55e2620e4be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cd239d0391c945345cba40f02462c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fddec9a35c43bd11f77234f228a27b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c0e694752f28dcca4e5e7bf4b54b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce192cd5b58943ffa384e3733cb937d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5a2e162109b77c50ec880c5360e28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f9df07a061ee7761db1e0aab7b27b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644375774c43b9a03d8fc5473d2b8b57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6fed6756c5e3ecc8a9f6ddd4690ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a905ee10fecf848dba1deaab3429f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e70c63261a18c1defad77a154e962228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ce86de9a42306edd7ae108a1a146e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7049c768b67b96d69e535a66bdeddc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b2daf6020f3cf2b5c9800b9381b12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0641bba06cfdccc9d3672d115ea0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c349d9e5edb5a42c15f1e733b3888b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9428d3b7d53b9f505f8c17c701980234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c16bf29043607f5eb8b7b58cbbda8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882b08f3adc21f00f996d223cc1578b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe2d70271acc02c25cc708a3fba316237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd928b804f23c79b195c8faa8208aa16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88360a78aaf02cad709a59a51b35c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c00291774d727e5a91680906fdfa87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9124b5c6b08695e94b79bf084b96f96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8c351d7ac547860064de6eb11c9d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a565576a2806f1cbdf6bfb8086eea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbf91f85684184a905f98fed6ecad2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202d7fb0f9a5641d905d7e43ec64a6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9236e1664a27912c1c2c59a1d739b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f3c7b7f0c977d618cc74e793c3e65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3b9c4e95c5bd34895b0e1982cdcb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c83d12d6ccb72e6fd18f652ca4ba39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64de042c3aebbe14a843b7c20ae6220250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0b6e243524d97aab357f9c5fa5cf9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cc88384437d1018d89e414c806920252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89ec49c821ea81d027bdca688b342c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c10adef070ffe08f85213f538d7242254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b97e3f924e8eb04d552c1d25647f7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dadfc9501f7cb4300e05c5196599c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48fa3731f3eb4d3db303a687faded0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e240d890a96d6c2d5b3d137668166258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b786b6b4fbf37d4a2d74d7e2ef828fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e10d6848bdd8644131785038118ae2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1363f7d98a9d380db9f789f1ae3a932261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5c0ffb4968cb0f320e9e7438cdc07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50f256964b3f3e5872271948ba4ecd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ffedbe24654ae8b9033aa27d24b85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabfabd920132a65966dacdedb8723e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6172264d010ded4d0500fdabbaa872266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e530cc93d025bf51bca9ee185e066267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc4c7b66041f1f9de9a21d8fa21ee7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf8b12789b3b27155d45ac01d48575269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d12263daf351a2532da5bea155fc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40457f5bd5ea1c1b262b7aff12bb5b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fca405ba8c112154777e6e8f1279a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7bd9d1560e1e98713b86002383b95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2f3d6d6dbe920d0ffab7e53f9e360274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4227be752f1624ba9d5bf8b4ea2afe0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d77eaa3a2a0f63f55a75dcda55a07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3893e7536400a80790356f1d0173e37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbf3d876c893f5c7c1c89649d1f949278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a66057c179e15fa597b2fdbd5e5a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff94ffc0cb5394af2ff3f19e7c0968e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4db97738649dc8a678883b9780dcb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc6c36b74e7e74fec2177b52fbe1e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6932b5debef56aa3e6a5c1e475e65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37e0cc32ae365f3f09b0597c36ce00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606c8a92c9402168600c89be7d644fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6220da8a53c61ac68d38d0951f45be0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da19b31d6edd79a80b9ee06ddb20a49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91460bb4740e7060510109ee7217e4ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e1a5335b4338d485e8a0bb8fd7ad4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13877742e35296d89251756eab098dfb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bf385f09ff9b78fb5ff50626a5540291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebad1c580c27012cf9cf8af6c2a7e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4eda778775628eac3e50317ea22e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc772749f5934a056232a814e76fac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c911bfa07607da49bb8d31270ceac31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55074297b2f7d0139e2dab8432d53a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455bc781861e8a570c85c7bf3fee229297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed0be608d55edaa83ba37c4859f234298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e2df08ce2768cd9f61a928b185cfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb374cfe4c8515b2acec5f24ef8fc500300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbafcc97bc7ccf50d4d297bd56c1b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e123653e6eb62b6855949167d76553a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97572800baa3a2c47a9c851b55d34bf0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3f7c92323fbaf50cf583796b9c61c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2393a441dd294a12c187029d6ac24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76382dd373b539b2e602cc3139269ab7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705e7d16f8a3821ebfea48ce0d15c12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756c0f02e6307f24e7269858e3d0571308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa759ea3749c8431a08fdc824b20bfc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd423c65f260ccf303df04821303bca8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1198620f4101940e2c8f03bab1fb081311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c67b14bdc5bb8658f6688473beca3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11f7503c696a52d90206a14790fe00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8cef9a3b9cabe373c6d91e21f68b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7522f88d1111f0a1d5fc5687c817fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd8a86429b3bfcdf4dc6175288544c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1524366df2cdd4085f8747de11f790e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f5a6f05205fd7c7ed3fea3ffe6580318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b1807a0a7a9c8f40606e79273b7ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6472a73076237ba53318143c0aa8ada320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8386022e3f5b77871c5647c742aaa91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280f0df5ffede66f9d8f3a2ee1a5ae1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba1c385cb8b484078fa8b446a8d25b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae3bcb62636d7ae693b4928214b32d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a00958e637f3042fb3926eba0c3c55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe27c6cb4c01603eab74b9d0636d6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925779fd1fde13fb185192bd447fa30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712275a56aebbc854371ca8edeafb290328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa500be78f26cda885c7bfd0ab713d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a059162bbf0e57d1a5d6074f52fb51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826f8022d018387e75f2d984853a7db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd4091dc2267b5a98ae58e217e8ad0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa729b60d508dd0bb39a8674aa32bb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87902bafc747c5b41e8512681f65f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652551e321a96ed352a5067c3255d6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea71f1c19bfba02a5a01af136673199336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ada0a8708c1a11b76f3455462e2fc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26005722368a0eae9dfff612a71a0cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d40153ea53a89ef35735137371b6c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bc9cce2525d1c0e5a85208ab41545340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d422b06c75da58bba0879e5f4e3bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e42bf5ea3d5cc6a9264db4360da1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b166c7612f11faca6efb8d54ef084f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce048c4761628d5b73a4ef97643fa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e821be0061ff98b76e55ae04ea273e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a73b445370c60e36d067a4e00b6523346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449d80ce58b5865eae77983d37ca38c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7224186857f365d1a4b729621aa96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139928cc89839abd27849044f227d48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501ac277738c20715ffcb7c564ec7de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f0f92da80ae9d7d34fa678660a84a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edd158909ef90358d73b72bdd16053352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c147088068fdf54531bafc8425b983353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a636c9ac356ef227daf461292ea0503354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe86c3653912ca62de5c6bbba5e276355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568e1501066ff1291c3a2639194fb1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb69ef6506a45faba30cf22b9bf6e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827e031e35b533f9a1b0bcc29b697a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a57d646fa88b47265bc7ee4b8dac7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e2d0eecf39afe209fdaf30ede5bd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6700cf73e9913512b32f1eef5943846361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966255ec42ba8427e536fbfc1a0dd150362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373039b9dfeabe3e12200e659c6fdd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df3ca8e60befe3452d75662f95150d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168488dfb2654687b873d226645c7e96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941d3f443d0e907581fc152015aa77c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b9a23f3efbad71527a5ae5891fb75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3d04d55e16a39757a4ee4e7ab5962368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1777ab24d12e98af936cee34aa4fdd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f644899433ae1cc396b4fbd1b10be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3cb9dcf2f0458079e4d532dfab102371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6ebd8c7cf85cf611fe5511c29e14e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96fb4f3b6bf185a297d053cb792f7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d18511e5ee161e8e2cce9935aad1c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d7a6f9898aaf2d56828c9d6f20677375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb01135b2bb77fe033baa0f2ee1579376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636e1d97e305f3cbcabc59ce1e8097d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847075e49eb3769d5b80d854d5c9880a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bfd2aac3fa6af06b0ae4e9940c27d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf757082b03141a14d8bf6bba119aa4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac425bf07ffda2508858e2871f1f28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c40f4fe4d7c9cf4a3f6657db2eb837382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f45850d5dc606e7cf222b3e3583f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71382fca6bc0c8e6fcc1e2cf9ca86f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42086da49897777a820d61ed6e61e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec22dad49b263d24dc85fb05b3048bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18d4b88575329427f23de96698f63b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16d563b12a4144093eac453facde20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72fb347fd917478a57592574866333389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7266e5991b52742d908b5ddeadbcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b57c119b246d64f0ba69db1f48000c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6614c3b0d7dc5f1686c57469cba384e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1c2aa2654ea86ddfe37785e4343e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48028dacffc4e2923d17a670c82327394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918e9536d430f3cf443416340070c8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90568e5ac4d1deae62054c123938a4a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b8dd841cfbe5f9b643d85c09db51d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf60731d14bf2db142c2bf0e1c022da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6abcf190bdde55df19076ae8fe55c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad8e1ce933ad493cf49c6412db61a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9a479c95c97af781967686660159a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0161946d837136f4eb032dbfaa069402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c90d6835ac5714221a918ded7b368b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a41d08c93927faaa47851df5e7c49b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc605b7c1c021e4046e08df741a97f89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfeae2a4b949ffecad56d92705e0af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43990c3ef3f798863e27d8401880ff0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6015330737ce3efc71baa4e0212008408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9f6d7c82ffb3a8e11ee2a7616654e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee33aaf56d2d787d815478fc0325b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860ac069d5b3d7b415797d7de333f86411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7b654c3b2f84cd6e01dfa33260b27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8bcb75d519456e3ac24a9fd3b303a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc274ca9407c7b0ec52e10e7ce0e7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23e0aedc8856dafea8ae52c8ec05ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae72ea5cf4347d496dd31e9b6b21e50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed04e0acadb4555dffe9452057b4e23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3315638a6d6a51a2fa0a8ebbef77a0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d37d59476fa01488bd6f25646e36b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af669fa98b3dbb9a4b7bdb098afa62cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f977604f9daf3f05a52d13cef3723421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6f56877ee22b23b6329555ce8454e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403049f3c36d5afdd9395cc664f782e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97344f5907b8bb24c09020dff2af541424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e97034ad9ab02c045876ac7a7c927425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad5a23ebb805d92a6a94e278836dd2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12007e4198db01af437478095e70e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11ca7d5d750d01bf18f7d6d42ffe89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9d33d707d8962ca3665c78b60dd77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579040bd4dbcf1fd2a830ad0bd228392430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33751524ace7180f891da7b18a2dce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f07b697eaf86a5139f51ef1be66247432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6a7b74910116d494eb76052907af1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065224c2fe6678c846baabb080858c03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f429d2983c1f95c85b1860501348f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6845fcda1e2e11cab12c572c078c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c08589ddfd892f52add043475ea2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2de1824bd0a46a637b88fbc33f277438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ff05a895017d758921a0206e4a192439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee497e1541fd49fe335ac54db86940440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ef62d29f1d1dcd3a55844ccc2114441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c59860828df259f7af431ac1281444442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41106a894dc4f0d32c9bc7fdd9541b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033f7819f6fce95cfb9834d2692d345444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646c42a0a6cee94f9cd0a6ff38291ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67734951725f97e0bf02af486deeb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850e2e4327fb7b6ea4a94ef8e5c873e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607711ca0264a4464ef40d434afc1a58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9850b8e3ca5d2a804d4e18b8cacfe93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fd304e66f5954a428b97b00e6d8be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8629216b27c350cc152831a70e06fda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dfc90f6af201db82073a77f9476f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4860d5c930c769e5fe04f618a1f1a4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f21f937944a84338d1d97f0cc93f2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713e139506237a6c0fbf150e535fee1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51d7452f8ea5b2f2bb0ec86c8f0a81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11863ba1d623d2336333c318a3cd6d65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac2006cc9217214410ebabfc990c9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468e6a1b1c86cb5f733ced09234a078459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94623a384fb283296353f23eb358f351460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd1728c091d2e04a162f723862bb9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd18a05eee76890856072726f701a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71826ebdfb03e6d1dc5ad199fb464d06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43175b6392ea06dd735e36b7c391ea5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e734c95de5865e2eb9241ef7795ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06244b0238ab30a78ac503b6c96dba73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b1bd1921a2c68ba5973c736da04eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bf8bc65745b867646c6788cab1732468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64696f1bc1b0c2f08da2092eda00d1e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35096a16b4ed67b501add2ac9e4aa6da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722daa72dc898e0ae32008618a040b23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aef93a1c616b491091d0a171f2b02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f8d23f5d9f69978d2960148995b0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1f5ec706452c1c25a56a46e802b9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bffc8e3cc272a941eeece3f127ca76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1fda92f29142446eb9ba00ab8677b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea359769773a6b4612ec4e09e2e085477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c9ac6035ceb9e0fe6d8d1e169730a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af5f158f8089d4b5ac645e9fdd7102479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6471477dfc9885b4f0f4c52fd4fd74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0492de9fa302eca88365e8befefe7c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7e36aa11e8dcbd158e27ebdfc8298482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c44a432aab7c902cec5bf19862a2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f1d5c02dd8e6fb79dc34d3fac66ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e5e4a713ee2f1cddacfa6119a5e64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee780345985128b17bc9fcbde8c2454c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f515f983ee41df9e04febb1cdc4dcdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf79c30abed9b92a9414a6491fae496488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296db0b8562862f4208a89132304e02f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd2c1277798bb66a69ddafd8a58d8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b108fb1e0fa657c67266e7f0a156a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14399662ebb5f0b618ea04156be484c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2c15c5bca1156f23d9a2c292acf6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abc28411bd3b1bc3a8c7a1db009f2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde9adb58e5b672cdcae908cb724bfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0d1b28f59c70a6a80c665afa398ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6e4436829ce1f448a5176a6e25e6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ef1bacd46afebf4ca62fd42a64680498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a312b155bc70b02e4d8fd3e0e911765499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194c48d5bbf0988cb78625034bee6ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b44aece036c26fb144481973c1c008501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadda4beff0ed5e8f712643d7af38fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f06193ec9d1b6b910f20f5a0dde289503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e2ceccc0a5d3b82bfdfe2e1bb6c08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cc2e829667dcda1c441664ad3666b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08c4493cd3d6ce4cd2bb9265f95921506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86d9504a15c0d0016371d36c481724507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a29aa5eaf82d3ed4b9ce8aced2d80f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a0d759f7982b295434cf2dd9a4ffa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023c05cc76c5ec6a809626cc3ce5c38510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaecd5ef1028250ec9bd949ba9f6ca3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f2dbfe7b53bccf32b70256b3f091512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b4c337881cc0848713c2a15c91ca7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25305cf41d66cecd646008efe5fdfdbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574a21c15d0e2309d3b9f320fdb4fed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb589e0a6f3e645a2ca717bfb3da9de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca0eeb7228be0ab1faf3471400eca8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32c9e6928454e31b2eaae7b316246f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246654263067e1bce6bf594540b507e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cf07f3d294f9b74df8f30a3ad02ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9bcd1ae241c10a56fbcdb3d37b845521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98cb53231223b3640123a13eea5e10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e270ab129852e48ec7909912f68ba8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700e1062c151ec8f2ddc4405a4eaae8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509541aaf41e5adc6df2585428eca91b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa3f6773d0d4bf4b8117c6468406c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e718d57be959512fbeca296aa0177527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095509e85474db0e97b3865bc00a445528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ee4eb69601b6eb05234bd90a9a905529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f720f693786ac9a586afa113e84eff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363938dd3eadc1aa471d7a055aa96150531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea1f10ef66f1173907d75d47084441532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b14b5c0450d70657b552304aaca37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6a0068b7a8ba278cf7cff760a87d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8803be9f46f79555ccf045e4e555b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef0bc7810927c1917d863db87d3bc8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4473f563a9f8037e660d7f44546fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeadcb409f50328ab427e7b34347049538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de63dbf87685e1effb6b0dc4702e32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff9e27180155bbf57139435a7fe7b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf79c81d60fb551e113182b5f2f0286541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d829e382acb36c9f8ba5f250f0001542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86379022099e8e75b590965cd197e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43d155a711a95fc0a2500dfddbcc17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daf8f26ad2ea5bf765140a65fdcc31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae917301bcd52ffd8cd59c1938661a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbc2983c8d77bc12107a99a27424de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e6734e91f4b6cd741641ea7f638dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c0dd38fb7ff44af1fc6c27cc0d238549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cc64448a34443d9f0e354ed63f998550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf010b6525edc766c810bf1060956e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a21c71c9de625a1b482e15adf25d58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964604e912f5c1a391bb1fc28dfc9de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731655abacbc13acadf69b0f62c4942554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0e71d71f1bfb55aa9fbf3bd70fa64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419e5ae5cdef3d09bc1836b6321c702556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ce359e8278f7b57f60fbb5c067383557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a755d0a1c81821c8b14438d1aa7c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babca383266d3520c267adb1b584f55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed48aba2fd0f543a3bd31c2d9cca1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50680ad30a49367cb3dec774722901561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff209e6d9e57dad73f32e86295341562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529237621020ba683d7a1856711caca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a4ca3f5c79659bd575e4cb9a5d9c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c7246346a98411b230f13d362c3f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585422af09786d5fd13a0a0c72bb31a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89e456c7c5c48852698a6e51e4e351567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6149676ec617cb00f2a428e208b23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1349558c91675d45a18728984dedd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cab507db2d2afde903cb3402dc4ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a34cb3110f14207e063b6fe166ae9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d723cc7608c2560c1966d0ac6ba074572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a9cc1b46907b1036b6176af84c234573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d8e0617ce31b8f11fa817eac9c599574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc36c6b73dfa61242c5ad91a63c110d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1f44ce74284e1ff839673add6d212576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d7e38aca34e5e57c7eafcd694dcfb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047b8856f90e24a78dc2dc2418a2e2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35254f26d1141d0c4cabefc0a3e456579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f5661f4dc1abd81e7475e32f5ae98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6ea9cfbdb1506dd8cf89cafc34148581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf293af57d0056ee7605e4c079f59985582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1632c8da3713fe1b6228ba94e6a796c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55dc8782c1f6e162feb189c04b4caa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5416917f66b33d986c87a81d77df6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595499d7efa216f91d5daa9e8b70e12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be490678bd06baf9160221fb8d4b32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3752cfb3172546d5b5f9e4751ca3c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1be0dd3562ee60c5412be546fcb132589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5fc4614d225bb37d6bcbdb00e53b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90e0febdcf8405346e6fe3e5359dea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13756ee416612ca7b83a1873dd672b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8fffca0f8404a1890fe4e66fb6ab7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd4ce41568e7a2d4ac5e48ac189352594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881b299c110f12770d649f61d225ab4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d1072ff0b715bb421dc443bc48e0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af23c6c9afb254021497a566336dd72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0403f6be8c6f9c4759cb7240ffe1df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9ce001353278b337e5f7490f8c222599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03048fd27d6887804a663bf6d1d8bb36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68bc0601addcbd42e32af07149d22d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506f2d0439e73557ee0768a66f3f198602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe2416127491a671ea8a2ad5cc63c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8361dfd78186ac923ca171c24138c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab50db8534d0dcd0c5094233bfdbf4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc862a02398ac617215bec092961fb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdb13db134f43a7e864395d72bf5fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf479831e6c244f6196833aa32c408608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbc5b599cd0e639b5f0f41a287ebfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e706146fc5ecf4d464400d67ee7c0bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101eaea9d26ebcfb30d5c4caae1e923611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5367ce5c5bf76a824b20807c8ead1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265b8a53819748c446d726161abfd52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca84191823dc6d1213d4ffc4c3311d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247022f0c6a28180f466a977ee112874615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb05664018b4437126f07172b40c481616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576362e0aa099da6a3418c47c7fab341617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054014fd07bddc5b35bcaccea2f7886618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d43815ebd704d4f4c2004a9d9887d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56286cc3eca76812d01a7935f278e117620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea695eeb52797b2c5dc4c97973c667621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aee3b62f5a0afd3e926e49fdd5259d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386536c13aefddef09529b7aeabcc12623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4e42176171fdc104d5bcef1e4231c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acd33a6af54a46b0e341a8d63acbbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa46db44d9dc9e2aebe5f913e6fd76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be551ba3c7a54846efa85e43eec751a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe60d5cd8db36753a8cd44d713c7fc9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399a7a5231af1c83d9ea909b2644781629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba6a3ceea3481ac211ca6e854b6261630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bc5cdfd171f9302be43cea477ca6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4503310226d84daeeae34f6c35f962632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8423574b1732659046e3ccba42315c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b821e244404128e28c1489ef5d43a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1256c42d5ebbaf590fd9632bdced58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d719f82fee8819e29f8dae6e088bed5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaa1b4cad98e2c3cf8c7eb1445a5b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08de8a84920f8975213687b6c0c78f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84d5488b030318556f2d356ce8a1ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6746c9c90905d1bdb79977f6c73f6a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6cd4713f98ca925aec4ca72ed8f34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f09be87c7b561f8d69c0f907812da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560c5ba6082dffcf0a72fba179bd7b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4241f9ab5da89ea7237683a80571231644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71d9638c6743498162d0fc26dd3e00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f0cb552581aa78fa9bd670e4f17b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd8351e51230084e43e3fafc3ba486647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc97b62863e127dffd8739ab0a8602648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba845d40ff670feeffa4badd6b0c0e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10acbcdf5d26adf76560c7c10648b84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae627dfe23c20519a33288cf0a9899f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf9836b28add48dd2392cf638cecd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c630f4f3e8cdec654af281c59dacf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92910b836069d41d00793bdf75733c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7e285c322ac6d0c1bfa1b9bb66d83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac10359cc576f0d7ab7acefb6c2860656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcee3bfeed60fb553535845be79a1f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99972ee7fd7bba36a2874426aabc52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d9f60baa51a7d6b0b36eb3a6568cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c14653848c08553c47e5a4ae91feb9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54322531769f888b00e81febcceda6eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266b924bf5a9bac8c639e877fcf7532662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58335d9f66dad45db9f86885d1dd450663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f9c0839dc263d6341b305a7ec8057664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea2fe6b020e29272d760c763cedb74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc668c569df4bd3534183a699fe5b35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f9b94a40474d6dd6061ae08bc09f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623e2c883ee82f0bf02154c0202aa4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf3ace04dc19268e1113b20b956585669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd8896d356b43ac23616399ee35fc0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988110765b8c3b2d1f6b6c5655c2ef8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856870b3c53d91c85e16f7a2bfcf7dad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0a5c0bebb745765653fb0b1ab15af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f52da48e2d9ea47a34abc89276ad2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493069a9583fc7d8cb280297422c1b00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa254ab327ca583d4e25174e554434676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa92685b8d59e84aff2c391d141de8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49647a62d5a37c576780949f79501687678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd39c28b14dc87a58eb9cc69cf4884679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa54ff7d9d894ce66d80b82105a0835680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f78762a46d7f5ae5377187cb379d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6fc6602ac7834bc91742d039b0dce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf49c24d7ae0303991173cde6709aa1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6756e105dcbf571fad8a761e3e787bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d082b5ca9803f36bf7871d70aa513c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aba158ddd1012d382827a57b2269a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa530d904fb45c385f2f26a779064f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bf137af2c3ded5e6de09bf749c45d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06240c3670efc0782fe82dc19b57cc34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aa35138811c38ccadc4dada4a36a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893319bb2fa8339e496cdc4beff0a9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aca942c7b2e1c02dd5c0a17c40e5fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d7c0e2b962caaa92b7e6ff3b6501a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607bf9ea6e504dea80681975abc4e3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825af62f0b62414c32452886885116d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f413b6d503218c1112e789d955a223d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e530b6c10870b3ade9451cbfe952e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0ea6a584330ca4a4093fc00977606698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3cfacd7484ed8b6584c41f9169a40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757c05347823bfb3ab22a11e169c8e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee1b067a4bdeb52cb19a6e9da3d9e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be3d5ff8d68c2110dbbbf393341b83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad9f3954ab7592097b3407be06f9ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbedd2ec870e54b70a740fa21a43d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa8ad1d298079ed194250be7716c94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbea90cd37e636c4b56bf46006f5b4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82632106d083175f288373f2ee1605a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17ec52470ad137005d5679140069b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831321b8d5a0415497d6eeb562ec277709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c9ea9b114a18a37f63d27a8d6c3c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593c29405a143e67bdb9b9254327ee0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb1d9b83997ef3bcf9526dcea461d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e3ab81dfa4b2673f5f23ecf74fa33713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1f5d3a045efea43ab11092f0ef0cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b1b41cbd79d5ba62e7e7d5d92d903715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc40cfecf26d708c3ccf36b4992034f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f736f58c2b236db09114a0d3b0e860717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be83d6e2030d6f6eba06784655a25fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e2a20064045752f50f803ce5d2f2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294966e05617bb2ad4736307f60989a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc370a0b5b401f573931a6fdd75c272f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b806d6bc25c174c277727b3b16b86e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34b83999aa4c18479bbaddcee031f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905620dd29f9599c82621465d96a3dcd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c511720f02cb4d278e811fbccb1a9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe3252f65a005f07bd6df6d47f6eb1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93accfd1f0bc9526c2244bf9d455b84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d91fa5816802a78d11d10e755226a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4ac6f678120df73cc1d40ab1a306f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e65e8ecc0121a44ac1b08b887d01ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa01761c90b9660246bd67eb477e666731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313c695a526289005b84d9f79221318732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de83a766b88f55c8e4d6430e36ba8c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e427929d247afe3254f178957705c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebce7a435ca10be93b56da47011c8da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917377beaaeab2358370120960baea31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640be09a3cb0be102672848a6dae1dc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d7f45e680ba06a9d594e9b3e266c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9323d4bb67fee992e6c02df262c09c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9682a1a9d966a025494cf92aa471e89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f33e17fb87280cf3849416e576b51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fea8d00ec6c868c95ba5a781b3b861742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907210746211b545924e5ada81edfd8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84b029e45635deaad192e183bcd84b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d542568ba3308f91ab5071868ddbba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c56fe37d72150a7ebf19ef0f2ba8cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e34e9cb7c9bada6deb5fd353dd3b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f24475cb158f696155630c9dd881b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a72469a293b55dc199ce7c7089f577749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3254a7fd2d71c1cac446a5825e1e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e1aacd0d9ea0ec228965d373eb975751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b2d9e65048e0010afc13b91a4c15a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38e6b17509e103f37332e13bcbaf48753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6e89d73541d9af81428f97f45be97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdff744812486d21563852264237528755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aa24c9de829b3e738f570f138fdd7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384770ab449f8b2a513af39878644ba9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e16956e55591ecaedcd764df37ef3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60ae9ab4c81060472e71abb6bd9616759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ad18eafe8cbf615a30435125a0ab81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9b97a176e2847463184e0962742d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e588195b0c65f865a42a2afce67a8d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd778455acf2076dcba7f267731cd7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03339f6170228202919cf0ce72706d6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e024f1c6edb8795f29da8154e8bbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0097cdd0e7e8f55b2aa25ce6abe4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845a717388b507c9b2bfd156ad128c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d46e75d7c951442b7b95002609499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6d87b92e3a575454cb26e68cc4e1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00d7f18f023121976c0806ea03a46711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5e380eb3a777894f72dbf3bc0f28c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00990fac655fc6d0b86a7d5dd756247413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5094764136d4da376b872e90bfd78ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadf76b7e5e5c983cfd38d02a3ef48615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f3b41f54dc334b8958e2f5e73e88516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd63c2d09424ac34cfb2119bcd5683517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2136b82498698cbe7cbc4956d5c5eff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb2cdad2fcd52636a7ffb9cd5fac9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c2e3cb56a33a31a485797f6efe9b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e02df087d9d67ab96fa34e333c73421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89855534b7c2fc14f529f8cf2e1160ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2e9fbf6cb9d7cb9f25559498547be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8c7f363ba027faa7b08ab5331e4b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20454d87ccc5de988bba1ddb5d5ab36c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0def10ae285c79d864ad49aa1c1ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64364d3033fdcccdaa61818d2800c35e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cf51edcd7991e9954f20ab51c027328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac07cd3b4c1b03d3fb393fb5bd004bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe609c3084f6159ca4a81891fa4dc1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b8c146a102cf976db0b3e0afc0e2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec36dca11a8cd058ced93a3dc47a0e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f9c9f4bddb1bc25c76f7249a21ef233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7fab67cd3d11bfbcbc1d7003ab69e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b83da22813cc596b29dbba4a493f3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8163e91d32e4a2186360b915493f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2f883b1e285f5048c0798c13595bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b44c1f48e43972c2243108e06114c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af555404ce04b98c31f7f590f55f799939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676e42b02f7959e3576ae6b6a03db9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ff6b3e88cc01e4e81a9eba4f51b4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec796e772bf6a59402906b5d0e132eae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb898a30b87d99139f8dd66163c24e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9825beddcbbbfabbb4261ab67d44e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c185a609227c6b9725a8886f0249445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b64b205ffa3d04e90f16a05441ee346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9054068304dcb14d29bdf9510b97b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797ed5a21b0552043eba9572298ac3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e796ec8f682f8485f97f662fb4f709549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81addb6ca2f2627a25a4cf1aa81701a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fb79aadb8747ab5e7d339a33b35ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab1b1b3dd3deb0a3147352791c642b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785c14a23defb97cce4aadfb2832f8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50621d3c54129fd0b5fd82195debd4f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd3233d9e276e0e94894c82b6c00f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1576805ff040c3acc521c259f525c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e378fd5d35480e146f65d6fc22250657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c7676d070a73bfd5fba91ebfd31ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4742e8b1b6470baedac32ec2e5b5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4d0f5ad5719c2ae21e9742e21436860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d22e0acfa5dc4b574f86298496afa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ea6b94d501ab1cf7c10ad50b7660962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbc73b1338ad0f6993c8a4f26ea2de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b891fe21f8bd925a9135517e1b02864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7592355b6fc4b8446190fda2784fc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba85dac7e49bc379ddc55044d49917166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e834ccceefab04a8c8513c3a6b60a6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d003caece153c1524ddd136ff676368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491d9351fe971efa160a7016eb3665769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ff2d6a85295ced4f3fd18a97fd27170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498d4b3eb90515d9685a7ef8c3e05f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a87fcc083cb1ec6beb67c35c0ac16972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b26433c1ef1241dc868841d516b0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab997b7a4ead7c410aa01efe0889d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd3d90df33cf3e65a05da5e45f296375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511d6751e0444a34363cf09f057c6d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60fadad6f8bd2a7a57e0b2d0a2b8b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b082b5aad82559203f7bc2f44b6ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2840aa06ca009686e5b75f89d7e2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44774b70f744f99f7863e7bf42407180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c879d7d2f4422b50257e519c2950281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954a0d1d2e58e25a49103c0f4af931882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c8c2c2be49da7ccb21d155f7024ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd575268f7365d957e5e6f672db70e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038220a1a342f2a67751cb3db17668ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deaa7372365e14e198f4a4f9e0c6bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b256661c3405c0ad3c785de8a9dbf0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475dc498ecc7d44e4587ec77343ba7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb8fe0d06ac7f5af28720a479d534289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8ed92f040b37d64e92feeb87b6c6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f3c140f4ff3b7cd965c58b7db6b7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79516e4fb4ee80df8fc823834aa417092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949586fd1986e35ce10508dc9100c5b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4b6b471ed5d3958ad74b652e8a47794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093cca30ef5194307daa79579387c6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4607c72070469261249870c7db30c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ea7282e280f7908bb4d4dc438b59597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f29e6468afeca13d2780a8e825b3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c860b2b56d78dfa8964815ccfc1d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820d2763bff6bf253b8d55ef34b3735100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c1cc481f4249374d63365500dc277101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a6952d1820a6cd0fd18eb8b601085102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6b01e9dbe76e5be8b77e9399c5ab1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e4952c98ed40917b2dc3391f66c50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4a251838aa2af96c1657e31dbad76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7918725f0a6565160755638ef7d15ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d6c96f76d1b73f00ccd994e8e65b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6db4fc29bdb7c45e97bbff9d397ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01946259a1800fbbba47dd30c42e6b34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f1612fa622a47a86916400eedd647110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce104925602bf2fbf1db9da77c162a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f67ee00755d48d976bba9693161f26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c439d0b8902f2bb12d38b75aa5dab8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e42348781746aa9934f5a1e0bac838114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bceafb1d8fdbb765a6b293d7106d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8ae2ffc4bed9afda05e7b259daa7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1fc95dd2b60edb2bb183b3b6f654117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd76db60b303f1377ac28d196d417a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66072c80e7be0d8462426687228db253119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb45b0d3975bc88e123f1625e77ef48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be707227516079a93fe7b30329a3b0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff69c100fdcd2c8c3c2fbd69a353c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a8f7192055405777578047b21a5c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea63af0a10dc63dae548ed439ab8081124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb401053d54d3c493e60b4c1a4cd471125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f6ef50521f85b09219fec03b92c8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549ec3841480354119608cef6c64046127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26e55ada0551197a46ea9f0e960ba4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91139f1d28bac00e4f4e204ea9d6762129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388066768d9c62b77d740f4954adbb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274e38d65e86791c7bf18e0145c93e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafd6112c9dc645fa931bd4bb994124132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26856912cd13e53f98eb6332f1387032133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bd99afe066684f60e9fee9fdf90fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983e235193ff9cf0ac957796af8200f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92772c9bc7ea14bd8ebaae7236673aca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b6227df8f53710b3214a73ccd21cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e583e54658bfd6230f8d8a66c6430138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286bafcab0314e6a31c6788b4b78f27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f323265c0c06adc628d7012fbde5b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efdee06986ace3110b718b1befc2c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9a3afdfc276e9777124fc3b0a8934142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48052422927dce0778344aad6c34f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238285f1b7bb1defb93d6aaa81181cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6c39927bd52e730278517454a2407145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af6e0018e6d03dc7a4ed2afea604cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b534f6ddfde5049e112361ce1668a0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562854db0eca098475e988ffed04626a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365a45efa69692088b0b4c4a156d69c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3af4f4c2ae5d7648038452e63dd04e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba543697912286d87766185497863c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447b5e3659fda5a6807f08ad46a8e73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6b15eae0ff965362228566c658c41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ffd4286fa3d10c217306452409143154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31117f57b5c476ed641667075f945fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7368b3fabe367cf6034da2af2f168c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5370e95941070963aa89b8ebf35a31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca1bb02e1f8675759c59d419be212c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e1f4c33c171ea8f106fe5b85f9b31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc95563f748d9896727933040769a1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cf51c1a94b62ba32b0775936b5787161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4979dbe17e43e64389d274c95e99814162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b724526b7261ef4930eec67340441163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1b9e7ceeced17269dff91d4e10079164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e5eb65deff6e4aa1cd3bcd09b5dfb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89405465a720304c36aff0222740891166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db56ef5bff862d37806d6eb8ab90daf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90eedd9b90869fa06f2db477fa7940168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18ff456e216b91e9d11098994cca2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001e9a40418e22e52d81fdd74e15688170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a35e3e268102fc27ddd4ef4e58c3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc7b5f9550a358efd999d614e88a66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88881762394108485ccd4201e1de91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a746f8e9cd0d47c35a0b8ba41344eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead164280ebfe3e7cf3f0f88da56d706175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73180a20fb0c929bbfc61caf1368dfec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b0f86010fe7831571670764053f1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a9e2b6c27f68d4d7254810ae0e7c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e0c2d9ea6708fc352ed74214f26cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1258c5634be8c78832692a01f98493180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09c5f3b5a6a037159b59f71840508b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8c7f8414f98b495d34c6b2e28a59b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33f694417faa48a77102df6af6a111183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17277b93a50d24b39d7814a66dde5fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcfbed9fdd733cda8603dbeb199150185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808ad25cd301b8a4831707f87e54bae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab70958efd5b3396f2be0ad31f7467187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5803048c209c5cb2348952048e386188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d407b6173a6c1bd6df178d4ed91a86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e34487faa56b5b11f8cb87ef9313f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dca47dc62690cf81286ca9a127779191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ba0d37d4757ce6eb2c31cba862d70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f8f479a4d17e65244ee2cd41d02ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f56b58666f6f51e75c36d728eba6e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4326a3d3e5fc8532661489b2cafdb46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15899a5accec9ff06f973adcd00b13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeefcf0500d170b22ff3142242b4574197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c6e522089633c3bba746ba0b48d71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bf25c5eceb91075a9452d48a52186199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f907382b8a74124d218113a9c300df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc01726584d43bf67517d745873491201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1fe35fab96c9c296980cd3354d429202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58f51d4258085060ebdde7175b8d52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1236aacec77b1fab22c316a754257f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427f9273f3bbaedb58d94f3ce622845205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a5b0eefe57cb8f34c5887f6f45d27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1291cf92cfea1801247baa4bfc89e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf8ce74e386df193840224780838d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d46a3fab3ff9f659b9407ada5b47f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12633c7f2c9041dc16927b247fe3466c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cc022b3cb142e7afb516a3293aa38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c599f4939e75ab4a8d3014ac0c271f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7425d159df37875e8521d661624d166213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f83e75cd3344340fd963c23dd503d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680d805bafb3a04491c667d384aa484215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0655df39e3a89f72fbcfcd2c7c0e420216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80170308dcf59d93769f986d44cbacb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f17f646d2f36547d798c42f62a934f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be015c5bbf1992e137920bde1281c5a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363695c32c07d5352fc05fdae497dba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60302a66b4d62b47ef246d939dbb3a6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7941b189358634640b977e076621b5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd53f71df0cdda905d4a208871bc08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb858d0f420adcf861e9613f543475ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebe3bb4d541778791d879bdf6520d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d314698f6ec6db1a19a2cc71f8fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21590d128e14ae887c5d39eb62f89a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cff8f1b35d160825827accb206f23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e909d11b86bd78557824d8ef25c29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3c2c1635c19aaab5c6ecbe3bb7c16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158667fa8a2e2526954d2041ed3536e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eae04ed03a5eefe07c22301d262ab3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffcb9bbcbfb98cc66765be1c6d861b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a606a250696eaa2dc2dc679e8b1acc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e672001d3e68aa81d234d367941972235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c8bc14ac19ef9d9f1dd649498715f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa3c0b32d48158fd4565f3544516c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefd6575b6ccc955fa130c24ea96884238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66362c0da3544a0bd631aac5d0bd69ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ecaaf9782179e1ce662b23b5eba81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fbc256c3ab2635cd67720bb346e06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff43e851c6cf4ddd3aaa5adbd0181a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48800c124632128facde3ecf2f4a5ef8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da60c939b1de06300e33a9d83ab1374244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40853e8c8a1d61434cb25dd31d3cc55b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab82665aaf9a0f8d12b1dfad9bf3b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71c55c7bcda007ba88a484fed5bdd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f360f39acb0dcc29b2d56b4a24c40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13032ec6f71fd51bc9862c529c0aca46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114fcac5b79c74591d08f8291192b8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366a1100be31fc6fce71005059f7855251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a1a9da360f49cd7d089a7c0d7cb34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d225b042cc52fab5f0cdb5577e2fbbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e05b965ad5b6cb9aba45db6012122254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afd907175ce12463bfebcdce49988d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d7c81165bedba75bd992202416b16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5014592973df9421a07c915208c57e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51013704fc99f94ee9ae9e4380b18f47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f868c94582a73e294b08cb428cb17d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e83982be3294d5d9febacda7f6602260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed634fdfdda92ae308bbd07c6914f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7725a986d6bccf3bac34102427ccde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaf6fcd3afa151f15748695eef999e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3bf7a1857b40e4aa45183b88b573e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e650a7ef23c2e33e4c0f909293868265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618ee477778e89cb3092d387c3b2400266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04df14283699f303cf37ee45d1e374267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5a0c49f8aa5af0c159e756375bae4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8194297161ea7931f31c2a32cc185269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee35ad0de3b031026b7d93d959dbcb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54309e15ebaffb4b88740edb71a32afb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a178ec083bc762c91242dc0e52a0a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37ec55a1de42c32830a59da081d137273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d0f5f0fd24f934fff405f85fe33fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef092de834a70981e534415b6afc430275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683bd943104de59425e58d7f8cf9947276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a99c5b102122071cad250df3476720277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b973f374891a571ee8c6bccbe005409278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60d9cfdf0a4febc735ad134f17cb9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ad7e564f12c368aa4841a4ad92d09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d91cb2c1a2bf245b04624d2f5d0cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7456e3dc569218c88dfcd0bcece53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240230ed258113b9f58a4894633939ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6720b8c2a500d2c3f06fb113554b94b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a154a6c5ce0e6c9fd2f5eed0c72b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e363c96b136a4a0b13834d5d2fdda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6200a650f80548c1b12ffea7e230d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e522337730eea85f7714d5a0e716a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba00434afe4988609bdf7907ce1c61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170b8b90d16b692c6abd58ee3fff41e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815cf95d9236081f876bc4fb6d43a50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35745309581e7ed3eadc11ea3b9d0d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468546b9666291a56fcba297b44dd31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622497c56cb4b2065083df4f3b8773e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb9f3700d680883f30795abb4625db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f16a3e13b7d8d61d0e27789e72eb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeddd46f38d18e3d4172104ea22377297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e9e0bb120e9888fdf605abc83096f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d18f42e3b6d967d737dad14a0c0cea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba90c780fb299079c10176ef37bdc1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b09362586933231a1de03005f7cdb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06df876f8a11814ad8d7e107faaf35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a985b971c9acfdfd6ac3fa1868c7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb4596d136db48711e3276fbd2de1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6317c808fc0797827379607a6e80fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd890bfa9557e8d4b5d012cbdf2bed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc0002a076230007ef11ddd9180b8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a354314424b3e07f1113c79a95f47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea572b3522b34f91425285cd5a483a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd53a02648cf6939fe458a6bb0b51e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a446a06393054d47146cae60fd3fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba8c63d5d089775cca09af117c8fdd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba4e3b29b3a359e77aebabca607053313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67d061e74da7152862f349060fee02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba8e9e58ef7ba5cf18451ae4be8e80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145e66c08b06ba5905ec5b7a2b2ea8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc46f00ca1b0dde189191b40071175317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5b65a627b061a02dc7e53e41a9e25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99401ea452e995cf2f7219981564d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4e7632552a934fcc130af9acc9ead320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c034ab013bcfb6a3a5881d376d6bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fde7d54a77ad63ccc3e6e87fd8305c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213263a6d033450d69d1e10b4d9a0b05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259bcf3edd1c8c761d8c46076008e8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3733db0a336c3db8ee3c160ab1129325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2339cf941c3f5f4c920bb2ab7b0629f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fec3c057a01e188c2fbee104406d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1d428344ea4741c8cde120a5b7db5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1c3ca88f98b6bb3c14121a00c7385329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb348909d04ff861900b3bc49d52de1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1b2fcda30ea2ab3bbbc6e2eaf4af4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7dd6271d0dba2531ef19058ef000a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c53af35c94278ef898d20581f56d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11ffd212985756e507ed9972e8ba07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b96f68152ecea0334ff96c4f8835c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a9072e0285e03367d4b05e3c1fea1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5979fb0daeec0e2bb209db0a61c67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeff86698233b94fba250f38bd0a63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15569177eb2e850d67bda9da82764d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9682f32fb400f40ce58384f4f6f66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1becf87bff873e9960acb65562614f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b0091983f9186f6ca78caebda800d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d39d4295e2e56d5e7ddebeecb5ef87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f505309f7d257a9df264650abcf71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab752171cb4736207a545050063f8c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295191be58a52c92391e528a24cf98a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5df5b6dae6568cfb9b4f9c2afd2a1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec49848dc3038632e8a6a9125dd938348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d816f806ab899931afed7ac8e7eec7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8acb5f2690a1a24e37b2e3900bd9fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d2b43b91100d5abcc0d860c6e45be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad962975c03b4a34ee209a85794c68b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40630b26f6c23720d23655dc3188d96a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbf513c0cda94440aa53c343952fae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b333f9fd575cea029fea26156bd63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e537c3a114c00c135d646ab59abef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae195462f27e60f97bc1ce7c80dd40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9c2ed2c67a10ff2c21aabf8468570358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107eb52d1875154257508a0a9581796359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045cd6daf57f521d5b37d3d1215150a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b061d550450fd300da4129fd1d25c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440a9b593fbf93b7eed9198aa7f1523362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51448afe34f8106776a444fe0f3f9cd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f5ece1a110493c8ee002f875eaeb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc46cb9687668fe688321ebac0a2092365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82072545c6050599f14a27560215fcfb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc252386e3bf2df75c5e8a3feb30a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad56cc8b8fdffe1d060aca139b72aad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a12efffe68edd7a682c16c906f053d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5ab162197c27f6cf7d9f7a5ed1d7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f998cab50bb3f692524990894d46f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab2a98a2a7bfd01798cf981d921647372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db217bc4af6b4a56a313790d5111855e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9df6ff7c67317c3b9af05bda15a087374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7376153d4792149862f5520e3d7fcf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4aed97c7df4d347192a3626715895376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d836e0743f3d3b02ba68abbf11b314377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331ff9b0f1b0d7434916f1b37982e0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3768470539fd7853b143a35eefaedf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbec19e6380224fe66be707ee9f284d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd9b998e05bcfa6ad76e109f76093d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388108d0f90a9dd7231244d8b7b712d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b648b69391f04bd5bd1555e4f73e2fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3831595018ac2527680c2b33259338384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd00ea78b31ed7bb1b3d8da02db34b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f45d73b934ae390416cb98143c5ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bd81744e8ef4abd49408b9986b618387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18165faba19e23940ed6199fc0aeab9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c16188ed0d99f676809b71a0e75203389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceec5f04931e18eb8974914126a7f73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ae336b9ccf1b0789fcd26fe8cfc6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e5f8498710deb7759c8d18514842b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c8731fa26045dafeb37950389b0f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77d0e6f9cc397eb4adb5208fe4fafb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bb90067023feea594063ca55f0dc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be08857735b1dce0733ad416aaff386396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5353ccbe7b1933a1f604b15eab3c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8a734e866338b8ff5c6911a7e1577398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc4a526cc3cd231de9c4282a29050a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee45f30929e3cc6a7367a725d17ae8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f884eab59a864628b58eecc7c3f15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13055c80af79240a918db6823d736b9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11792f53eb2c9e2dce3305c3f823ba4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48a7bc2cbd17abc2a39392a7e2b0fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5644ea4c8a98a8e1fac5c19aee7c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71d8741bdca1dd2d9748496f44c643406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ff81b20960a104209edd72aab1552407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e86002de4fefdb9d06729ab82a0824408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681b0be1f97d5171426359cf2ebb54d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5837cb76a4e4aec5065e080f4e64638410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ff4b610f216dedefc95c8c4ef3db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276afec34bf07cf5b45a444f2beaf7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131fde4562a2e4355a6c10d549a9037413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c409c1563d98bf2302fee76e42297414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340461a1b1efd8f26d0a9bfa36da7da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a0979230e3ac36ba897761484a493416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21b318bbf46ad98cb3c2f0353d48f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cfe1813c2ed6b9527ea4bfaa4b008418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305c40ab6581878989ba11647177cb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f6b61df0fde3acc0b11885a740b82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dcbc5e1870902a4f954f9b67678b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d2dc3c478d3041d8afec5064c86ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcc80838aab57ae8c0feea259b20fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c8421fdddebc602cf7ea31c1bfce2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1342ad2198ff3885a0d7159c31933a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09385f60d81ec452667e76f1804069ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30878380fc94e80e12e3621d370604427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a9eae32fe6976b89485aab66fe854428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e0c27a167820fad040ef8650471ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840385ca0181fd593de083ed41d18c10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87845e68f8d313e0ee91719a4755180431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df323f2797a3f97c6594a2b38e27501432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949ac9de94b9a10c507ce8acf49026d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152d857ec2071203338e1329940fc14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44560a3ba493355d2967145088bec31a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0371d478ef1d197a32ab63f5b759cc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabed079cf797deb8b0e312df5d01f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d75737edb9a06e1d845fc98536c14d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1753eafd4495f4523f1837904f776439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f374127e1bef9622cea8635ce7e71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0342dc654b917d64b113d9a166d999441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39781d05439d535aac9f2ac98684773442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317f644bedc5c03c988ec70e05c00f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8ec3d29caf0e43943081960af8a7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c5d82909b2bead8ab4f9eac6f11a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f768837e24f3385c8e0fcca60f35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292e33b9b44267cd359f61775171344447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed6f08fa70e3c871caa7d96dbcf2a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200ed136010642e2bfa02572c26d2d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84beb86c8f9695b53f85d01f22fa5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914550247ce0c0f6f864a271e8768207451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03791345dd087d454138f3c7fdc3d752452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120f10fd436bd263a9f03d18cbfd7d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87061ffd02a071f060820618229b91b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb9670d8d2a6316e36b58eab517fcd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee668394dc7930bece0f9ad806f97ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a3a46390abed388143166f8a86063457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a626a9286ddae657e82915e24f7193458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0940d56b741a79b66f691f3aeef033459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c52c7bc030a3ef916281ef6371c758460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd431a7269223d422a5516a3a7cba741461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770ce417fbce28a9c39f99fb6d32a62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b60cf9e1740121df6d7675b09fc35a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff19c626cff51d8335295e8406e625464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982f91acd6149a761e289e5b36e3e83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e94ed03c23df8efe070c13a7b3c5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d7516ea46248db9fb09b9b548f62a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7275fc34b3f17d8a9d0c2c8ab2d48f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457bea7d34ebbc98ff94b9dc7403adb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f69b2f372e68ecceccc9542deb526c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e57dc35b8b8fa62ff9cc361f5f79e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e486c9182f91fc06c127ad8b2d12f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d55e7c56bbf583aa2ed195e1f4b82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb06304d3ecedd1cee114b7b1d8fc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5661f20de974285a09de5c6206e95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561187725cfa86afb4fc525cf357a62c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f34100b1cb89d1cd29328e71391ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccdbe36d4bdd2bc06f74132b761a26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b743c0588a8655f9d896df6c35171d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc64d5883a5cf58ad431bc1743c0197480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2362ed0fb6da3878798b096cfa1fef7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c044ee3c0cb3f53ca5508fdca228062482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fedd253c6e5b58f7e3a33ff413ab54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb41ba3d3c5aa6a9e8fa9d2d49480b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37545ae2d4deac03bc363a60d8fee746485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba77e6ec74e948b66550535b7c824f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d27c2d37e9566b822b54ae4068d2c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d1fd9ff048358dc16d372682f297c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b22641a2afe7ce53953d37a73d66eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fa5c999a02ab1e4a86b89780cea32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0625580388b6f5f97c1108a8a40390491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc62021c616cca991ae39ac563648f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542a5710535c5db78e1e8db5473a90c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d18dbe3a6c5816888d423d9405ecf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad14d08f623cf29231bc65865d6a21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35990426c29ce6b73a7b70a0dc76769f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4a9ab796af7ede29116b9a3fa4477497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b421b2361e357e1117adb1637d4d3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4d55a4d5ee18f69c8a414d5d39b0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66dace4d5ae7d4d35415b5cf2e155b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19700707ca976d64117bec0172ce7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2656accae32d0438d53c8d7714e94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecd63605200a08128e4c423b1fea18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a685dd1367a894c54d25b050a35f6a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75663af741eba6e8d26e3d16d9d131cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d1e86f54a6f517abbeb700c7bb31b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35089135943e7881767eefc49c59e375507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce9b24cbe983596e37ed60b6e40801508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42382e84fd5394d5b6e84a287750441509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2359ab9762565a5d2dd22dca763a54d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1b0c0c804181197fca0d016b5b92f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb5b1112f081d52ebf383216785aa4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30149ea813d0b28a372e2cedca308ccd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e1b4f59d7e9e499bbca1bbbb76499514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f26d5b40bff1594841d04670894f6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6924fb7d3c3f126a24cf8560898e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b814587f9a093ea2bc4c697d4ab15fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ab8bde287d1889ee3dd2ff1d2e745518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4bf2e62535b1e1c6cb50b3611fbbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166e775b56204039278c852cfda4dfc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553196025a2291e6b7379c229be7e7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dc7b155656d4da71e05f2df3e1260522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bfa2dc746533a22d20793bdf41988523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4e0545852df7359abe43cea728944524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d045fcc6c9fdac2d5aa39f1be49dfd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475fe41fe9b0a4d6ba485aa774cbdcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130c5271e320f98290df44eb61f4103527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038aa6dafd30983afa4bbf0bf116637528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef44a3bb0fae845a1432edc8b360bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7685c4dbf0fa075254d8f73228c01b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43040b36d9dc5c40c88a7b3f1de15ecb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a3b1cb1806ace8a470a4f6d24bc19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921509f5fd7aca59856d83e38d41b56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82e6f2cff14cc36f0cb00cc98961ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86cc6d7f0331ad669407b07fdf38b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656915a733db283d6393139d887fb380536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f535bd2d4c141080828087a45a424b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef40c8d590ac29acbfcc335555f583b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd782706c7f7c589f833bef982e7818539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d96a8114daf616089b072303bc69f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996b840cc2a0ef118667024c20e311b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c218da6320f77c87d10c1e00884de64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea4c973d32328f993f343940ad1c23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1571cb484356d03df2630c50d67f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177c99d1cce72b9afa3d167bcf792ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d742b243379203fba36216be9011596546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4d772ec8ef1dacc4195d4461b57ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d539cd7689f02d6c80975266d0f77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ec8c850697a323550e48869a2560f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f07d09476b196eaad2992c48e0847550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caebd4a5502b3227380a9d8f7066ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d547cafeeaef60069a259df46a76298552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4da7b930168e1a6b3f0f8c7d33f5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260b32bdb9b39dc07cc14a65f61ccad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f9056b45853a18b2d150340f456bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb202db7a104926be547104b5767d5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74d657266b32be9d8515d15c6c5a5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b923be29c46caf1777f6ff7b9707f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91bd3705c949596bc8d8f508e992ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f74e91ee65cbf4b07f0720b6f45654560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d2de5a344bd1250f14edb58337dbb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cedeb675d7913fd25a67e50639a34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce33b4ea89887367207c75af1d91e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61eddc660d5c943bbfd8bef8c89dce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee0b14290a4f0d4e308b48d020e047565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf7f8b4d86372250c318f0eb288e68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782bfee0b283a6d44b5b105a6586155567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b845c1f0a723ba5c39b434f252a931e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e643d16c55d8b771715ab43bcc76f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b53a90835b1e52b5b8c649a7f3594570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e212c38a4f1a090a456828a5e8185a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531e6029e82f50b63f187d0a4fbd7b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd8ec09dd5a44a47ba24633bf59dfd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850ab964dd6de5ff891412e75f9c7c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998f7a9454212d68b97bc3eea3a4ce8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eea4e88ab1ec681ac196cde34d3688576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001c2c8c30fed22e4b246d4ebd4a78e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b838300a36d6c6c9e239b87a532eca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb869bb0858e816766f41a6fdbaa39e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a17177fe53e44765512c2d28eeacf0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43035be988fc781839ba807d7c5a421581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c12bd0342c81c57bc1bcc500f6f3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d95a2f3e8d1c26795fba8b2af3435583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69145a316504cc14c7b39095b16b4b2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df53ab1383540249f01ea373a6db287585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea9085832a9f228fc4731072c6b319586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4c7abc139202eabaae3f355248213587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5bdb222229d633b5378a128970a6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01bacde2ca6a5f512a49330a29b7ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab196b45e3803b200f015ec4a67d32b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3df13cea639b2f2e9428f510204570591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bad1772c56b92d64d14f9bfb748e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab953649c07a9e0cbed9658ef306812593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b18a02a11c32260f06c95adcfec17a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac80ae7079bf781b311b9d0d1fb6a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77d35fd25aa308868e736b5e309b43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ca119cdba8d3243d9a895ca60cbc2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4d50168d141cd51b2e425e579209f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e21bd3af9f9e8a50daa521085786e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15afe60fc69818ede8bb136f31f052600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e3b67845b4d10f84b3612a0945a50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836139c9b54b9710822df01770fd782b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4c6b79bbd7c6e109f53e9172d997b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e559120bb89b930ccafd2f67815a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9f8714f38ce9de64748f26223297e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325ced116ba92ecd3511eb17751e897606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505caf625e494cf8a9f7a9312dd77a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996529d09b433b8fb04e3594fd8ff573608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ad1b5369bbb42f146a19ba2f3eba4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938306d869185007ca958a216d3ade04610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41add763aea3cd614019d6055b9a75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20001c2f85a7a129647c41436ce45124612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6255e49d502e81ee78d02b69d21e5c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5160e06a04503c7065f6eab7aaa34d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc960bb18272b49eef45895f2473904615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e63fea8fa8670bd0755d9c8c3342b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5bfa2ddeb8aacab927f82f50ae02f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed47a69c280ae2b4bbac0aaceca61c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80bfb26fcf85e4bf7f7892fb07b2b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97fe4de699526a73359990a9f765df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca437006d3d4be1ca5edc3e26961e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef38f4f11aa8690f393ad258ece87e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e95daea5f8eb11db6d82bae37f03b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb279ee46ae43335582f46cd6f08d54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9a033fb35bc35862fe70b9602799d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b1e521b3d1c5a9b24eead4d057d39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594b1533e7639d3f17cb463bc299471627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b80b54101adbd05dbcd0c22008271628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3db92aab47c08455724517f9ded7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d88433d7f3831009e81c1c28c4cf1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8074acc5d0cdc1329029aab3e4b12d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf66b5c1e701ee4b7b5df2f8776e252632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c159418a7466a920bbc44054f79da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b908072333f0f496688953fbfc18c0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f74d0f8ca361369fd40dd5bddadeff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae27906e1dc03a451c22a6818dbee4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c742dfc636526caac86a0aa982dfc6e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a73159c5d9e8f1d397f0fe94c816b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670eef6636cd0d4f0742af5890ec6ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b44b6cad710240e376f213449ccf9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e01fb7fd61c3f6657f95038562f0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1e7bdc272919c333b0963f23b44a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8f1561502005c75dff9ed816676ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63462b21933552007362a426ee2e7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f806a0846b102ec48888f30f44ec2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1857fa501317dca4a9c08d70a452dc1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f7ccf30892da65118d078175dffad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809270ae8b5c53fb10821621f0e1c6cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d566bb5a296033702cf080203d91f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ced000254fe9fff583b85841544982650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cfe954d633b1e84910a25df727ed1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210670a6d3f3bad804eca15c508246af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b71e5e142bcc98ce15797541b05c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34ad76c83b3058453e520398d8a20a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da367c732ff9431136ed66ef2fe18a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2f220f295dec67456fdb55614acf4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d62af4d06bdd4da6179d07a584756657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b2c8c28ffa24d21760b061197a694658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23d2bbd3d7d0ba8f116efcd57e8994659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1a383a56226763c7884a0d54419e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ab9342d7a0dabc8777589c687b23c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88dcdbd9b6f2a6f5939f20a9a5051a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba13253fbb319fcb4b0d136eabe9a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b0c88c328dbeced2c2cf15c3434ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab6264be813cdc45d347f14f9bb735665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae9991a6971cd8dc2059e4283ef4d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfcbe0fc3df10b841a78c058518e2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a3e0e4fbd7171d55d45ead6dbc36b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0286f8753bc18166a3a6f5a415de1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693e4dd620112417c49083ef817b422670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c74141016d51049e2bae3f4f34c47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06886643cb32eb08ea99c7e1116c5bba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a55f3b43ac3817d9838721f36cf2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23486fc1ff074025813b5cc2e2dd181674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3bd17eb0bc8378a696d616376301f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e94451d94efdb9d308d14cc3b297b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5966eaeed5b693c304957bc458a573677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4a9e71e07c05bc5b0fe1ed241022b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0cf386c4ab3b13db822f0131d07d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133874183e43c4759a4249aa58bbaeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c674fb8440c0682bf64cfd588687854681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b701aa4193e69ae6d96782595604db3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6065182ad9ffe9d802c163470b51794683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b43d4025a1f1e922db8e159b034ecf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701f746e6c1837ff323384020274e30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fdfb9cba06fce751cfee2a59d74a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb302b4632298509d85558cc98093d3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116aff9c23092525989e36e9f96c48d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bb5413ed46d39500879e143e45477689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb46e08a2f67c7b0ef38d53fbf37df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540e0722c35ef114cd1a67939745c1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4a68b3b493998d4f39967babf4af2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57071f5678506e3e5e080410a2ed6b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9af6d004759927724ba76773bb7e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1d677ccc78465333b9aae7c398b42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839b4b9875635c30a348b3bccea0a3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eac66b3bd74418c5f058aa04328de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a15be679d48d7231c964436d83a595698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554dc863774e500e1e9187355ddb2f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713d71c78ad6cfc8d779e2468b1b5db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72fd0c66fbcfc219d1c8098a4b40f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5c12a06edab1049216505b7e6b4f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f2e4ffd49ac3670c656584f4ef994703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1a513be9975ebb7bd831e4b7f9ffd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2e6367c6f8ceabc0b5045420ef3b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cf85afef215d2d619f730b188797706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2457a9c33730145f0e7eb2dcb2c23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939d5efc800eb42e7771d93f76c6949708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1641319674d43ae51d1455af7bc3ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e5c1f1dd1232adcf12599ed1698d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a62ed221b21cdc7cb90d66741e8de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b1f58ed137ab4d3d1dab521591fb4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0855d0a0f0269243fb2b8c5fcc0b8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aa65daf8f9e372a69eb24260b0395714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14be95665ac15d5c5f3e23957889b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185df6ecd2d7a20da9169a99e18a0e37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6c3674ecbac0cc329beb87515952c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6377747d10d1deb7fd16d05e6e56c4d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863409851448020b353e80742e525cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e4aa7f08e111bf2bcad4f73806b3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237f1250f71aa307fd103eaba56a195721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bc120b59bfc516aeb5d3b771d19bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49f45697e4d65e644e406534e3d35a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fe23e47c6132c7bc0e0bd70e2794c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cdc6bd64ab148ecad4d81600f02c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c93f735e58feb0770e0490b016962726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b835ed3f9bc743473c0d2935e2ce4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc67337c757fa9b06606ad6586e2939728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b5a66f27cfef3618c9a4c4950fcb4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f63774768a6abc71be0b5ff94bd59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa0acdf9415b9fafaa94c1d00a8df0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5c156dce567a4cf3183dbf5813d23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbe866ca272b048a2b9b9f364cf243733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db25f4472266c3b85e308754a311c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf5c760c95b15489ff18630586657e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f843de68b869eb30e44c9dd24b2843736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d1208291c8d66c24ab6a00e0e1f61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65093488061d3be4dd3c136e75253db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9a8c19a8f715b3dd4850ff6510dc7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3753ef747418972719daf304d368f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3f097592a09091a753d5811de425d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222b8a3e149e3182fc38f1a159c0de1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e805da0c6dd8d853a57bc09b73494743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542faa443578118fad648c60767631c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4ada644e0201142b046e5fce35b47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811afa96e39cba51733a04867d2cb7a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd5b63466dd40c1c17573f428ba1da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762417c5ecc25cb38c4b714e0b8757b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bee5b24234a1e313d540dd1f28b192749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd161c645ac7d8b6423cfcaf4f5545b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598b57d7256026ae3a97477efaeb651751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e966733e76ec9d8071854621ce9e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3068012e5e2d05dec33c21831d69a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fb8f349a3f7d7454927f2dd8cae12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa992eee9c75240ead1d2c0dbd58b49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ab14768746d7bcba3e65a57272910756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781d9454b29a3c272d8ea35735184d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb4e05a118619979bb111c95c5d430758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682deefea14f0ad085b7d7504eb45e1e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>