--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1202,68 +1202,50 @@
     <t>000008277</t>
   </si>
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dedaa6748fd52d54b2d4a3b7bac3a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7db76e4d26057eae7e6863337f19f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4080de98bd99ed0774325daa9a589e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9f21ed292f407764be982cb07bc1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e55d098b9d029af5b62913a3f3db05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbea6c099b68185cd155a334d56fe7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99980095d901077e0b80142fae426527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b44b583bfc692f1797b74d98e32208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c33bfbd77401ad961818e9f17dada39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bcc8c2cd5b67e58f9fcd0dcf6196710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d963396ce96354a356d74e0d01685b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d19f44bb5464d42443266155dd44be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90570387f934b24ac56430e7e0fdceff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51c0e8f2cc1cace1cbe44589d0883f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97786ef44e41875eabf08c293f1d30c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13db9c1eac0f1cafb351637debe9f3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19cdf4087a7fe0572075440d1f747417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85add2adf1b671c9709441ac45e6bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562246e2a2da6d32a2067309cb610c9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6311c12d167a98ea1db4f289897ed1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145764fc3d55f9358fd3a36520f4024721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d72c88f4cb8fcec3e7b7e10a418c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5738bb1e4973faa441522f45a3b3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c2f64027091a4e9e085d86a240b2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240910f5a802eedc7d500827778437925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259aaf0754de6d4c430a1e535fdc67d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2d085cf5df8bda26c2c6ff501d31127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5cc77a67c797e6e5ba3e52d721bb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4144da407ff172b4bc36738a2248d4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5888fd0a41b4b486ab70996d2dca6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2148f5389c476bc6234f1037383e87931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9153e3772702aa538d7e71e92b8d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37b9c6c9f3476a87c985302663172333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe96fb423f12ed99ae5dff2fd4cbd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e30a42289ba0197cce52a242cb51235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46ea64b5ee43858664b8285f7dcb5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e859fa9f3924e41cbf763fc892ecf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b4a7ba5adbcc610f915aa1db6973238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa04f1c03bccf5707502d2643a01c1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f43b6edebd50852d032e3b6448c5c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dd8f8102b0bd06b8869143437469b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b104da93ae831290c47d0d4a83dfd4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f7fe53dad2d1ca1606047f6c724de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b7080a661fc9946781e19cf81b15544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dfca1914775fc51d5ee2f86c207cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37b13daa9ddffd3dca730aff2d7d7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851d2c27423412b2233b99c52650d6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c64e5c72f3b6c844818f06b780109548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141284d93704304a1983e343c72ea0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d15404893d7ee2e8012784eb0f1fe150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422773197208baaaccf51d9d2f2ab2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7701cd22fb512300a2df85689cea3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98f0e48c79e1708149b62992f13c0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baa3a22ec9a745977c2c0cb6a02dcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6e1bb557143aaed283c126346a0ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9c615e87bc6ef9f368b2651e08cd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b543043ea5cda515ea3cebb796917f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef99d2fc340e20fecb9fbf02adbf63a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaee252af1038f1e0861a1658e642259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef052901ccf2a2f1493a8d809acb16960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419fc8b48806b91c1f1d000d4de002161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbcaea49acb6e012fc2e87483c833862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e3f5d98b87e5e525658e79731059c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338ffa148581e1b488f20973e1b7a7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b0caa0b51f066f638dd0d798976d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa368181d46d83f4fa7044367fc8cbaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc02751b05d391ab83c974d2ebd33e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901870b28bb051dd8494fddbe6b4adba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75684f7bb142561cfc2fbf712c92a1a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb930b055198da1f8440fea3585d683d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d2c19da38582c830413d63656cc4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ff767b803c34e0dc70bea5217d56072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef53b56072678a763f57cd10e13580973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88916df7614a5779c94afc24d7947ff374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aac271594299ebcd32f3d91eb406e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aae8002cc88870288a7dec49edc9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c11557a70294ab7b43d81e9e88088477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e73507299317fb4ebd62658b9cf9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fd32399e65dd707cd38f87260a87879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b87c6b9573e7955bc040e010d1c91780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb827d61c6e28a70318e158eeaedc7e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cd4c4efaa6b0f84bd50f5ef28288a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de1a46f31c55a90924738942a4ffd783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b904aef3c2b527f3255ad68e8384b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55074f218bba658edf59a324dd6c75485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a943eb1ed72f9d3723ef909ea635beb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64db9088224c979660107849e30c8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1da9ae525a6c1030feb01245499cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f8168ed5ce09982a51dfbd4a4980f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332a954bbaf2e09f79ccf77a5bf8a7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a4334120ebe6c28bf4737422be60991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6243a3986f30d662c6fa04fd0c81792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacd028b8f40c0a83fd5d069070f57593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3868c39fd41fa0bcd359bffe3d711994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf95d12dc6bdc91155cac7c91ef35f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a1fda75b846811bd57fe407f9daec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeabeb0bcaabd34ae156f41b8441cab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85729caabda6638eaa022d8d136ea4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd869228d99e1bdd626a22548de0470599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46774aa6d365a5355fd4a7f720c1ea35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02913a19626e13af39dd19b4d4cb6f30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e663f009198cf6a0b589eb11b4b5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522369abc9fa034449ce7c78c4372457103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2d4441d50098ae9629901245f4677104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546faf9b670e4375f24eb88f87c4ab32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34587488ccb288aa396d6097cefde3a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75a4fecdf4d4bee789f36ce2fd9283107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fcfb2266f94483f197ab7230e679c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ada5318ab01b4f669fa0f9349ed8f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791db45eacab6047695f24034a07b6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ae823d5d62c7cea177c1f7de2f46a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b669707e3a5ad1b53b109769e952dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4ced28710c33af8e7d2257b5212a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a037f33402b0587f08e5cef045368c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cbd492b750fad669967342822cc12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33008f595d48ca4cb1595ef6a109c36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ac04ddabfae3cab4da6f1f25d300f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32567522eba9ba3a42c5eac517eb63b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a6c6bda23d2e4ecdff138c66b2765119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999184de23db75f328def48eef0be41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea91c43b34c2e4435ee64b07e30695121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1e280497f25e8abc410fe36a8f04b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed50a3325809cb813903ec03cd83d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456cab7c3bc5d19fe6017aaa5421f42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d597f753b245bb0c505a2e8eea503f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08751abcc2e6b0d7f88c70185a0638c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade768987d08be30ef97f0d1412420a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1861c6bb8e04224a500fa741398fe80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8fc00035c97deda9b9b16640a2a0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26293b09bdb025016aa46211854847130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3459ff369606a6b221472f2ff5d54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1d55197f3f3a603856fa95cbba8d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869770f28b5f84e1fd530ffe857476f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95eb021178e44d52af1b1643e46e76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160c50a2a4421ab12ee424281d0ff90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2a75e59465de4ca656abba32f3b9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef6ddc0f665b29cd0c2573b034921c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b84c24c28b2d1476ad5bc73f20df00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea6d71f672c8c9b5cb8123332acecf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640b3882fcce9acb645466d30e7b950140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26064c505dad85eb78a9f0c4f3f47e2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00871e3d72a52f6022968bfa86d61e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dd549dc1f2215cfb6b0fb25745ba9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebde9acc3e75931562616b257a71ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06405a919824cd3e0e651456a338400145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da74fa697c074b2daaea68574696415146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd17f8b91477a73062c9e7c341f8d26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ce51f1689c5bbbc53f7dceded1ce9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bce51cfd3858bee61dc8d7a970f33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694c25a21f02dd5277218d16871088e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92b376aa38c7fa98db3d12d0e58542151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fcfd8c723439ee0adc6b505b91076152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8db0f0d25b725a074a780b5b70ba2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6028777463492f51441894c2e91ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f745184cf2e3be51cb7b3b2b847bb7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ddc4562733607417ab1d3c3f653b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06ce568c86cfdbfd4dd7e597f15a90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31898e7434a64b4c4577054d987a6e6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f8468fe578a7cc0ee64fcd8580ce1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5da63092b616f61af5b3db2634caa6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811e79d6d712a6be1ef668b47fc8691161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd66b0df549f2f097606fe4806f18c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49269dcc1d6d687469d1541ce27b9548163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c94bfe2b6175587b04ed3189be64ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655af2245737deb6b4fd40c7af5fedc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f070cbf2e66ac45d11b6bb2001612b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f59ffb8a8f372452ea1a0375e9771b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acb1721494d01061e15458dd00ab79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb57a205c85aed4aacf053630f5a12f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc720910d7c3ea8bd48b9c8c7920dba7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04b9168a9eb9223546abc6494621b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680bb335bf270939c1d00474d1e1881172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b8de3aa22bd101cc8b302340fa70a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c2fdf743ea9836a9c42eef9296bbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48346cf2f8bde1f82d40cd291f6ad5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b24218ec957ce00de4f18b03c9c725176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a862c31bc1cb0e3b1630e43912575ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886894df1a04f10e4efadac246fd0d33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed5443f899f5f7fb040ae71447811c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5928f874d73338ae5354643ba148a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3fddcb414bee112f1041bf89d60c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825de62ee81fdd2b39f8551cc5d7d0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf83d9b31ec18e43684c76ea430046183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6bd59c0cce4361bad3fef465b0003184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efa1cf8a9605e3dba9187aa53704c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b2c3846a60c76a3653c3b5122f0c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b67deb0bbe169bfc7c634d5247131187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310330ab9a2e01602dc52bb2d05ee96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bf4adb26ceba0b950ec0fba47a750189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b622510ec3094f032bb913f84d0680190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f187bf0310a10a18210c738ad7938c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a85835985a3054197def8c58e1238a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b72ce37f2866b44d433b817371ccd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff74f39f7f04f0388f19161bbe3cac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245079e9d17de03587b6c544500c271195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f830b8c5b79601b0eda29083de671196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d8264c397b3f412a973ad943c1232197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b2750034d5a677b04acd3aea46346198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c677b4ae9a28e58675cd79de2c172199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62b3c360b639ef4d16d87262730c2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00b8497db84df24f25eba3a8ec89a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd290175659eb053dbd77b8c176cec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c8c8cbc7f4671590dd0da2151fa49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f8aa6e73e7a18c4150b11775014b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f265232f655d4301395e8b0d4ecf020205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9e20185d16cc9615cc353ae59b797206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5235fa6b67bd9954a58f2c539258a2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c435d2a752506de3a84b8a7a84b7b2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6d27247179832452c156feb060b5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea073218d805e31203ffdec9da6cd3a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9ec92469f17765f7f0929ffdd7bec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a22b28fce699e718eaac9627689a80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd08b0e96ea4e8bc6315d229277b15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be750147753ef6684aba33d8634d93d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459f2f10962091dee539094b0777776215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c862b1a4e23ee97c04a179f7ac917e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1354734ccaec3604359b79f8978c3d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8f877202728f29f8ec0118bb76e2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aa8ce574a1da9d883dd7d636215b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a725200457bff062c002902b295e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3da71e67259f9a8348af3b744003a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05fac35a8eac8a512c3c851d1e6951222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3a27e8c71d4d38c2236968ba766ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d86a0d4dcb4b06687372a6727cee7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0de2750d45942002bb799688e19a9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b8cffd9e0c0a436e0152d9d0c58b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340781125460f281b1323d4a00a4b4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec316a6de4d98cf378ddf46e491b42e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7291f50e5206628802d03cce4714c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f732c036e2ad27de7319dec2916ac2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74889a28f6e5f2a9edb8a18093b53c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a4dda25268d8613f69d73f795c6ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81f3c6b1be15d44fcf489b406f1a78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903290b49b61f5c5115bbd7446b7ed2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cd34b6f4e3b923a9f285f70be3a36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850ea37f2fe688fa34bbda21beee643236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83545cead90673e2645fb6fd3dbcac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e74b867b8ab3b564888a22fadae646238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6e519a96ebeaf336e5a0e8d305192239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a29808dccb4adf03e101827e9e34a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456744ec85c00459f87df70d6292266241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c21a5ec77cb69e14b6d9ece1fd49a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71416c553f5ee0cf77b1769f7aeacefe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31178b9fef80747d47e6eb435d7ae0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957c4df7f556bb2f83426bd40483479245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e3ef8ebfa47f773ffaa1954090faa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fc95921a5cd2f699b6e16d9d09f32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c151563fda04092fad541b698265d39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c681317f80f1228a18425d0fd28d4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f2a3a0d205e463bb80df5211b7f51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6aeabf2675a753e0f0bdb596d31ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aff4da2c60e97bab6009b03c791d51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcf3b1f0001beead5b5104733ffbb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19e0a9a7d97cb95dc674997a995576254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18868f6e11ea4339e8bd7cb5addc920255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378944eed17b4d415270c4b6735a1e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a1a90a2e0b9e62ae17236610c6290257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abebde8e0894237c119002b69029fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37ad89184ff5bdc8efe9b9372f6be4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816ec40982ef1392c8c87397b914a2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01973606d777eeb514726f6fd3032987261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700eb8f24f3b89a9efbdc870f054c42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5d856c3c9aef619a0d84705803f22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1581be1586e472163864e4edf34047264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abea35c9953fd0ee57d973ce9a25d98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702aacc9d5fcb9ca7734809bc1b748266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf1ddd4c7e16c081481617c06f9805267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98381149fc2793896598cba134c2ee1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ed97c165acbbb5b40898675b4a507269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a069098a5eaf1d602c0215d0f1082f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d145368ae5df6cf47415096c7805625271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f892a39d9aa0914030d417051a9ea8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1da745fd9b2d95c05d05b08717106273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321899dab6114abc7eeb07eba85fef41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84435a35399b8cc0cb5bff1075e0f212275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2d5df96db4c8273e3ff07c7d6c88d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded58ad55d460e6c7accc509b2cb7d9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243e2fcdc86479cc9d0df765c8d5584278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19202925d7c2ceffbaf3ef35b187f2fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52272c5522d83337f7279538805e0ae4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e184af9663604d952b044584d6eff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce63842e736f46b6936a75bacd5af49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e260a5aa2819b0366fc0f1d5bfa113a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8981606ee3e8bef53da7dd26f5bb4f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b371535afe7d1e24c6f2c8ea72c70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab92ab0d59f71fb46a33b7863a80e4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49ca6e3a7885db1345c759b3a8951f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e12109ef2ac7d5cc557a6fb741275288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c158516949f49ea367c04054f33b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6043808dcaf3e889c650d96a66f8fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90f6d1fb5ae2a12223a6b0aa2d09f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5bc7a91fc125b8d505ece10a5f715292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530130050996970f5cd8a9d6f99336b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d308d99883abc0d9874b01f911cbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa90f64194be0102f747f0e93ff1b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0e908fff41cc5aaa5442795ca7abf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc55b66bc754f5de72f5809619299f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf72810796e1da84c12b5a21c3801c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b65c94bcb3c88c089e0ab025067c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59835f9c01ea8f1ac0cf515bfccf793b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385d13755ad1dc3eb38995ba4f493ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25f3cbf6aa2207b52706af37f8e92b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa472e8946db1c8928556a6dfab6cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3b4e946bef2dd3ef2159ca3be906f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0394390cfa06397dfc1fe32734087d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a7926957a19f509c7f9e8cce36042306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32c0b0c8687447809a99b75fd61f44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f401ab9a37d13a2a15bf82571a021a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5275b1022e5d21a4520380ef1cd54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aef451f18b819a60ad24a51a58ead9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d47d3484531e0417f91a654d56740311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a2737676be001f8b0db002f876bec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbe10c36918f256fdcb13fc03b3c2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90bca91c562e7aa18443d53b6f1f8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdf4efd02f1023c681e1e187b934fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77938e031d6c8eeae6c12694b937abba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492ee6c8543188b476545f06c55c1a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c623f5a2292a211f29cd656077ff4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04b04a078fc88e195d81f9b638b5d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4cb2d5a5ccd88ad45409913e54a40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511746ec2538a6c3da8ccf401a7e6106321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aacd2f06bb46006b55672928c167a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c08e1ebb370cd9139f78732740c07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ae6a4d50d51aaa8be03865b059f36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a70e67f4ca144dd943c590a50e4e96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaa865ab72eda300e02de02f23493e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c4617184166200a4c9f35edb3dab5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af11dc4a7587aefa4cc955a93f6a85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a8dd6c68d0a72b555c089422bf6ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4779fd465ee4d65f7145304fd9dd8fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e52bb61fcf7e1c0935261a312e7ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609418d30034341fe61309c72a20210332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327354ee4d758c6282d36c5f0f8ebdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3cd0f9c6bab27038c322016447d7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a010659b7497bfd3b2f716bf74320335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c53ebf52601ce21e02d4374384a0c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ef6e575b67105a9db16f68edb14f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad776d1ec4dcbf9b9f4c264a1ad2a112338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61075dd6b874fc6de2c3a7416a3cc88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71028f5930d443072e806ce2de9ad1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b66cd828b67e9dfde0da57f1f30ba9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283f5e8aa474c9e13dbbdeee9814d9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb0b58078a703696d6b2a7c18231d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb669b4e4aa78bca8c4c47dfdaa20564344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74762d52902b70a3480b1dfc0dd758e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000703df5f420a886c63ff37efb3100346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978ee87cddae1d075dc400be9b14164347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855e94f413470987fdec795a8746912348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e78eb1548f107d206d6a406d44cece349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce777204bf857a748f30c8dad753aa1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fddfa9bb0e4b74e347daa792f4a09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c260b680a32571c46d9bc909f2c89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163f6a231fe99ca6550a625d2b0bf40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2764f52d4815ecf0489834470ef8081354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdb12c262cd538400539cd1b154a78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c782a8eeb96a6d4865899be6b6d96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671518e94cac02b4d9f211a4bcff91f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac21310a79553599300f0c223bebb3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0c500490a596b10643016fb74b30c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63526b653414d7251e6f776057e28558360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a36d90808daa21b76e2088c89b28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6372c047d51908f6749325914d4da5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdeee98d0465570d7f96b06f1cecd20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586efa9d983a7ace7a06538b51b17741364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece69c132003f85a18266212d446095365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1817cd28cc01ed38283c879918134366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929dcd4f85c7b4a460794f78dd02344367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6c35479b4d399c886e22c256632b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad8cd10e05f7d0c0dd69229be52662369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0157d70f5693ddbb155bbbf8a741e6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fca9cd73fefb65225ccc68c5c73129371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259803edb4360419df467e99dd56e2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbefe3146ded2f63a3bbe5852a561b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebb48cb2c0192c832013a014735da7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273556db05d432aae4ddbf967ab415e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30575cdcfebc795fd6305afe994a21a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1bd244c6a53b1c7460726067c44aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28de3ca22b2c010492a1df5e57718e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ef2acf759f59b45171cd24d2b5e7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f3dedb67b1cf1f8ca2a45a705b13b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ddd2f20c382e07c7adf6ef8c6a1b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7096043d24079fb61aa3c0cb66f4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943adde578128e98f87f3b8be458d9b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ab32e350819f96029a7e1847e1ded384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4526aca7a8c901205e5d40677d85a6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc5df099c66c47b8723665730b7308386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb8936d26a6a823df5ff6d70685ef5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5e9320693b4230437bfea4997049d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6143adb4cfee2828508bbdf3ba5b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f096b23b79019ecb841547498f015390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27627ea0049ff30ed88eb9f79ddf0ef5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199481b1c1527aebb4317cd3cd66a2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61385d85af69437e5d68a33e1b9fc349393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4b71351350a1c76454b184d2134b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff42bb00f9df84adbb0b45e58a57554395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55badabcae11ae4ed4809de11328590396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eb4ddd662d2e0436562489fed7962397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5590345cedb58acb9117cb161b321b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c3c762bf6911a03dc981ec913bc19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ed33766d4137c51df3599e09ed2aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc4332173b3fc8198640419522ea77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f2706677c1f8937749587779df253402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c13adbdb3516da987d8502982ed95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dcf4edf0743817fc7029827b9c3b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3414f3e6f0d13726fb4dd6c6c9c842405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5817de380b4ca7857b3d23c6bcfc018406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b9f6c5fff2efb66bbbf017261c8dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ea417be29be051bb24d6f30a233a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ed72f2352f9bd83f48bc3d0ad5402409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a467903b8aa0c8b94d5a188317518410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386c8bbba8e6ea92465d54818054c8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fa41a650a5268ebe3203911e880fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba706fedae4fe11cb840950151d9e6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14488e5b5e020aedc6461c014f7707d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea736d48b74e72caf3b254dd425e476415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5ffcae0e1c6c91472c95c98b15e21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e731917268af8feb64ab21028ef4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdcda0850147bb5adc6e38079eccb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559cf5072a4dd86880042291c108415419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522607fc7c9b25bb4d5185626634c62a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e45540c1ac2198f34d8f705194bdc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ad533a8ac26c031ca9b7b2e7ae1f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ac42e4e29f066303d678f12ea31ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841290975b5cf26fcf9a7d70fde6b4dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e53014134c564bd8eb8cd39998951425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac43bd8563de53799cb0d7c6783cf41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b31ad931ecca7f5cef583b6a7cd9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719836d797e517868536ad605469991b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c4655af65a1d13a4d5c0c6302e2a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1f60356c5bec106f66acbc6d13dea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91d83edef28f81a8c19d1c30f1d96a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795e8c7f7166089ef751e6f8091246a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038aaaeacdb6099640cc65ecc4f3a71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d079a807e76dd49ed01ad85309616434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff15f886ced825116c6f15b7fcbcfe0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f331edc20e07764463c218dbc4a040e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba54b5cc0d9129b0cfe1db03b311cc5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c8bbf5fb8701ed68c7381aae2ea67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51520c13e0a5c43ddb054e48c811599c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ef0954ba46d6d1af789b80395aee1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5393a1cc9630bfd2fe866500ff6897441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecc8f42dc2c81e18bf9b70620e9326442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b88acb534bdb7fa79a36fac857374443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e7e8a033f959b182247c07fbf079a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2852a6d1ab554d5d0f2b7d93374d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926678bb268fce7c745851adb6a6a09c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b103153c295a4d69d8bfd896a35658447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da548db813e2e26effc9b73810e6c56f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbbc2a358e2c2bbc7106962268f5c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93876f9180fd1f7e763d8b07a435f8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd6d3a975820a6be0e6ff474fa5229451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fce4ab7153f7593eddf8b0cf2be62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347c54f92283b5a9c7c0c07466c174b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc055bccc753a80fec7c5b4c59eec8c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c37531e1f77415c583246e7dc41752455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58036081c967a1911cd13e9bf03d035456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858f719d344ef86bcc6e63a59cad80d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f677092ad0394e2c8b8bd8fea450159458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf6ed7d258d24eb9bc7ce99a6da895459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fa386a008ff167916229feec27ff2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0047a973b83bc7d9e24f94446f391461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cff9306ce8190445e2b7b94b0b424462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b13e712d054a6ebd657ad1be621695463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b7ffde1bc31e7f66e8648650c866a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badf4df033c6b8ec1f61a2673a5039b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc47ecbc8b4f3bfd55d172f96b60de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac6a692654f58014312324d649d1b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea97760efa218962fb057647afe6479468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb47a56de7e116e15a54293104c8c6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0807fef0b45172e1e26cdfff909dea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401b921c0f2169c5a2c551f61e90bb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfa15fe3fe1eb31a45d3533d7ccbff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfb9d50eb7fa5070578572941eb766473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e448dc43e193ed39fbe03f0e883535474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be2b3f4850ef4cc2eb70230021bce1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add49b11719709b027e01cd41e3f0644476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea491ade58a3f5980e59cf20e1bff19f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e496d74b5d8ec9d99cf8ad7b0842b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772d6ebb2bf615ae786d9375bebe38f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8c9f56d0c75cdd0a851f234004781480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe16f4bbbc54f5fa34d379d5bec007481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8e9e41f48e9638b902b7b038cc56c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685ce6057d96fffd7bf6a9019fceb33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a40ef565ede0d49b510547f35e57fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd31147c7a354c2e74163eaed6d63e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1f901ae3c7092ae0d5557fad08aea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5e4c13f59d4992025c5672b4a0176487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396b5dd614a5aea0bbcbc87d0aa4c5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bfd88467ee0dcf3f682d54604ad5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064a3a096535a2789f1211c38c60d2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cea73afc6d218c36550c309c52859491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606826944c478972ba0bf8fcbf7d426492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf625f0bad8f864aada561798f337ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee313f68e021d5b281cae736daade9b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f8e32f47ca0f0c9a30a94a99af611495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706df935ad53264877cf85bedbe6ab37496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5597034281231a293210e920b2900a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c90aaad0589cbe7d666f447d0ab414498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b44b2d09668471ca9a1cf65f826eb2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0097acd000603109b1071e45578b67c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111fc8af5c1ba2943ad0d066a0c1a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e903c1ee0231fbf0518d84a5af06e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1a6fd1964e4b093e1a5c040247047503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086529c0ea3c05d7e07ee0d50c22605f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861929e1501bf24b46aa634b71fac19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d51018030dab37e0d6b94fedf455b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd04596a952a3304d96abe2ab0dbf7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebcf7328e6982053dfcdeb935057d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6675a11d104edca644adfce115e8e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830bce7a48b9f6bec1022d8c566fa9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45c641804a8242500fdfccf364e35e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9657375c21a7d724bf0ac8c6c67cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45627351bc4b9df3e01e1bc36ea4d115513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6fad1d85994216c1871dd282bbac6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79915c8ad78f26c4ad7f05d4eea3385515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa80ea89f50d0893ed4414c3b2ee18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39068db6887c7c4257618b2b60673353517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e57b687de139abc58748771fa610e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a500e2f560ae197429292671431305519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d67b85e9b7ea2f2d10d6ad7dbdad0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f79a663940ecd23db0d90949eb1752521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe232c64a6950d8f8fd6b810dadab4d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe152086bf1e08433562e145866e2ae6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e9f13ee73073666c88aa28f9cb030524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e7cce5ba121d54bd6e8f5143bf804525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b366b3b814fa6e8bd81f2e74fc08304526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf9c1dd7b9fa7ba2027c0cb7b23464527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b67a58a54de82dd964dd61ed8e4bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4524a5fc91791e7f208a2768ff2a74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1651a2bb2f3098c0bb300d605bc79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde6901089e4c1a4787c610b450d495531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f26bebd11dd427e1c4d220dc51a0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade9d05f4bd6c6b67ac6d73b94a3a6a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5865c4b1948010c0a983e2fd2cb11e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cb936ce4955df1a05889c9c4d851f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b25e6be9ed294f71f0c7af317ca060536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebba886fc1769ad4c8a0546d183924537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b064bf003f3e81494b4425c4dc62e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f5625814fdd7ddb9bff2250039c01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f80c7afc4f714c54b7560f25227a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abd07ecabc1cc5530b2c9a956d4e03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf40875688f21ddba53300f263fc37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed66939c5a0a1489e7b51b6368611f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302ef9bb271be8896b89f9a488a75da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a262349eb50ef952eb6442ca37a9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272196bd6f9ede33d3fb807710c73477546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c97cb50962d26ea87601e49130eff6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba515c0b6e2165a4077c0c43753c8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0bddcea7f9c95607686b09c1a44e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb841b305b66c4504da4759b4a63747b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4427a66159fb6a9598d3177e020f6be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89131311e7bf2a83e98e938b2fa7b097552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ee7390a0d7994decf7fa478c2f693553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00efef93b4a9088093baf8c9e385df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be400d3d57332af98ab2385217ba1704555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1583742456321852ad77ed666bbc9ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07260c3adace83183a5b3ebd029605557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf4d346b224f5b4593f682f7303ba2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46bec29417c8f10a292fcd3cadf484559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c653b7813788ccc0649552a8d5bed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec27070dbb4b42ff10dd62006d7cb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5019be952c7145d3aaf0f90212a1f37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46192b334723d32687ac1fb93f267f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641a15823e56c7986653c9102e3c916564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3020d0787c824eaefdd1217a8e3c8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df422c55fc8c9b5a5d49c82aac556a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac2c7c822d7399232ddd92c4dc1a7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a03ca748dc0493598e1227d416695568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b16082e1d4851c28a5953703b7ddf9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c64b09a6da309f53a7f401656c2cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de41e019f2107ecd488d200c71376a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb3616a758f429ec1b33a075635338572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd70b760c4b7eba3998d0b25e7d1da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b54df0bca11140270d9d38a7afa6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f38fe1afa577af1b10251727914d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1ea1c801586e03752b0fbfe557d0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c823a19d6bdc618bc716cac41298f2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad432dbbfc34281f7a1672254fcc19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb81cafa12714f624057bc8d1c519f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954325572fca5d1d3290c6636a2e9892580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9e23e270f793657cc39e11d619393581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d5f43307e08f21f9b3f62dca1b314582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b32bce900587b140487210e603ccb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c474bd25badc2032d3798cf21387d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863dcdb2e6a5cf45a1128802cbb3281585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30f77647c067b6c89c42177211c572586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2fe09575a01a4204f8ca1adc13915587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d6a240ab097fee7917f1aea47ed86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c57efb33c87af50367936338afcc8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e30dd7f958885de93d6d9709ac53e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be7a360b98aaf9073b302633355cdb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4acd4d90191ba0ee5336d4107368d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f66944161df87ca39f77cf574b65e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374061567f6f06c8d700da247c8bc9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167398659b03ee8597dd9dd3eb5cca81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0633dbe60408284085da045a69461f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5230de57e028d9bd6295186c7d8ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70be84760e8dc8d1ef735988c28bb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef7c015887e3e36d21b3c7509366c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5879c13d8fe4e00b40a798711cf38c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648c8c2a12d8c6ab88500833a12ce9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b8385e48ccac14e2c25981d73332d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cbb6e8f32e1f463534d82eaa99e50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305013d54cb9a45ea07c8abfe386d3cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8c05da2188afbee5684b982974ff1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198b44cc31561b799ef6d6baacc5088606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cac6f5ff4b466c6a33b5a9ff6f82f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef780bbf8399203f0fcdd77aab02f06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8d41c9be06207e20fd88d76360701609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ba2aa20cfbc95eb692eff4361e245610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578f0d0cc476bbdbf6beb80ec43d9b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c632e5a6ebd1edba9759ac2294ffa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1ebf7b3364236649830151e7d0e5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296610085f570e5ae4bb1795738267f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428995dffb5abfc4348e256d6bcc03b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2ca7316e37d026ea5d1cfe461ec57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fa0d25829f3666b90a9f0260fa04e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e11b9a575f84ea37b54fbfa33da5bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b198ce8e41faab7af487eefde5da0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf18c1f7832886fc32dd620337eb64d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fb1c3305e5d642d15320b34e2d054621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48b0ff55bb802a379a5e5a294dde90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9c92f907c58fe5e596b3913ffb946623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385fb9d60386b45ca2452d1aa7cc142624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00d85640384afb989eb44235e7becb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d695172118a99f93be2a0c30b30b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc95e25dcf443737c7e13e2e325b523627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f33998b0fbcb8aebe0ab8eb58c82b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442fd590e40c32a9bf9bdaf3ee862ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47b3672d1c031b534c64f356f43d71630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f59d006063641d98d1c44187acc66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ed4e800d4c0db82856bc7134438fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28845fb66179c26a774fd75973e79d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254be7d9d0709daf98506977ec60be8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f0b8c886c4946cce4f14322a4f7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa312719d1198d3fb522ba29e622f5ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab702bba2465cb01ad5424fe4bcfb8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35c79066c4b830f130fee9e986639c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422e991a167d124d75c0217ebe5492b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb422f35ef7e15e707922d1b9c8e29b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e5811465d4b8482d7a096d0124ab1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e441242b28bf7d79e70271c497aad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467fb97fafc90004b65cda34167fa9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2709a25eefd6277e72c9000e879b1b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7637a82073b16a52589ff29712f2ede645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d361af99528990984c82d78fa30072646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09622dba2587514e15f874db3c34b3ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853e44900b9a2b68f8ad646fb892779648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199941eb7db0130ce8ae1028f4b3bca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973785e28bb8b4ab38b08e309dab149650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153348a1d830c3db4d9eef1dfee39c04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644684b3572bb3d2834c0e6db6ff5f6b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d287cead475fa572f86f450c989e2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593ca6b1cdb1d47f8221991aeacc60a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ab26d0066c162cc563667dc81c6d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d013cdaad111ae0044c304252b9d9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdd351e8941ca5d3e74a5ec9dfd977657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa2b34d6669632ff2f6ef3f8f8b4ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04497b3054d01b5c8c0d637ba3cf6d5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d99b757aebe756034a7039c916753660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7fc6ffd195a3a99cbc032c7577669661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db050f8854790424c5d82221ddc7d668662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0bf1b9731662441b756413543fc70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf059e0f074eac6f2cc77975ad0e1971664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce054bdf916503fdaf9519a1a59c556665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3204bbfff97a9ce1f5654ad334b706666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12966f8b3bfd27488d4ee0c1c1eef28e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481b2979edaa72d1d7b6bdc0d551856668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16b1f558fc0cf2e0b8f4a68cd24fd5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160e4d7c9546fc7d0f9e0dcf18abeaa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936820daf68cd2948e36db292dde7373671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b89e1a29aa5256233b1a770bcaaa4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4b5ec474f4af35d523c35ad39f115673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39cdfde443b9bd8f76833c6d09d2be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dc3ea22298d7a1892534991be99ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3029e3118896d25d82404e6a71f7433676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20234e3b8602e6b260bf23aeadc7f00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69805cd2b5093e03d1bac3436f5529f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556961cec2d54e27676dc506e78c5707679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9a9ac49970eb0d051e09d78861e8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db3b82228e9f9171a557728128c7a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef163f17eabee36b74ea79668c144c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90586d82a55166d8fb73fac1d865d10b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b6992a294c0b758b5983c390378da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860050304262bf70c1fd3e66d714a1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad7d1a3bd162b911c3a438d9718450686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d5ff598b4513d9f476b60126a606d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0380e90ee3549f6103f4c8d83d9c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f88018fe6343472fe81a4e89dfdd2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c96d7a564a90f34ad5e1d04abc449690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320905368fbba9c2db55f89c2cb63fe0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b5ce1f976f99cf94eb9694d9604eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522311a53df7a1f4f7c3e23ff6f00c0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0760b128cee71d0c3376562716c7255694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346197f51a49a49b4658b64a7385ed46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595afd12470ef70e0d7f13f9489f423696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc27f4a9919b528f0ce697d0483947e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455d25e21133c4283c1cb22ebca89ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f832c221b5a75c9a47048375e9758699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f971fe0e83679fa9eab69b347a972d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583149b4dac7152df7cd21ab8d67fae7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd986a902115266f6827b5a4155b8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf8fe92136c8b509cf26da7521d40f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d356116ba4cd22007a826c8e3306bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882271518f5f8d42b68c682b66deabcd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad9c3160753fd5de1de06d2a6667c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4da21f078023456d30d0c7b7871170707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753421a6549cba295583cf8bd172e2bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3ae30e4df67f00036faa5ebc9d335709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd2d4e25a642b6ca05c61ac7688e89710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f0d75079f5b6903495d428f793a2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc9220932591ec0d357306b1fd642b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa3225a133503f3a7a249024dcdcf0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffd2ee194c2ae7ed4e2ca8faa2f4b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bc2951107a39aab64e650f013875d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3c567f2b2c0be3e6f52062a20b2c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7d78349903151db1e037c8a619bf6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686d109830eaa34f0b50e1f79ac3341718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229b7bc3f7bb19fdfae924763c1649b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff1d940d5a1ae6f2e511a1e4d8adb5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf0ee3dde050708e629b72584361c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316b011b6ee34f04a1d70f08861effe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe4d0d39df7aed6934323cbecb30e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3197c38d2133259078968cf9970b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10056965c20a01d9cca8953253f3110725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbb5e0c5b132fb7d0015f334b998a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a2ba3977d78af7ce0cbb894e023e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22020ae229c79970e907c1294c07082728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8839de713bf6b3cb2e22a0fd46ef970729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8373da255863305011e75b1b54996730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c788e4cc326f4dfdcf822808c69b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15508cd2207a3b0ea066dd76d63952732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8516e3616ea05a5a58a50b0c79311e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420fc747eeb50595ef739e94272d4b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de755a63acc3db13876f024f5b72054735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb747e59c20c282d7bbe43be4b233d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bb4ade0ad07a9d1f547722693889a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c3c4094059f0190dbaa45dd7c3529738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edf7e86d8383d5ff450eefa081fdcc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc76370d948c92e6190824ae081ebfb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35cf5ceaf322c05932305f45641f7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844606ceb53c438fe54668c9e160811d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f596757e8aae3336720bf7542b0e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987704ae1af33915c21d411946e0142744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ac49ef798ffe0eab2a6433c88914f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ac20f5b1d82d445ca551ed0787b32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8440e01a7d6bde989c324c09c835d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b3f506d79e3a847c749b5477b7c9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db60b89e8e5b6983d6e5316a5fd550749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77df46e069cfff85fcb475b9f5fc7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39fd5799cf686aff2940c923c645b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2ad3b58ee676e58ddd3fb399193f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205b8a7d79b2b5921580d9e0d125dad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a9d09245e873b75186a16e07a0c91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ec1916934a39f321105779bec1993755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eaec20d6bdcde7b5dfb4d71f82c91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85a71daac3f1d0604a484548454c24757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287cbc19932c7c7e65018cbf2f37cd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcfe9f0bf473a7ee6d8051d8f5b1e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f75c3ec472ce363c24673698573993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28496461ba9f0caa470b667fddfb9054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db048c271f7e34b65286dca9c05a64be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676be342d8b94a64886f225752233fc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e4fe76de74a84a4e5de06a12e65b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea28e6a2842567dde82d2789f9ec0a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ec680cac235e1ee262bedf91f96039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4bfe18634e4d634c1063f824e1cc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cbf9ac9ba05250ea688ee99bf573911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42b4c2a18fd4e9a6343290e7e7d4d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0fdd84ffb73631da587e48ea89b9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5b29c1ddb1e4e943c1c729b687ad114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd33dc5cf74eb0220a2ea26dadebce015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f451b10e631bfb0279f9a015b53a09716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d99cd56f052dc09e1bcee3580ff3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4aa82eadfb41aabda578219c01c9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02484e7ccb7464ab3dbad2bc36e8ec219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76678ddbb38bc21722fec51afb59e6b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969099b8adebc3c535daea0465d7cd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09849542d1789d32b66dba43793aee822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33747ba80a7b7238f25f22cac9bf555823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda503ed455064574a4b6b978d035b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6b8dbd47a6caeeebaaac5746fae3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3dec31494c47eba2e7bb6b774667f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c403a7b02ad5fa4d79dc61ce0414227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e6a69b24ae9e1221ca8239bc28e3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deecdbb8dc4945ccfe0181672e7d90429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1042977010bbeae0005ebc09a73625830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0970725ff39c6ae761d81501fdfd0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df846ed97e6856049c57afd465fd7d4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241de66dfe26fdb7e03deb8a014f07933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b83793ce883b24c6285a40508dd80c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175fff5b124e91a6325d300e4b8857e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcb6ef30ee0e49e215fc0638c7157336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b412d85fcf46886ef1f2adb1a1a8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516343b7a968af289baa26971ac01b7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff659116d38d5064b5965ddd94a1fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71836a908c2d066d5d8cdfc5a80a252640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb639a4eebe017215267a74b1de664541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c105f7a4e59c6ff05cb889c5f395d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427598ae865969f48ecb72d2cf62691243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60250ed9b10e4405167612d6a8fdcdcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0b4ac060b273e45d5801c317676e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999914e970f6bc0b564f5e01833254646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63d2a43fc353aa5920039c7d74271947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32da2f66e641bb8c5b5ba5f317434448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0e1cefcfae42a675ea5d8084c4d0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c67b6406506ecbc0c585503726cae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731549e870c096c2fd5cbe3bf5e62b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9294a4825a1e7263acbed0a6a183852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd54b6a06003c99eb76be9b03e6ea1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569a8e2d47b74a50dbd3a68acfdd36954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf470551146f938621de7b9af7296d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5de8fcbcc9cbfa455cce1929425eb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d1a6f53d9532a191fc8285721492857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42737c5677a631d88f4d38fa9e7bd99758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483ae528d6fa3491d66a1dc57b917c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e565a76e20c8ebbf59f234d20753ddc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f9e7ae8716b34fb9796a3b8210da461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd931cdfddcc132f0d34efb4a0365d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4176d35e815c95706ad7da96f311ca663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e697bf5b415d3d9adb2dce39c6997ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97470978fe74f4f8bda7a26ea043c2ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0b701233a5d4291991a72a73dc6b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677f870815ad92f196137fe62b8f66d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6ea93e7f579104c5396db8f79871568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e92a28b4234d39b5cea3835e08167869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60218aca0da3e74546f93ebce58a976970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b6a7665bfa81ab3682a172dbe21c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940d7060cf6a39d5dc978f23ca37c4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a6d9a545ebe5db25d5304396542fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd614e1c230f85038ffc9fa022ca8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bac01b64c3ba52cf96530356ab4b1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a4741d754820ad5249a2fe4cc839876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6211ccfcd7ddc8e74be9b087a88c94177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb665075efb30eef1892fbfcce4645578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d10a77b146c0457c5d688f3b1979d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8210d86d052993f7fea4a0598c20a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078f678de5f11d4626e3bea8551c4a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309865ab0ffdba25b0c6977e4a6a91682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446655d2eac3f49cb062356d3c5148783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc1c04ad849ef96b3c43545851044184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33e6530d6b81ea316ea9f3836a799e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89da72fa8eaefe47f8bfd84299a5f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e0c09a70f23b2fe74db65f98322dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529ae37a55a5bf9575a4b63bbfcf44388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735edb434eff3379c24621f0fb60f1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60b05a2520ee05d7ef92dc6ddd5f8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c5d534afda360f4eaa3599ef2083391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03f405015fee9ae1cdaf1984e642fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e0bda5bbbad64c74bb2145091455f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9997abb3bfc8a18ffee3a09676a245f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596086d7e4eea9c1fa6c2836b5236dcf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8874203e03195d56186cb9dcb7447296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5100bb136574e97266b68d89ff1af497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b98f28068ed4692b8d5ece5a8cfe298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f651a407643c30e18d661fc678a5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe3f04bcc50fb936378b1b611ea8ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cc3dd678317db034451a84d876e84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cea9108e0e3235e5fb659573183783102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b95d5485744a18c8efad6c84de42d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b9cf1a8fcbefd8e1363821bf20088104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d43a0b1e0e765d184590ed381d9b79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e4a65a71e8dd24ef3948160dfb71c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22736e2bcc14901827cea7c93c3c3f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901ffb8ce9af74580c8085a3c1dfffd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555b8912642093b3fd42ad769134dd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f54518c533e7cff2bf59538c9e599110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e9189c89b46c1cc0b5b3e4a47607b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627bdb2d8c9849ccdcfc350d3162767112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065b0bb0485cbc69cf7bdc3b5d8a8a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180e8541757bfd4cec2c91ce3152e79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec382739792d86b5b9100209a6d111115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a29bc6b9a179747610785aa7f8d13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed859a05e1d9c949926e228f08a891117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc2779b617cb4ce6026ce045372c32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5cc727da373c83030e2d0f33de69c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a909ff4fb91ac79aaf5436245d806c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc13cd1434587cbcb75a477b6e92ca8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c911edcb129c52ea2a8ec54a45186a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100605516a968f1bc74f58401c2ebd44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde17ea25b2e88fcc861667dda3d94a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7df737b98b2bd06c4f859b7941b870125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f693913a1739eb4a5e1d30124d00074126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66290ad2d0daf3b9413ac6207962c6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb4b4787bbaf95ca491529039a467c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac640a8b938cd8aa1b38a73c9cf013129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8e8f2353cdb1d05256f366ba11724130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc3a4510ca9280eb1c805be2035469131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c391151bd3493770dfe60903b79349132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fac0cb53f21a828a4191fe9200cd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1877ea6ba68a929a149d9a2343748134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b0161180eeeddbc068a160a7b32bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85332348310ea446e5046a48fde4f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c90555f42d0d0c3b8e78ba6c1011a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b08a6ec33f21b1c6a868e202e04f66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e012a62e3484304845636808f0324d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f0ab03bb573d18b4f47cd69075e52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a7966af94b8a3f876ec3ced5c04b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb69f86ec9026b2abc015c74702208d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412422f6b42949afeead894b08177919143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ff90a0861648de0b3646222b0675a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aff18223c66561d155e2a4057510cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb201c213204e8e8e2ba91c0144a2d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee1f517e17af5485c3dd4a3d422492147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef8e6b8f08d8ada501cf3e0b305bf2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be622f6de091a0845fd1898ea17398e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f52a714f320801701eeb240ab1e346150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d71d921f815c6674e42411364773e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ef0ccfed2bc1cf01b0fec568e494f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63291b6662d0dff7d8f4ca81d0a98c92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74b52f9ed5a195e76e2d5e9b5b29e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b18d0b23ec688617d6f940a210c55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d0538dca2b10fb6a737ea94f0c585156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3e0fbaeefb01e0a4630367831cf45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac3c1b39ebc04b0632a4ba9969e400158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d26d1eeec819653ada6e1765deb06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726da0fd432acaf011575e7365196a3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4a99a896ce93a21f9a2c603963abc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d763760a85449d89827dcf1b6bbd852162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c69d88119b1d53d4842db3e525485163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bf12b5cbf9f4dde0b642a2ecc2857164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4cdfefbd99f46f4b1dc90e982f370165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1161f1880f93e89dea71399dc84c734166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20d09e81879730ec8545077a405632167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33654afc47c1c0180826a758419e58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f6f76cef5009df0798618a8ef39ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf938a5c5c34074e69fcb969fa953f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c33aa2df0737c44225fa49d4ef096171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e49f6ded5e0a10b693daee3fcd369172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede07524fe168e6af349322d79c24f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d726a666c9391b16ffa97fadab3b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a9172fbf6bed6e7d84e768d6ed91b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7c3c87fefc782ec75e4c5e6ead7be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609849d477322c4f3ad06b70e1cb04e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b980bdfbe67f85c917ebc1b9ce45a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574cd434b3d3337758a9d91794c893f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd20792cc86f5038849354a8ab858c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f978ac7ef6ab9032b1ee89cde1bc5ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552607dc0910a0078420a12965ce8dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7c6aad5bf9aaeb3926f7912d2c17e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5673e6c73456170f4d4812d4406ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6317a4c5e6685d98f0e807df9329d15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167f4b72814cc9f8f485c475a3d234a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e8af8bf10ea1808504276cc644075187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7200cdc6cad47caa0a62c0fd0394a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32243360357bd1278e167073b315536189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b36abfa0c8d9b81a800f1ccd7908b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0281d7ff7bb8b4275746e329d2a9e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bac7385c629a8a584bc98300f8eda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bb02ce442b6693e22afd3494fb241193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d80ce26225c9edc1c697474d63ec9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac33af01eb652212943a750bcc8d95a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51395699a6001b54e628897741736393196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dfce65b1bd58ec92e2dbdb5d990c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd322cfc56fa0a6fd93af7ead4c5c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1f88d3cffad3c284e5290412f3b19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c94615e2748ec7039b1170f4d66cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606f72d8eb23374da203fa1a17f3d0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7bbd136608b1297a086200dcd6f35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151edc12c00dbc4124f4684a48e11dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f425b7020ade01c8c8a2c7a6dfd0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b16a6403d4f0ea8210979b2c876854205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486ae4db4f3f739f6478bca1f156934206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918710f064b5d989f4f776ede9a107a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf051a1abf2594586cb3d90f1c68d895208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcf91d4bec1b636ad41d4ac3e9e745209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131a7fc49a0d5ecf694b707e54f79e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895076ed7d23632bb0371c8807a5849a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fcac8c14d6b3e51395d5cadf0dda9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609c153d1a63a8e904b95da61d81c13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e1febf4de57a7283a5a65b61b41cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de04b383f38afd967e88a3d20b39cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5271b2de325ec21670bc4792a0e98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6c22a33da7875f24e135ba7e167e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94855b1fefb082b08035770ac2ec2be8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8c477d751e6933e0d5a11fff969b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58110b020171433a358425d5678c81e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae676418b33e4d32c654e315dc6ac678221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb5c5a4f52ad826b85d2add4bc9454222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58b1958089f066e48c7043f236a726223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d73f2ab3752c24a749a1e637353dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97307bea82076aa235194edff7b838cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb332203324ece59a33db1b020914767226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f023aaaf47d835afde8028fd7e1cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaaab398da988178a6932cf03d1c74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f45e9f9f238bc8e04479b0b0847c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758c6f61ccd502a6adcd0c45fd93e4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d982a4869d633656514e1f988ea7a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9eb12f302ceb9e9790772ac237764232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00684a1a5021a294a6117d4be2ce8e74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534b7d8612a232ccb1a64fd9e0375de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8cdf5131fc218696aa38b50f32095235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819c40c8cf5ab337186275b4b9feea3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362880c5a3473dec787742d5e18263b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce2ab69b065400c067a6d5dd307775238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb5200a98dc8c6550b90860a142b1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20a58cde162fb63eafa9ceb498f562240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233211ae4fbf3d00c0bd4b6ece6253ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4598868b310b0528dc2995c42ccd13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510349ddd038785b118e2d25be03f12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada434c4bb5b76b67fde927179c9f446244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61423d5c7b62b6e4a09e5ba8a4faa43d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dec0d3b1204da38aada35f2f12888e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6033892f9b77d958f45e2e34c852a99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859b703603a56aa529ecae9df01c9ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa43422c94bb31e467c5ae7afee1922249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8efcd684ddf53ab9b3629af2dec653250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ed1ff91386c868f0f33ba500fbd75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b36d7c1dcfdc2e70822e4211422d58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bb381d6f7be7284e2d6cbef6ce73b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb75b4fee868f459612dbfae218f0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bbab05f9b3b13f1ed80e1f6c81bb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee116d205823b90d5c0cb0b189345b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877cd6008bff8e19b244b4c8a3d265e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058510e2f1bfb96d800047b43ec04c63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d378e139965452601c2d257179de7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd2da98f50f4e7ea46224b6ca0a92b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e7dd2bbce5f6ee679de4f73c2a6e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69862bbdee7ec650d4e4c6b5a480a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fce2e58aa7d46f6a9469c47be69b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a1a320408b26b9a346db5c6c6ca00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d439fb1d790181375c80fc4294ccb2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad548210cf0816a6e9a238176af791e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ca6996f72db446dcb3efa15c0ff43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806506596ac0087c63896e0f0f5d466268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35790d8d9f2c402debb20e5625bce4f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1fb7694921d7773397888800eb147270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ed05a2ca98085e3f80433a463ce34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8526e93dd652952e381c76a2a8756272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395fb40da18ef164440d88bcb5bbb09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688393a252a51aea6febfb5a2d4d9294274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a0d3ebb02bb466dc7cf9093b4fa3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e3851c715e585ec08a4644a253c93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0055810a469fe022b5e3b417f11574b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914ae9df4a47adb5b779562b61c6b8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa7999495af622b2558637cbc981e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e03e156b3bd34fc750fc6c8c1f61d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5959e2e92fcefc6bd674f0450999eb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3110351d3a9ef7ceb69d79ba826a88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764d61d8b455f144b6bcbca23be99db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa009ac31db02fdf344a2994837c4aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a535c2940ca3c25091a28367a1209c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81344d99c065fc60f6520e0b44762bcc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd1532bd96e69a813bdee47b0d3a7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08f9c0a759b29f35846305666d5bcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f602a20f06dfb1f53300eba587b9ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc81fac65b740b549b75e4c8166dd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44fa6130c9e83e11b6d2808643e796291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c096a097e05bcde576580cbb9eb28b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3437be1ee551c49c9a87616d77e05e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f904d3e168469c307714a027c3b03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3d4890d8bf2da772715c60e4004bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2accefcb22c2e32feded9d66f373978296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7749b9f9b37d6a81588745352e48f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dcb06937aaf104e151d498f3ac0b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039198f82390538441f3edcd212b77b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edbece39d56fca08d2f2da4faa6003300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9c4cff19c8d198e636dcfaf3ee480301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7161a4c25b161e831db552f08a2ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0d7ac99006383c34714e72ad09984303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217c3920dd718770a8ed04ad99912fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a0a94b5c97e59e20acf4e4f38708d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99bfd843942ff72d0ee602e13ab3bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c956ac35f50582b578a0559eaafcbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc017b5300f8e64fdb91e8062228ad3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c20a120125ff33a59f613bdb0342e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4823c9cede7f8c942dbcde3e8510036310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1759bfdeeb82b057b654a4b8a6918311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6779dfd7f42fa256047fdbb48b9bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491d7877d424413818581044d1f5fee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50aa56dc3d145b900cb007d32d98e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512f1d37970f0d2a82918b281dc38f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4961755e23f3039a859a4c91a85256e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf93bef3d393495f9703246679a9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00722e751994c237fd79d56b29680fc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43793611a517160267818640c186db26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b839ca38e589b1a50ffcce91d7db1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ede574c9ffd18b018692ba56ea8356321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f80eb488ebd75d656524665109ca4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03556ae41604f191484c1072a9b8ded323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ad8cd2f91fa9227748efb7e3cf3fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc894f34be56f93677dbe7881ebe7b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9775cc4a8f982406890addf5dbdbb28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d556d57979fdbf17509adc78587da77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8288bb6722d0b3ee333bd16d72793328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84db6dab7acc2b67ceb0cad43d54b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984ae840e7e6388556a64895772e1fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4156798c93ed79dabd1c777baf02c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac8f6169018f3d75e3db92fab2f26d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b144b7f76e7ec874a70d4c739ec9b63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10d8a859290666abe09fbf92e95862334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b4e3f6cc180287055e81c24010a36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b5454e7a846bbc242f62d0bac4aea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f300d83a0b7d8a24f56e811e599c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc633a750ea31dd99e93d40a53628b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88c7ba4f25b88d78493eea787b9b34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7ce44c6a9bea91c86cce8df5b5478340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe01284e3aeddc3156a63eb468c9c02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45823d8a670cfb2ba931c60b31b3fce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55dd55eab1b56522c8009111cbd782343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8efa2a5b90187da4a871569e3f21b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437c24bf9f02be86d3e77f72c7d3c22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74309b1811134c6279b244b8027d07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc83d878e6818a4387c235e9a87cef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbab16a09847531850ce41cf108d77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c151c2a044c36f366c7af0f8110f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b113909585ea93366571bd9798d3b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b78cd19895ba47979f62ed3df9d4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ba7d3f05003b4ec420bbb69f00a63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc651f77b33eac5d8031e089a0b1be2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249a8f4d61618e91c1f5225b681a552354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e3857db8f36ce95ff52fbbbda7cbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab91adf7d98432c4ddbcb555cbe643f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cce86dec76472d0400f84577d75f18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf1779256bf0c73baac4e400dbe29c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9f3e3abb9399375b59fa28026b344359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640ddd6ebee55d9faa6b4ae0212e6c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af8b576b4674d717626e94d63d279d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2587ed9aa3e7bfa3766889b517abac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585450c7a0acc8251c5d06cbfe6c61a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0be17b121b5e9ec57e2cbd092bd7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c50501c7ad5c485e17171543b9de37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3a8dfcc14b9734fed22d7a12116ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518be371950d58ad454e48ad9a3c8458367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8620af7be78831204bd56c03b68fe5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9e41ada18f8e21a1305ba8c2c9b11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882715be4b4e6154d6b05efd747a71e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a22dde1b819b22989d3d320db7240b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecb4730540cbc0af85d175fdc54135372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa62b3dec905c86b4ca3de2bb6968c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8778301d59da4634173e3bb2e4e80b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ae6f147101c02d5cdccb0fd45930f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f7ed25adba9fab3ba82581b103b72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceb94c5cec392c3248825d4d3d36ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d74710649c1bd9d0837bd24f716a9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f0a63901e6a71ede6236af10187a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f39db972ac25df1df5d834f71f418380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d03b1f12f118dfe396e5e072fd9951381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90280d9d7b429ebef5b09ac6b8c7a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7ea00f90afbcf4d7ee1dd5222dbc7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad0c0869e2f14d48f9a77f3d39a09a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942c0074ac37c53e78f8f0a786ca736385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1c9bd5d3f4549bbfda4d352faf5fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92522fc93b03f5461dae6bc11d51e87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef9fab61efcc6635d80a4fa2552776388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97823285093ea713f9cd17f2424ee43d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c788f7c57f646b58a475629bcae692390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754de482d7394fe22d79215f3917434391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc833eed46bb9e56ad784ee43ae904e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806372adea9477afc968a578067879f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe031896075ea6cd3f3844f5e74128394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4e59362f28ce223d4bd28e39d4f23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d68a37ff6f81b0410147905f30b8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763961ed6ffa02e934a5803c0b4ef8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed516fb1c0f9df679ab7784d6fcd75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d4c686f37f5efda10efc90d988f2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faabc9b313fe8644a843656924ae5f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd8e5351a73501221f4bf274215f9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978612cd3e472999a3f906f5ccd7d7f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b503de2767e6a7aa3876dbbc8315a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca7bca21eddbb37fbb658b2c013874404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cd14976ffda67bb1b979ae6edb800405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce0faf96db00676e56aa344f97db43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226021fcb7a04b420a03374487e93e4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bbdb76949aa5cbe1d70d35c8e02bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc6f68ad4c08710b4f041ee1e1fb6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaa4ba96f94aa3c82f0d0d53901be1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7a0d1036242f77460e2fd7b3a2e67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c0f54b651db2c3c23869b4c541e6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a756738aef546180056f295b5d4cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf88f623cd993d2f3f3a15d5c540ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623336370f0573f9ba7d7221b92d0e99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe359995b12038b7cf9e8a3ac44fda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f662f3e4d532d01b798aa775c7851c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf198f403fefaed7451debd9ae26a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3e97764d648a3d1304413cb811bdd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8941f356ada704ae9ae8216a669f68420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48780c73c6c215a4831732a715fdc89e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f1c1e5fc787bcd09b476d3d8fe0f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcac790e12c21069f99aec8875348ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d249634928003e79ae3d9b1c09be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd6340937552dc05ad3c162b46d166425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b52d33901f1823a198bfcb310033e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15065af1f48c75aa61b3165db608a04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242011b89e2c94915bc88d2adfe06cfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12475aa259d68b8dcfec0639f8673c53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9f2a4714dee4120a38f8def96653c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dc2b384cda64dbdf49395433a8ec5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397e81c839536fe2e0b7a24a0397f1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d859b64d0aba10e17c452a10194c5bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968caba320e7b4cf2460c788209ad320434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64916da2c53a21940f3b5d1792c02eaf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e25da88586f440eaca16173622d55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c1f2d3e76f496a4cde13b5bd201f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fcf58775b328b85891ebaea9b487a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61279affb5f77c355c4d094906029e0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea34f8e29d515f508a6e40368658f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e8f1b8bc0cce89e40c33abce1d55f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c7cc3a3283ffd90d188dd2853dfad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aff630e89ee73b765c6e16182f88e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac66bc410e405c77884a37cfe3bf384444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e340cd840132b29d7960796dd400572445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973919cd509aab09c891c05b72a8ce63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352fa469df5d0a798c3c6315245946b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42760f4f53c58a2a0af4348491cf45fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f84ced149eefa671950dbf3f8536a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502302b9138e813c1bd1c91cb6d17cb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eba7d5916319d26ee9bf49e128e0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78471aa9526b78cf348f95f63dd3ea5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e4573ecb88e13f17e8a8c8db7b533453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc5b056e1959593f8069a31b8fe9c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608970aceb8ed667fda630d2bd29428455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7b387680da5c6dfe7e04bcba2c79b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aad39872a3a0959a36486fcb2e2987457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf59740688c5dcec677ed489ed700bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e77472743687b8265179e1666518e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad28056e8206e87ecaf31387442a71a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97316262ac6debb41d4be960afad09d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2615315da62d7351847324f3bf1969462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe571e93b55831449db8ccbcbe0a7c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09199ea0c4849682b5bdba15470088464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3d3cf114eccdb7343b1c35996e1dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f59882d525fa8cc4cb190f70536a5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3dd37d1b1f88e3555468c8111cadd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeea1189446056c63c9e446e15e83d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c17836f32e5732e039d6b548e5371b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f4d91b7b9c19f495875e68cd99c14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57f7b8f58551d1fab7d14099c0339c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3e49d1283a3b826f8e6b7fca0f1e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab856f3a9e7d50058062c0ac2b7e01b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa0eb458a0eb6003112ad6f2b9415c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e59aec90a3baf2883d371eec90fda475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a71a312895c8054f5410ba53cbc3bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a5f806267ecaaa57bd2aac62c386f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4a90fdd2a89fba88e0ed56a393d8f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a03dcac6807d1601058a5ce53c691479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59519f3e6e836eb976d60f57fb7102d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996696fc86e8c0a9f6f7b08218f2590481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139a3bf385475b293aa0e9c0505ca59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ab3990025d59fa26acd7438bea2ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015e1e4aa5ead0e9e02b57cdd1c9521484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aed246c45b1f1255ce932c23b718d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f1de0a6248efb1c0effa68eef106c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255d42a31063e926c7539df56311ac6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759c0a974789ec66eb054edeb398102488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd30bf9a3bc9e5b243a40d9507ee12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f1234b33071f6a7b4ff13ab7d765f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a02901872e9426482612d4fd53e87c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147962447faad45bc7fbca7229961c08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c98b70cf36fa366124c286e002a56d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18f405694fe4f8ff0f3861b963f733494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b724f7f2b93554a1290bf318483340495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53262eede8693f281373a3aca12fa386496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce39b0798518ab1d24815bb86c89c0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785aaf3d16060f55c2f173df535c865498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c765dcd92741eaf7eff041dfe784f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c16c9baabd1413b1ab7fab506e6dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e649b05ecdf8787538360ade5442d7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406982fbab965beb0edc7ea3fca4dfd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bc89871637e43d95dcd01ed2d6119503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03c9e7603468895460ccfdad654480504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8baa62bf40e334ee081eb299b40872505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53d0fa8c9eacf4362c54e9829e3262506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21707058a8628764f3912c9660aadb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e654f10ffd08110e52c4638e0c11cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a55cf5f659401a67235bf636e2df4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfac288f440cbdf0241e0a1b7eb47d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc27975be4a452a9e2db16ef6466b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c920a4624ac2a9889dce79e69bf37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b7681abc168fa2fa17f97baacf3e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b544f99b79c2a95f257a4e23f2ddc8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf982e8a6b6d1bcc126e0bbcd2f22ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fac19ea1c689c8e66c519996446b46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0ea7d2a91b273364db49f898a6c7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0de99108d8a201cdff7a81317fe836518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdd2c50fd48f586215fc6539dc5418519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257e53f8a950cc27cd4c9358ef6351c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be96341b01f091246e86ebc6009e43d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6d7bf72540d43ab38881a1478ba33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08e5f364a68eac9cbbe3187eb49424523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df1aa7bd4bcdd90692db8b5af90c09524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f33ca5a09393a52d72851f74234f34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67c6457fb76159df8c32bbe029b71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca4d777d25f05f2e6c54eb0fb8fe65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28002c3ea32e6bed2f700fd83c3fd24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c81ee947732dafb8b8828fe019cf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ddd9777aa356aeed083a700221709530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242f2879fd0639eb131651c08713824531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6348655ee7ad55e937044d5a8da0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b2e9f164b49bd84e4fcbc4866700e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188232423e46760dff8f0a71c8ea721534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b74e72f44cf92dabd65c3d5894a28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a268243289618051785e2669d10454e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99113d30ce69d48d7a4945e7afe9a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb8c0f409337395c07c6d0e5638443538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11a0eda705b257d78db2646fd3e0a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a043015c604b15c763ffcef1f01c06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1329603929b79ecfaeecd138408a67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e43b99ae05445e1ca782a26f99f120542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb9aeb9c3a483564c7d61d458ea874543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e1939d2bd7ef6e0f18f483f6c2942544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385430fca7bed7d85e63bea077a2a485545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e6eaa13be1cf0390dbaa27d6c7b9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aad52f6997e3366f440f9f1d54237c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef6c67fc54fa04bee9940abcf3f79a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d05fabf814b434dc47ecf7002e711549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a04fd76780a78e3dead43ad30bdee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74be5ed8da784098b38f9b2b76af1fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ca69c9482a39e19804120a4cd9c50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d05b7f7e45fe17d3cf9fe12fc14ebe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30592e2c2479063467404141377ed1ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25376ba6691138ced7d3a10b80d4a16f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ab541cae8af63687baa5d453c870d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d45ec0fdb6167b113b99c5f6dc7d36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa9eadc522ebfb2c55351db69aa950558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c90594ea6728386983996ef12356f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3c025c8d6c06e7f35dc74c2083cce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f2eaef9556cf25355b1b293a70c7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bdd83a59fee69a9038bdff94cf903562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bdcd0b7a46ad4e29da70e260b918a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3452be3db63d059304d5fee03b9d7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ec2b2e8f048e5767219895ae074cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856eb15cb20a22982ef33203e7dc2fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efeda76300a64b8b7dcbf7d277ed61e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8bff157dcf1fe8e6c7d62ba36e749568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d9afd56248212a6e61b70905d691a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584dbf1749abf2a10e0f894f7ca11a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43ee3a9ffbda42bd7d70f3b9f6a904571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418ca56b090a40ff4dcbde5f695de32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545c10453850db537b4715a8fa8ee4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5a83956963e8a38d22ddced412f60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075332c4ea143d58dbaa0281d0c36cb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26df9a76e8329aafb5770df102448fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ea6dd2cfef7033c12d064f603fa90577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0cc2b5d2a23582ec6088092e993d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5da80f98cdb675ab679afcd71ad0d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96fd472ec86ce9a2f71a29b50e9cdd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77251238e9a1a9f4511a6c44690e20ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa0f63867ac68f525377018b004854582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f50c71d1f6aba7149cac1d9a22644583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8001ebb820946d501d5ee77a6ff6e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8aa774930fe4acca22db9bb649d878585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3742bcee6aef486269c1ca6c0588ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1f7cb1817674e07a4fd993ccd0b2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b83ad9d5032f85112beae7dff8049588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c35d24f1b8f72c3432150bae3ab0d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21033cac17342189d740b25f379d0348590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8064f8cc9c634c593f50e919892d39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7ed9ed627f557999543d1909dbd46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21de6c08dde7926add028d661f99f87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0972822a38e8054a9ecf35fafa4a60594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df026e8db58dff98ed1148842efeb987595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cd7a58073a6b1b4d745b5c6e414ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a580faf8473e224e37262538c3117597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c391b17240db67de70518613528ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483791d2b2e48950125be7d83c80d479599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab78c211a2631c421f139ba072ad20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d2790d65c930f4e92d206e83cc00d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c39e23f4e570ab8d2fdd34e816b388602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03317258cc5eb81ce51727b60ac5ac12603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6ebfc95fd67e6c06946d181ae9ba4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbae9b3180f22e7c86d94196aef9fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ca24efd8294f3375b72f112023aca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107400576b7db4b098578ea7bbd4b97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec6936ebaeb49b4c1f2898f4143517608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e05460048798266db6451d8c28a32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6cf119ff8cebfd08c47d0f182c194610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3a66dc4a0ccb5dea58e52c9f840b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723534b49343aad24af8e8c77add7d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5f6d7c6feca96c2d57e0c93f715b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5037b3a931a18ba2ccd8646cc3c352614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a56bcbd462b4599d57bcecbcad64b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b73e14ab335cb4d05fb48ddaa77b17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea7bc2f15ce543aa92c242625597ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041fe5f50b83ab08495396ad5848cff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce5448209ecd50abe6c2b826a529a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0144fc1f9fc8ccf2cc88f8d18514dee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9709e584c993d7016e33a55738e5a50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6459013546b9b0a5c5882d8e5e2cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113d15f21fb70483fd696c928f73cff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b00241c3863b9ed7fb1dcb6c8d8f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f9bada6c3d9bf467a8fb04926f91f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f37e040df238e88c3636951559287d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb241d1e8380c89a14a19f2d26bf75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cb5b8163b77e7f051e56b6cda6b5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f12c66418e7dfc55dfae1ad8702c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27176dc7e6dbd65907fc9f8f47075a42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd0a6537c726548c1e501c7bcf7c5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58511b79699ec3d614bb84263a9bdd09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b372afee96290930f9d561a14f3039e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d70dea6206e4baacdaf6df8614c3d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c521e1fc82f1f5233663f2dc93c40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b0154533375cfc1fb99a3269f4508636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900f65fdc866efd2b7d2ddfea94cf42637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d37a257d72a16748caf0d1d8743f78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b01ade6de09ec119fdae1ea44ff998639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298e433a78f9eb57139f2108132e205640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d187abebd57f81a8ec6917a0baf1f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7274fbe8e4d36fba08585c1d7f7b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5a4a2cf9d3e292258038e69b402e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa091d8acd72a14f8648f0a16581281644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bccbb01c9be4aa77b23d9c994bd362645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f7ce84330556e289a04796eb0eb92646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2d138b3eb40f3d8472254aabccbdf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20946f74c964ee69554f7095bcf4e01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cae3097415478a08922329bfe4d85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284954dad78c9a02c984f2b9eddaa43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0171b9282060357e8775e720905048651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8585b7c5a063232aecaea8396534de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775944a93226482b2974811180f186a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79397f3ee5b7b09190ae621370282a19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6092fabdf93c3c146ca0c7504f90e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d09dbb922f0edf3a3e26fa85cad8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ce15f4d94fc572279df748c225a01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294ca6fd73de8aa88916999ae930fcd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b496f72831b1512bc4feb32b2c6f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50c6766c31de9272321ebba9e9a1a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28a34ee47694202cd3e10ac0c05280661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555f3215817032d281fcafc6e0a658b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c5c4d13e88a991baf27a1a27e698e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34513cc8b96bcc37e59175e2724cf135664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a1cd5c7df0dfb4e2f2a6e4225ba77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbab67aadc5a94508c747559882d95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb4cdf373b041af79a304956e323d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36f035863491dbdab644e72accb92e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc18f585b1fb85f6295b7aede2042d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb813d2ad74294b93b7d142b24d1d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e35f25fa8a4fd13464a1bdfd7f845671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3a347c33c32e8a96a1199b2d1947d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85422b5da83c00eb85bc130e1379c3a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e025b6f5ac2a24ef888222be15706674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd782df9fddeef417224c8dcc33ab3e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44cce912a41528a844dd16c1b49352676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa5c663c57dd883035ab010369d05c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aa79fd4a3d7963e377bc3b12e3736678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1a78b24cb0029fc3449b0152cd9b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981f90c6de7512dc0e0886a7181160b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0f811322dd4ec9f51828199ba5b2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19ae989d8326b958a928830d7b3ffc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b77ae7be869765e21ab3955f5250683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02d81735c983f2a756cc9923115334684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b730290b1e51a1d093ad8f45bba401685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774dfb5326c864a14166f32c463a7f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b80467c464987ad8ca6b5abf734fd6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb318749a4591ea9d99b5392d56eb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047b2888145ff131ba8af26670f5ca3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fb957bf37c48417db5477acabdb7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568c2f645fca61af39c28edb6f7704a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80951a89017a32a60b36c317d66ecd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc712a68506f213f0f599d01f07dee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0794c4ba62c4842591ccf573b758c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ddb740be6e4e6f5f6ff1a65ac2c6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fd2b2ae71fce19f50c1b418395e41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc6d5c2611be37002466cc3f1347ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbd38103658c77d08e1c2346f4f239698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e45a3b80d553bda45ec31fabd19554699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b5126444ec38b2d296af1b01cc838700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e110cc5d3b22799031e3826e920f02c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeec55cb80dd46e37cea7ada380eff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b940fe5794c8b7a8afa2df31bb31c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f77890dbdb8fa577fece9a7df0b3ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728ce8e1e31f17f42211e8a2691625b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fe5bade8e56e93140b45f906ef791706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa746821bd1eb6785ffa1a53586c76e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe2748e17c801c2a00e29d7b3bca43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414d4298e156168566f791a3e0ab3b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1bd9a47adf4a86be0da9dac4b3065710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69090cc5ca2c53392af9526a026c5e10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c39ed6924fe0f12be287c218d36e2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97310bfea73f11a8c34b2cec14088ea5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9087cd19364fc70a6f9f74396361e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86094a8167c6830f14a294082dd6c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5c45a83ef8fc43752d46aa02cd6a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0846d1a4c80f38e4cc1ce54173efb03717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24fe4cc90dad4578c24ba8562af1bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae2e7e666f5659ee87b3250122a8d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2fc3e4d416803d74b3682f4cb4f47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7115d7231f61043851cc609461b5aff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc818ff3ceeea7c4c3a9f1b1832f9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6bdafb5cf23550c09c1b4ce1c79e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3318cf4fda7bf4764cee8e16e68674724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2a81df2563809a07aef846e2f4f9d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19601fd6203969a20c1969fbbbcb69c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7637493405f16261fedb40a6e53dcfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16b29a44171645e1024abb33ce41c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e9a8d8bf867056775da61ba986a43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afc402c55fb9f3d7cd46cb9e322bf7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cd2631303b7cfe788882ec5e5efda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1225296e33428fd7593cf57f2f09f34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921c0124901c58a99ea1a23705c4a28733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd96fd9a3c38c2824359905d654bff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4f80cc362e0a9d9801077a9cc032b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0ae2f53ceaa8f1a44d4afd2aa5232736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead95fbe577879c08f9503823a3b3ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7fe4e4fa565c465b1ecc9da941437738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b76bf16a074f91e4c169dfcf7ec3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd853d035dd8e6b2acd415c727b4cf4a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebe7f472e8760f2d0c68ca7f5cae00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a4b96939abba87808453e201a6931742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fcb3aa80943e536140232df0ab9fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c392bf8b20c26d18812bbb428e3fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49222ec1ad37abe2231e9548c8c5da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef223ad506f046c85c5f78a5d0792d11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd5d26fb567a5c5907915f69bfa6a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f55ef83f0fc8245ab3d521763c2552748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8f04f6a9f5b6e769979999ef13058749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12a7e67af0f9d9dc30d77afa405a3b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcc740f6c785f160f84f3e02d03cbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8134558fcc1aa8f215c1e9b2b01d2d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8385f076a38f805b491a5c1c42550a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.48</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>10.43</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>22.75</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>18.11</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>