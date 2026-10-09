--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5b9a259f6bb440c2fe573b1784dcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115d353c7af976a9dda038f42eb98812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e03d3a7cac1f595253a67af62703e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842384a8d868ef7ae6ebd10b6c9f423f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616403d730104a2618cba140b340fb9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc438bc1fdfd576575c27a06a7ea2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debfafaba9269b8dbc47b48043142387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507e62486eeaaee36f3a31c9dd206e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd2583f712cb52d506d39a9a47931b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850bae201f652bff4ce83a44ebf3da310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f76e68046bcfddf3c36a1db65cc6f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aad44712408e99c4cd905fb48b136912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8046bcf06ee84c1d8434a28f6ad8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fe08c1da935cbed4afdb6c59baaa314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8960ce1cb53443fa2dfde1f654532ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed80a87ec71ce761b7e0b971444ab516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949ad01e337a41f6d1ebbc1cbd29e4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43342c4afb09a3bc452f15d21f7256618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646ec50e31a7300357a387e591daca619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b7e843fdb9282b9a4313b662ddd8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d05e4420c750f22309ace6d4310b3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386cd20dd0ece48f9a22ba4152d4b2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd7231483ef86592bf140092f71d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1dd2ade864611bcd027eac455106f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291756deb70ff395e2b514ba4ba06ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64f6403549d58d0e09d291f939130e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04812523c960d753e0d6fb0a0fd6a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa118d17a031bb064748d52fbc46bb528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54968a133184cebc9a9c4f748f2ca03429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62cfb5b342ea1beb459afbb6dae39530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deda1d0d3994fb18349a4be6a93598931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d891845d977208d6b16918340d6f1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a74214e8f3304c2d5b4199fc632e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cac863ba0da415a857f83cf954a7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1877a1439bf1c79ca2697274a47f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53527584f42dca125427dacfabbe977c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d0075e95a0b679ea228e0cf8aefae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38240196a1d4edbd2e3976aca1160c4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60097151176b9c258088b0e529a960a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea536fda01e93fcec9f13caabbd9c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4cdd4933e04434bbeaf57456c8fa741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e10745312bd1cff885c85047980d7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad02f9e1921d820da51521e3a141d9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d71368ea1852aa066b5b61969d15df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899d9b3a2af5d112fe64977d3e48e8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdfc926922b20876f11b2f254297cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8644f0ce763b2f1abfc7f2fc1478f1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb96484961f2b5015fdd4c99260218c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02859be656e9569aee2baa465ff54cfd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b50e4ba5f6d61fef65e5565d002a2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7df27e0513dce6748dd3e9b2bc44851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300faba3019989d0ad47aea39a0f948152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88d1e0b5de7c2e4f36ae82aa2e48d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d7ee0e190c30a1c2779da5b575f3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac63364ca6b27deb7cf9fc558d400655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283292cf098b5e42cd399b5944b9a4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dab860db827a84653009052a22579c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505ce05b561e3cf78f7a7caf351a5ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf47b52ba1ba636565c2f6edf1796059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac53d9364137c77f3633cd19c5dcec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486e614808e03039756d446659c90fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a59639cc0c5437382cfca7c52abea962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbb14d3e1b7de463759ea82defd7eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7b0d2680260e41b2a9a7caa49721664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e747ed268f0ea7819e5b76c9b4e4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baf3e693f1e67fdcbd106bd0fc430f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b263fd91b08039ea1deaf948c0191e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60482a7fd6b35a127a9a4ee9b5ab7ce668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351223e2c813bd72e7c2767e96998acf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b59d23666e2eb50a0c65956eaf47470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010c64ea9da624d2f45910be5d6763a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab230abb2f0234c08edf98ff19893ec872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51432b4b9625fe036cdcf747cd7862c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5d8c22d17eb84f900ae39e0ecbbf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882b2a4117e504b1bead36372e03b1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26f9a8011086cae6446312dc85da5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acdab1e790a23288a6acf53fe6b3ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a637107010bad35b48d003cefe69a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8667c7cd13f3e76b9385e317fc4d6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e57672ce3d62563652c064e280944080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3736c10bece5706e733d7b24645e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d58899c8a22604caea6ede0efac49a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bce332869bb4cbddfb087433f437a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf6b213c481c291a1e71a30d31146a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7e74eab63e6f7d9e3b24d3b17cef285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b6ab67e832e18056db30c5a7f6d5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041149bf6d8cec9c902b48bf2f3e532587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9bb02bbfab0639c40f954b49b48988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67742120209c233caedc6ba47f19e01289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cd489159ffc30e2204985b30e10b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2526bc39fe8b8193667b953a821e9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a20c7e3a903d00e139f28afc2c972a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0d39cbaf9662d330c8b494d240fec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f104a0b9117487232fadeb1936e5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2e7251fcc5d3c9760014e5cc35cd595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214288ee236e5cf4e373635962ced7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff76b28b8d9f41a8591a84b8911e2dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793860c8347b1b4d9b01eb5981675a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff160081266b622398914aa0d0589eaa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa20ba5a3f574cdd95b10c90fd0f9e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2662db93783be4e9bbe848c0891f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b719abc44a75c59d1d5de5fb58dae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb2146621927097033dbfbc29b581e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d504910e749fa4f7bf72151a1bfb50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27887505b3e3ecd2868d050db464117e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea0d7a63fde1fa07573ac3001bc2c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e437db2798818ae4fd704835efb3e22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1681e31957c07beff10f9a7287f715108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd41e104a0debc2e4026119d5250fcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47bd42cb9dc03db70b4e0060ea84bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39270082b9156a4dfb7f1f510fe2891111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e207b419937d6ab1dee3608301631112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784e6cbe748212dc6e7b566e05b5791113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaace20768855de2bd9343d745dcbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be895b807b106e62f6cf9610882cc0c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86414427a9c2c1d304c929f202c2960116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7b2ed86c43c7538ba328a7a02e914117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34b5dd50b64c595b9bc39fc95339b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798318d99c10c5694400766dc5f3898119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac23940e5c0c57b232bd6780b47543120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29aed0f55a6cf2273394482e3d3a0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949597258b75089e684aeb7f08f4327122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1a4f28ae1a188912e26b73e2c7cfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0ded386db456c8748c7ec8e5db45f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32843277dcf10f0d3f3fc72832b45645125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308828f2ea418d43375a20c07ceccd86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5b5e95931f686dca6d9a189170526127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9011d0ad3df7bf0ab2d0fef1c8a68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c25405a6a8e526f9875f335cb06cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1620283d9db0ea072daf9360f9319130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c5a919ed5a86b23d20b0197e44ad4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2999e2fcdc1c562e0a097a2b713259132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedf8fdec31990e29d1e92a297104fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4041f71edb9eaec205386c7e2f079134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6168c1c0638d70eb9243093ab56020135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d312b5c67a1a951550af399ec1a5012136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a64de59b6c493c436f9d39fcdf531a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147254011310c26eadfa8fff7e9c1b20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be9ef6c5d9166a68f0a4476bb36894139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1b651641a729c84c425f15ca68fff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b94b0b5ec2e4da2d8077ffa4337dd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede440e41c7ab40f4744b1aa86c8c61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca892fd05a23a4e81548836486cf3be1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe0bfbf69b35e249ca6cfd006505a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607621af5353afb87b0d57814d7e5b1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39984f0f13b8bef88eeb3806ba47e91b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59efdde34aeba566544fcde996c4b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950576c02b500f47404a4b3e8b1b805d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddb4739da13f9bda8ebbbdebdd8346149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14942d5a9200364a79523b1eb19ce2f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4ed4913f004d60621ed56910a3925151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b181c7bca92073ab9c8fe56f44074b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aace16af604c5189eac6a5106a54ab1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57592cb3383c584d321ce4844968fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3beec9578682b55349128847900e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef74fc8a8adb21cc70832adc24f0091156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f51820f50ffc3187a7b4468700da4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da684e19fd13509dc5dab87e847649158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1b9266eb723a50e8e64c9c5e6d117159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ce3fd6b8cec2311532268de9767d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5af7e94cfceda3051af19a911a7bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fed1cebd823988a3b930465f2679fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cc5d68706576e7c52a7840e9cebbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac70bb4f8b6f571571a89b70decce6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52d7b2352c1527a00e47ece511eab4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166934e52cf52febf86073e9386891e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184995d23d0a652f85fdec6c3a4e6198167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e4557c21abfa94d1210bc339be499168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776dcf7136be9dca9a9dfb671bfe54a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0565abe4c6921f2da7508285d837a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db711e9262a66a17ce3183afb251d30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4ffea0803667752293834941694cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ada44b3f18d906ed73b3ac05056843173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f6dd5fb327a400de722dd2a57aeea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d9ef0723a16e3119173578acbce44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48d198c19df2db0f1cc55bb76f1d9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c12525ced71d9fb43fb5999889067e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398da50beeb2da45ffeb32d027e5556d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013e9624ca6ebbed5196ac1978afe59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba4a74f83bc4c23764540e52933279180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcc9000252761a4c7cb118f694e08f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946b59a4dbd82ed443cd9c12ecbbcec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cf79ad8f2f781bac60c9bd491afbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43286e43c6452aafd6ce7a65efc7de61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c1191033fcb4d0e5a3401dcef5e6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186e65486cf858b07f8738273d6efd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a50828c24d6d3d0b262a55bda767df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa13dce1502a2ca1d861cb3fcca551188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c28197014d287ba75857273cf8e98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c49b5d9f7f68080add9d9235a2cb0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43a24238a5405929a41dcfebcba4b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a895ab70def4c9c26fa09b9e8ae396192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511caba9689cb42eed113378e58db025193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce6dbc9cdc1c2f4888cbb6c63ae545194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7476b372b14b28e9610d903b030b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf738e07a20af410668711a20b9510e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70679421a234797fe4cb1af7065ac9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02441e42797d4abf9bed889a344490198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d636f28c2b7a886aec21cc5310308df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583e7a3cb3de2c930d74a557750a4ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfaf0aba126d660e900d130ba8138c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb9773f4f75dff991c26f32ff904ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dfdd16d025d3c07feb0eb3e84dc36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574ca4bff41dc5ba8fe505655de133f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605757156a15062e29effc6abc9e5d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f70ffb0c65e67645921fe87c1a8153206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a11c5ec0d61c953ebbc6bf3af28bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5402758e8551e72e80fe18c9924fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e682ecde5480eb71a2e88a90ab326209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63831baaf0eea3920326e99b66ac635210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2791c05b6ff4a2bff12771426c049211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d2277ad2feedbb6d5580f1c19f879212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590035b86dcddee0e51ba56fe64592ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551db0f2d5b022b8e97eb6a277b16bf3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884b34c42e66f76488179c8cd1667ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b79f5383b5bbb39b871d6b4cb9988216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260f236fd4f730937df7694fe47b33c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1315b8411e68e9626c435772f314c17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8f8de44bf9f3c0e900f0d40d09711219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1684ef2ec63113d5618aec0e9b3ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce424ed425d3a11ec696f89e1eafb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5d0bb21b2911f33b7525e539fb3f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806f17d648db53a4e2bbc0bff78499f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfeae05b0692ac73d8ec540efa324c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc0adea19b33925c425458e651dfb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a04791bbf4d70a2ec24d95c54a5cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b2a5046663d0be6c9019a6e06468d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4a1eefd7278aff47022eb4b78bf68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331adbeb3f965a534bf4fe7f8453374229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65617f6d03772fde33b0f82535d147230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b9e1d75aefa3d240095db4c22502c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302cba241c7d77f3f9fc71254131add232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e55d758b534270f3a4dc34bfed4e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8971c43a164c1020bf08cc5eff5771234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86babe0a1647a0bcf2cb05a38aecd02f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a159494e6731f1b023db5edb3fae4d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7662bb07a5a19b28da8756e2bb1fd4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20239462dafca7f17ef570bc3d0a60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7673cb4ef8f4cc2c978fc4d04d248239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ac9f931286669c9d14f00881dab6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7155d887146d7d361c4eb19fbcce707241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a774db42fa3a84f1da5fc20585a05b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38651ebcf3f770649222264a452e897243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8c9c93de6ed550d260a1989a04bd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213860df5b22bde93c2ff908325bbec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fd409e41abc493cdfd28b7a5cdcfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241b96ff992645876b11354858e93cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9f7a4eedda1bfbedc56ecf3451473248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab05d61d4073f9beb49219dc2f3709249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f98b93e3386b9536d38056d71de37d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e62cbd1d6513648f7f4f460d428f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c0e61cce470479958108e09b19263252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eab27a08829aa908cf1dc06f29600253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b2b84779a122ffa05cdd7beec7513254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e025319501e3c70ec3d6040fd51a23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b9c187da10b3e2ba1d5993ca75e93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e9cb380095fb9de442632c7a134ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb821ffbce6c129b0af070a383b3f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86ba4ccfddd459b888ba5aaaf1f9fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb6aad3728c27ca4e89814d98f084e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e6c9f3a67340a77c1e90e2c4ece6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064422942b4c6e2485e839d10f63e78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54fce73a68b5628155496e2bf6a042263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0671d48b5a27b696a6ea4cb614329c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7ac71201b1404977150cde06d197f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6767197fdfac3befc1efb5b88e7bbb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfed0f4b1914f1c8df3571c012360d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a5a3bbc7993dca65e22fd9b41d0c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79894147a67a67d7d01f479ef096ad6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72916f16c12c4e15f478582d61730291270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7fd0e22dfb36b20fc9b95a4663908271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d05f1a49266c4684eda626c59fed9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893c39fd8740cef2959bb6f78e38215273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dca197671b26853b1c49cc9d281f91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced0a1728a2ad3077f46dcfabdb825f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f914190daaf4c625033d005853a288c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc2d333039c8412f0c38cc057f775c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cae58dc13d1c5b28041e321a5c96d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb191ed6c6dba4999876f45a4d679e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29712d6ace6a8948cee44e35eae8d6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54e7d6e4a7e0130f97a52bade68926281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a5777e04213fc476402bdb36969d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb27032959ecf154d27552ccb6844283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0b80d6bf710f4c75c66a747a2b1fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf63ac19d9d1e22525ea87f63f9fd9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf2c37691957e2ac69d8aeafac6b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee1681b8032ff42ecc3d28285143e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dc862421172f07c1bbd959d075b7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa129f62e5b9ca2aa6edad4d06ccf95c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328465a18f88378c2f45d10911cf66a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3b30507854dadd4aba60c857c8cdc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e259bf460a8a9c5fde8c164677ad9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518c83c37352adac3fefaf23946fab8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7e6d45a49966ab568419fec0b0874294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44860110f977c10c3d467334230c74d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5feab318fbcafc85156924eb5f4e0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf16ad4e0ffe4af8626074c85a0e42f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041702eeaeb9cf469e302c503084d0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5734b0db6c31edaf1c7b2cd32dbf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94345a97aa58a18dd52bd3974c41b365300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f01f30b3eba0611a0db915b990a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fe594132e9f2948f5589597197aa4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23ec7ffd450a9ccca29ffa50e0f3ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b739bb7861b631ef71ac6f4eb4af93d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5bf458a577ce4c6ffbd62e967324c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bcc6263bff0266c4c3bb93cefb41d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d1aeff4190d07560ec26a17b09b74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a4581a31eb908491ad2ed4dab40d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcfafa538a543c461293f0c92c7728309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b710bdff42fbfaecbf4ca2a7b1ac2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e80b6dd35b3237073fd381ff333dc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6da1eb1340afbe046301dc5891c930312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7fb4d40647dde05c5578ef71493e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e49a9e4a74fe43f7aa4e40b11f8a81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c76042be37008b54bc6007f22c94c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3517b45dc00c11e8d61df2d625885316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ccc5d0306994ef84ea340f57fb885317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eee837a51d67d9b5eaafffc6ec9336318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181c9740934c25f399346a45367e307319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225fd7d17f6d63e05ccdace8e081cbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ec9ae904484b76871dcc18f56714e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85cc4c410ec7e436c6b6387c0a28fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3029c51ca767f209aebc799acd62d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba4fe1476a2b7b717ca474ef7dd9d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bdd1250fb9710a6bcc06cc994854d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef72abfe287f7a58f8853f2b49926c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80fdeefe4336918d344b9451f13106327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d62f72d1b252b73f5222764b8f4be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb47b8cd114a7352e806be0e2dbfed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47966f0c5d80b068841b5ca58f7a05e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b85eecf1212753060c18fb6f3802b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b515c99227810c80b8ec077a0fb69ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe7ee97d0f117ecf8204f6cac7e2c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eb3bda011286b0599bb599329f1dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b1b0cf154466365d73414dd615aeb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b2e81ed7a2da061cc9f69e2ff695c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d731105f0c341a7c08d66968d6b398337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2613b635a48eef202f575ec74d9b4df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963e7c484a0a47830b1cedbc536d7d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e072efefccc5284d3bc7cbffc9da429340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d7579abb580db92a5d8017a9dc17c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd555243ce83eecb7534b7c1797e86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400387312dc522a89118c878f934fc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011bef0f714e94da7c4d6b25a659d4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a676b4ce92e1df840462991492364e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c52c5c7c2bc6b40f75191fa9beb95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb709f691a6d57450b5412af464ef27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a2e4e6968941f273b54c92467b6a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29033a9e798f6c3fe63bd32eeb237e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e5b0964c17439903f41980a4cf7ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b479c0055717c0445ca40b2745bf5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8c075d9bc9fc8cdf9aa21620732a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061cbc60a541291c92b7ef7647eec1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dbe35861f62333825c6c57c0395c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae936662eb4842c4b7193bd9560a7bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4de16717888bab0843c8969a4a80e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f355d010eaca8f8f1d8acc020d6a134357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f0057fad49877ce8df56c4c19db6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c6d3cae7a26f825d53fd588785909359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820467c2c59694454bd7cbd287c437a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593b70c5963b0ffb11ea88ffaf805c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82479ef0bd29b82fb9c037e4af6508a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f996a35140187690edc5540e6f551e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b095932c68615c3a1c0dd54b5b07177364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce05c860998278f9b25f698dc6ee3f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae4ffb8db22db80aa98005872214bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0624fa778f5daef9f2682d7b2248a69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9c3339041ae3e2b6b84f982b7dc8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271c5b3cb48828543815da3b5d989bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07496e3f2a81a96553735af2651193e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4db4d4566b3c4a31a8c49a1aa6368a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25e33aa59ea8ff0767c65283104231372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa34fb7c0914b75672738ae2e8ad7df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6234c174572224aae9c9bb40d7f25f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3edc881ce88f943e66e67d18c9da0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6b3a3e10ee83ccd3a6faf3f48aebf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c5c7594e245f95e0366f26b664c1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2c1090a34b847eda16c67a00e5095378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b4ca79a4467cd38abcd19d90700dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a50ef743e086d3c56eec5ca76bc868380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146f5d66917ea59f267da888debb5ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a4f021e1b12d0e077d3ac1d79fa8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f53e30658be8111fbf5b71aac1123d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f8c6dfe59abf984fd7d87dcfe044d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fef1f5024261896056f74c02af9530385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb2493ce7d454e970c4018453feaaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de73f13a0510c75f37e39e8c41ba728387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4741721301801a8faf63f13355b69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a31cb64c7577c653ad1fcc8121c032389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22cdf7b3fe289f8e9073e0fa36b375390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701f8343391047f19e84eab48171c77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b33cfb59ac6080a03e8a68686afc1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679155311fa93d287e74ba0a01c4277393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61cdb5ad15e2cbdf7ea88a4c5ea057394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44801e8d9d2318a790f4c4a2a23909d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66046bcd36063e61a03914b85b6810396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246deab33252b72543cb2bdd8e45a1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8d6934f6c206a590f8ea68b8e59e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0399101dc823bbc295e4a3e17fba73b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44604afac77d3ff00eda4a7cb45b9d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a95e1af676cc096883ab1eb4596a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e61949e78f3fcc80dd788f17c8e7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f198f12a85edd6289a2fab50d60b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231407594d67256fc70b95f95f2266cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3241d4a9d83fb0706d69e07b538e56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4757abfe577fbb6897428ba1a2ffa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c874bd36673e7886e42190069c17abd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476694ef7c592e3d83ad9f3203734c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e36b48bb78c47c245a6c502516c57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b277c11301a21ced8d2600f7d1821410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04743afe1f8d804046201e51334f5b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9871c85e4fe9e1087d0d3336ef2cc13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fb5d02058d9c48489edc93a51cd55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87f49f2846902112a7628c15ccb233414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ecb10e7ca2d3fbe686c5138f1f2c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744e66cccef4fe97d5a1925161e0eea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d829931732491a34735d06df9935893417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e275f5204d4fd00aa19241e960f6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b06f2fe34e226ce13def72e1bbf81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aabc58b5f2068c8756c04adabefcf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e68403a17ff7f189891862ce4daed4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0f76c6b7c68b5c2b9cd09adcd000a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505bb0a9a935498532a88bb7f224abb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a1246e9cde3b7a4317557ca99fb05424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e54cde1e9aac7a2514eeb5d5293c3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6d5727f927f197d7f61035bce318d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea689e48e5f001346b8d045557bb8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e503858ebd6fae3b535f1df01490389428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5351cc5c139801a2d0333b389e72a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523e4489d7d4d97b777792f6c9e54b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db89e120766613aa4b83c425970eba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feddbf653fc6f8062908f3df9869fee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ced5d1bc6fc3dbdf1a21cd427f582433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ed95b092fe0e58adfc591edc135a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a77387a6e6163b11e9beba1f0c0b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342efaf6b1a3e72ba7f914ade465345436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb60fdd38c6b1b127acfb17e7af0971437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597e3f97dd902a052c7c8dd777c1063438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ff8ce6135562e363650868793e986439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8e845e3cc222ec378d7f8e277fec0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595d0c1449049ff13a6e4c095fe69d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bc763ec33d6b93bb8eec5a5284f35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6451b61974e8ecc8461b69f01ae86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa43f5278288311236cb71a4ab1ceb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85191969f15085ab74154036d14a129445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d91e65d3bf78e1d9ad6bf05bb0ce74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0939d02cc1de353b16e4aa920d97c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c3e8021ae12f29770b48a3dbf5de3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd772d60ef56250adacc77f3697ecfed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769fa8c5a7874fa32e863651f29120e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241b95903e97f673fbb15fbc0b4776e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25572543f588dc7dd638090e6058b4eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197e37979442bc5db1d52b25cc0688453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd71bbe005928f47b510b7f93bad049454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb72dab92abe0fc1a0481cf6cb32d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e63c91b81169c74da69fb11edf98f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae629403b39925283c4e9679bc62c49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd7329ecd5a05827e51d18e5c04320458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409f9f7a89c00a890f24d8b4970d4db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3480e77893453ac88e1b55e8d7639b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5fa4474c6d2e38564a70d09748e99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51517c95e3d9d31de305a8f7b9968b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5833d5baf5a861838febce659211c96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c1ee8925ef079af85dede59c51315464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde9f77fbb429c5d8c54c697daff475465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bb993535a1ca7b742e9976bd4772b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56fbbb3ebc22ec960116a4c953d77f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2684ca14a5d9ff6c45bbe6b40e54c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea56f4815c8405ee40978410d81a08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d0cba1ab3eee68bbf24486a8d846b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec03bb2b4d8dd478cc4a671725f41f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c1939f1e55a9046e9fff805d433ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad11cc042548f9f1f0656b4a38ca7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b7b303cf2ed3438d4c4a25c7f42d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38aa185c65bd7411dfe457b9b56246475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1fd29ed6830b0a5e40c63a52d35ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480747756dac5ffc83e029362849dc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc52835d22e5fd0fcb0281ee07e194f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d5a65e7f772b2186f3bfa165495ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482e5c1c9cf7c902ae7a10b5d33579e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea6cb32bd4c375add261000ac96f8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29b45711379c4234867786ac57aea6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87abf56ad5893a5220f1212eef00c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f202bdb2e6f32db00ab972cfa0bf8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6147f0dd8abe4bd189c8269ea1370e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deefe42b8fa0a29a9cd2039c119b036486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a1d0ad1404dd4ae6d23f163aa866c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abcad9d1556bec80ad5c2c42dd26ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b2653ff6be09605133c1dfbd4ddef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c111b4975d04130b51c1a889fb09c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda59194d75e19d1246e93986d9ed017491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad264bde5f23f1110c7d355ca5556c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b34c02186de954cff85b8fec1f689f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947a783e9cde6d15f5fdea8faeab013494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f545752fb0d88a95b520d90e72628c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db078ab7196930f124bb2c1c5ede8b55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add17ddf4e6aead285216ae5c3b0125497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32181ba120a078dc4a8135229df0023f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf405700b1f164e24469a0d9b7239f74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310d03b7ff824aae7e67d7753182271500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd47ddabf1d0e99eb3d1422517f3e25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335dcb31bc1776124cb4d45ef4d337e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ff686bd866f676079a29672d230bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7c37d1967b7c717a9824a7418e276504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b058d67e2ef40a398568db012da15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbe109b1faf0910e303c0590a85900506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729ae40c16a3d96e95864795021db2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a053205686f073c2fe62c0ee91607b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd600372b82af46eddee0a7aa46ba4a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93072c4d79b67ff2734fd9b7550ea59f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b8bfed4d619e390305b30eb355e72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177c3bb07ba3d785361fa77cf80600c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a750411ba8a27bb29a7c76312c2ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5e4e2d9f7ad9c9d524169f955fb86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bd085ad5ec736649940e97851a241515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c16308c644488a5609c277ffec3b48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78d5bd9fd756dcbbbe82eaf5b24e32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cf2bb7dbdb2987dbe021d9263521d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afe9c4e7cb9477141761da6a33d90c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95ea5a5a7464700ed31072ddcf9b00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ed6fad4f4fbbc5f1527b9a7986ee4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52af3347ad910dea50add4fa19e09d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdb7fcfdcbd05406767c8c311d415b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45998512263c68f09cbcdb450a61413524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f5f79a7a7772bbae15a82013b8226525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bcd9685ea019309f1c85a8de89126526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438c25ffe0b131e1f9c1e139b511675527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1e3ae91d0414bc7fc2d16a817367d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7941388d62821b0d57bb9d292fa7fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0105430e09d1a06b80de321d05afc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de74d8831067a472656df9f6bf6c22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9aab5e2059cc18a4f1e4c3cb98e50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18753acc15f8bfb699054097f7b393e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dc07150f60b8460531a12d5104f8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9981f3ca26adee4364fb66dcc6e57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2816646257b6d12b53555a17da8ef3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ded7de456bfa98ece8a78c3b6bbe1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce740bb49e54382f14ae1a1f34aa86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f417f3d7ec325ce06e8bf3dda45ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918e2c4070b25bb38d8d6ccd5972d3a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448c93abaea7e398d868d0783a4eec6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b71e4f880a8532b518f5c591eab395542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269545f2b091a6f8bfe7d4387e6c97ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45cee296f61c0152a5bffec7c1d4b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a6097dffae5c116ebf68c5d7b6dfe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c81ec27a9e534914895df5d87d868546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aca426f3fffe35ed33ffb065a1be4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab90dd17e47d87b61d8a79f7db6a32c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24623de7c10396823728f236da153318549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751ee472b73d48fcaa96385bbf96694550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc4e421af53cfac25a89e6566222b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9447c5a8609bacb5394f0e57b3489e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad587889764a7d86d85f92026f49a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f98111362610455d0df4d0a6852bc9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86579090c07b155102fd1f4a7b9d4cc8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c798f4bfb0a364a44fc7370ae01aa4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2dd4232b69dec2d6cfffe2a557108557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec21e5b0546dff2eaea0a25969ed1b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd979222a816bea3c586240c389345a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11f4c0c5c0f86c4c55ea51e7bc81d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ddd79b31e8943082df3defcaf2026561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9199b3106c763d52daa38491cc48e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735a7a5f877605789a84e7b6c1263bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123001900105fc74f79aeec381692b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd8c7d1e300aeaec9b14e88c270abc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b6a813cca24052ffac6edfd5d846d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea165f81d3b0557df53ecec65027a72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316261e58c58261001cc96d6cedf26d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9077b97d37c1911c0d8931546c99d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0006f8a052548b46e224cb64bfb6c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebedfe011656e6cf7987bce1945b9de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132c11c7e7301f638f9ad0304084776572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0894b077a91528bc4da30917c791b50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b18096f5f72a8baccf92c8d0650cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5d1d292d0756ea03592d8f026e37d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85ab61bab1530cd1067f00fdb2d97b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b0f2004fdcff1ae5baeb56fac9dd0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a620319440e38871fe62823c7763b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82284e0a0a5d6b7831c33963a422cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a161ca4315f5f79d18163daa5dd64fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b07f90f51857dd06dee06f20b05cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f997941162e0bd6e66b5b9f86ecd763582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3812b24fc5af735878764469469364583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f055552435fcdaf58c79fa42b5430a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105af808b93b160c63533e578574b80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81ab2242a2493b404d9a8d42f21c85586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0ea4cfef668283033885640c8c2b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a703e14596dd64f46de6fca7e9ec6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d25da96c9e9e8ed7cbe026c560589d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678285b2bca5074568b892972de8fb7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa8892fd87a53337098b40947802ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d52242ff4363b08d30be6386aca76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17012714a4a96bb26ef87ee61172a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446a4ef90203197ec48a82dd72bfbcc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eee398076956c33cb77b6df17daa3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3221914efba919021ab0f7dc8efd6a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8e6ead9e5d725ee77b49ac790a9b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2ccd2b533299e223838d181b8a5eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a453636aa8aed41fcf972a32e8f8a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41eadeb2c7b11d199eab372c727b63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219d6882d61afbafae85a162d678cb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b730a72cfbdac93784db7f653dbae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cf1f01c5c13c7946b3578e8ca16bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79572422f2d38284799e0516265470604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9817c7f4024c4d437a20469bd0087ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6b995898179da8da3fcb9d99c3e51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ded4ea80413339e6400391dc47c96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb681fbe914c6df28747c085402d83f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9f2002984427c7eced4e84c390901609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698db63b968248b01060b951cfdb30e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019739858bd1e2b483d1e2e3adbb0dd7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df354f32a317d8cf5897bb82efb3663d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d903e27fe199e31b9588e58c71a4dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0f8ef87edccd17cca3d4d16502fee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129dfe485edba36ba48f8803bcef03b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dca5a962cdd25d2b62b67ae073163616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80270dbdfa35cbcf3bc3e3e1b48f6bb4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be9d053750807891c704e684b77753618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89969bf1db2551ffd009db19e60e8fde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5106628e215917b0b090fbceab97a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dde8f5966ca5df03016a152f66a08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc1232a0e70ea758109caca55381b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bcdabdef93d4160a93be74b0d8449623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd1534530c8644f7428f40066a3ab5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652cbc0799afb7a1a51a714103f055c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d338dcc950c89119042c66b24e903b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf9fa7c3e05733bd7acde9732bd48b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c530b490288086f6e030f69469c132628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae62eea7382ff8e98e1a405510f26d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf9a732a1a12702af4ded3f9c60c1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feedfbf5c5d3ab9cc24f223e208968f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f4a1dfa9346a7382e02ec77a86069632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c649a01ebfccb9f793d56cd96b8e707633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fe1570e161f5dd714b843124e02bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6fcb5dca90f44e6446d658aa49a36635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b005318c28583abe9e405845305847636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271898ab1166c33d24601a11b7865e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a731c20fc57684bd43d1900a207deea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69b6614683abf55042eb01482c7823639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15eab4067dcda2f53c7f4d559b4efb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df57c0c13cb819b646be49a86c39b2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c4d2bcea166ba0e60ab399e240c2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49c4ec4ba649821094eb17d7ddfa73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269833604a007bf5d171fc4b13f73948644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891002f0462c6e693e3212a49d3feb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c2c6836b9d5ebf717417be4a74b6a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573465b1370eaf62eecaf9f7ef1cc30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eacf7fdd5c44a83f0c3f5926b1ec0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98f0e59a31dd07c40ca370ef84bccb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775da57559f8187fb3c445c718b6d7d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f49dbdeca78dafb2ec5506d45c7720651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66fec6e3e38ff371bce971e01de7ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278a6b48298fae516def5f3e9a932ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b81d1c7a8522eca52474652b2b9db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b6839f23f61e464d37d607ff66a06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f26d2d31f27d22baeb48bf0fe9a43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba769fd56f3aa701e5643b40b420bfa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e934136e408030a9e69bdd39dc9bc7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb94746b77d9b648cac18b45bac68c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134161b13638064b885edcca90b7d711660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844472590135bfb02ada7638dcf47a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6664d5c79beb980279942eaf808fb3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d6df439ecf994443c684849279172663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa103b7787d2d4dda679ac4817fd7336664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a6a161c525030ed6ba4ffc86d88b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831df1274b4e424792de5204932d1c66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f2502796f7bbdf9cc1e7b5c2610f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bcd4788b0cd73982bbdd1bd5dcaac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8eb50d304504ea5fb68d501d972cb3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e896bdc83b9e363e2f2245b0609d98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc3c6b1408e04fe0d50323e32c2463671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74386236badd1d86bea2477d8a48f4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fc14ae1fa57065da0b3770ae2f7e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363b0069e778c75f8452ea13b524c95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030de0abb9e17aaa687eef4293259f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfcdf0d9b6458d38acb683a85ba90c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62309985acf7f033e2d989f74c2c1929677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387976f395c03f6fbc5e3d864ad30133678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba285bb5d85711388df483da4fea20679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b064050bad2c2e34916b1b2315f2ff9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547d5fbf1e9459b0fda55b6d2a120ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac742755fba66d3239e0480969154bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5f60b2b7bfeaa1f6603281e88c29b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3245c7f69c3f5ed768ef17e94a5c6a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8338a4f52c427d1855155f990455c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8625c8b241b46bad2f32aeb2f02dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae849b6d16e80b3149ca7c4de860bed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb3fc66eca1d4f3ec54d6d9a9c0abe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1231623e23da9c21769252330bb48d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950705e80cb23560df046b49a1de5ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871180d5083f685b24bc7ba64f3f9b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44d759bc6cd006c38eaabea10d2c58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2783d599401f7c998825beebb5a54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021baf0728ec695694cc24b43e4bbfa6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90062d14b27431aa3345eeece3d876a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11237faa9f33a07af886ec58cb91778696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd65c7e0a2f8f2dee440e0182c3d392697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e240e231e86157dfca76f214b8ce4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fecd0354ac6485c3c3d16b40cf025699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f824c5ff2a179738ec47ecb06189c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002a709380422e77774312e56a8191b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ff34f6024ad76f368bb1da3894439702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da05960c2dfbf40fd5827f288a0cd2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329e1dacee77052d2bc5270a357b1b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fb5af2da857f885c58ea51eb8c86d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bb9bc396e25905b9a3e568a7fbfad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd760d50319f46c47cc95064e819144707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c39b336076feb94bc8f15671005e3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929fd7992f0e5e5537849369d705bb7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b20d521e7dede3fb9af0e9d7505170710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc23b2e9e1755d0ddd8550e7bcf745711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9cfa62536bce58bfd849de49c5d24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbfe17a90eff551c6ba6d8bd51713a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e6d16a2e8078a3a4ba741441022f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01fb5a3794ae589e4b87c9e3d493d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dfceed3cbc4781b896a985d4ad703716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a2fb200da93a2feb18ff8363e8529717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563630bbb887878e0ec8b33c9515058718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098db7a8b45982ca0647b50bbcf4ef47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf25729370290fefa3249ecffe7db4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eadb1183b9ba7cea99eb10e42c987721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f4af74561cdb08b701ce2230293d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414faa0fd36eac279aa39bf8f70db5c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1dd9c5857c585e4be8079e0a5e6ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c19547a948d689a5d8abaf37d1cd9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba69d7553c6b4504356f1fe4c35883c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24496d3e32b1f4628d9789b9a08767727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54886f96e55dea41d7442b239c222d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cd563b6095309114d17f02d20d32a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0138139e4b752c1cb6366b7dff7a5ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc44f839a0676dbb882cf529f3da82731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fa3805f32b9b435d124a27f8f10d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e309032717907cd5647e91fea779b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d17d97fc177ab18e157ea78db4e9b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12955a2cf49d3342fec2e7acad1d5446735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25c8d7826a6ff1f5559945ea3b96d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5648a4a1b4c2766a8724b8a339b0daa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8540625e85d8642d645824cf4163f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a35b7b6cc061b189e314123df0165739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fa9ea41bd9dea499868959ec0ba03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addedc222a50f833de2869035df9be7e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd19dd9a5afb6d79ad0f184174b4866742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4327f8fa76f0c7c7e121e5a2bf6d955743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7a980ddfe521061f4ffa39677af9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0950f41c65ba2b30111a609cf55443f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cb5151dc6b506061db3c2f03d8bff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1388e7e06f9d6fba8e766fb9527f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377997558bcf25cc2788812194370fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2355cab229005f1863967ddea68923749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3bd090deea537053c0cc7fff36c7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df205d7a303b9b1a78d6117616a6f9d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53dbffea7f9fedfd7e7f6bc5c57052752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145dbc3ea66890f1486d15851b093eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4a003330f4069f74efc47e52061f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0db2748694dddeb60850207d203ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5aa413543f70581d46e68190d2134756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42382f7ba789f8f9ae4325be10a97706757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9768a6e428007a1e9eb7dc9590dad6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617f7c6da147c82647b376a98e807b4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8312342646f20a0968a52569e7c4d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a5f7b1bb861f6fc4b07c859e0e4002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae6a6435143462145c17c3598c167c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4629fc6c532cf469fee53ad70d9f49c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc69445979042f2cdcd27e5fb00e3055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652edf3183e8a8f8bf85426e8d4e65b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42311bdba9ced144aed18af1737f0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c06c6126ffca09f62361b76bfefee88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162259d0e36ce6eb12cbf9ca7c62a2589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ae5973c9ac93026e67abd64a2b5f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767882aac858c0455a06b3ca9476337c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd75ed326b40ec2608d771f0c2252ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b759170cb7fce7ecadb85a4fea81313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dd5effed826ceb8412c2b41ec205514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf90fce89edc4d66ddf897b24e3aef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b2e17eacb780ee45f8c94d8979bf816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1e582743e06fbe62dbbd29ca0286e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935845d06b80ac0cd73735fcfa81cc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307b4fcb759f8aa3b221566875cc97419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aaab3d8c0eb5d7559606aecd6739d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbb285a117008174f62071862015f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcf4766a5f3e6c4cf95273d92fc38722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966ab7e5bf3df85ff0993d6108bddd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176ed2b55a5acb83b1c86a782c0ade824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec213ac4adbcc2034dadeb2c0242f1df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e7d6e0aa9e02d761af956867ccebc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b69588482619022ceddec027c770f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccb3028e652076f3fbfe6b35ca538628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c4ce9f3bccf8c5d0241de0290f88e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58c194e2daae001c8d8c01769abf9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6be7371e4a4bd09d34d938e050f4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fe5cca5fe871a03d450635421b82032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508357ac3be884e6f52e9d1c3cca261133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276e0c0abedaa0b66b36548d8c7504934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f530fac73d16d45ca047223d396bce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6892653a74d15ae4bb549311f8b75e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebbf432274c17488441486d6112fc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273da4ef8509a4b684b3824ae34ecb4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9d9f843e001181b1f84d3b459b34139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c8196cbced2087180871c9952503040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7263b578ab6c54c658b2da06fecd5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d921de9b82888ba5b880c2331b4543942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe597d45e8264ac1aa38bb27a2480843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f1fb41100bca1c94b8a137554352044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7dd4a6a8b55f0e33d5511af0b343045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40ec9cb507805568721f8a0c8b921846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee13ded42b48b6acbf88c3c2edb6ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82718d66ac2b4c61b536f546b1b39f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d88dca59e60b56980e45a7e9c8b95649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c3e566dafaeb2d371b860109011b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6fb3993b1d2b5312cb03cf3c8463651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11696249bc293d494e3b40d0e9809eb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eeb110a11f73db4282d977765450f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e71991643da187800c2caf2d8f51da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e217b7eb39a7f1f5eb68d1991fa2c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32175c33c4acf7007da4357bfed04c5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966a7f9ded3bb0cb4fb9798eaf6047c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c3b001c88f537a8ebc4d910db543258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236177a6ae115d2104322114b0376d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea007423638079385ba1bc6dc2f1be560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23fe0e821a6277a1b0af5a9b401c4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5901486207bdbdd6f10efdb58c1fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848e8c962e7f1e9dbc19fd130d1c75a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd8348f7477c4ddbdf4282874c24c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb7377ba25717e19769f45721b9ff165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256d3e9813d382b01b8f3516d9b41e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8878e995e4df6fe912626c95743cad067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7838122acf34c5991b7215218565ee168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e98daa79e96dabaac74c32b780aac969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bf37df9c2384d9249115eefc7ec9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2446b72201ddac5def79c20fc5d18871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2d6f2a560e6ee5cf569971100bdbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c165e4e7fdbf36e22a6a6203fcbce573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45db12697145f4470a94d470e61fc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fec230053db1bd518931b7533afac375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72982ab2a10e3c34e2ad0e4317062a2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f6022127fcdd7cb0dfb77f359ae5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be484865590e9cd23963a41363ea67b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a6165f2f138a953994fdb2aa1966679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d12ea9e4eb530dc48a4ff902d267a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc1e1006e4f18d2b0e1aeab28c3d0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a3a0eae127b991afe9152bd70406e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77afcb3a906a3d376477a4fbc7431b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf054f9f64d490b8fdd0b13dbe614fac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd21b5a6e5d5577d4395cedafd6fab285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721293e51845dd17dd5548dcff0b647086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ec23d2daf764800f7c317f9781c5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2d9874dcaf9524dbbca9200d2abdf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c777082a7742d71a6f3224c2f35769589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8906b39eb48189cb8209498290ba20b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daafe6785f0028c6278b321098694091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9023a0e86cbbcfbceb82c074b064592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1c06a5ab76a218f5683708b9bedc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665469e6ce232c3cb038fab207de83e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527da6eb37f0754fee99160b14161cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f65b327ab0e170c9af1a2d4d1ab4b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e4f5aafc8219f4719fa540b66340897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65a7bc43fd9e7db302618fefe7330398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7cb24b934de8c23580db9e73f757a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2b695a56876254e527cb285719e9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab4cf4bb2ff3a69142281594b1a3b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43031694442282206e40ccbbe16d8888102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db66a9920c4a18a375c56acd8195bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0daf25939cbb39adad07e6b4952c9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba7f1530ece1d2091667a333d50e6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd1c578b64dae488c6fb3f332796d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b911c786ddab2bcee0e8f159acdc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3748c87e936429e26613ac9aee99f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f48f4790aefb560694d82d87311c07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cd7f39c765323a0a3069078ca81ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e0b013ff0204b9eda151e7cc0442a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0af349a54f3434b6ffe3115d5d3d6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ef6cee663b805c754de9437be83fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860617c798c8dbce3efe8b202adc072114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fa46bcee0d9e3cbcb6e2e5d2328d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab34bdfca2e9d9cc073bb90d5664f20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d40fd07a397a535a229423eb92201e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead749bd747aff933d8c6f0022de86ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756045fb3510506f37b2fc31faf5370d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c21f36db89d4dc2ac4184dcdadffa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a399b11a27d545e8ec321f0c33addf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7241bb3008eb2219df1b4b7e7ab0a38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6350cb375839583ea8f80a387dbebf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c5c304b774f71e5d8a5821e65c920124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091da387af4dfe25034c6010aeab063125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d73a0310051dbfa181a8fa2160550126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48c978b9ac4c8f87d8da4770a6df6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2bf084e2452ac41955de849f18a42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b2c993b2b31257f9af18129e7fad0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768ab35bd3f9aaea6dc0b9b7947091d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f546ec76e0c2d720d0d1b2a99c264a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bbfe64be0bf66d7ee8d8bf8e607f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858566ffd04fdef5aad788b0b6b47002133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0bef53661e977769df468e7a2d533134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e824a6f9d5bf2496000316f3ef29b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47bd26389260b99dab322c702b09cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488f6a7e0e96012b40db5512631a8c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795805722a48224cb117297c28d34531138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a8f845466dc28663f71a79111b8a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe98e6a40ff77871956e9d2e94b642d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24e08f97958ba1e79f99d1d4987a01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36ceda0666860864e923d3f4e66873142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514b91d458c582f862cd594d9cf4d54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef504661155d7f5a95429adec1a5ad8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce137c907c06f26d7d9f492e8d4c311e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6dc3c47c0fc9fa58f24935cae3072146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bab146113b447ba3d26ab6238ff1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0893abb68ede3120e6d86632296c55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a944ab10cd472b7868071632f4dafd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9877252d797fae40394852b374efd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a86a2f24c4ef25b656bd46c42b0be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27db28a99b6a288ca7601344b03d5e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9489b85a05725d41642c81286f01dbf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaabc0ebf9fd6ccd2a0ce97bc397a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c5240b52de803cd1cfd2d0ec2c62e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69620e10b8d785eac8daccd088866296156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed31c1801b103867b5a1c359eee787157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdea14b6c4236003034055b805f42d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac63f2eae98a0786d47ef37e1c6eec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6885aea1fc8b59e374a88b1d4f903160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40027d0907a41028c5a3dc22c193d04b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a1fbe28a83430e220938592a7771f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ad0cee69250fcee611426065a5244163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72403701f45d2c7bd5c850e7a3da835164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36becd46137df655dd345ce2d6765f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e970fd0157c284c18b1a460a0c566e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190de16556691b9a2b4d8c7d75c98a80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2545035473761b592d194ab5d481a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a90abeb9fb72c579cccdf42ab90ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4880dec8b5a7869f185b278f0945c67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb80688516024cb5cfa50755606830d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ee1b934c01ccd225d10e14752a0b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c5c737f55ac9925db38ebb28e7f36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873cd70edbd3582ec8642babfb2080e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4344d61db40639ea97f84c227de00b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09e9a769d1b7ca7210b2c2601eedd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa14db99f040445054ec4fc8a828dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d85db5027bf51cd406fc1358fb706178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a431f9fdec3773a0d06737cb895c07a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358f09fbe0f02425575638b858260e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434540cd3b69b39198bf817fd60e35c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756dcc126bf5bc7c003a918ff1c8879182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86508395a5e196355b44b36af97c46e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c564c9b4fe014d52aaef718fcc726184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645633a8535e8cf1108b48722dbae0b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156c1341a47f492596f40706d5d3f4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814cadaef24660bedbe7190ee65118d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62e90b838035602ed831033812d043188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d8c4aa2a06662a897f3613c126b78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888929d3e7fab1364dfc2f85ff0d4116190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b71c314d855514f3d5b7cb4f0205ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd083b7ebccc1f7e701efb976d8391192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cce00acef8d7215e6352f015e42f15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e721c3989c6093b6acba287a303e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ec25e43c4790e30110626d9f7a26b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f6abc4d82c141f5b2fb223e4a7636196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01907af172fc7b64e63ae88cd85fdd8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f83772c836789bf77e4c1f6b142ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18853717dfd91479c722d2d37b7c61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715c548a5ec88889be477b7ac3a1b4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93f5a150b0fddbfcc9a679b4064a96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd99ae74ae65ccfe732393a27e04f91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e09ac0ca29326cf806cdbfaf4f8dd1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025e41e3fa978cb4d092507405f9e51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc55e2dc6e7efe1adf82ecf99d3065c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcd0a9c0af28981acc8c137dae257f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a11250465e63fb9978022f38dd1cf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92861e4bb61efc97a9f8cda15f70b80b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037fe4c2b7fb740ab7074c594dae4b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa30c7db82e1249f900179b3d947a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116f4bd810b855e6076586ae0cb02b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963f512c2df77b0d26d52783befbebf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f858ee823c7ffc5a1a41b15ae32f06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cc03049689982bb74e35d59665a8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a41c0e64e1bf25b760a9062bb67eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efccce845366d88ceca39f65457a80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f2a8c9b863f9144d9af8b638abec0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be6a8b58ef91e179c55bf8f152c658218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb87a127358087faa4f435b5888348219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1bbe34a5b690b8014e05226c7c3b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c3899ec02a249527e62ec0ec138f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c48a767ae6c073f512dcac62c7126e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36fe1f5fe3ffa8f5c8d55dc1467641223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f671e1aeb1c7c40e3156ae7a5430400224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64becdd49831ec8d597f505c24a44d04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad54143d5e99e16cf46dacdae5a4c84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694ea9a272bf04bb5807d0258dc63c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc3042682981b2a36adeb3ac704f46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853407c10a9e45b507dbb31981a5f1ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7864a76a0cead3937a76e829ce6320230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519d276ae5c98ed6f41e9008a416586231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b57264761cb22e3cabb0c4e608e04a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45feb16d374a50c59148db33099224af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8741ff3e306ac9f48c8669014c2afd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486064dbc6c8bd90d154ab488260850235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af7e3e468e92cd195413dea92990de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b50038d119df3ab7394a310f7f0ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940a8e8d4b8c70a17f3d3e92e1987fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d16640b090d58fa039cce216cdb74c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec7e29a1dbe174961f3a1f0f98d6ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff37f275b3492efe412a522e9cdf38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ef4b3abd3d862a648ab1fc68295df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ce32071242e682455bb412265ee45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd4d19fb9dba6943f0c5d99b663141244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e423348ebe56b386b552d799aa467245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8681646694de82855659967989b8fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb527d28d1fca45e384f7620709afc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbbd76e996116d69a27fb839e6c81e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d161e4e956682b99ebf535008de82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08a013b66de76aab145845a65a3302250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b981daaf81027702efdf77cc55b4368251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6bc7f1178a53d2d6eadad7c572d7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c4e996c0f1a065be5adf49472f396253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5751d7c8f92ddb3369e5e4cdd4fe3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d166b9932f002d11555848217f1ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c865011b736e6c120e3b1bb79ebc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f4a7ca0c2f7e5bf1d179cadc3d336257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9600ff4ffb2b8deb012c59ec1149d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283c4b0b03d98f6a4752b3b47d6c0d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7d856a6119c7c605a41297120e4e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e402ff86e6384e837cdf5b9b97a6699261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5416854eb3511050bc88b1b53fb71bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aea94a6066b0df7f39f7f3d02c00d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba5258b4d1a9a779304be0104a46ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eb5e7b51ae7bf5e8fa215ecc42e39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd060462b2e9814e58a5cc94c19923266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8642508b09e6c0c5a3ec1d14d577a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17afa526cfcb12a8b98f37129bdc5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78896cef0e1890cd58bb153a09a57641269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483189e0bbe4ca6cb3c8582805058c3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36a561600a8abe77a1122dd9d35c43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41677b22e914b1f2ce658eadbdf9034272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f185e57fad82009bfb646d3806f9909273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a5058b9e9758d2934b35a0c0bf8fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37ecf70862d21267eb318f331f6db0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52454d0ba95acd737897f7838e252d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c697965fe19250ace4d09f920281a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da554d3ca31e2228d3829c48d216a63a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484826a8b7ff8aaf67ba5d1b6c9374fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb9b03edacc3114ba56b40491a64ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd103f47dd16073fbea5dca588fde761281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114abf8b0ed734f5cf4957901b38ffeb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603c819add14e4d19401f72289dcb77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c37d5d72fd1f8f537b6f6a4734be4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71317330a264075636779f3ded584702285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ff17c9409f1b2173329bc192dd475286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdade44a319376d6ec4474af643d2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12741d9d9a1e083d7c232bc027bb415b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bbe2fc4061f9b8bcf77f17cfdfa3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676853f1090bdcd4365b8e1e741627f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461732cf5f0fd736317a26bbbaa7242291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19349a0493009f28f1dcabfcdc64b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8e11feedde3008d4ee700aa1bc573293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93314441f69cb3be9959dd75de45eb39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b7f104827f1f6e6259485279848d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5f4c91e7412f50c5249041da67495296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2bed202d6ebd2ba0cde3ab145d8ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3559f8afaa40c621a655314f10c74a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044cd9cf5eb94a3e40b51430500c53b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723c896b84e51e5a53537c0976eb088300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dd153ddfad36c7df4f3fc97fcb803301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fce43ea2fc2731f8552890bd149ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337c861863ac43223fcb9c578d3621d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e6054c33061013fa5228371c25c91304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf5d0a9122c918b7479cd35f91242e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f1ea4bf86229b77925c9a34c16df4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66667b364a40e93350c6b6fa4996b888307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a45c3aba2c3c3ec0d8e7b93e32bfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49f902a0f7c33ba55b5da7e32c1091309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87115b8d5efce51e93d34c17757787310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2fd63332a9539a02bf8ce1a899bf6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f035f8d44057b6be41d79b9ca6b61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730220349659ce90ce1763d1bae5a7dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21adb04ae79d27aae4161399f3439eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535516f7964c66f428c4ac191f1eb19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a65dc2b43de8e1f6dab1b1eb16bf3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b33cb876eada4e9ba1ba1c749525b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bee96cf135f78c3aec6034c1c5202318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bc94736666efffff5df9ea6b643db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d503d9063f02af4215dc5c3a461d6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc380002e1929b4dd96259e0273212321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08692baf06fb3ec16e84cc1df09b14b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba7cdfde8c3ce540316d5957d159c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae4da6ce2fc1970a37791891ec02f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566754773a3101466d7915caac0b1fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96886b3314bf2b9098de9f55933ca40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944dff6c2778b5eac2015e509986ad9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8adc6462371dbf527c2f42fadd574328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db180eeeb5845618debb4f5e360e27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b0e507140ec42fb77710107800152330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b84723433d4eae8ec7c0c7fbd399f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a8c912a16689ae85ff618e91a100d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b016d0b921d52e3c83c70030172ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed50164abc7a794467a10d25e0bc628334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c9a5c6438d5e7946a61076059b161335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9111c6f288fc281721049517202cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4735c6db1a1257c0a61aeff615ac13c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28250d86d07ba6abaa436e5a88c52a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5adf5c833a84796778c461d8b3a71339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b63203252144d2918a87cf7bdfe773340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a02770130360193d95b7584da674ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b33c7fee8469a80437a3df8787dacd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dabd56b614efe83db7c12096a2b23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41222664f041f669f985a1475142a1be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0df1d5f3246a883ec809c923cd22be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bf6eb948faae7e8f68982be07991a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb16ed06caef6b9f8cc4196152226347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96ae6006884e5234e41003502f3376348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2153a7b6c58c70ddda00aeaaa39ede349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8467457bb6ff230a94d475563592c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33dc37ccc86b1d78a3279cafc34884351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044e5193ca60f9ce8dc5811edcdd0b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6732b7f38b80e1547d0075ee78d6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dbd787f351aabb855c6ec4db065e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edded888652dc79f928085783a713334355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd76e3e1f5b45337acbca7cb507557356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f114bc70a87b8ca2af3eadce200089357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0869c53b6bc58f069e49f192dc9099d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea4f90e6572e38210a38f807ccf534359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3110bbc385a7085877404288209edf8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20992cd937750ebbb377e519a9302f1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5fffd8ee5c9794c6fdf087df76209362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99c3a214da42cba18b823834858165363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ae472a42194b643365d4191abeafb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ce1991951b4ae73729ced593bc8d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361a97e871b75141e0337a3df3e16ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c9a87f04463d2a970009ccd3ce076367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb45cc5fbd0c5df9d7fe4b92425193368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1379808ec608c00b19acfe4bb5109ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70b49f9f6b7bc01ba379c179fe6b4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a16c6147829bf35074673c2ecd2fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aae41b63c3bcdc1660f6727b0eab0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f5502ac7715d5c895344256e71080373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8311af6d4d417c11f4352f62c0cc21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a79a2bedd6af674c281f1f939f42d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dfbb750963f9b9ff3e3236e88f881376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0d0279ddb9acbff97589f230c7009377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b51b9d6597dc7c1c830473a24ddaf4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d2a4e287874b0b7ad635d12334a95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3350c8fe86845e59db85aa00c4c4254380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765cf3f2fa40b18601d8531b3590388381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735ef69fe085cbda55abb71313db0af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9acc428abdf374c9049fbc40cc9ae7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30828f0cd15947cee68940e8c1bd24fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b7db9a3fab100e95551fb13131cb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90b06a8f81d90cce9a95a709e7dfc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9b86e5aa86011163790f78ee03206387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10edb3a8066846af3265c813656805388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f86640282ce256fdcbe7cc8475b764389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a5f621f71d8768e98d4b83d1cc56f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f536c3e3b29fc17e0a7f89f3b0e76c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd2e291da537d93d8c34dd1d249ed0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176991a7c3287f4369f4aae731029ca9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ba56cae58b80bf17c70de944891fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae3a714d3a0836666fddc0a768c4b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44f696965ccbc9be058ce21b3c8306396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5644c8008ba77022b53a6644d292c28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af4121245a6450a8aebc8023fbc9f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628b19faac8501b7a726036e58be519399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e88ce115ec5756255748a7f68321a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178740a341bfa9217bc85794ce98c5c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267f29b60b6ee60cc86ae6bab635a81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9c8505771dfa67a89ba7abd89604e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd193a75cfa070586b1049efa64c18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e58077ee93af7ea85c40819c13bae0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a54d03ae35568548ebbfba931252c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b550cbaf0d312cc1095fb0dce633d11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1938141eb0321b24e9cd598141f6ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8715702be3e26da08cc2440d3ffc2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1dbf2da17a85e9673c20df0f97154410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08810f4ca5c82e9df22dd3ec46779051411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e045c5a4e83d1da035900bc5cf94c67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5bcb23df84a91caf9b6d14ba3eaeb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845875523b82224121b75dcabbd7726414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a622717b2faf2710f0ebb950516e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4905af9b8a4f994493e376835a256d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e67de182a359d935ba15cd79d2471417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44d350a8767053b4b5dfc41635ccf8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725c7daed97168eba2350fa3ed81968419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b85e50b529deb622bf352f02c018cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9f4771be0c7b635694df11824c912421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4397c8945a652d68d3db8900f93779422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3619da1102433b5fc0fb4a1e93ef0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ac569ef0ee906a3bea0d55215273c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda684b4e8f6c77e743f00a9c5679a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cb516f4642dd7d8dcb63280ba3171426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90121bc709f2e93ab937c3388ed045e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cfd0777f5b9a96e7b1eca4c25800f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5670762730f27a4d31597a25cfe2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47590514f095b3e6fa2ef1ea175369430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de8597045b5476fa03eaa8de02cd7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2206caa035199e459cf646af33c3f6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ce5624beb5ec874797985def530c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cfe7576ce4675b23b63408c56a123434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e55e10d0bf35274b91ed82217274f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf9b49061565a95407471eee773dc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426afe6c60f936492d963fc5b3bfb172437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373175020252e6157eae79bf8bf05e18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496d76895131922a1a99ca685730ed4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1ab3577e897803125641d1bd55b54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e894dca85f377c1025da748671e1867441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812821f7d757afff4cfa979de1c708d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df22a1456cc5d23f366d284f21347b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9797a3450b2f9a81751b4b7ce56ad96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04d266fed6de587e51188578433920445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c99b61206f8cc1572654966e390a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10db53305bfa9f7f9d159c2fd20a5df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32274015f4f89693a8b04540774904ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5a1207704b92c41a57065547dc462449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5f8bf43d2a5460c42bbc7f5a0f7b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a538a4ef95a1de2f7b06f25ef35666451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d139897faa5c403b9e7e7c2ee68d29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9a4dacadd738ec4b7aef9941621cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0928c3bb966cee713c74f8d7cd782f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285208485d2670457d7c5290eaf35fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281709f4488cff4c4f2a8f7f4395feca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00434a70bb2423e8d75f8182314e4e1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a639acf2e678c5fa60f171c346e8f05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1df9394ee49efd304b28701680ea60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786648dcc6ed7724b96044072d423f41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25df67dd756193c852d02c95ade078461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6624f27fb0fac24c7dc13afdf790ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d990828b6366f60fa50ddbce7de5363463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80386ec62c7d18c07f2e02267977f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4e1845e03c4cbe3828a8404aa2220465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311e51d1847042a5ec254f7e05603a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be029468c24f8a833afd6459dd324459467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d1dc5133a1bd3e6e838464f17cbc7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cddc067fec2f63cafe2b62cb13fc12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15b91e4057ae13f3936bd4b3c323c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0272c2cb930f1475842d1f70ef6cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b12ab3a1f119052f6ce5040fa6c4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dd3e8044f63f2d3d1a8a497e6e29a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac76498c4a018c525643800992f464474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c1187c95adf6d577868690c1b0827475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6035ad15ac215f259ef9e6a97c45e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23768e3a862814161339defa49edef21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376971f66f0672d2e0965c500114a695478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d4e9167bf389ff203b240705bb9cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed090f0a08df6038174332be1ee8233480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054c6b37281fc557aa9ec34e497a527481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a64b9cc20f0d3151543b16cfdf7c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82730576f910eea760e627c4e51b48b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d8b622670357e325bd24c47b4412e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db668f78922ad5d43e6c62cc3e038b47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbee31c10ab7effc893fb0fcea0a5c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b107c288b901ff908f02eb80586710487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf707feabfbc6678ec7bdec6f87f83ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27013103b0d8ce39048709fe7bcc57e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c3d5d35b5724246133a9c5bcafd0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e83702fe5735b064af62271f9b5048491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6110a33c2769c2cd5fd7cd1588fee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0a69c18910963187c26e14bdcde11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14bf9340532f4b9ef83c43fdb4ad31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabe42b3c2e54adbeb0a1c6bb75ed1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05b95a2a1f60515cac15a11dd9bbca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a79a45cd6bc973ba419009286ba7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f580d4782d0589a67a7baba0af958498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee0815b48a32f76163fe5ffbe38be3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17eb336d1f0ab81692613456aeedeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7332251fcedc3646edce5fcf53b40c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72a4f4f3fdb375eb4a96430c9b952a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804168985a1be443301b538be94331b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cedd111c6890f51d247376b84a9082504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caf0ace0648a8fcaf7851604ede906505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a40afab3aeb99fc42a3ee734c16d68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bb23a414e08141bf4435f0842a0d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce97f3b879fdedce4cc71ac9756fe65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753463155e6eeb4364ce52ffb52434fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3759b7c9115634757a73e701d9743cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eed753385bf063c6398668b236a1f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814d66664fed1fc5f5a9dcaf7645d69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e6e5f0c48f7638d046b5fbfc6d165513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98e75cbb2e0fcb327146cf5c6ed754514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8bc1843b1590bf54123d391e9193d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b49c1c92b4aea7bdd4dd947569223d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264ced94b48dad0f7e1ff98bf98f127517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b43b4878adff6b10bda628ad858b53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d423e83f22c682bd85356df9f0d554519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822827ecb9e617927c059eac61849c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46d2c69fb40c629fa8f682b6098474521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691902f212188104726c418cb40b8fe9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73014b0e935be1396970320d9002c0f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd365492ecdca0b17742bb016b8313a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1199a404db7a6d357de53ada4c0acf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52464aee36657ee009e6fb87a7263d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae0a0b2242a10403c934ae063d12e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67272938f1f719e5678a221e1d95664a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55927ea83f813ce39aa2c9135d09a2da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086feffddadcd1ed3dc8347a9369df51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c68cb1a623c984d9980c8e0868293e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd0c056d0d18e2c559cb1be113c925532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c421f3ee10cd5406237c0ed0bb1c52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e75e5aa1450cea5886646e4a5e4874534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d3a1f6f1d0e278d172075311648e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5264c38aa2c3739a020af7077fedaf3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad133183f881c9e453e9b4ab881b72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160515b5b0c0e6a67829e27abf624826538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec93e4e9d39c8abbe55e023446f8a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453ff8256394a3a6796125ecc5abd08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9db1c180e9a1d1b92caec3112cb8e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dcd170629d54d63a8d276ffa21964542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e20d4f98c5521248da329ee9103ff6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730541b21dcc2ea89f8f8f9d0c7f2a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85fab6a193a21d0ac91eb62780026d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecc884055f02907a71683684020265546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee4c09ce16682cd66bdf280f2974c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec7a7594f573aa1293d0501bf39bdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037736f8b9ba36b6a6f6e9925fa41df5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a337addb139bb3f16f222ddb9a4a7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948f8f26281ccc3e190aea8683d856d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545058b35721bf468bbd26f40043132552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ec3a7af86ea417091d2714e14e4e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e4454291987e887d53642224ea254554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af9ebd1f84abb5ee72b58e6f0032bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae616af2b601f92edbdd23edd42d0318556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4daa22530778b799a418e0c3edf54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d583d8c9f63e98c669ab23274f161558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d7b4c2c1fd1d0e53a1deb7576b3e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c007a1d28d1052ed9a23e54e54d60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d1b4dfba21769bf041ca0407f4911561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d3c644408d64153f5af1b61c08c10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd625bcae85606a7ab7698063bc6bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f7ead114c32ec5468191e25a2715a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835b4a10c13d36ba5a19b768dcdf104565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a7020dbb9d6e06ddb56cd1ac8f87a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f49f7fa23a60d3ed8a1e407bf4ce5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989499b2005055bb4a9d968c84e2217b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67e5cb26628b66a7bbf505affd8069569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486d82561d158815ce4daf351838ef2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29b7471d252941c0dc1b9f69c7006c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b8b774fb3e2223fd4bafc739a01cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c100175d2a1aad9d308f69cb5ab9a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720b9acd379198d901ce3ea8c37a8a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c91c5f0ed012b2ac34a165939fd8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bdf6941e0fa586c312ee519c72feb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125c65c8cb1db29b543096736dc87c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b5a7deff9a22285a2ee3e88eb6cde578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114e6a4bc9958091403ad83cda1c674579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d76521e3be3f873a3d1cae7b8c395580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537e682f7902af7f4de5a728b10ea73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930583effd8e0af5935c154093b6df7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f40a13d337445c69de403e50490a49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645123feab286b6a42c03236c3130ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952486cb992e44f0c07c746147cd4ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe126e53bf38f2d9b556237ffd27f12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273f23a8d50cf3bc411ed3fe51a6467587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10d13267e1cd723dd771462f7957e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81950afb08fff66a7dd737acbcd6e95a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810af8f376ae9fbdd5456ff97f06f2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa32ab5b2a010f3e5d394450049eddc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0640ed6064bc7b5540c7f4742d72e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d26524bb37c934acf154018cb2e71f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0bcecf9db2a3b0ce55e0858c6dbd2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7ff9886ffac2b41facb30e0c45847595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df27eda47d0c715473f0cb415eb2cd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c86b6b145baab77ac9945f74267f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630b5f378a668f2408e49cb262893fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2301a286844505ea25ce4fde1913a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e84fd9c5cfbdf020dc4396e0d5d20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74855e6d68cb6bc1a5c7e9bd0feca6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50de69e23ecfa3df14eacec74f35d22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813097aef1b18fa249f31f9d64b9e59f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748d56075388db12ff9018b350101ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4768a8910f39e95d5311942762d7efe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee05ba83e1c1beb388d64178eda101606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183311334501c14ecc3129bdbbb619b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f62c7978ff868ec86022869cedfdd2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a31f4557ecdecba6b603048843c638609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2759e5b3a47c7527fb45a0236035d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfafce33e9700d69973e4ab40aad83611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754616761f041810053ff69806851c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383210c947f81f07fa33d7cf9e08b5ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230a3cf8001f8d29c1e8e5c0a887d4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1a66c17b51788d475978930125482615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a1fb4ed4c8fdcd26650e109ea69b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c0cf0eb96ee4d487f6a4c80b7373e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00642f9ad21315f74828fb9f172259618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178fe0009e64eb4f387166efe56761e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26342bd6767d05af653ddfd6c488ace620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca563b3358081da2f50a1294345a29eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24701c0006ac6dd25a369ed425dcdf3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79836f39cb3b2077bd61b84131cb2e41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b1a59a94a7cf991339e2fadf0e643624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdb152c7ea31b84ee0b48248cb4476625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a70e99465c36cd94332f1b7aa3cc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264ec9314cb327803f174a14279533f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e4e3625a60401102f2ef0dfa645c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e351e9462b6200432aa729b1bc6aab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3ef611fe53d870ec78327cc2844fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f002d739c79e7097447a02bf9d3f141631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c216e4849e140c04b7b0be025924f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec65b1cf25131d7b9eff038b0442325633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a72e994f5cdad6e73df7e632dbcbd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78297e0e51e1b651de6a22f8080f28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244efa3b9e352760a4ca6f0255571bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40c74959991868cd7a7c07568501e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d093917f870f3b7d4299521ec23b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222a65b559628d27306adc4a99a0ba4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04802334ef7c0f3bc691e820c98ad58e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f103875e0d3346826ad839c74b253641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffeed9591931d3fa37ffe992b11563642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2044db34c1042c28e0b29cdf5e8227643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7c0d356944cb08dbca3ad8c9ec1b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf3d16b40815e2cf43456a6f761bf4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e45656365b848a5a137e9a47da364646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af465c349dcbd5b333568674f7729f52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a55a0b0978898b61722d158c6b31a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8734b50288f5b150e49acb3d3915d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4c1520b8c8c8bc2ba4d21c9022cb3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43058ae9124a12a149851ac2437fae6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1cb14d0328ac03b203330a86d0840652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f67920c776dc9346df336080ed9cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d5a087f0ebc634a9494fed24a1a49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be819da3c600172e19cdc4c6ef21ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c59ea97ca37397bd5efd6b0d700fe9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18920e186a147d20a42f088e950ec791657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182a36bce89db0ad054b679dabea10d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8059d5fb43553c1c1d50720d1267f6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d224c12f009f482d843715e83ece87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bae98d87c4bc42a45b773cc16af776661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e36fe201f3aa1b1bb9fb2a542487c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7e7a6aec0ade6aeb7704253915387663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d40037bac2216a4338c56320a0f483664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c165761a8c982746c200951887319b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24a683ef166bd84fc2cc883da7bb64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bfc646820ad72ccdbfe4f78623cb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9afdbbdf2546eea56bf957cb1e71a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e01d5e44002d7646d736f3c8a9e2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d79cbc871e13f22c17f62608e85ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba098302e0d5c47eeeabf85f4c02d975671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b5c20eaa2121876a60452df8ba14d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c91af2541b04e3dbcb5aa62229e17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa014491ea06788e3e5ea659be471ec8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f508d0a7df2d1688178e4ae99e24a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cd124b7f33e094bc7f81f8795f654676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6051ce2ba89ba0d15a9035c95323c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a1a4dee2dc8adaca88c11d23a084e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57c1c5a0c4c7359a4cf5ae36c760aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6f98796ec5ce992ed0d45ef32abaa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdeb9d754488ebef2303462bbebe44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb71a203a108c564ac8fe127f21a18f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231c80ea96dafe86ce41a90185b7c52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84807d6a9f372726ef7e125786e7f129684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3992095a604a967436d860cd228aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690bcfa29b74e4b6b1111ed2d0f7963686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18127caa9838309ee15641c9d023dd33687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab0c908e24d7ea43f61b22bb6ef9cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc4cf2978df0954a74126a20fa5270689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c74e20465ccee8f07597d296c7c57c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b716f5f1ed49765318264564b1f89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acb0fb5c96df5704fdc6e312ae610f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174c3ae6ea18cbdb8dde9128321835b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db45ba58625689debd200a9b785239b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee187baafcc12d8b111d46307b186f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2668cd41c29acb2353e37d98d46b53a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d20b4c19fadee86722907219be96e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af68bcc8f4d631a4e53683a9a3cfd68698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec4fbd7325d52c312a5c5868461d35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428987b658b2543b1c1289fce89833a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99979e7da88de3c78e96718b4b976e0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b59398c3798331f14e8159c4ce385a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be87bdbab4204351c1b311aaf3732b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ad1dc0f2fe308aabe10ccd95870ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e1221eb4a7244c18d2a2ea5611ac0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c699cfcdcb368481f1e0b29c4c543706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2f3f8200b3fcba3e145529503e34d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87f211474bde11add2d275a4edc4c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8998f6935095751a9be826a782165709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e1b54f5d4b0b6691619e76b13f8dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f03146c410176954b0dac6b03e244711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188090014fb0a7fb03c819b86e088e72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f853792f046cee253be56a81707cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c935931791bac50f2a304ea04e264714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b62d06800a0a7628e978be6ffc9f5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7d20ac8f41b997a460a9b4266f6ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a83aa891f7a1e4cb2aa4ecf7d7a6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769f4ce46e9f07b60f3e053cb764259718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67d663b7e58c52401dccba4b1268ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86225f9a68432b4a93b934798db73eed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bde8ec45283e9b642df355fb322c15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51ec01d0c9467a67b8dc735bceb139722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8f8270b4ed199d143801af7346cec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36dbf81abc9c1beafd406681533235724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a668edfacd3efcaa4db3ba7edc153725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dc8c8b9696eeae86d60766fc7dbe2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bd7aa0a198bd3bf9db5f120727656727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06addee6a8633986c06e483ee4c67e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087398d1ca3525dcd9ebe511ccdad84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f367dbc79f577515724d7750d7580730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16022f461f33668f65451db109e6d55b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59731363bb4cfc80a4b00862a71d77732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f7bf95bcff1aec32b1729b6dff3a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58989942fc094daa6014176e233650734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674506c295ccf1b27d450cd4ede185c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67cefdd4c7a2ffc42e2288901e6b0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc71d4702d352d13cc67211ebfcc22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f5991e56dfe64c8e2a874f7fd0131738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281fa2e731d50943c7f3a2adb8699bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056eae5c86ba7894bb1e6913a00efa0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dac58ab3d3d8392b4863049bfbb4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60d6af2b55a350109454df1b989f79742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b850459a9e156ad4514c7c2d97adca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd47f1816486bfcc0dc7ca78bb31cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47893210e70103d6cda2dd85518a9b28745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3a728cdd084086caef25ad71e7c1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8c6397f02b1ef72ba304cfa73d5f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a876f3eed661d53173039c9d2da5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b8095f3b8b89af9ed16a983e66467749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbc17adfad60b0baaea0e0f31fcc58750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ca3ea4a51e9cea2cb84247b180b7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902b02a699b6a587a1b456c7b3db3ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f50320da80dfc669e111633bc028f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5e00e5f9461800e93ddeea41b46c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8157dfd744f92a4eb8575d49d80b1ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2013f9cdbb24a3652153ad7d9d766756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c88fc2e1320ed5e1b6a816dc42062757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056f1b42a080b4da68e183fbea60ca0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3645f2fcd5c43f307efe84eeebf8e0d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>