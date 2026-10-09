--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06782591c2de2c51eed217a8c94979041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc948fbfffa0bbecc963710b348fd0512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5f2dcf7fe989b9b924891f6e718bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152cff6e3e3ff02d2d55b0c291f543c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984e0ce5af6f9221c15d28416d4e2965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404efd0277476a94cefb76afaf07dce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadcb7227d7be567bad6eaa487abfe57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e47fff24ddea279541c8e793ff19198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612c872c21d7ce8b57f5db4d4b1464f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7907aa9b7f6dc86b6be57ad961100b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f4ace42360d0ad7bb90c33c380db711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f25cae52e302622fdae5fb1c7f3f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365424213869fa78cc464cf6af94bedb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a790df923bf8fdb7b6fa726026eeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c47be13b3654270fe3e555b318d85e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3364451af99de9e11af366dc1c086616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247339e47c1884258535db4574d6d9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef6c7a8e5862916d036a9a71161ec918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80d882dad7c5c0653b71b8263a0d3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8136a5e54b2456a4263b65ef4262120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bff7d4a6413ce895fb55152ef1d0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca434ad30a3925f8f26d352023fc7de822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bff3c8185df638a5eba96a5227ccc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edd5fa3784740e6e4903f5f2fa626124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052951328a5eab14645d1480dbbf0e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63c5ae0e9e015b0a8d5b96ebadc8ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764d943dd4f8993e8f621b3978589ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c0ee6aef5f4d31ddcba9e15d7913628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04525a553307a76db1de1c97a6b7ef229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3bf19580a8be6cc624cebbf38c72e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c5b0e1b11e0fb634a52413c3b61e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc13df194624167c4d057987792603632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381da057548657cb0510d23b27e93a4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab180e29810d00f65b6a5bbbb77ae0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36751cd3bc16a0bef003a2b182e65c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3d82ba31ca213b46d7b36401a9bfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899fd99d47c5cfa6cc6eb82b59d3aa737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c7ade4f3f9bc09dcf366889dc496738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e190d907c2484c608fc9fc55b97abc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b15e3394153581a65b5238626c14140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7768dfac8516cff7d3adc2d7418f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfac28c1c1823d11f4410f3ca82b9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0485cb7526028989abab9d7a1a415e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705d6be61d60d6e9146da8840320a6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e7167f395b38b9a9560d2e46ed5be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a149ab3a2d49b47e84224911ae37b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc435f9747d1243d5c64a9ffd774998947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916248dc8d98218034bd4e361f8999b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5945137c382e0f97884e1e2aac27f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa4ffdba3e0beff9cf41fad0b36bb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24156689b9d194aba642a334c09b368f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bcd106ec0b3870770b7be782b5f2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb45b0875c87da0e0d40d548d92ab953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769faa42cba563d1037451eb3872d8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6e7304d6222291bf68de1cda54c5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c79728fa506bc284e033e8c9aa643e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808535b1cab3e8ef3c8777b63ae13d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60fd0c483ccee0e4142ed2f413808058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289c0348e6c05aa35ece96bc99843e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5962f4b576b6a6fd1544e518d89c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d329c3c25887767fb4e119a2cfbf5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d01a2239da920524b38b1a27939a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459843ee4db2d46e50c74f89bff5f24663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884433545cd2e54f50957ad87041f3d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef7924026cc57a362a4d453e8493d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861bfaa4e91fe6b6f4f1751c4f611de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b4f023ce53a8b159f0889b0af63a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbab72e1bc3a05169585841e7d931768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ebaed16d1e0245a0f45a7d8f25ba569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83d48c884acfd107f322e5e228df9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc91c64325d707a95a35e461a64ff171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474beb49a14cbde7845083a6f38f12f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56af76aa4dcf06d412f4ec1b278c1d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5a89352a735a02df9bfcb8e6107f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b9d6f1d1c5cd5f15ac40bf103f53e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ea28e3dc4fb2bd2513e93dab8e64d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82b4df427f7595878e85c66cc3c12677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247c2774d6dccb731465584db77205178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02b7b152b2a80ed780cba6bb9f54a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce2136a096bdb461cea6010ff2de4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933dc8a9953de82d36b2aee477efd6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37684350f6c5ab036258996cbd57796e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8d5f00e21a60ef4bc7a8f5da3e30483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98056fbaf171426add97463dc23796b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709130627d56cfe05880920f78efcbf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d099779aa0849b03ef25974fc66eb4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd8d32c0957bfed824993c8602215987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbc391a5fe7648bbe26ec5ce5d3a4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce423fd9d148488e765b1d7afdea28889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24f9e620241b97423e3823c3a309d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9592b6d05b065d4f9da09ba03d15c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4386c67c2c2b50ba73f0670055a6ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f39530e250be1bf68d9f961e4360ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ae184526b73807693805e96a5b5a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ba44ad1533096584c8a79909b67ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be90d0cfac6066ca7849faa595842996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62e0dc7fba10af4508e5a8b710266297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76307e25020547c440617767d7d5dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530262b3c7e7939cf6d6163f6ad5e5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fb5faaa51d2f0d4005cdd93e5f4e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f502136d4f5799c0ee3ba5ad89ac35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103c3944de70698e9dd2c25f532e885102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada772cdf04a706e25471ba21d52ea8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1ce21ea0a0aa0a29fb09020d2d2bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc42905ac0533ec24aabb70dceafb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8ec4cfa57ca9db31ba2a797c1cee0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db35344f93d616bbe7a92d93a15f57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1326a44c5d8c523cebb33cb86796b75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74de26d2f0a7285ed3bc728b1c956e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec3ff6a9ae58d8a91d51c9128acf7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceb2402b65e46ac7f68c7df3114d22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a419ebd8c7b29d3c6461223572c64cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa37eb0235f60d94023ff7bd988a27f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3a4ead34787a085d3de32914daf82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab84ae4803e71a027fa80e284758a9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d004064c3aa3913a9ad98caf96487d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278008d545d347b5c34bcec89a2a4cda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b86b5639646fc9e8de1a467b88c0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6747ddee20f4a6bddbb0c380e61459119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c002b7efa69eb171d8aec1d363941a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779edc861780e90717d074630641c3fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1314361d13231bbd58f7e9906051ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54f22e5eef006a6eb34bdb2051127d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637b6a6dc5684f02b0bbcd7582ad83c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f4bbe8e3fb3b4777fa9b4283e44ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc499cf1d9562314384a14a47991975126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5319d6c9ba81dd67d604d5be77384127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dee6c6f68920e3b0851db30448cf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58482321c4f3814d7cbbb4ac3450a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fb75bad07193db89f37303d30eae8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ce503e5ee07b775fe6b0c51c38965131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc05bd035014cf591bab70d947c4a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cf10db548bcbd0199b9c2acec5991133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fa8d3b56cd3828e83e1041204e6c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec98f4034761a552f1abfa4b3880928135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e00b851ca3451d234d491b6d43dd71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fbc902755398fe93b31931b4948bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17e09411743c52efc69b91245fd444138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985e4212301545d70ff8ea72b18f858139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0715467c2d887a1a072062f5fdeeac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aa395c04aa26bfc838d9cb61f1611141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec013ac735b9de4b32f10016b7938626142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845496707849b027e023961a188bf18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba8c18528e80d45f291d104a741f6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92a58a9bbddc4dd4e6d1d798351b2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b372fc2c9f393ec7eefae6dcb8a4a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49db77d546772fd710bf139c4f38d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5ef7b7e40871817ce3863b8afadcd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0f0df6c7929a9deb0af516b09710d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5b7ed0c3588f7d4ce23166f1af880150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b553066a7c36b3e47c312687c2c7499151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84926fdf3ca0c0874589551f8430eba5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459f81347dec64853878f8475fa24b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed24f8bd3edb69b2043c9d35cb5e27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098e760ae73bf56f7b1b35efb1b1c38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93b4e52acfa255be6dc1bee2902df2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f316e57b5e1f9d7f970946fd49c46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97badffe75dc75ca410d92e6edb29980158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9780f9882b9866d4e52c0f286cbc260159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10884f80ee25c878728ff913a9c7cee5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800a2f60fdad3300cbf6d0a766fb6b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d04e2b2081b4e3e84a2ac7166591f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5e4cecbfdb3a9ecc3da254b0e6f24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d88cfffac11435d7d0e3168d9e2529164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152063e8caaae13949ab2119c3f0186165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d304e90de0d5f7aedcf900706ef830166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2106ad2fb5bf15c2a0d7070912589167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e48fccc6dee28b4ab73c533ffef72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa9017ade846af2e9bdd5a796542c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df90ecd968294ba08fdc021bce8133170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cacd0a727aadbfee9e8a33e710aa28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8578a05013f286c7a6414bef1f389f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728d65019adcfb800a12d74b688410a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31df3293c3feff16a51072c635a8bab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a95b14cb5b6a4310354b02e9b8397a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aac8c1dd5a2cab92d1422dd883b99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9affce532dddc80c9fed6d63fd7b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d825a47fd0ea9c3eb35c0d874751b78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818d5e9ac4a5ad5dd34d4eaf9710254179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cef68f9bfb2fe7ba22d46749889ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8c1ab4ddc57e767ae9ec0fa1bff2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a75e3225488514a167385b5e43d17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f401963d0868fa4fbb7c0bac17fbf90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc54a86d1866cc2bef49c9cd09ad1af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1042708fd91e8136c409ad3b376de8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3090118db637f23891311523ed15bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b21258fe96835d39df7950e59590f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c66475ce46ea69633de090ec47ca5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a5e4df1be4a55bc8f412e533a21d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a481b04cb4e48d8232eda6991b5624f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ceb05676b4758fc2fbe4569af94e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cc88f05f5c1ee054bdd6c13210229192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4cd4d868d74e16b1da267dc3f2180193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f5021e94d248bd85801f104713d97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869fd3fcd8c20327e7a72af8285eb4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a6f878577f2e816b0ebacdf84c492196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900a94621b59880e4d9598e77a13a59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ea3777424f21d63d82bde3c3ffb85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fee220eb5a16bbd6559ae9654dcbc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5148124a9899152fb1cc00c60223129200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1045b807f7d9821a137b8426037fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cbd085851297c4ee767dd8badc4d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e16fe4db4be51e2f22eeef3a39ece203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f678dd207aee42204bbb0ad57a3e261204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8815729cb6a68a3c3821dfa1ccbaa4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a431e03235570ed0c3e225dc9fdfaa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a8bdffd847242d511bbcb1c87920b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f890eebddb3eb1efde99367b8b100208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb69040b259ff142a1b221931f12e37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33276d2aaa97b2ab37004111d6c5c9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33299f97b701afc0016e9acb1ee126211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d448c2c225a635727b7b26cac5c6b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca21894c6f53394afe0e375f4d236a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0cabcc14620e540ebe3d04891f18e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a1b54153dcedf42050911e1a19986215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64289852af7636141af638520085a9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8780a1f16ffa40cf78c1ac60ad138f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9054a48d081a73debbc62a55ce3f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65636d94e387c4396b224f54d40c4a74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03f42c9da1c94a4995e69007a8dd99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8cc5a748ac5b6828a8cc1e49b41c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be713fb91418cbfe129165b1a22fcd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb998b38a4ec6069428dd2183d23dc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b5137a1b0962452b273ef0c8a6862224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b8c91c375ed67d9aac7da8e17f6fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e474e34cd57db6471cfa4bc1fc8358226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e900c09e3b7311864280747b95b4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb05f4936e45fd69114d0bae0ba14c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c589996a52f491e4ec2a8d031a62896229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee152431d44f988f1bbb8e94f40358230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7105563c014b79697041992af78988231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be316ec9ff248a5cc20eb29d1389fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ce768c049fde30435abcbd76147bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8433363bf83aec6a86887dd993727d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5552c89439d25586e023b3d567c1ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719884d69bddfafb0f1aa084eee3cc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f094b12f88e8f53b588d91cbfa9d958237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e75ac273098eb6e025b5c49ea5de07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73bb266bfb2db03cef0a39126398aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b330eff8d5bbee04387a2ad4c7992240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb306ad83b1f364c392400a0b5d523d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e60a1c9fbd0aae5152732a2fd36f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decba1821f4fe1d9bbe2175f09d01deb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9363884a5b6db2c7c7bbc6a6a9cf07e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec919852b60a71ed2fea1fa6380048e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc876bbef548b04ddf92e6be321cd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc366e7e5b3daa539656410794319eff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84149c2633da1b83082ac091f72833248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a452e70239b398160e7faa8ebde9bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355e03d7effb80bda75159ded05eddf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58df38e02e035a854944e8afb5f22c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddceb2df8d7c9edd62645768f7bd65a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c9f1e7d3409d323cdf192880fcaaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fd9a717bfb50e4b887599c1135f83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17374c348d265b45d3455610aecef991255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a78c68fb79a3b8753907b46b622d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5866b4a6b9bbcb79318ffd21044a851257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c2b22d449c41a4b2593bd48539b8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111488818f5197900ce7f121ffb4c948259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be6ae441eddaa2752c28f46d63352d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4716d8845b21f444a125702ba9c2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57406fdf67e6263a4100c4def9eb45b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7456f4fbc61df88af67c213f761ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd5f9c7b517b3b545fbf37c2c670d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e95f1aca9cc0eb3811f31679fa9550265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf8c43441dfbc45463c592f7758544266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ce7ae46e57ad29623c355862ff2e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cc7bc632ce4c83def034a1e92efb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105377d75d7cd2004005fd6d55a8e110269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa47ced4fc1f4c64387c8e28fdd9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebd8718a0a3aacb4b07cdafc455bd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dee450261d864f39041e74afac6b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce42223f065ad8ee44fa4c91ff65120273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de329ceb0d8e29c982dc98521b30ad4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930704aed5c5a078edafb63755e181da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b901548afe23710c5a3999ca09c4361276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a742ab27aa0b7fc4f1a9043a92f80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155de8884ee91464211ed1444c79b1fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c18785c0d56a288d0588039aef409c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b5d06a109e6bf849c7d1fe980028d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec7b9af5642c7d5f08cb0cb5f2fed7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4299c8fbbaca73d83c68650056f55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c1b7a5f149ef04f093fc2f5ace00c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621265bf54b2135776591bdb95e3880f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb20fe04dcc86f3427646f43e35f5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65188abf14d6e4f7f135b928d145945f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67842e33aad4b5de1ae0ff3ee941a2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4277a33cf973575b7ecaddfb1a659dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4330a10002f66335731311a403b60cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43543950c0aa501c944873543b76c902290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb0366bc9e2e4ab5ed58db971682cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd60a1f82db7a1a3da1a78ed28b7d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c280e34dd21244dab6152ba962104293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0cb74181e5cf14f32a9fa4f093dba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1765e709e2d63c0381ffdcca7aba4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2a1ca73d47aedd2d6504345030f43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdde85e3a7420e30ae81e15d8907ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41bd1f437d807707dea7d8dfac539d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09608a65a8f94a86258a9684e6661bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a6dc6c422c1c535b2f4a6114b693c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741c1b7b78a1d6c43f0c33493319f85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fe2b7eaea506582d118b31a00afea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3155d409a512363c399758bddf0de27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd868e5c944bdadd3400ebb713c8516304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff456244d801fcc4df66b76d42fa8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8b9c57f4afe2aa82b99301136ce2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c940191610c173f3d67fd5cca29d853307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c1c8511170ab580e316a01369b3d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6fdc62a58dac2e7b7075302e2f655309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242635742fee7e4fe910a3e8ddbc6e9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4118655359495f7c99a85dba144e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be6b11cd013e57a1798c34800dae30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded2dbd26efc99f9d2cc239a884b858313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478f71ac76155f83f2d1aa749b96c64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cf81c8466fe705428f1adbb4aa1d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5871871446d64373097ba5b2299860316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cb927a86a1a9206369d4f4227481d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930b0f159fd4fee7c9907fcde831488318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6137f23e1de03eec9f4cf2e125699a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216aa8b28df8eec54eb6f5eb537125b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a180d07335e95e69e139c8fa0cc0c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac2d1b7279d76674d51408fdae114e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8750b3b5fd80fd31411261ba4e240c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16619443cd78f9aff5aad6258709e0d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1520dc305321b9732435e26649c64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4573544e7b4f86287231adcddf1ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1febd65747357e0456eb557c0a1969f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c47aa0f0a7e56500af8664c58762328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c279136f3309a1272f0122eca6e2e89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efffa7124eedb1d87a2356b64a6f40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05424b0aa99ac04c63cc198333b40ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276c1df3c7e7d7a5bd172fe8fde125d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b41421a54267d3f3e61cd7bb1fbd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df94bf08f9489b595f7853d85302dd6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9dc1dfa133a948c7a2bbbc6cbbd65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60f33b80f2f5189ba574e18f97caf4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e5a7e66cae6ac5becd051cc8ba968337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f772fa4d30a1ef8666614654811fb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c312b57217b173862b3e6b352717e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3741ff0f39ff8846ab2568f256e164e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5722f0b28764ca496df0866cb583d75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37be6c8c6498a4e832e411baab1bad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281c3d34b0ddebd6bec11d267534bb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2bb26034da37a59e9a8dffdd0ed5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdb84e0e8a53dea92f89961e2f8542345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e5016d3056159a377ac65341bb810346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89141abd8e228d9930481c103ac541347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3da3048fa13f0cbb3742707daba14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b0c93f623fd4e4c6493f2b4cdf40b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1d325de279f33e610a35b06aa8377350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eef214104196ea81b49ba49f64f6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c006d72d7e89ca7e8b62872abd0f42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f9be8a10f42297afd2e190d1b71d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f204bd838721878f1c4833176e2cc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149c3c2f5e7623bf90968019db3bcfd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128f1ac6fe17378e7f89e46ed0c503b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879c6385aa03c4c96cd2c6535db7723357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a2657ec898c0c4bc3850942328ba5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcce3bb6849931ba37d453fef8eb934359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41114c5d32509f78487dc0773765d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133edd34e2765645bbcfce509113744361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56143e6f6b784c2f4e1936c31b3ee7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decc3c0f25bfb53bdb2a54c187d17b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688634363f149304914496a3b6fa50b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c79e1d06dfef341c535886f8abd8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c30741128e0f0ac535699e29913b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b623d258d79384c32399950a48d48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc4f7765501c4915840c6943b32027368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adb77a1621b065086a6115e1b2d842369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52570720545bd38ac4d3f81809f0ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402bd405167184eb381bf4630ffab61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3be598cf8a2751f939606771c7470b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624d2777dd12719fd8966766481450d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fee2c22e70ff0d2cffa5023695895374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc0890832c14ba5f0b51ae7b0a82b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe864bb18ad30643eb4dd4acc5ae245376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70533e5a86fc5289233d1b2e4fac8495377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871210a63c430eb6369f8c92ac977d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b9be2735b34217c42af84c0b7e43d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811ae90c6ffa2d0cc1dd6783ed34499380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3db293a01d9996db69d3093d536c6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015528b52a22a3c086213472b07be503382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838720afad1d7d3a0e83b39c155ef05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2289a59a98c3a4856f9bc0d1ec6156384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9cba032717ac500e9056fa0724bda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa9b78ef60737b019b6d5ba5f8a6ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636b636af44e7a32e5b89a33a28c7a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ff0409691502d106897d76166a07a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0ba5736b5480bffa9f1042e457acf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b57254055a4ddb76ede4daf7c61fbd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d5884d2fc6566eb684c19d67a9b7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227ea9ace9062e4229d5530fb521247392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81fe5e6b71ddf7bc34f3e039ca23d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c09545da7ddb5da309848e7c188c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ee12c1c46437f25ce883893ed94be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118297be78b6d2443de3bc86d44e7e3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ce735155dcf1f297ec7a1cde7ce39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba2104a6428e44c3e2c440c445ad02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9496c5997ac355ca0642b0bffbe00f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477cd16830550a1dcc03d2225684e3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6647fad10a6b3269c1448bff024cd9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c86d5b4ed87cd5f8ad6a44915e3d21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af52b9ddde1986cb4655655ff500dd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1b158c4b74d05dd3954a5238ae7b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95d78d1cce8598ff43cfb5949c178d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5ec75c95cdb6a6a3e43ba91c7f900406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5077f280f2bb48d2982f868b1fc78db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95e89f873379bfaeb33fab92ba75cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7b576dd5a0848b3c2c7162c50b1c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653602877fa773fd1c1bd0a5e572010410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd7862d1cf1cf719ca37ddfbda78d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ee2fd69edb9f3c308dd23aa190af6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8e1762ebc226baba4401f5a957f62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b917c7b6e96a8447f863d43c6b5de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496f48c649698f14d3858073ddc5cef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46157a3ba9deb06fbf0f672399e7ce1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2a5731bfa9612030a4dad940897fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b79bfbc040fa81f863239c97b00d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac3e132176643b3184265954413ae9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8984130603eced0454824ab9b2289ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ef26ad622c3b24a4143085d92d06b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f844b68b77fccf1b68f2fb27ec6f3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523188cb5fc1cbd17082e0908827a0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fec01df382d6f3ee6e5b4668185931424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb961e56001df3e102146953a04e2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c575f45fb92a418206322bdbc66a926426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2682aa2aeb19f36b8335d96d373c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237f6b8e42d39733b7ec0adebc59d20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8c8e0e9300607a22a31c2bfbfba64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fc5681a30e71ff7ae6fda3190412c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2152f206e6df57d0c6a3d72127c486431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee49203aae9dcf2c66ecb4232fcf9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a03a8a46aaa11dc2c991f2f55caf3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1487a621b0e1ecc1c3314055d044df7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6691eec0ed754e19771066656d770e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f37e14478e34a9cbb455a740c1e89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e1a641238c135eb2d91943d9a8923437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a41a3fcc701db2b0494320d91d0e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6525191f903f70f40b7a16384362e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba09c848437bf7e50c338544d2ab56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377ca221bda174e12002e9f03403f76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8bc2d2258eccafc3147221f14f898442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76326ccc80ce74270fcd5111ea7e8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfebacfcefcc79f11acba682047fa2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa317e3d094c18943d7c7845caa29151445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0a01f57c3e925a9f0c888c9e3bc20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4c5cfcc1b888646ffa68853f49dff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59499f1d022270be3c61d4d049aa77c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78258366796b3ddb650af29ceb7f59c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661d5056d642edcd125e2cf77183b7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c29ced9ad0c760ee0400a0c649074d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0b4ec74ded6719dacaf9935bda2ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301fbbd8c1abd28089c4a052188f813453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de10844cd731816197c6f838ff83fd1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a269074361ba12a4b49c59564d717e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505625266f0b6cde0e20b7f188908003456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2f8d3dde095738308a2142e1a9cac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebacaed5dfc5c9bd37e0d9c8bba587458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeab3d17c79ed42ba2635caab70e4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505daa7dc04bb986477b1863c680c7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cf81283da8d7b33614f9289bce928461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69086423d30523a0bebff00d39c1a81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb1c19d8a2cdf862a24ee3069a5ec1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee6974e6e0f2c7baf07fa1aa77d2c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94cc57112cc15ef715988cea89ba5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57e6886efd807d44d99d10148bf119466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aca1535e1c350c4a4c2dbb4935fcb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36291c0299553de533e361cd6a5205c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6b699baf299fbe81d62e929c193e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2381aa13a32f2462cf54406739f4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441dc7937e6ce536aacbf855d4bb70c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6176dbd0d5a46ce32d7be688b171dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b4b6350a9d4496121e906483b3d5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48238fc75153228b6e287e9d80d3083474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207766c9d5b1c296be8dc2a477b787a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bbf8d41d4ece55521bda4fa11f9eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67fbdb4f5c2f6c28aff19da7a12fe6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea0fbddec60e0c71cbb12e3ec086c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce098358da9aeef6a17d69d921c19f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff22e917e4ae986822bc26b64b53369480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16024af9841382f09b2db133cbac7cc7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1421acc2755ae9a6fbc80f707684d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8f11e5bce40dc78d34065ac93e093483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb774425c36909bdaaf423f60efa028484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf868f88810dcf3794fb4d432ae86d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3c0f4fd0194b1caf2a004137bfc48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05369e64b6e7f045db3d1c8134dda0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62146119d063aad1c9fcf0c75cb0d30488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacc26d5e608c04c9a196e4317397c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb18bf2a265fdb4f846a5cf61e79b0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f77de4f421525804bbae6f36e5ce15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973cca383b56f799a65a509daad9991492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98a55b7e5932c70ffef1ead565d530493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aca7877f193f23cc073c3211096847494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bf6b829d9d2dc8038623c0936fac1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189885efa02db3d23af947ae4a0a3e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b027783f86000ccf745b910a32c06d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aa0de88e743787f5ee3cb0ef9e1f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789967c451b36d08eab0a2c1d9b54f4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d915b0539ad70a83f4b4c2feed1a55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f85409137d4cf5fd892f294a8e2cee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09b3e5d7fc0167a40c96b50385e05c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c54c3713d6c9ce3dc1d67d67f60e34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e019e1ec84a194559f4c9f72dd2864c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a8f63041f996e4bdf7bc2a87d91de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddfb13ce0b7a3c76475107330a1ba5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a414acff41bb1523f4bfc1b59bef9c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbec4501282f96c61c541143766d842508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf79d1ac83d9eceac624843679919c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d47751bccd681e17c0c359345cd70a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78336547515289004a4813f98f07f085511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5bb3779b40366741748aabf8d1bc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc09fb091efaad1f639a6a957ce9caf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daa1e4cfc70b9638442bb3597adcae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957277c8f575807d8336ce40c5d9f7ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ff30d105fa0346de483d2fc0714dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a08d18f4c222593d6fe0c8ba69a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8188cebc67cd05b5b7d7999ef3a85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304c9adce98b11739f5990b253d8147519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bedd7e2dfc64325d78df10940570b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1098d06f9d26d464da0c337fc3802ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b735c97aea1dd5c6b225dfededbb4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b2039b973532c70e697b82faac33d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb2ff66f4a637cb022b2543a94a0fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3d4eb1e066ff83f43b46de7f2216d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b47f1edb5032ec02850934c6c3b3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db03a3267b74df9ee89fd828da4f0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13b8c8b61c9e9bb29f0ece89076d6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e3695b52e4742b4304bce2f26f147529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d4d06b23c5c696d8fde33cb158f0c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc17db60fe23b243b1b9a3c072beb77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03b4de595726fe1737a819f40f8677532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861de9bda11c913b57ecdd03dacca1d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc315d961eda99d75e2db82b21f9bfc1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beaf210fa906c1a87ca96b1c6e5fec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37e6efd317a36d1c1d77fd8469d8d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1213e6ad93a9039e9bf22efc8d86a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66220d2922b78a7deca33ff183274205538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4268d1210b2a09c4d0248bbd87f697539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00768527c675139d80f3a7fe219478df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584255a2d1ab3f166fd89c8708b6b3b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c772d4e638d16b8db58a582aa49f200542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afa295c268686a8eeae8e7cb04e623543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f8153c9c358c342664e1e2f8bb65a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfba44abf5bafd0e4f77c33721fb163545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e1fad648df3ceb428376a69af6dee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4458b3251387540ab5525a97d7d57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98549a0481a95047a629b3944482ac2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115bf27076d98586cc9ab6ecb43f286549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976db0d3ae77c8f68f80054429eb7ec5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f80f2a6d9daa65150585093b989ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45335570103d67c203ba1ed8bb2a925552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ffb3a7a71180461d7227d99b5a704553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2ea1d2b2b6f846219372fd3cae1f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22830a40b3f78e8c6a60dc6d62d3ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64826d5402be48f6221294761ae3026e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2acaefcaea9349d64296ef7e4363d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc0bbdeb5bea9f37d72a30db53a560558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb648e1bf0c6cb6ecbc6e2b7c89eb9c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6680f94bd1549f92c4dd37fb3c5f55b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75789b030869af064792ebb77d7bba22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b9d75d637420532f61047d024e397562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b05d8fc3030012e61de560939e0641563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa022d9e88f880c89de83c4bb53a2ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7d76733a0f0ea2d443c8a2ea77d33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7093e4c457b3782430e80a58646f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf460d54d2a1fae6cb927f3e48c4e12d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567bec26c64e4bf13434464cac5ba9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad58cb2a897d99b61cc4ddedfaaa59b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4fbc0c72c35db2d3bfc64b1f475ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7f459f66959ab28c1831e95da28ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2d9a55bc43864e9a0791a7da2493a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4524e6d9c239b8e2889484f6334a81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf5783c5c4fa3868821e9e9861d232574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b4509d6e02d45bc0422e3984bace2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a47ee59017c5e767240c58d3b2e46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047451d6bf00a6a4b68bcbcdbacbc852577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b640d4797c0f1d41019edb0fb4ef108578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af81230eb1ffc70945f20aef1930fd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c26d2402bf7756b3bb372fbf7b9992580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bc611eaba7914fb9b812b2faf4d88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55093ba395a321b2d32ed04edc5df4aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc87d598c0ddce5bf0418bee253594583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38731ab6f50dc83e420edf530eaebac4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a3f4e5164ae30986b3ca4890c8e18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3c0ddda469193345873662ad4c993586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa92a8fd90513d17ca831308289104b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215c4d45f499c56964b4380ba20cfa7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7990b473219ded673db7d692406d2d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f717aea9770ff13c24ca83bb54696590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bea7701769127316312ef9e2be6bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5938982494db292f62e7436d23f7a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05144b2cd3d9d8368adfb60fe37027e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb99a55d560fb6252306a68d8878ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825d7cb5a4dd647755abea5da8245fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ee6dcc6fc58cbc801acf17e718653596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f3d1c17ecf00e5bd323b16c71aaad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3dc001e0f1a41384af36b85f0bb5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95deff70d5327d84a8d9ed8caea9a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55177555b1392290484d8ae3a0354101600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b7bea9c1548d599dd7248a00e8ca2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525b4a09f96f06d18f8d5c842813a01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c268c6dd635ad1b730005d9f40128e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09186910d382c795892822174e563f04604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f10ad0d6c75e65303d2fbd5a258612605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90731d9a381067aa7a1eb5c2af58e59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0564cc6debc3511e79ce068f3307d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326988da6228aa61e904b97c409e44dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b0aa046eb9d19b1c3d70294aa12a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7a49e49b862ff4de4e972406a64af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631801843c26a4ea7467f3ad52d0639611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f12f88056485cde22aa6d6234ccf6f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60208673ffb18c0ef83c47968881f240613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def14e43c4119b08105f12c28c09fab5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd319bf22922af55e8723d67d6a0d5d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c0fa9b773c7221a2fd7060840e9a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c5bb196e6344dfcbfeca519cf85b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180e148dc20c6bcb0ecec168bbea8a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc778c773c5e39f63be30befc4fffef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8da265095e79253b41c5525998182620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626be1ae1c4abef358bb46942a9634bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4d201372afbd6074a275429dd6797622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7617c9188629b5c3b31a490b4473441623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ab4cfdf10391597fb7a0e6236f3cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1efed30c964203d1378fdfdbef0dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2801129cfafd989509027efdfba068626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f98c8fe364a2c52fbae5abb8582540627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caadc43a4b1e40b50e6412209967fc8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405174ac60e829e1fd432f9c9aae9b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a495a3e464cd9e75f854356482e516630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae03ed09ae0fd9cab0f8d331fc6f632631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34efd8f3a38ee1b073527412466a91632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e757031400468160df95bdafd4946633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c54b72b7ea84402a827f102d8087e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c255ff67f1f9030d6033a81315c068635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7b5ac0aa726a6ccfebf5407b9d216636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83462ba15844476ec0d48a200ef1707b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914f8b8b8c8df801177e16c20f48408638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d6da1acced95f2b32f0d9146ff57e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2120942fa364e175b249448b6daaf7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0b504eef20455e8f7022c0511de33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6a2c4ed44796ef34b6ec851e865f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab29bd09c971b125555340c74bd7f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f44f02b16e78c8c318ae4d719fdb4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f007b674e0745cf5f80e5eae2c47c54645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb10afde2f4cedee5de2b809d74310646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ad28d263ff53884030b7a062efe83647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb13f2283c26b40a511cc41921810f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247538f14155d161bbbd34fe1d175e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0921e5ac128ef23493db0a083d85bdc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257132118b4667d7a7b97b5553578054651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b62e5e9ef04d2352431477cc00c91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f656ee08d3f04d6198e9c6ab80ec7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ebd8f710e07a80137decce4fab14b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ead5c7ff88effae8cd2a5d13758542655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a7e2e867cde7ef335a3b59461af48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bf37482e7565f50a52f0a2c4be8e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c84d62c64bbbedb5bd0e28c28cb2bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc7570b7aa2b0c312b04817a1fcbc7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eebc7154e90bd486471002822edbdc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8452d1f49f1c89d50179b2fe65d9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5163de0ca6b165e851a406b3a9f472662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093d61ab56939b47113750117732654663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24398dbe6ea63e629417fab9820a5277664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7174e6ae22cfb3ed68b2ff5ecb387d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230375d496dd784baf6ee0fc33b63620666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbb6fd47d3c5eb7f50d3dacdab2f4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914489be6d9cf2e98cfd235059b2fcd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe871943b0ecb66320e58be230d072e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8a89bddef8af06312baff086f3fac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619af1b62db7026e85c2519f33e9e64b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17dd35521c4dd8c193f0336b7fe646672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398a5b6000b3b7ac0e44d5c2c71fdae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975d4bb3dc7a2fc2cf640dd2ef7ecb2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b63d786b1ef54bcb9ebfee4dc504d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c769ed2e7bd53bbcc0ebcd27c7aa6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076db49dad851da12c590ba300c67c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814451c9f974b2c89a911b679309c97b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bce16a7edfe601abf1858971f74bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02883802c2b05253164cf478117ae2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead99cdd1700d5aaba5ad47d1cd6f3e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45acfabc34816377f811215b713c4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61667b58b8ff01409af43944cba17a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451df593209f5a309df44c21489c76e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545355209f2fb7e0138e38ed06f65c61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7b3345ceb3cc23f1237248ed11ff9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff13c679010e946b9d9ed8abf167b06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99a7695f848c2c901bec602a4d9af0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61f7a329728791a0f480d2546f5f4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f554d18488696f1b065ced554075360690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f265cae0a8e7cd6b4fc41708b5638691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc93f50b1ce629de0ae6f1d3751416f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb654bd908f34cb9470b626e3164f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127ce549a10344e7e35f6c57392a257694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9585bc17cbd12d86594f792cf085fcf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20b1a0c395e1e171a0cc8e59f67cd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b5164ab423c33a4c8380f01feea4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be67f947a5cb2b00008982f73bc97a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdd386007dfc63dc77f004088f44ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b717158a04d9792b901cc159beadd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81673154d5c38ed062cd40c291aefecb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5c0fc4ea69535e930043d98434e13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75972de1244a15e64d54f9e66b15627703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71920f60640b9a3f64d37d55a08f0485704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0302a5eec35b2324a1b1a891acc5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b3a834c7e907d4e660700c57e3e93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d773a83dc0d33dc4fdf856bee0fd316707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adfdf9d671f65e92701a58b8dc5ba9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251d1b2a3007e99c45c01c44fa87b6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7fea66f807bb335852f8bf6ba170f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43314d15efe40c05d6d650c3d71395711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a5f2ed68e09f2aa7cada3f25f4f91712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7388d1f44fd2f36f8e77e1fb468c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe2b7cb443d123dc96859081a8b0bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80c36a07ad62507d27a61ac662bc13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c63bff409983d0e9af17a244cf606716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee559a236adbb8744302a635556a2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3b1e9467317cbaab53ba549ab3328718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72dff2196bd883bcd951b02107b074719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467bf6436fcfdd1e85fe5fbc29ad54e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64741c12f0e5d11ef23dce09803de2ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79875d7c52a0867d00873fa8051502cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbd3e654a10d61bd9464580c86952f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adfae8929cfbaf40afbee1a0b3c386724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf4fddfb31151b3593376187377c05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55f3b7135d866cbbf97d0845253560726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42354d328df0b5e5b0a0f490896aee34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f53469f71b2426f13b9715c052df1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e200ea166c1eb0fbd7914777c5ae56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74900cc086b5bb16ba8243123b5784730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74548d9f25acef76db61953b5756735c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44d9d8cbc7c36c2d37619d7dca4ae2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e6c1a332100e4e28e0a443a0a9b32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad727ccaff5b24a0afe13391b7e54d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ce97df7fb9223fa72d13c3de8e829735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eb7f286aa2f263fe49c0c800c8b97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70d56eba57561b04cca3c252c3a57b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af7c8c6ed3b21cd7c490d132637e89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0822b2831ed7e4f61f02a2a20881c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9424c1951d2e13efa2a09b8a7788683740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a393ef691950bae86ba8adf47c9d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed9a39a0e8af6982d52fb1d7562eca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69932aafd31ee067cde5556142677c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830ba3609da1dc86fe57d27f06a5320744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f076173bcd7c65ca33763b78513017745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0bb839fc2d23839cc69b9471b7388746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284ccabe97c9f50fff5b90abf134f87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e435ce26cb2c106cc4baddc578860748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59348ecab9920fa1c1457b624a8b6e9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd310f322940bf399e34315d4511707750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7979f969649432627de533ca26fde7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919e630d20bd74aa945052161b5e5ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa26d6f640078e19fedcb4a6c8df8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82c6c9bd4b9b9f68539eb565735f11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8efb4a75724d03ca3b3cdfe30c8677755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e456d25d7b98bcefd4f74ac764701ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da020ebcf109ff20a7b9bf782a770a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca120643baeb7e8ddd1e348587daf6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34520ea84e2e45090ce3c02e71ed1bf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b540bf7338e4f7d9c8820267d59351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bec71f7ade17c65659a80bdf086902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78d03ec829817dcbab01987a06226c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcaca19abb8d4fda3f3165b94bfef44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2271327d039fe6818dbff5e0de75b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da42520bd4d73b846eca10b52c92d4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599d254ac01102f78395d7236c651eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8474f8e12bc3b070e2bf8c090bbd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981d9ee5f343f857191299d6f8022e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f85f3659e0e4b1b3c8d118334a2eb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4c954f3bd25531363ea5859bf8fcb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c4bf5f7b7b28219301d1fc12ecd9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff026e94bcdfc36cceb2a127e603acc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703c4cbc1f29eebd4879c17df57b9e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83bb2889410906d05a037bd79a204e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14740237b1d87f29fe7d658e92e4273f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd15db2f4ef8b960f4e820b01d5599e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e81e3ac6c22c4905ef8ab5c6cba3cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f99caf329cc8cdc36280ee4c03b13519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d251cf0db39ec7ae099e29d26ca83220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c47ae15f5532d7cc6fb0082f9c658d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4c4f1bce759c7ce9fa028d60d8bad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f583fadfdfa38a3fc8d5ddbe4bd25fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbbeda13145ce49794c64fa9291b6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4ac424bc125eddcd4d3a9f06290c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad11daf4a8c798b6d928723541c25526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dda4fadb706f5825fc5dc9bfcc72227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457db9d72b58af53a35199d200bee69628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f9cf546c7adc3fb704db3adf1fb9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c522a92f8792ff52860e15777c2f1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b8e275eff0d781df8e4841c51ec8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f2bd85c90f8494cbfda9dd0b7965032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6023871f3cc5ad9ae8c90193a24b5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d8c0fd1f62a64a473e4279146e2d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f463e4a773fd864bb25545a1f58d0bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d247f40ddefef4c2d6a8a581b0651a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131eeb5bf53f8059c933e00b18ca27637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985312933391199688bfddcc0f90126638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503544f9012fe8b700da656fdd99ab939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24a9a8c198ef8803118aee7403a54d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67f98ebe0361780bd25a55c7c2337f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ee4c6c31dfc1675dd18c9c6be6b3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f912334cc487f52740bceb5faf16e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af5d73764999629228c522d98f8bce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f735703315ef185ff13c02de055a7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3be51ccd477d3ecc0c66c20812fd9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fd4c8dde035e2194d50c3e91e455b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba97590749d1398da5eae79184b874d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb47ca47ef2a3452ac42eaf8744dd7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb0c83a85d68fdaff23d5903aafb3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c3ec348c326349a8a758dd7a7789d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec1be4a0b3663cb6953bce660ddc2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaa8a8e57010a47d10d7d7cd0bc5b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f9fcd7aa9ed23dd1d145a6d367de854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae60be2f4587c5f61662bad9c10e7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f471760ed4fdfc0a2129f3d7467a82856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583aa8aa3a859e3313fa5f58d627e5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb2926f7511c4138e98cba8666f8bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80731f461e4c4adc057217edaf56b8d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4407061a1b5b287aad7df936316df3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce10fdccb08070bd09a6f34d3d0ba761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92aa645e78215f6e7d62ac1316aaf662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203052f08953054da078e6e395fd5a0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7faed93f04a282246de50245551e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049887c8857fcf19f99c33cbdde276265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd952058d6ebf4e7594ee416afe61d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237ff795000b3559922bbab972dad9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7914ca1b2768a5a545549c7f9ec25ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b670a76a83197768a1ffd25a1b910d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a0845b71f056f99608e4b449d3b6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fde07b5d05f9b951425fd4e43f798471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b90adfbfdb3e76c0ad2d3816ace50272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62638977c7688daf2895aac9c209f7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11019345eea1aaec496131575a4917974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65da15353ea4c429d5df2b1de80db1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f322f91bd52f5bdf412fae81ea191076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c98095131031b20dd3548ad163e82777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f279308da94566a80eccb54c1e19878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aa721717c6a50238dfe37e84e803979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea9030e196a025d955323e3fe280ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4500c0d143cae3dd032c33766f9ee7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f37cd2430959bd1384bf603902014982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc8487a7a305ca80c1c6ed350ecd9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87075c25307d84d0118c17b988f65284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82fbc99a3df4a3821630de2285bc0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a725384ae224db77ee1e7882ffd013a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873c26aa35ddb45cc3f8f53302e504d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473dbf52e5c0ba8f5723239ec4c414988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b2717eddaef7a4b93f603aa0c9a6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16264cb210d01dcff4fb34c2ef3930b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2fabaa4f4a4fc7464ea633443c50991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf1a6e7393bcf7d6cfd1c2c4f5cc8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e71502e386941b7a13de7502a3062b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6550c546e8e6a05804560865f4556394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab3ff4f076f91b99bae8f79ec5452995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab1547b387de0a10c5632d55d7e13d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7848cf467ba69c07494f59943bc705897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59042e7ec2110a206b65856dbdfeace298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331415980949c189d69b2badf2946f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37bad60d9046b853a3bbad191a9230100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde8d83a157c9562f6ce264f6ab46c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ac624b3de4e943df60cdb632684e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3121d1f6b5576b6bbcf3821b010f456103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b31479806f30f7b1c6ac25028013e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97138ded96e08bfa33c3d7eabf96f80b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64d25342f0846202abaf529c244c5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cb57c68245a83075e2d2f1063eacc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed232c3648c94e7c75e8c63b99534e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb9cbd1410e3e412b89a383e3d166d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652a01c6112dc220aa69ab4242254d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d620dba4d15b24d8077a55bb07b5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f51886cf4253ce88c2b6b7f25e3a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52718116b99ef3495c7b5219cfb7693f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ddf3e393915628ff1be5795b26da7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a73ee1f99962019433df09444c044115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6d01128db68f410d7ecf1b910ef4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b5d46ab140b809e53215176b2c599117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce26e9bd6abea05a3ca83af8371de7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678e7b0e991bd276dfe37fbccb84ec2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893de7610d3a6438f1bfcefd8da87959120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac076f05e5924d32500bb170ec556b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782b48b2a8d6b8983be9efce78b1cc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d16f017591bf3f5afa09d851a972a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5050abe9842bc18e90836f67b3c98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6255354d93e460af0cf70bac4f53c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fd605f774839e04e4cf184cb59f2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbc4b79fa60c86e20766b90327fee1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5845803f61863268366a2bb5fc755128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb6a31de839cd11ad64cdfb2dff39c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a44882dd068d76839de4f7621fbd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115df04ad3b509a1f5569386f95f1da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50484e03f507a01cbe4fdbbccd7824132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f6d4060471e84f03b1814b4ea1f0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbf0c83d7ec09de39ec3f607c1073d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a2f04878d4e3431ec9a52feaf202135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5157a73288df251cb05aca75adce1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d702f5fc8bd97b30013be481cd1ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f233604f3a15057d56fe39d820631138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fb84b0c10e913d8dee3f8ff651922139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290261bfb26c82acdf9a11f8f135467140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d7332ff2a9b81f4ff77c0ced7366c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030460e64a04ea61ce5de68a6ea6e0ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31d4e430399d99a6ebe34f3855f54a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597858c99d63f5566c00f0b61839214d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426f5a47d467c868c2a8ebea71198d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043876bcf5f40d0e0e4805845f57a768146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e89b84f8c2cd163674ae29e77ce03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1203fc617a6de5204cc833ef016b5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985aac80c711e934d9df4fc460bce79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d3f7c4d0866d0b2ced5e663ea7502150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f8744bc2c0870f0132876d92cc458151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa69270e66a73392a894470b422523152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790d55c2d99724c134a00b368626545153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac395e0342915de0094952185a019c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acbf0adb702804bc5309173a68d8e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f76a916c75b4512011629c7bc7b29a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f3d3b2353781163a609ef0914b506157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7171a32057e04f88533b5189e29df37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5513238810943c12e0d996b21361381159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9539f24a73e0a99d2720dc9389b448160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60195ea058c1e02f26e2a414c5c8e97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aed67082fadfad14669fbf19f4bd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910081d5bd0b2f76faab4b6913312681163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eff403a8ef5039f76584c00034a0c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56425674b17fed6fa30fd7304a125a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ee5e82a3b771409678d572fe4442c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e372ac74507cdd5f1b455458083980167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ab2c9764b4a63e78fac92016cf9c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca48659985a201a56e8dac3da01f5cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837550bcdf32a1db38ae2f7440f2c467170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576a5df5d086512ac82bda67c59647b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db59dc18c9480ae24389019dbf60856172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818087d81baa3f0531ff65ebf573b674173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903c16735338187824e05d43f114c75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6cab0136febe5715e1ba4e16171e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13b22297e877ec2bad46a6e0186d49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120387730a1fcf8d87ad7d131c8f8bd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d787aaaa0d04c7d24f09a9cc4e126f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c462249cf69c934ee9b6a3d90d52b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0e40b42e5e5095524aa3dcb68e6a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64d8452cfdde25b6cbf20bbe56b339181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d12e1678eeeec2a24db8177cfe824182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29231180d15c4e43b82ff70f22ae8b5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34147d7a4847e66d6f9765ca6d4879c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce00f5f1582205faa83c799730eee60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa50be95891d2e1e2e0f8d5cb4f6e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538502fc8af52231bb8e128ace59a84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d981d5686f3e9586dd8615096ed2563188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d9cf38aaeb6b4a88c10e2b41e427b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5db887b76254c4edd702e46b61967d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66834732d82583311789ed323618a06d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929905ad649aae3fd5baa6f59af6ade192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f898b11acda272b108729467f2eec0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63277397a1e12349155fb782b1fecfa7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca409728bf2abe0a4872fbe20c65eae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7c1b75ab0d8f77eba185372ea20d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86b140a927ca44f44b6f329cb11051197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5018489bf083813bc5bae03e4b522198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1504dee646931361a259d214cbf86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde881e277f44b16fdb4d165fe6f6f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a068b4449a7e60a56ca41e5768a505c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c20cee12b86019291497aa90232f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8938f7edd7478d24a89a370a70dc5f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfc97c7620ca531aacb137e4c7dd72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dab249014cd7617674cdeb8c5ea0e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8159238687decc03538f937c4ae0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914b55603d31a0e3808772e9750f7c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd31f03dd458448de6398ff733791a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad33b4c56872d0e7b8c42bf2c05355209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4487cafb996966e396217140be07d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60787cd5500ed28d60395fd3809f779211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caebd3265405445da47419555dbbbd0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0e887408c2c6c95177f29574550af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d3b0caadbd968be752601383566c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b743009a4489db949bcd09d271e16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c9bcb76a67b05be9865232a1e43ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b0acd333bdeb3191f10c6d4c9a90b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2601235f9df790dcf16d0235f07df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244397084a0d308ace4fd910bba0f43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af2ef83fd6a590fa43e1020dfbbebc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054586fdb14573c307b3c0eb9bc8e5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8f6e0ebc4b91f2d5e20273ffcfe19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b81a11fcc43c8fe63fbe8a889aec2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d35e1db5ca0d79e7282dd62672a773224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c38a0abd20375ae71e99be38c3f260225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545c22702fade725180bd6c6112d3da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6502379d6692ca38896adfefc29ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7ee9bc2bac8ba844383fbe67d8cc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed5e129b12f389aeffad8d8cf71c6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdf67977f7f31e08396bf73bcce48f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aca26fc5ba7a65b0a148a093aee94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfe68e9d0355a52659e78b49587bf5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f15e6d343ea6fb11c40a596f641b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df55ecee7c74e9cc540588489337ef9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e30b255a08fd6a2032bb46fa97579e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ed7aa391140703c6117eb2c9ae4ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b8497803892359140c54993d741e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c6021188c27da57b5df1e8414c3b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3678b86dd425da0ff3a473e1539d0cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9395b3f9e5ff1d745de37e8cb5ea3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99637511c420dad3f436e4fc04e0ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728d93dad66baabaaca9de2d98eb0f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc10e4d2e0c8de5873c07a093d7f583243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a26f49caa9ecf5eb599422507bcaf2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421a52a1fe71114dc2065135b41444a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c022abca881f5634a48f7fda6e969c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524f6a0dbf352742cca9040ea086104247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037f10d40c20b4b0177457fed9d0001248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2f8601022e660974af0029c9c5346249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadcf71598f467aa6aa7f1ddad967be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7ae238d6caf7c4ff6753edb730321251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4374422a8ec81299b929a7ddfd83e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31449aab69ee72be5dbf27d642c3f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710652460fec6af99cc2be8dcb135c5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfcf55cdece146bed1d2217f685920255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afbabc52aafa19ba7e8e1772b34b4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5d0d2f0d70edec82d5d466420c3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da958e94bbddb4137aa28b4a015809c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f158b2f11d3aebe0d204cf02cb85d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b42474422d4d0d0675feebd96dc4b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4e23cb9cbc8046eb93b23b02448b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4336bd15cd843ca3c6c50671e3b11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5a71039af6b9f754593cdff1b34f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8031dde46c7d88c97d9e63adce3016d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d1dc05105f27c672786e6cfd8bb05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509d836fbedf466f36507797e2ef4cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc92e105ccbb840e3f82485b4ecd94e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df48cbb1d4c71ecec383dd5052c9c81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf30f4d71fd7ee385b76d6e4fa731e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcc8bd58b30237777d9fc6c2a6a7c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28a7ae81f08ba44826c8204ce05d58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328d38e615ad52e128c3762bd768f94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eda528fc9f7d49d2aaf07002bef64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a6c6d7612905ac79ade70a6635f5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082e8ff7898d8bd1dc9c0b60a83d0cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f706778f93f42f327e93d805aad54c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a095b11e673d1ef1ac128c8db831b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaa123db33997d9f99fddb87f923bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc77c55f5b897ada0c4076e58bd1518279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b957ae30222a575857d7f0547b109280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603d150954d2e2d3ed308bb6e78212c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fd24f5427ead57dd39c96ae06f5d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f0ae10ed77b921426c0a8696a2813283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9802b65ca6cedf15969b1ebf2d69d91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2c36c40db7a22bb15defd2b48e7e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ca5ff6040b7134e5e9d6e435b29cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf9f8a0bfd3f56f98181392f469fe5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83dba22ddf8be91716f8a605de758d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4d461e00a08a09643478d79ec5ead289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a265d6e2af8b0faf9d82362eecaa4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f639cb5ec4662920c22734aca0b9ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce3f7fed807c487738a34722298630292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4a17877befed35af39172c42c801a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b037846719546cc67860a99b969ac8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43ad784e8da3da75d529b3e749acf1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d47ff2df9db9f24371e3d5a67c1c15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a636b2dd69d5f8c87a0421c9ff9866a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f0a1e7db553d39982bb294628da3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fef95bfa622dbc9e75e606e018abf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e951fd27052ace027e8bc54d6412eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ca13a6c6d9b0d1faf0745652a2748301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5889f83a450010a2a0b8a12cf4373302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08e6284389b93d40dd8324bc5d6151303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80435e26176703688e66a0e327d4ff53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10ab8ac3f3afd8466b7925a7930563305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d091378c27b83b467152cd36bda7a0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ee609313796602f3784d5c75e2404307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da147f5893255680ac3e5e7b47ba08cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b959ebdd02467d09b240b6807363fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36e3e6dd3a2feb4ac5dd87822ed906310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8179ecf2415d5d93e3ececc320922311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c1f924536a98ce722af360cf31d05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e03853d487decb36638ebe5e9035a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aae57915333f21deed82230459e83e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246cb72ca6266154138af635daa4e3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858ed8a3739c5a58492b4a0ea76c7ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f0e7f1de106cf5e5d4acbcf84a5d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb5257ba55bbfdf3bcff78b2f376e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de550fdee5a55b5fb91012e1198ff5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149b9fac2fbcfe9721da0b46b53899d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbe39d0f420a59b6b93d52df6bc076321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb8fab6b2918bcf3d30aaf2d5b8fbb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20801e172241acab6e0f17843f8422fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634ae719c6049ef7af4289454157c0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539757346b3e254c07c20e2dd49a056325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ee6e08d21489aed48476442d7086a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc2326fe6cfc71005dda003ee56c72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bc931f144e09490c72fe9f4eb8d5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da021761d5d25b0c9c3c86d9c410fb31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479df927f83377ab33b20c43842d9f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc92362511e2383652cb2986e91439331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9583d9535f0594b5238c17a9716cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b1e444e401e95c40e51e92510fdcd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb49a486fc7289d937f9a5e1221a98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8196e9cfe308dcefbee6ea41f4e2ca6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b343039841febec0633c41014022f21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad30390f02c6c553380ed9cbfd4c87a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d02560758befef3a226f5362d0312338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dfc9520f484806f9083cad00d21c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baf26be20ea288e9f5bfe70b97cf56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f27fa31daf6c3ea901c1c67d4794ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb25f8978be0c79be252a56fd7d0373342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846d661db4cd01ba4d046f01a791348343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98c6bf34ede79a1fefe8a5e76f43ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ef5acc35b3acc2451397ee3b45bee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eff482ba8f0b590d1c37b8e3bffe6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c8f157af390429e6dc99451d1f4df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df55e6a003ed589d8feb559df5adb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5689c31c3f7e556f0133de686ba737349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ecd18e06c149317e8c40135a5d0f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b88bfbfcca65600b503c0ae2ae90a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dbe1b6f5c1ed9cad4ea6b85eba0a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d385969e236f6ab93b2134dcf7df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596e67df4f379f4ecb3e10ba962eced354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ee63b3dbc1b1e01becc59f50ccdff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be428ef29d4532aeabcf102155bd982f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91637ba9f2905421f89a35767e288699357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a686f7689455640e5b6623fa1a50b69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5e21d1ac4897433617011b563cd6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe578dc18898564a69ac77fd098f1ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633123e81c798e23a279bb14c44f0876361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb9a8104417d08802ade4e14fcf8b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085737ca8146c0b91d6d6987d628cd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dba37c5fffc9c8bdf96975f03c37bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76b40cc0cd423995c9b843793d0c02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960cb30950f63c195315d0163d574df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234dfedc67d0dbdbbe7350d1245bb4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06e0e884d3c0d074c1c022bdd60ad4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897c96d74aa751220b16d56f77564b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96957e6d65c7615181e5699bd98c46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6726262966f914a9d961f49ebadf29e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407a76a69ce11bcebd474ab65634819372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ed5875c95c8067d567285dc617e1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4899ab7955c1725470f98c5b4e18f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c58bb48023c6338db630eab134032375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d407bbcd10871692ac4089c95896a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd3cc020cce23e4358c0b7921c049a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005af5ca7e6d3a04d6169806bf8c1ded378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8d71ab77893e72133648dbe9142bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bc85ce45d1a6e3227ca7ce7571dcf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2799c0f93348d771e654464263bb9e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be44f2ff08eb536ca593f8cc9fc10fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80590334106f5836bf05f4b4916d42ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bd070158f2f40bbe1f1985a6fd952384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e2ac9a3fb12f35743c9786864cc47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f85030c34b3a159d5f7c02e284ad4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1552325083c900a7002a02d03a90e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11200e2b2840ac32296151d27cb8538c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714d9647a2eddd12b078655b9c50423389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a768ce48440744517ae35ca9f54dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051a781ae2228bff1cd2c48f95e4fcd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6260ca022ecd344e3f0ea558f12a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5896a977331217c11e5c3b24de6816c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5acde7b402facbff8fe916a83605f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184807f19ff0462eb99f6b094383374395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c438d68826ccf81d81b77c0508f37396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc1b06d5c5a18f6852e95643574472397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784c5a757a291c354f725abbd7f8be3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8a5bfac8aebf7eeac8b355dcf19bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cba4c1e82f86fc879f71ac076bb27c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f098ff4d4b20464f82fd2eba3fbfc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7bbf810152d69eec86ea1d10cd174402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9197017b232f6244ba1767ed0f9b81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7fe5f3a7dffdb82e1fabfe18363c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bade88a57e00446a08cecc8f93b92a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756db246e84f2b9cb45c5eccd3ddf1ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8713ed0493a4a1fd8f9f3421003d7ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797768d2630efd0bbc9531aeee01990408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b7129acfc40e2669b4b7627c5fd31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed042b81a904b17ef19d349bcbafdb02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b2800637fcc7d180d653df88dc326411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727bb059c540bcc4c9bbd92a99911ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4668424a07694ed438f828aa05ef62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf2f2e687dd0fe32177a9d77a00e5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d30b0268c9c9f8db97660eccbd928415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2495e9dac3f2eb678fdf20c46383275416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086c4f850daa694b491ef6dd6f447fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab903a76c84cb2d51a9e3a551788b265418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304683f0195d6a0ac5332ca3553be839419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76071b12d3ff051435c1d9cfad2fe62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49166e3c4f760698c0cb73103172476421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18241142ed38b555906715f6337bd18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d16ffbe3ddaf87d2fa3c872268cf18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4682f3dfaeaccaf3b15d65328425176424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff66bc5136c6e65f9ab629efc743db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a067f47f8476b54029ae6fafebf7810426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fb6c5e0520807bc8f258dd99b58c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ab9e3ae7435fa1cde44cd6440c557428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4cd66242760f179a5bfb4f7ea5ee4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db7c137c676bdbdddf8485b9d00f5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c729afd9dd6a0d5c03c8054277bd07d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241014277127886bc85fda92c1db5b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a703233a6e3c890324df27bb6481c6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5309026858fe5044ec40c9a6f9139434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29face429c39f0d277512ae34401f407435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3359fcf41fcdf90f0488c97aefeb9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992a7c5dc8b2f801f04ed043d6fa7c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a82606dac08a008b4fc7872a99377438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74e922bda651760ea98f070e40dd38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e959a9b5aa761edfecd4ad245324f38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8031476c69a3e98bbd36cde372e38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35149acc6d9bedead74fa9cbc7505756442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d264f6dcc5ee1ddf585107aa55b710b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fb4164dbb278866244a133cd5b262444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e52ba7134b40ea0e4947670d343783445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8afde737c88f39790bd90b9cb39b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db0e670a2193f58c8d5d0ad6b9ce2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ec32e241a9658a2289ed8a7746e8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70c84cebefc6eaba06e1faf3f5d251449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16795c0a975bade9554a19a034294e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c95c3194a11a933852f1ad626c4ef1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3041ecbead97d28f58ee0d6466311452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4d62ef0ecc37f4604f1cfc92210b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05104f7fae1f646a14abf5f7aa6614a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bef9632558055ff10b9619482d2804455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9882feceb62e00d2c91cceb0ebb69c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a9493c28fb018c9abf6dd3a175157457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5aeb6511efae9eb1d7301e7d68825458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd49cecfb173b256a45d7b4a30ae86b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b125d634adc06a9f92a0188945c5d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a3e2cc64c732f109e9c7b255c149e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44b20747f0f2d8e0cc934afa68bfc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23735af72b219bda5f4f5ee50706342463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38644153b9fb65359a7b87e12fdb4205464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871527e43ce9f14df51d6b0d8e1f4983465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe645231664377a123ca1491c557a348466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d033d6c75a315967c444e4836d8b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423bc78d92e35327eaf1ef92486e6cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfcb0d20de28bb07c4a36730d6f392469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b44882db08cd664b2977563508210470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce48fb3f422913c971220cd6717719471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ddb607e2aeea506b582ca9cd6c7d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f17c3ed2912d8ada68c4efdb5d15a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc33189d4b99f3c3c4a8323c503f88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951f2842bdeace008e9937b8637ab3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b86ccfeb786d59aa5512ca89de242476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157d21b8b116e0c5aee319d6ae5a8eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cc542cd1b0f6cbed8028547bb8bec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65952d9c8015e86f0d164437d3b374b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cca71e32c38d2493739ea9a072c547480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f8be2af1551038c6faaf3d7c03b5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d5221d40e5aeb6bf96d67705f5bbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4537ae2069e89accd1139e02ef77c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b7847b02004ae53fc4eaaa5974976484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61018bc6feaac90e31f12b8a98b324485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54412bef05efeabb8bac30fad66d7a45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6328cd7f8cdda7196fc4e54125cdb85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452f52f629e549fa8c3bc61984c4e22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b6b34635a2317c368c06ee70e45cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb76a1a2b218a6a8b51b5b8cd020c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfba0768f790a55d52d7195f7faf02a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24707a8779d59a35f2c23291c13bb8b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece2fa7fa9eff1d35563cda5de40128493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852d67c0bd41e62542f90b39d298cf2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71002c6f57f9ed5d3d2044e6f6b3c74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceba145a76658eea8e6682229068e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243022f1694b51de72b6f34ecce3e27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a766cd699de4d7b1679503579d2808498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b9ddc8e0449c39b09e697098e38eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd84bf329a6a1a29fa994bbbb2904b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13402dd168bfa314c70e93d656ab2bf3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca243aaf0ba26cff7bb6f01b6b15eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdd54945d92142a3da2cfe2fd90c31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e5e2b5bc130ace21d3770e18f3a5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95697aeba30a199d0cb9b45f9ed64e3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be664ddbf3101d1390d3ec79108a6dfc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aa3dbd2998450969018e9e43a85ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8997ba51cb008c488965c5193009508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b48230147e95c17bb2f5aae80be1f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e189e5b2c77ddcbe04cc8595ff659dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ff6a1fd4073ecc9d0dd1a4c4754c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09631ef792023662c3dbcacf292bab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9f371192c37f47c2754208797c920513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6ba55ef88f6ea0b4673c24ac43d9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57592fb3f4427efd3013d743a3cc09f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4259ab9d7eab51aa90028d2a5ced1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a358a7d64af5e36315993612ecda37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ace6b5abf36c52c3132066b244c1ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85d824115b2d89be2f8a4c1d7398ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab2065a692c0737d3fd789484eb0b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034437de6c3a3de3725546c2d954eb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916afebfbc1f5764d4bb3331f38dcdb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea6fa3d35304f3e749eeeb8b40e721523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451f341bec7dc357650a2cb7dece60e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf4699592070bf60bb08cb3d5e85f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d81e96cd0c73a81410a64b0efb8d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f3991268ddc39c9889ed321e97a2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6240a98637719b7db14d4f0a96d9b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f861d4b755d91d327b119e189bf8f36529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e960bd7039a4e6a6741c03cdd95a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f73d85e0c16469abbc7a07499efd2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf57f19d833523927d17131bff99f71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe86f6e753e1d4d0541e1c131a062b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86057d610a17e289bcf730d1ae1fd3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b4f6c766b12475887016d59989ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd80b650d29ff26d2482513a04d6f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a114701e2d6510250397283a16d82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3725deca4c863cfbb3d19deb6e5d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d043d607317364a3f2a54b8d980956539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c5e89162131024e907548ed063d28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3d0c6a45dfa85aca18de13ee98835541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80981a850c64c9fd0ddfde2a726d1be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b7db17f71eaa643ab63015e69fcc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa4289eb2622bece5a1257c7fccaf6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db647425dfcb669b88ab464fa02864e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d9090d05d3a1e23ee1de0f3b25b90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7221f2ab0180da138f4efc5c431c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935599f89bf9824142a43b40bf7affb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4272e4392ee0cc2383d50ac604223a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55692d35474be971c6c6c395a0d4f02e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daa25ad880c6b184fb46a57aa4f77c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b418dafdc7b93531b4731862198f5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880be7448f9a0097675c7f422f884c1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e617fd735efe1039ecf73a553b6093554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4717c3a60a508a0db82e527b5e1747555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa1dd01ace244715e87112dd3838e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b7b432d6aae08a309c24f93c9977f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed30d7e9495de0023e29358f5b0e577558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092cda400d62c08998828ab487f4b50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee75004b37a061201ed3d83c2ab51c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ece96655deea51c5de2a8023224bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af9f586bfbc3513f0785856712bfc0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53df9907c8c7b08c5915d7e1666d8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae25b21caf62d8cb38e73c380d57d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf8f71d7694dc22117d5e17bed5015565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b49f9148e58c90919eca4eb972245566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb671ec91f82e6e8d33c93e541a8441567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f81ec707d7f2b4368a9b5a8cab4620568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c30365693df9e370a0ac0a7a00c40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b3441d09758630434086bd3ce3ed2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddded4e5cbf9893d01fc00bb09696c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efa6fba626829731c53fc01d8c6be7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962d62a70668456b328bb8084ce0575573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281c8b4c3554ed891abb6483e2189d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aa7bfb817d3ebc85a685c045fe651575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722c9dd3765a461e60f1b10eacf1561576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565133747d8f0c8c798bbac1c88d955577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ced4f3e56426511b3920345f1f6bd4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0126da398adff915b2868290f3ddea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ca1dc36197326dbc94d756399a15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3732d57cf41fef7a0978aca24cb613581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8778a1ad5a2818192b28444215dbb0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3d643b19d085024aca5611fca6b89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404c545a8ec800dc50d6c997d71ecbc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ada04ca25e1f720152264021e60e9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c166f1b23cde990fc8c7654cad2d1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457cbb7fb64108896ba30446c0cf9ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3148e8b05ce09e451bc7c4b7c14b7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe43746fab570234aedfddc8bb0fd79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fa76849ddbfe5ebba0b1c007b0783590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a203d738c3226563279844439102cb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef419be132798f9671c9f37671b6b7b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d2e309f4e1e4648203cc289c8d44a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015200fd90db2679de6720b3d5b0a2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e99f648fcf96133169604c0b17bc42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21837ec2af51e24d77ee28ce94064a71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6d7b40b187fa17c5b504d12364ddb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace8c067efe2217b6bce38f971da3fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b475331e168ec1ec526d3d4a0335e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea852a9eb889ee6c7d38537654b880b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca38b058769ed92f0725230dae1869601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5ef27ff2e041d25655ca001bbb5f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431535447898b81ea80c5e7d4b62cef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf124a97111f20d4056f00d43990c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c1271d6750ecd08b2ca4dec974bd5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edb9971398ba1ecb8d3cb438993a75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197ac1ac4d8c7b28e6685e85c27a5f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5fceb9127f5abc2fa87aa81f787e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf1c665b14a93a46dc28014ed6aabf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b202d724df20dbc8d2233c5d5de17610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23f9c44d77ba1d6afeee738cd82fa3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552ea4881fde798a883cc7d57327ddb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c75cdcd51e334a4de410a5909a70d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e2ca21b88a49d64ca47a0d2ba5885614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526f1e5292e406e173aca82dbafd621615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79408e64f23d3ce2dd0a72d080c26af8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7da71534ebf330b91a63f8e32e5ec8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e76f6eb98e744f165a699883d60ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a814c18710b70f09fb2527e46120a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8b1552bcaad7444378ffdd29bfba7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc33d9a2948356cef15e1cf890fc3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c40065ce45bc582e64bc6458513172622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07645eee7bd92e1ed988c874ab70d8b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ad0c487d0fcda84c5c79714d6f39c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f549f0fc674ab59c7d82fc471e7e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594000dc3ecd6d76b67899367838cb37626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48614219ce8d83f6b5f8d3b36cb9e6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee6519435288149bf3125f3bba50cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4fbec92615291280d7ba85b4a7df5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ae0602b9c7ab51fb313e1d4e7a780630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b569ef79bb854aae5b62a3b0661a0b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278a058ce32f23f561d70b17969fc11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96176068be03167c4df0514fe72691c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b46e07bc590e06dcf1a7323d7f43b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470265f24873fd4b4d733e43d0bdbc84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc583431a191c6c30d0b3ed291e68d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325cb26faeb7f2cb06155cb5bdb0612637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290d629197ff4ddd28f7727f8954124638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574ec037c37ed8429a21227006f566c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775565fda01da61c314afaef3bdf341640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb42776e699e622498cde1e7dd161a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a67dde1bad7a5e96982a03c6682ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775c08740767e07536c1462e64f71a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861d71a9e92542f69ae462facc1348b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904f290b09ef66db532de74945c698e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6df9584d8fecc209f12231dd4fc48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f3e6a8c67b978fd701ded690c33fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6146353974ddd1e8e894cf73b0d46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50f5bff00cc2ac1ea074458f41622c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d05837daef6758d85dd6e3bf9e650650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9accdc26654deb1e6281ab4ca479b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c6c595a9c77aa10b5c09bffdeefdd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9b6246d276c8ff07d7bd069f96e93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6e54247acca0db507363e80be4d49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d72ce7211f9450cc67cbe51b8112c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7da1fb34ab043c1cdcb3a9256f52bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2fd985e6dc57daf1a637224e728be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298f43bc106d27d5ab379b8ecc43e62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6515276841eb144ed132c9f3d37e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5359e7c852f4d78f79bbc056eca442660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f6d5d77e386f2378e25aff0cf3a92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6b41bd4c0a22fe3702e87404b716c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b9a79ebe87b5474e28143f77c661c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a66c5fae25ec4c60830f9faf93275664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef62b932c75ddc8cb82e0f42c3eb19665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc34b0c92ef0c7272845d46d796dfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57079caef7adddafa59bbc56bf184c83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be86a5551ed6e29ebb0340c08c92a0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a244b75ef6df903753f15104a5eea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc697eda4d5ea1f1e37198abde6e6030670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c239b2ce3b4ab5f7a44ceb41334de99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfd0b99029ee6b6d6977a7b316af56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c2bb64a765dbabb1a8b1a53c61edb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a0ff3fe41efab80ccec633e7540ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e896a743f54cf44b4f78be6eb0fe0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bb9574367ce894acbc46d3eac8a98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f871d6884dc19f656199a5aa0478f2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea65c613f52442020e31fb269aa190678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b750b23a8d3abe31a4825a33e0003679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303dbea1b31e0e9d765ed54370b5760680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346480c4abceebfe7977a09ec2d265da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4aa0be4ab1890a2e31fea0b810350a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d806d501118a54545c59023779dd76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607d47876ae0fb5d72a8a32d2a400a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72476b83547d475cd7fe2c87a9f8e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e17a67bae277b6a56eb0130aba7d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f767aa236586b2ffb9017088df3915687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d33871f09bb2f5ee0f8ef8051603e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec24a42ba5c6d11e34fd69ea41c28f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dc94970072d229bee599195913a15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22ab48c2d907b022de9f882ebfd6a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53142e9ba4c993197e1f1fd6b8c09f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549391c60a6245ee2d5fe9cef70623e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b00c1c0b8562b465f109734432b09694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b290008ec1535a927240241a844b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c7d87d8393dec11b067e605ac0337696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f1c51a6abcfe95795d50f90fc109e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5d6ef767c1ee2b2ffaa51979b80ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d8601219f3713897ea1c646308654699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d6a59cfd8320f7708d54f22fab008700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b3f02ab6fa73ef97a61ed21ed0e91701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac7f0ca88b3d0f6ae5cfcc4451def3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770859350de790d53b6d5d0553f2320703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a152347ef89d26cb72fd711e2caa648704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6b03c4753c9f1d2757113b1286f2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b5d3e02d3afadfd5a3c9e2c9ffbcd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85798b78beff00c0c447f1789d562f40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5eea47665d62ef3ac0ecce7e17751708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e601299cb4a1be68f6b25ebd611715709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb25c76e7952ee746113bf557517bbb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa684a858a85f39c1e7cd6abb39e5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154ad1d3b2ca711f10208d3fb5a387b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2ee96416d60ef4944904469fc76a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165985f9573c813eb7ce03aa379e3c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d823a9aa49226fbe52095684e0f9e68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a04863226eb45a3c0fbd3e588c239716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ff65b9ed0ba0c5ed41c26e09af15f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134ddfe0c6ce6695a0b3adf0e703542718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17ee9aa4e962506bd62c96c758f0cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473583055eec67a0043c55b84b225e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b22d4706df11f21b4ec0736b03d3d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712461a74622d7f899f50b12f3d8970722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9be66b344fa184f8b7b6a0067a6761723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fd77b182a846ad36d9e2a32430c6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c3240a70840462819e63fa91c4f88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefad635b7326461f9bcc8bbd8b72ef2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceda3f2187cac3c07bdf0466a5dd6fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a91b62bd09f319d8b9173a3e40c23728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec0946332692dc23a054d1b67f9ed5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ced879563f3fce94f666d7926fc81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1b3c306af0680a8925d7f49acf09a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26044603c835b6446e83e30bdddca38a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979bc9c55bec54194e498783da30ae8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471454420a5f490ca0e8fd70e2ec0090734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146a81d9085a04ecac56be15af64f74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0bae719060cdc6f26f7adc9246466736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0ff81c9ee0bf2c31b12c31d8279a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838129fbbdff0ba7589e3db22bfbd321738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75d93664ac371e1064d30a399bdaca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678c10d7457016c7738e15892c95c1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd99fac070af3e29025ed590e370bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ba754df19642e096d4146a848d72f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65225cadb1e869d86f27b28cf0a73a59743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbc134941452ac2d9cdc33ddf811a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17e3d2666034222a50cded814822fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e3dc99124777789e54930a31e267d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e57cf038e0600928e0ccde98f3cd1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2728a0961b1210e8c2983c81af028a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254839d7093632db6fee5f808ae089c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769260403dd7ca7c5a7da43dc4102d97750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07258ec94ab3873d1a5e50444b7e934751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf329b96d78301a61881d7fe2abb3ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7625917679b738147cb32a5d1b3af9b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2dd8489e26005971439a5f61ec48a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4e35dd9e6eecae754ec36f66b8ec0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d2075c3bec507d0be1545181f0412756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc4e606d099614c0e539d695846053757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eca4acb63a75e3715a42f08ffdb99b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d04f57d789ddbf560d91619906064d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>