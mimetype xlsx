--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cea2e4b640e914586454e701c2e961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32151cbd74f0c1dee7b4dfc1541384342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f363169a886a1d3640a245459ebb8dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c53ac9aa1255b7f76690afa660d5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5f8e63b440907ac5a5e224ceb731d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eacdc2d41647c3af8e6f5394d376d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b3ff7b6881ff61583594e3decd2597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8170b902c1ec90b3ca2089de374c8ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746c161cf66eec645bfad385b8c07ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3933fbb49fa597805505dafce909a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10a8f09b19c7b748efaf41842c055811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fddaf93c8791df4ebcf3fedd8d02412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05069fc631f17b06b034775cdb18891d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd33a4f599b6d4702586d15a2bec6dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b102f95ecce6454fd778fadd0d032615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4003613afa30bb36af94fdf8fb6070716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db294c5433717bf4cc1978c0bc593ea017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c877b27e9a2f6b334a7fdf3b4276c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b52bba1ff68f294e28ec78167a3f7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154680a8de8ae5521928f3d5501135020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b339daed6d2f26e7ac352bf07023921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e267e0b9fac16efaa0c3784352698d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdb9438e05037a8d72ccb083b7c90e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be3be8ffe7747de5e69574281c4adc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6f110ef34fb56598c1448d127ce5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b54e125cb8f146d7d0d1518eeb5c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f620595dbfbfde94dfa7f7aba1f59c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d7de3f92972f108c05c8be008bbf828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe439c27a34530ca018adb4a9cc0ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea12275159891c93224dc43d05bd9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b934052f18b092d7a69b96604584d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222f9914c5f3ccf5d0cff4556ce560132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b490161d2cccedeb6f5865eed392033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d4ac5c67f0871f40038a94a76c55134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbec157278487daa830d8e9c36535c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296eacdfe8c926916ab276da47fe6bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdfee7c1e5ed90f94a411cc0652af137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897b9bf740fdccd4ab01c48125edc0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd8e89e63fd01e31c012c98a7da7a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395525bf91eb97bd603761d684fe832840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403959a2df674221c7c11bf30b4abb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8df28a63810241271ca1c3d590d2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a97343ea3ff253453dc29fd2c6186f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87b9812ef966038bc19af19b61f4c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1709060337b1842b6b86faff7b4c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a97aa9f3a8b7aaa2d12b2f868ea5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193979d0e8bc6c94eb29b9466e65070747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d702d6328a39692e4ba94f2a6291248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344853ed76a6f03f34e1aa79bb8f4fbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e9f1957bdee21d9d6cbeee6a63d6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bae49a8d17862c2694141ae18b80cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9304a1c391cfc4947aac14939e8fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5715f0f03c2aee1d480606f083a947d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc9a1409a157ae79505502ccbd6c4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42601f95cdf0bb7cd9c520a2384769f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dacbc7d97d1b718e265c67ae40d3f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10706a67152d2a51f79b515deb707ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5922b40f5848e167823714d89ec9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088e9f6c05de408e0505624724a07a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71272de828f1c52c2643956dfa45e7bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92880f54d5cea5b62959d4059111e91161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d322f0e395ea9de87ed9169ffe8a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce504caa9802372a797e4261e826f3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4794bd7dd27452b993e90d32ee6252d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eb26613a75fe44e0b70c64657958665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe01ce676b8defe9d400d58b2a2b1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd408cf96562d170ebcf8bdd488ca067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f467a2e2e382652696f851eada3d3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c5254d6ba09b6f4d0f3db86a39e4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d67cfc50fe334cc8747948132defa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded94e345468ee32266c3138d213290171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880099b1be1049c33aafd0ad32808b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec439e2224c5ab52b909ec65c6397473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feefdbbe6f7cbefbe501307067fec0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310d827c60e8c2bc97043cf51982cb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04841002ed8911daa7a51bca1cef29c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba2de1a1d9ee927d624d49373a6bc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e129137553de5a04ad9c4b2550912ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273ddf52ccb77839c2fbf658af155e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7c887db7de4e5c644b88270ab9f5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee24a569602c3efcc139952bc32eda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a50f1f376c27a9480cc2a727a62ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59c8bd2b8225222755db9c0ce85d0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ff381fd505b33af0e50f1e89ab48284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1b3e15b3ece4c3ac795b41f35268185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdac95018c1f6637c081109b62bbfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ade0aba2c4975fa72b1b1ef6d67e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04999ef175933e8bc44d81fc763bbad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df431dc34e5e76b44c1f6257a85d95df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a51f02c33794e1bee47d0193e5847690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a87e3fd7b451d59aba05c4cd98ebe291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386c90f63972c3be50206db0e1fec0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bdb3d568c3f7e09f886d963588c3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd7bc30d1c32cf18afd95fa16ace1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f0807c74c87e099ec52e1f9912f3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170728e309b5dc1aa53b17b610ee294096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209140e0cf6cd9b31091d901752db3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56261e9fd2cf86bb3c335d5d64b14c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e916b87a664976861cec7e42f136a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ada56f3d6c01d83d8b4fe5757adf2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73760fa027fb8d37c41fa53e0e9dd2af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7641683570469abe6816843ccc8cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85c2018005eeed20e5be354d17b167103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f71bd27ebe46bb13fe7f94dc8ac13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b5e68e231b46ac2b8bba837991541105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a751b86234d2deed18fd5676433e989106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082774913e015c5f650093cd4648c4b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6027de4bd06972ec8a8927f60ac44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffb1b333647e56fd7d6eb1300269c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55510447c28f4f574b519feca84a1d7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bae28f4f463e89ce21bdb9db407c71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e11439c384b4e4d51801decaf43011112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66259a27f09a202aedb64ff606de1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4496ba96bd6ffc1c3f52d64ae3a021a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2014967b677fdc1342a978e8760bed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861258b57f70c3193d655d6d7efc250e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f04692d4143b2836cd1cd7d4c5d410117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158ffcc9d28f220c2fab8ec14272c33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb9de584f01eb32e135dfd5d9bffaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b65508e42c5c3725f1401fb35ba2bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14825439f1f8399ecabcf6fa5cd9898121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605a735cb009ab07c4cf494a7b094fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394d70d6b7bec09ec2793caf980893f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdcf031a409a655ac0361dabddbb46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225d1e90591122e1243047ed29ef299125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac807b63fa182c3726951e1477050b79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a62d56f24817861b4718b73489e107127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625694337bf4e02693d30a72df7b43a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f1439f3e76593b5609c5d8da0701b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48886474ac1ae819aaeaaebc308bb83e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55251187bc2d7b71d2472aa2343b7eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133387cb60ba55d9ccd2c47bb3305c66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be4502de041e6ca1b8219ec7d76e5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51ffa6986f94454099fec69faf3133134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629735c2ed7f2236b32200cff523b00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff0a0778bea6b0e077f9ed41176d10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3cb7ee608125987d19ef247687051137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5177e1e71c3d6e59eb02cf9d17912e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df6ab1400c295a1ef5e8ceaed36546139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ad32a5629b5b3ab76fe1a471f3f2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf40ed633dfbd486727f08e2ccdf5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f44f39cf8e7bed8f86e0e29d09cc84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482bfcbe4edb52a0dc9dcd5102ce06f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b0b4d2e28bcb447e6ba012031a2e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec2484334ddcb67b16c12ef60a6a16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86122b21e053d3185107e3e91aa863146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89764b6803c716e5f697b5d510b392147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21194354e8e2a3085a3ccd32f7c1fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eac4acea451b6d97b2bcf145ff142149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1584d8754636566a5e3a49b08923acf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c6cca59e9bb91ca679ab83af9ea22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ede7cee210dad04dafe2d3a7f6c2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb77728b7cc970eed5277630908dd4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903bb74d3f6250fd62d9e861cfeef4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11e9a1f5019499ecc8f5ed7bdf69c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367428213e8ebae087afbbd69f7161d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189b475fed07177a71a5e904dab3d7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7425a4bd83f66bdc1f711cc8317bd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dc99847a5038cbba0cb85f0dea3e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dd714ed7a1a23d2b42ff84385df9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84faa9274ad112113d172f525b1de6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1f19ab9bb9b1c38a70fb9b1133178162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7c338b8ff2c991116345b51437e3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae01979be774b86afc0ed2bc43e2ff3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3ece15056ad220cb3dfd13e5e4f57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314883c6fb58f15c08764973e8624ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec491708009ae6d3d19d9b05e6badd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fd1dd204fc628942bbbed3180b795168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ecbf3b2c77fbdfdd438487bf6d7f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4f89f867ac95e2df8400baa421208170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca0a423805e6615acd7428cf612021171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523b62d4719d763312baa4512d0a89a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de25ed0b1e7c86f1397b195328c894f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d10a03ab634e3ce03b07d7e22a8820174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3e6401b9b2054c9c94076a99f7e76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26c0bce7c184167023b64272acadda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e094578a94e158fdf5dd1848c226d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb65a4bbb74654291af4bf7d61bd192178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb5e5f01c6a8c6c6b36e5e957b5a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59564f57bbeefbac494e3e2bca2d7bd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf162c39d0a378e9644be617aae6ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0a50515e44b1747c15deeb66f62e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bfb521b793beb5a3ec2ddb74a2936183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5dd5ac587c41f62236fc0a8ecd24f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e28e464e1a1eeac37257c5c7bccf0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853c252836858224535207911f44980186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb766399aca53ff524881743406bea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484bb9b8a7cddb6b6c6472a685319ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d92dc4a8ec744fc578f01f24b5604189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95945330b8bfe4e700e84702129019190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668c65f07c0f3bb1764c1389e708f5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6737d387f59f865223a5f9af29dce8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725d22cb350e35033d0a43bf611e0d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f872af69236455f6b3c51d59703d84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00bcfb82c26cca2c8effff4e7f8de5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60d9e12362ec47f708555e576a6ce8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81d710e9f37e8936c63a1212e2c7a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36746331b574b656ab5f482151886144198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c190b7f7007c0ddda9e7bdb33c999df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ec17004de372e03c400cdb0e5291f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486ca3d8f2a0b24e80c3f4a53c80e0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534af95c5fb249c16115aa75902fdb84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649506a34b40d66d4ccd5f0e9fce0311203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37b940bc23d9e012c654ed0b41b7d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e44628d4fa6ad9f9021616461b926205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f6d179d5080f87d6770835aa7a7ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e74752b278ab25a4f6d1c14cc8b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233fa0162b99168cdbad0806620d245208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeb454b48bdd25244ebef3fd660023209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358695a1666f9b36839fb2b0d6d02ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede32d2f9d1230913f5c870d0f1557e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ed53b428d3ed3f497835a0c4fea10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1d26488031eeddfcf4ee867b8a6a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d393133fd0f4c9714f6a126b013960214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff960612a3d22acc63a01089cd9340f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be17a6cab5d3fbf61498e2f13bc3188216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f12c3c53fa07a6452ccca1cada6b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc3332bd9f23f4db82d161edb8fc1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63814597c872555ff59793bdbb48c9d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db93b4e2cfe52b3ef0959182979c65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4b7864782c1d412e81866948ecced221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c0eedcbb86beb613bc151f052e6ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18c5c8e70a28eb77a0f5aa6a71d23f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd8dadd24356ac54fd33cb9afa5f8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae206aee9076b4293beec7c0c31d3f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572061e4283956b0fce97099f185ddee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856697673bb20f7d22c6b192933aebc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c1792b266257ae36f9c310bd57184228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023fdbd0b732a3b40bf1b10d72e8d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104216bda9b6e8e3e7a7cbfc7858935d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a33a0080bdc02216917f580d7e35b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6acf6c39f80c9b0f3a2f50beb1637a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3fc45dfe3f43282b1f390fef38fdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92be6e6dbfc7a437135e94a8c8cf69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edaaf17dda19e961966d76fe3309a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a9499d0d71780a1b1b6e64ec56afd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36de6c31446fdc68882dd89918ae79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0f0117de398642cfafb931c7abca4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddcf3558b4c4abe1d0b98862834988239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172952960319e3c9211f3451bab0ffa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c72206e3982843d473903c0b818fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e691f7f5b55b1ae3a20ca1b71f02fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b99e62e6dae10fbd3def990a84b5c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f26fdb85140a579e2d2eae3a974e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419555f35d4ab8fa3a1612d26d1de3c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58c092ca13a0371f21971b8a1cf263246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f37fbd3282dbcc0ff0c2ec841237f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9330f229904cf4dcb9ddd1af8a37e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a038530cc5d745a485bb268596175249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514059ecc2c33668f6fd4c813739c5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a46f295e0dde7f506525756c5d36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5470e86a97520d3eb3f8a9f119a4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7038de62d71116a0d967043a6e55c38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddf835710aab905d900de2a0a98108254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e2dd10714809d3710ff6d11ba5a0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b91c4d53ffbeb49ac08fd19da94a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9032ed06791f518affaac7398d0a8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d3ba067524160cd06343794c34934258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743e6957eff92764a6957f14798768a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31846c7149475ce88b939ea144beeb80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7299a60ec47adb2d74fff02531b8b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc01794b53848faf3ec547fbeec17e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a234cc691d3a159a99b6339bfb60cd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2c1803f603f7b35aa35dca74c03a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ae06db44be80b83d3a03263ec5f5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab807d814e11da0bf5903f8d30deca3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c028d91469a996d0f48d39b5a169f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c8fcfd13753c7b3ae8baa7c494372268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d382665313f3f4adbaff1cf930a64b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76f2e59e2baa44e335fcafd87a20bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600e934f6eca928399ede03d097c6f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a62e380e3750e88b3bd63b62d569df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab355058ce496fb18564673fcc7e2b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f72e3ab3465f1190cee1a586371758274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9cd12f4d3eb0ef155be03fff2156e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0171cd506b6b8f69d7b162f06f0e26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b014b9151261045197c19bf03404c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf35e0fa23c47cc676f3aaa4db6b75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9b298c7d7fa49157480205bb857f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96664f821f4b2d20a9904a0c9917951d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623afd0239ca95e85c4a5cacd013a1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae6b6068257fc3f6e770bf3e605fe0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4683e9276dccd3ab92e9c81c8d372c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c660736178f4081976f17f56df0313b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3815543ff0beb06e8923e353f765a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d07f1711793cb2c31aa5e8fe293786286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ef86f78879e5c8923ef1ad56e5c64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b407309bcee1a7873b658a145ffa371288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d259a9766518173868ccc8aceb10c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9da5ee41c982f921fc512b0f4fbd15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6860b560eb00b13b6d32146c6896372291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80320c55f52e1995177d46bcf7005b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea051e95de3e3058c80f1938a73ae1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae06911e7a6d0b0f7361b482c5c46b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b30f1e62aceb903fb4cd2f5e0e7625295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8671aacc6a0ce0626f397d1a3b7d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7adceea1c05468016e8fe43193e1cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd003ef8fbee920babf9db3fab5c833c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062663eeb41f494ed042a8dfb6fa851299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8070c22fd2771a40ead5716b16ff73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb5e4bad16986554ca28e01b3c96c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2b4c70770bafe366a5f89d827dc47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb08673c79cbb398068e989f441e951303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c606ff543e3a75b2c10cbe9de26e73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaddda9debfc1d1c97c9cf44bcfd73a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4c756adb54ad6f917c28d534d68a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f9c6c180ed7915489631bb8ff99f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572f2738142d8d9bd448f9f7117fdb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd54ea3fec80d6125b8883d79f0da36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ed96a710dc68e18257c71743b7c89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4a3686a3f1c08a6944e99a4ae1ad1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b885e631fa567d175f1bd13b907bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820ece304ef0d057b3d75baa11d2b48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b3fbff455c0a1448a60c8a034773c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44130c79b06ffb42cc9ae69f65d377fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44be9e194c0a24c1389dd7ef78ebc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a8b2556b10ac38c2a7a32bc5eeb50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbff1d22c930be55765e5a7eb47ff2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588effa174dc6911f239f0012aa108cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d87632ec3ce472e43f09b0f998e8cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07a686ebf828401ac19489f0601a6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d968838c902d495a0e18ceabe3b4523322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeadf5ef0fc33242d155cb6f15587fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d6fe167a46f7ef5ba21ea9bda12df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838319d47f8ffc9577034446987d51ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747fd365e34ffe90ec838b97e933f14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ce5d550246a2667ca6ddcb8ca799f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede48299ff16b20c15f4d888712a585e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ea62c328c5d98858c7988ceca8401329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf5ba93a75367ce5e5379af0925857330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9cac0d93c904c109ba13728bddba6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ff77361dc56f2fe72af3e2e48f3fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3539f748add7472281e49da4f5ec064333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a11c70a1f6b2a2b595823e4d58420334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a268b5c640dc1cf1ce3776134c5191335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d912a63e856e0b29fb60bb55d1f0059336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b1476ad0eaee9cb45ef5ec60895b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c728a989ca56d2ebbf85fcfa8151edc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e704ff6642717d5e169d74dfb8a6b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b1f6545306b9b14f000b8bd9e7d0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4773224b4c42212c8e5c72bb02466341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb719270995b787389b32591585debb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4cfbec9b34d18f1c372be89747f6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd25854789ad45b458b7b2154f4404344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbac092659879b1ddc9e9d33b57ffb4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb4201498cc03848fbdd028cb6e770346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b90ad7bb0759462c1cdf33529e6ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421787406e4dfdd4576b0472b26a376f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39119a83e68e5d477c4125228451334a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcb5c3e7c616c8aa012c3537d0fb1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daf3e82262c96986bc543e7d7d1289351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab3db29d1266b0abbb7eae63e55df4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f578b7c078cacfad4b463b109065e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e830d44e93e6527dca0fd4ff6871aec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3074992c29ae67deeebd58e4ab8da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d60c5e5033623351d97a4cfea0983356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca63580f4bd72714f783a8a90d92b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690919be1265c7109ab536696669159f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0c89a3d013f8c54fa8a5bc198cad4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b79634c8d450a836980a56c5bb9ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350b3c2c8585625b852ce464a105e4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a1839d6b3de4beb17debe063983e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42d37385d3d0ab4a3adb93009997fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623e9d07e1670d2280103a65cccf83c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab563ef640e0fb832bcbff5deb9e0cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e694bd23d8434848ef451bdf7d3471366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d16a0c0f9d5217b71149b164f9fa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6b52e9b20a12b0c7cbc0f6334fc62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6928ce1c6ac3f614c138eb6ba1cb18c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3a484bb77b94d482bb01c07ca66ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0511323f03f3ce8f834d61191581ed5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f314526a594643425c9685508eab4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115bc698d1acfe248c8e0a34e29291e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f146da0fb51b77c0f3b5c2365c5cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd94ca904c36cf7104d76cef57059ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ae702e08db426a3ff5565be3d2928376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d395d1c3674ab732a62e6dce3366d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9e241eccd721dc53615e2dacf6ed0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766aabdd7aba096aa876ee4b3f708ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51197ec4eac09cdd6e12bc3167ffa90f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed0d5f54682ec17e3709c1209130c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a501f10fbb77a05bc3de77d24154e0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a728c1bfa30ec16e64409feedf7c8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c30c7a77e2301fb5cadb980c58f8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da89e9d5e3cdd6c8486fcf0540806a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23609887a75cc3824cc5c4e9fe642f22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c704e94e6d89b3cc9219fbd55feb41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e406c7774d3cefee920877bacd01f72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1e821a772b7e24c251c0ee68dfb6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38129fde9dd50d22706d895335a2ebba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bb0123cc315ca697d8917ba715696391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e38759c0c28aad97f7c6febc9ad9f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf4391033c91690b3f6f63db531e69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4aab304322a14de725978363365d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb62406ab5695e2ca4ca62cee9a66b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa9e5581526315dc8cf6dc6fc23131396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081a245822e1fc505fd3266b088dde5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdb0e0ae68ec7e5bc44f179d3a08b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9f12c4e533a0a73c02ddb1b82b1e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a20ecc96bdd9191548302cf2b8ffad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da593d19dcc15db2c3564b6c05bace43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fe8b1ebb4aeb8105c13dbc5df1a94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63818943ad264755a017a24e2bf3fce9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cee7bd69fd48a244263961108161e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc0ec7c335b255f3c4914e75d3bf72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e34c4013cdbe5913ef3c0669bfa5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fbf87cce1094ebf123e8785aad92f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874739f5097217c71589b2ec4456fb65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcab49a7a77af5f0c307de2801c98e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9468341309c124b997b19ad12ff7ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ca8e8542285da4a8719ecf9892bc2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be64b100062aa91726790fbedd73af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a31ceea149e85fa540c9888e353ee1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f210cf850bb89a2859a60fab7d462414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55986617099049a3a8fd8db75b8ba2a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8731ced900a80d904f85326679d0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2cd5ee6efb6073119c8a4aa1debf0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11930409ff1c7032072a350a187d4b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c162f6b42e5b2fbf9924d45231133b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffa735bdd69d1c2bffcc9895dbcb53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098403a42d8615b5b804a847a56e6a8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f1a3e850facf653b3111af9822b3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393575addda033acdb14d1adc9c4be2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d276e876f782d391169e391fa24e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933508fc99e2c37ef0542f748ec61935425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb4a8c1bf39fab69641e44d34b73be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12b5b3e6a6a1967b3330ecb651effc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce227db1eba49293e5c1652271414a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d130c355f087f29afe7e1417394d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2130e00de17aeca2c8c5d12ab09c68d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53623d7bc30e34720e366eb53347d3cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634c80f1c86b755d21524bb805fda3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9559def78b140607686c3855d5b7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65a35324b440ca6c8ff7b6da371c27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72b201b3799e7a02dc60ff8f420c26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75bd0fd87ef7923bdb6f9a7c4bbb44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776c7bd81022e992be045d31acd6c65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf2964a718be40ee2e2070d252e8b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c20474e7dcc26c8ce7bad7fb425a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a60aac49f7b02cf7532cc3ed3ba4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f02978b9fd848515b3307277eaabc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9a15888df0462fce49651db3f9996442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53474601c71715c709552db6c47ed83a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454c7f3144f814e5f3b51e3094cc17b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29240c66f5429941d04f6d09d6ef947d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca42e97a902b6901cb11189e314ecd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d44ada7028fa5546be6978d50e59f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8a748d44f4366138a0fa9f6ae3b7c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d041642995029bf6d7a9f4782331449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c717fa01a2b3f62ec10f5845ef5429450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21911c061b1c6aaeaa0ee0bbb93b4a52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43558347962cd0184779c94446c0def9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fb6cbcc9935bb5a26411079ca6c7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449263c7201e36f8f2714bb0b37b1b99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e4f85716d53b26f800c0b74bc675c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff450389c36a718a2e7a6284023638456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e2cc5fd9d55499a7e1c00172c9998457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd30cd21d85bd476f33fe60371f7467458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550829e7f4fbd0f8eeddf3d0b6c4aee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d719248b55445c5ad35d81750dded460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22373974f05188bf68892db13e27555b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092649791b91715448e1f5b47ff3267462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc656472e1d897bd35825e095c8fcde9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840b9509c5005d1f51c479c90775053464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe76677a7e99dcb687057f7d69ae612465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdaee3f9898e20c163585fd5b8d781466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983293013c4fd63bb9cffa4e901c1975467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f793c1b0f11cf59e951fe046d2ee32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb245a962363d5cb34568ba5d3aea5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc886e8a6891f33a90364b95240466b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b5e2a1ffbe18f56e504e22d57af20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a3cc6689df02caccb244900010b1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e241e97c287ca1a025b4b7f88f9d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99afd32bf9cab290c2f5d9ffa57bb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc20cddf6a5ce5797f0ec88244b47e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed739b2a785152faa58575837d1baec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78328f7d31e36a649a5501daef183f17477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581b262724c9ee67c0c375231f19480478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa8a2c606d6bb7e2fd61c41e8d85c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eb356692db6786ed7a3d82c61f5e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f1dda8b059fea2b9b1b37f28a3cd4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ed2b02e7aa4b10b8cae8fd801cbe8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799a86a4061909ece83de3287d7ea28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7771663cdd8962d4d25fe3e284a8fd3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039c7f048448db3fc9eb3d7481822ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319451f30308a8f71ee8e8ef49795e4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65853e0f35cce19a1789ee2db498c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415aa4f8191fcff560fb341a86e09dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9448277e27bcbd10a5c3cd646663a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174800da7894459b87a233319fed4e86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518de90b5a78a830ac8addd8d95da036491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb242545b4f635cf7172203837a842492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181de391571f66c3d4df322b85cb7715493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08658cad19524915918a997ba45f300494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82684c7b4e29b06793c8b314d3977a25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a874855427b2701a651a7f05c30ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d121a9bc3df02b87d9c74c37da41e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89292467e495de2749944243a1f29f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cdb037d6cffbd96ca9dc14085aab1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe566af0446522040b1abdcc15855a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c169eff79c470c82acb8fac979620501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a215f210ea6896bd5e9f994acbc883f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c80c66a93e32fb80a84f81f440ca68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08239fd3e9c1e104794e30c5309354b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b307136944d8eecb8010ff91448807505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b441ebe0c5e284503d4a3a633207b30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561db0658ef49dac33bd6fcf82c35d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec791a00c9dc001e878747268209ed41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faac5ada5ca9bc3ac7a23943062ffeb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8285fdabb712771dfe02330cc069dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc237fec694b1510e4fffd62112b1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4afcd7552c4b34ac604879df64242512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1909aac7e6431716a34dd03c60800c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64672f6510b21f580c6c87361fa2fb72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa623aef300ea26c7183400c8938d59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e08ef0619391ba064b88c30765a6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1694ce128b11b4fbca31851b76bc74a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9a77f1b509786a2955acf15d7881f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d891fc2fde08dde72c6c1a48e47b1d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95409d4baa39d02b0f45a8cba9a95d6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b87007e615fe3b7cfeb81c8185edd3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f12d98c22519411ca862eeb4db604522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b125941cd19463e9d737c7512a0b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb5ae1850c0a836952ecfa9d918b2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828776a219ff6b7221f3c788ac122a43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53230979bab8d1bbc24d6749c37d73f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e5421cf54465f4bec6b99b958978f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8601720076a6c105beb66e9f30f211528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51081c0566a85d4fcbc61ce6b395636529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6e0ab767420d8d3c233f8c2dc278f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99339bbad7fb57bd39f602b807762a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d82b5be1751ac35eadf11c59417aef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead411d926e5c0f52c63f8adf1afd49533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07df175acbdadc675e87959fc7e2d5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4394cc0c57dc175c9f2c3ca7c8c8db9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea7f8781fa3a8e42bb8b1fda64e2fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555439fd36e0360f1cf0ed6012344455537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325dffb2a16d4a757ae95b0d481443c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d4691419056e5754e8b125514f960539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b71d0a7a8cfd57d3ae74a83e9ab73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918494befb514c4b47e06240a89b0036541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d568fb8f292e2f2aeb44ba88f8c5705542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09237ada74ce63716fb1fb9dd7e84980543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c88c1d894e2c637d02abff4107300544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6a339bf0e659ab26b340885cb1b1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d190a82f641f1dafad1bcb27fbe20ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf633fa117a9db8ff8309a034c7882547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63684f294699d536557e71675c3b0ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f4dfd6e3004c0cea1ea101d4ec63b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2111b01a745eb60f9de14012fc0bfd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585494b22c184d15774a07d0eed09e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64d57f617656004697540e4460833c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34a105ba956bcc61c37cad7c71704f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdbe1bfaea076b83a78238571d7115554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4bff33c6da6b3d934eb6a017fa35c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e0e7f771f38946233ab5612ab8daf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73759e4e4f58ce32abce4fb5b1398223557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0a3c34677ff99c4367370362a90ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af831a21a2d819526520c4b3675aee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6d674150ced5f526995f2f2ba73b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b52468978547f09068b107d7f82a32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea92e87c0dd45f75359a3163ec7b81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b54ec139afa3531a58d6896f93ff8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678972458cc3577c2a3ea7da613b5310564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e030ae856dcf732b0a6ea0227667f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56f4e0ee35cbbf27b7e9a8ca8c15c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27962cef2a43fe373dc08727ba6b0af8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34407c1f155e8a78ce20aa7494e37da8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9799d3f0bf6accf2cea2e08b51eba6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75aac7b8d540cf5a600a90586dbaf4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c85147b90f618f1e66e274982031c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5178914baad7e10f39bb177ce6aebf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b88e9c11d0b75a6b8897d031d4f04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91351e56e81a5641acf68605aa5b60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6e5825c51de7a0b92168bb3a751a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e44786bbcd2044a791de95e4559007576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a131bdf68d7a508a825b319c902ed8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8120c7b98eee8d6a25a3bdcbfa87f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fce28aeabe733d55b155ff9372b5d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac020d3270d221e45e61fe1abcc548580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94502a843c8073f0c3a4e186626c191581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5efb8316425bbccaabcdb94fa15fc4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692069ec5c7b851f23e6cbe643a0590583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80033427e9b69521a520bcba94ddbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392686efbebb2751c50f768e63e7e05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c061a6fd7ba39ac175cad430d5eec9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e1817ecdf47d012b5ca96cf4c5e2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4d68503a23b0da7dc41cda4d33e09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614db15675cc00498c68f0792ef3c519589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43214038eb092865d995da8197ab9763590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60285e2fa00dd6281f335a6577b8b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c32b156f6831a0e28fe9c94fcef95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba0ce3ea57367f2204eb4312e80c0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5ce99ce97243efdd366d43160e5dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e67660a9ffc6877c3ad774ef711e9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d721a09efd7a72f056ebb6d5a4ce0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359bd53bcb16dcc0678d5704511e5ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36a167e81e59ddb734a34c2836b0f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87f3561b0d30d4d4c3a0ea86c5c0b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1f0dac9947da2ce08b0b9db255f5d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f441734930a9f3ab19e38df8c2a3d73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe18551bb554bdaea90704138d5c37a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb592a382704373f1ebe81b61501982d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab01966449128226bd38e3c3fdde7fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd995de28236b2a2c796ea542d4652605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be3a436cc4c59753c33b33c66948f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3046b2622cb2f636d502cacb97366607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76570c3392b64d13b529f7dee184f399608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dc86527974d8141a6f24006823c89609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61c88c047c43a1bf86de6bad63ba82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f461319ebb8cf3784b3df62deb829ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f260be4fce88781d14c79b259759a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd114a006da82c60760d7c16ed35605c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416a82720f390e3292c6b969ead0a31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79986863d3c8f0cd3e39a14f04824892615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607850feccee6528ab470a450ba0df9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82343b486e7c303ce349502ac0223606617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188b3c3702aa645515e968232f69b9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eac749fc92c78302c88f03ebbc88b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5042730a8c6a3b8ca92c9886987d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e5648234931aeb0dab91078cf4d5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989111d90120da1542cd54dbc26a924622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617314578211f402820993482ba6e66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52a52fb4bfb517eec83acf6cb72d24624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34385068a2de41e56a1e8be51682a87e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c15f949f20e860fd53ccc85cccdc8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a6a243b1a187d225ca4386bdc612a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c74a5fafa0003ed3b9750ccc5f4b6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232f3821d731d927858fecb38390729629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622268067e0c178b6b8bd12d72ee49d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ff447c8c3ebd70dacf9b4e81cf55c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d822d93c125162dcd3dfe3e1ccf302f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69e40b6bcdba891c056fe7b57d8fb5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974311919a763b41f77dfd0129dddea4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea827329330c44cfdb75a9837cdfbc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf80fb22d83f957b78d5b5a6541332636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8398d9f99d5021ce8d3f5bc35638de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe8ec08a87aab3245c3b25d881a5f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3536bc58744d5879d70871bda15b29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9b906953e13fe04e618201f9c7abf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e28c8aebc217fb59c99267dd979316641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854f3cf85ac367d6077bb647a472d73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e264676544118ad839a0b0a8b9a7a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39685055990bad0c6cb0dd50ce8a85fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a137629a2ae8c90ec9a4746fddc58c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62010ab497d446e937e46ba00946f8cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5a4b6373bc2002e025ae20bef974a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dff0fc043465e9b15b06bf69815587648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb842f91be1aecdd962f98ec2bc174f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb367672b990dc026d06fbc9244aad7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476014cc567e76df82ab328158c9950651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfe9e999961997ecf933b13e3d7711652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27601243fe99b85133629f53665e08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4234c1ac485b47cb3d29abe7157cfa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b547e108d6c8a5619bfecebe01f8c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a94055235a6713ffdc6351ed7cd43d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a97a743e47aaf0c03d7dc9f41c0754657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4906f897faf33a8c6fa2c7f109ceffa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ab68b81fcd4905c7e97fde79f2828659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837e6607819e4d1f8f12a1c70ee00f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85adfdeaa19499be17cb4424772bc43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11814224d06340fe42ee99ffbaeda0dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cf1e90cb40128e24e407c8517aac6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159410d8edfa8dcd0884136798d5965664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b79a076fedc832a5d746693ef441e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81272d5d88f85f4ce42eb3626c66f73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0e285ed680d28fa713bdf158e2edb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcbfae63ca841ac09a009e09f22314668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08c104c8fc27fa5c4ba94a219d2b80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945bb6d00d7ef2615d48bf9a1c820f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d7b708df6d56206abe9f61c63829d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8198a4f312f257608bb15378dd1c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc03ad68e07f6131e94a3aa4e74db3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6f90bfe0f8a7465d19d6fcd0bfe69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe89203f5e6f771e9b93d2982de644675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226c82f1a2e8759b4496426cb4ede0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef24738732376d4201ea142bdb6dd22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287643bcf37f8fefa9d958e7e8de7abd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbb84afc5814c240137e6b98fc25e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1596b90acaf7c5925dd937f4c3bd1ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4dcf95446fff71143071c397b16a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c3a5963016842f4722eca97e8e131682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facf25ae71b3016ead6d8fca6724d1d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5dd5e58632dd09fcc148a6e56f3de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5974fa3b119f8aa18fe262404f49ef6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6689867d2c7e054b0ab47450db97e83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433e81d0678667b1381138456656846687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a93e64449ade8c5882f1350d157ab5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7db50f82373ae48381da08300bd79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0e24910c8f3df2962f734625b6d4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12343d7353d26f6e48b6d0e3a42100691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe88a423f76bed9dd1698e364244e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2528ee97c383fa43b94adceed57144e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6ee43e498ed4337bb8e54331d462e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a243a592edb97626d5bc5dfe0906a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecca6a27034693bee6aaa3babad41f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0c0291efc67aa4a9e18cc86189f50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2827e1ff877600e5ce787833baef0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af940d0c0efef61c105893e15ebc3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a24782be5a469764cadd36f56e7c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e98117009f17d89aa73aa1227c047f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fd03b7e3d32d275c798deeadd7185702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be79813d24de401504129a7d0cbc22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88817cd2e4ce7df630f373f25c04ee4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038ea524383b7a40148cedccc72ee02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127026eae5757d627033514642b43ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9224b39852dac8dce483fda1b8b4ff8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dd5db0a95ec9f1acb54697208ef78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c54e15e7c19ff26e7ad9ef1145c42b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ed9037c9a3fcb63cf585352912b6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3aa9eef83f2510b70d320898a434a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6278d1ec8feb845a65fc5563f8c00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9944963d231015b71b1f0972fa4b710713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7a9f25a60c88c8a40e6c33d335b9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e9d4051c046b2f7b150aa67d4718e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4afd285e21985358131bc942709e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87c2383d59b65c7b5eef1e9cf72e56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dd061e56fea2f8be193040022b1c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376369ceb2beb6cdf42b865f3d1f74a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550efb633eada57898c158c390cb121720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f586bf9c8f6a02af5949ba36eb17d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb95932b8bb266e757c9a78c7f4c276722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c1808bebd9231337161e117ec9df8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380e657a209a0f294413f2d154e48a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0f78bbb85402c43182aaf88e35fae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f13ca9e716d529ea21f7bb1aaeec1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b9b6af9b3c39b281700ccea71e60e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894490fd0bfa64b2da6f911e9e18dc08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca4745b23787e71335f083c6bb251e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf6a98a7c854f9540382e7a3ee7d1f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba644ac03076e605a55d519e62a658731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252726b64730877b76df20f363d2d7ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6f05fb7fd9af26078439af34d49ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405277c81e24411a8fc1e93ccfc0de0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f631f43ca1736658c2c46b15c918ccd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cca72788373fdcdf60c382cab731b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cce7b0ced93e480dde15ec8587374737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f550cdb3c5dc914d8d7d274ab4ef19d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e054e26abaa7324efb2a68cdafb645e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31c161e856fb30974fc8bf8964e5f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d358afe0f34c3e5512383f31dafc9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79d14250210f2eeffea512ad388a39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11af031719306e8381973b4c12ec71743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61341b6af8473cdf59eb807b52d85701744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d36b080298c72d466870529f0a875745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd004183e884e62d2600a7bdd7c4c10746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecde47868027dc56ebb10d956acc949747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b302dc5f0491a46f6ec83b43349a4e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef58dcc0ffdb5a04eb905868106e94749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534ada6f50d636c68c480e52ceb829f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2a9c8d36e48220000b363e8beba3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be16056abfdbff8a1bd677fb9de371752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4647932048e74e739b86beccdf093b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510456472b78cceef8820bbbfdf8d771754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a0f13810ab4f028c971e50c4f5156755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37960072ef74f4af34bcda21fbed6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37cc15534fcd50cf54efda42b6dac8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf3fa12678734fb69684fbaabb9e75758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8109be3625cd9103c5bf3b8524da4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1813051db2147a806cb85b675d6ec21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408c21f6fe924ad9651090b649c499c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40200e53d5eca7676b8ce5fedebcc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a11c6f405c036acd292c85310d3004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66982969ed3bc9e016147651b914355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3a336a1545d0f1425e9bba707838e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11d80255d94db99b97e1f872068aef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e124d007f951f62ff96185f4d28998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973c7c63d2309d04f4102791442d2cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba9810d5badaef83a135a0a276521010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0357cf050914ee5fdb51d3c414c158611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69515f5abbd05d4ae17e6bf924778712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b244907b4a6dcd090ec9e883d636113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950198b93ae5146404e2c13a7ac37c9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8786b1f2fc93603e39109e826ab6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441fceb4a50c797a97c72bb5d07d9fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228996e59c760b7a1a78cfe46fdce47f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a166ff5dd27a0f2e918ccc050b85318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729aef09773ad561e5dbf0d4f41146a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ef23b32155a4513c5db400d9d6bb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c01d310a30b739680c76944865606c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08021d821a74c0a5a45c9a7d3fbdbb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9637b6641749cd7f43ab44f3f2e4d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d83771f7413cadd32d6e424ea53f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1da6d8c99e09a42c33bc864fd76a9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e2a53a88eacb8171b540f4008a0bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eba0fe67149df83daf07dec95756d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52951ebb5fc450abd6dcc66a23dcb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2bd8b3ac4773c609e72fecbdbe9e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae5e7d1d7b39f3d99811067996595330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe8fe446407dda92f52d7ed65056db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39863cebdcc3eed1b6e5806cc4b747f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ea7e4b759db43ac4dec06ec67199233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59627eac06c94f6a73da4c558886403f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc010401066a5b9688cc1f77228e7cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52271bf44c29e6c0894a98740253bd2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34f3ed8b295cb488f1628d53354a0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623aecee48da35315a9992f7f6f8bf538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08940c27e592a15f027656647a64ac7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec8664427534412f0a07064327a1e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7e27508d47769e3b92466ac44b1eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70a992cafecb6d61d155f5b82fd56b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365bb3df1ab16fe93d2b61df69a662743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e25f4ed256a55236ced38ba81b76144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e2ccd52ac52f9d20cf38f9d1aa16845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6de84cc327392153f1212174ffa2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ea9aaf83b2aca529f77da0a7464db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05447b758b6862ca309317c86459d04148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5f1ab5ba4e831da69f4e2d7a78cae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890a9575ff8b0e39773f226c3bf6ce250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa127d53bec0742588ddb7a0306bcd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03089d27e85fcabe37f231fce945543c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e231f30121b7e4a25535f40aeb09ad653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d256b7bec6635ec552513986381bb5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812789cd261277f366fc75ad5245ed655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1495c17980370d79157cf385d744df856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ae7b7bd5a32ecf965b9e53eefaee657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c56c528da9b93fb18049e33b1584f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535db7ba8149c6c783acc40b681b1ec859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be302961090dd5d56d9a034cfc0c6ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00be1f60d5170c0a74a6751b8183a3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f246032a30f737d099dda04f33486ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a13e3f9e6b87cd2dc0fffcd8280d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3460569c17f69b8a3344fd544ca5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0b0f523eeb40209bbcaf34d0ab39a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc8ca88fc42244f8884ed4dcd061fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc62a2844e0d852edb061983f9c61267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b48a2b864c08d8fe14249ad0c304268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51508d61277ce5ff1a2b0bdcf02c8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efbb132f5f1deb76037ec2a35266d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83673c9af8498cc0832a1ad9b478d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d793d74b13a4c24f05421d54323b9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af773f51532bfcc831a8a90ab4ae5d8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69459e354ac37f6f0519192f3cd88374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb374926a27830ef132f490dea564075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d486d7660c7dc18045324629e6de876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a7f2ea889c2462d6b97c81e09ddf677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e84393955a42cc1bc2ea480a30db678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a59f5fb18bdf3f5fe375df395fc82e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d26d153e6903c5a692be1fe171cadc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f57de449207b26ea63129ec327dbd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f420f279c7e035df099a0d97cf9229482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83be5e63ca7db03112084c865c00b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d379a25f083a866a87d73519abb3c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e038477a0ff2ebf5ad043fc7ad7138685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51c3d3a409fd47fbe0ec1741f8a0d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71d957b8399ff872fa58ab5c6db09d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a297837269186d9e0e1c1e9ab403388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546d7d5e638ffb0cc5bedd39ba373ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f3fde0b481acba072fd87722b361a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24c96d3986e3c539a963172beba99591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331b425893bc42e134f2176ce4433ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99e72722ea3622119c5784b469131793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cebd6d8eca472404b58b63fb138c7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e46508e03e99c1b8631eedcb50a0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9252d144e4bfdce585ffbd5e967a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b4a34320465625668db9b5a497b4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393fa9092840cb4dda1e87b2bcdb9f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac1a8ff744049b6ab2b5d459225b0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfca27b947cec48811e22f449e6d5da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e373510995cbfccf66b5565cf793bc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffaaf815cb738fb41c8056e884df26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9f80ed97401f88150e53e59ef4d55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e354b51c7ec7df1cd41c3c66cca2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b9b1a926410ea61f24f71ab830573105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b90e981979bbc3a1ecf4587c8019a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f72ec1801d43044f2936ef441b13d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b298fb6876efcf44af843c3961574108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af5c4bde5f014ee6e13f7148cc196f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faca6150d3502b879852075ed3f480110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc38d73678b5553730467cac2ccfc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f67110b4f3a2fff2ffc5ad3dd5171112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8cd4ebb948ed5af3771798e04cd87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959f80e526a48196c4511dbb63affb2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f352b7cb48164db72e2efd140eff97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fca8ec8435149f2cc61bbeb0e83f27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ebc07849d9e2601f4074b8b435046117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a7ab5f1b6ace737a1793c6df569fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc82458294a30f8c0a35a2bcd2fb537119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b90dd5a133625a7a550f56d8d0bec5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7b7f5036bd43f23e874a4239ebf86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca3939004d07be9e1c8fb381c91595122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e01ea6e0df95b17c66cf80dccd5899123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c18a555e42698e59db3c640e02b67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709337f6d0c522f95c04442300708eb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c596378ad5103be977b322d645f40d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3fa95acae2e44a505ea5122d516e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bb505a3991e48276c405b43d3a883128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66fbc90104491e38ac208ca3e9377d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d10b6213a802da787bde4843cdd3a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d252f86c1ca7169ec6ffba63d10b647131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5c49c18c749d130515bdfdc987999132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9735c799b4ac0c8d255c62c4115882133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd413c8b6d425f9450fac4706d6d0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2849fec4abaf2d8ba0933762c9bfdc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f028e1113f1fec75646f302c3566ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a41b54baa0555343f43aba6917a3aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c7f863f6f9714e76b87d4b8b25e11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d73e80a88a93981228757d293fcbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e298279fb0bb1b48baa17337b8bfb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd60bedff69372c3c5b99a383e5ed7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b05c62b2f1bd04232113e9c1c895b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db026303a782d14dcf6ed2de711b283d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbe03a1c116218891abf9cd6300e2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ef5f8fccf81b9d9072734a05ea9c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb476ce79a3933be7a7998290a9166146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5d07899cc0268a9b639cab91e8094147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6886483d197cff01c7307c5f4ae95d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68221a071358cbe2c099fba3cbd13e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5998882fdaf6776ce7cfd9f39d2a14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1b2329c5b163ae062e68f72027b02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13a0426e202791385ddb5644e8ca2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc63de0424d5ac5ca243bafdfb45260153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c4c1e5ec335355b9e8b67f0ca4fb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d62ddb3ccea64566c8a9cc9a122bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebd7b0b0dca422ffe461217ec9d00c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d510b9f11ca147131d2433ff74e0f43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946858dd10fab6462379bd9eed74573158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2892b0d87ee259f1107c8dee56073159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2fb9fed6b3b5ea61a01b2bc7c10b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a571c356acca48acf02e2682617f8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87849e2765b38d93490db6158e71b5de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc197e5183bba9718bb3314dbb332ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77c8b49685b9e12958e927d94d270d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45eeeef494ea1b9463e786324e17ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e840e4ba61a4c994e5de748a19430b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611202b978e80d322de0a2545f103fbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c8b8dfe7dd03015053cf89847f85b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca4970d3482a762bfdf01687b62f91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58349443ac16e69cf91ab42492081817170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdec69fdbd11d5cb70abb688089c60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8a243a887f98e022d73c4115f6acf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78e9f9029a61a3599469cc802e02ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d7a0d67a54de0f3d1339c5f2cd5b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f73abd5085260b0b20688bc8f3a08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918078a7862ba1f018d13cd352ef7347176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a217d7663d404a2c63eec180de6ddb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e5bcf14eeb846c270f6fe539e1b0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a6390530296cae939ba5f87e09708179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb308146797c9da7482821ad311b079180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fb35dccc2d7d9c3f388ff734f17bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850f24c62e6bb4abc6a7c7825345408182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f974777bef5aaf5d51d20a445b844b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7ce084b210b05b2035ad1bf03f444184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49927e4d878f92cb2851538cc8d6558b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09beb5292a1b266833f89cce3729267186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b21aaa0982446f61838d01bb13e31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421928b1b4b757c891d7209a6fcb90f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e553c1ec31f1ac526bda6b6625efcb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c91af97f9730c7145d774e15ff9af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725f34a2d3eabc9c855f1bc51f3b784191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80a94a72057fb9a05a2d709e723621192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f003b384c4fdcb5abc29f1f74b028193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1242d8b9b603e390eaa6246fb54a47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296faedfb385ec68c76f8fa619901f77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad034fe4d1feff2c49e12f6cc02ddd27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d511736c06c63af2ac66082f297409f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e8e95a569ae8056e496f5c248bad2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120ffc29165f0850cbe9cbeab457860199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9afb8ec3728d367f22e8e0d14d94c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960c9be60e6e4ef67c445d91842062e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970c981555e14c417e071306d593281202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059665698d28ad42346b0b26b7c8782203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6391e6b0258913a522770aa8ec60504204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c75601d47152c02bd49dd2d0aa5d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad34ff1fced36285e19a5b4ac39c09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965ef557bf935b7250566a63b314550207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200120c53df10b068ab9baba62718ea0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d532451903cd65c9b589b913afdb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f0d68378f4812ca466a704ba3ee2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d71f02a93dec1a7933f9c8cf0df57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df5bcb45a5ed67b76d775ae93a708c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977026fbc9574533ccc10db32196a08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641df33533807bae00aff6b2b8d3074214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fafcc85285ed8cb3ec47904d77743a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368ede78465238b798c550fdf88025f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab046c7409015098dd4bd70b9e760b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10a05515d3ae27600944130db3cf5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f089a38d5f067e7fd5376fc707a680e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410c94aaa86be76c624c45910245db3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f2feb16f9f7113b4a0a669eaf71f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df855a7ad821dbd5ea2f01de7d1c5e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0e12e220fe624e0d1d324cbf4496c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a69a28e8de8d61c23db2672fc0e29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd6fd24961c1e84221bf09ae909a4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aea5897ed6df1b4684f8feab50a553226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88214f144103cf082b1659b6c93617227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cf91f48b4660acf516addef04eb50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4ca1dee04502f54edcda336647f55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d575443bc796a32609a8dbd4106c544230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dec771162a730b4962c8220303ef7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bd2b8bcbc31030b97d084a238b1f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5ed38895ef438edaca729ecd258e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daad74100b2ac1dcf7d6e13ede4528234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed457515db428c55979f8d37c137902f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c41bd6e9ad1f3486799d436cf8de55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0577ceaf6e95747b494ecd0e3c5dbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242df70c4951db1cad37d7641c87c566238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda20f8a5d361d807ba03508578a1ebe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eeefdb23aba27f1a8d04a61ae6a9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401948a73560a588fb316505bb5f27db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad81d44fe64c80cbe31c7bd1b67f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de36b6734f226285356212e8f3972d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a24bbc41cf302c8586f535029c9b86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc532234c52648562eb4da5bf3784c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b38c8ece3222771787bd18c614687246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20e5f2388e9485e796049098b4ad1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdf864103056ec35b1761c5d115f12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece3ee73d6942f1b76e8cfd430ea592249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46415be1f21e8786ce2cacd3052755ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e5e4b7e6485f70d2f21473012b875251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8786625ce4ae1c28cb2541b9d13b6cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cf0f92b4a01e4b4117a1256f84822253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d1ecc4509a02b7fe61bcdf6b667a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136258f14c9c4d566eb361e70fc634c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38832d1f4cc394aa65e99b1ef66981256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53a08707f128abf90809f675a85924257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ceb5b37217e5dbbc333388fb0d67c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbde0d9ee184d93cb1e1b8e83123838259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d24878f4784d4c512fa92ab13ae72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda120380cf7a3a0d02d3f81f081857261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65788c632f3368dbf21da26b263d6b69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4e4a63d36370e576bcab1345c2f11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df018cc78c66abde407f682b6c5bc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607e8c4ed0f36160cc082a19be8f547265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6789e01b4fcf696fc47905aa17768d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa709c8675b02e2e3c01938b4d66f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa703dc704c7a772e1441f98e7a6c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf9a42796769bce0adfeb1c293d8d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab4f2240a16fbd8fd57fafa24b1acb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad85d8376cbf5c06df1df801e354ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846908e22898e9469d635e9ebb7884a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ef6f70e58572c67f472428e1540f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c6cc8fb116017b67cf53c328ad21f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447480434f19d79aedacf7c42aefc89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d7bceb532424e10ccf0f1bbf6ac98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e4a0cbfbeb655c372ed79644c2c9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818cd110cdadd4b1569efd1dc7303b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fbb4ae3797d02490795239cc40402279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca1676cf355f12407acfad106e3451280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f87b36a8dbd8737e5a775363b7d64a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eb983bfd2bc5917ae7ec8f4452463282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee81659fd5b5e408afe689eff3e64c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd4755135c19722195591a8e69ca32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57941d725e82fc398b474023d950dd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e3e6dbaf6c3ad88381c24a45ea82e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5cb9ff6b70de2a40b2164d6b46d90287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60185e39fa9ee6e57c714a43ca407a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38123eeb3ec8de6a8d77763a6a80df29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30044c01bc3dda39121dd32270802154290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b96baa38fa198fd50f82f95021eb92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0afeb0d1740e28036a6001b060e91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f98f9b16b8d964ffe59c860c08c0cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cce4510e167bba883a033ddd451be3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bd1edbd0e7d5721caaae80ce5d3c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741691cb63e35c570305bac7bec14aca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6553137a741986922d09db9e909137297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397f891f57e0868bcfc0ddea0fd2d8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bcdc831a3f37ab258ee418a3a99d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a41895339006ddbcb7bcfa9074dad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36a78bc3eba6dd707e5d05d3f35493301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4311cf623a9b32eb1c4c60080a426302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a5d490d3faded82cd340acf119a27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a37981c53d5870cab004569baef0b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfdf62b493aff4188ad436397173e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357d6f2271a19ccd6bfd1cdbac07202306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b9caff86d2d78578537b3f4a8d42c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca2a995cc189d1dda87d4cd6432e4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b5da34a772bfa0f175c3adeb95df0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab130d21f59dff9fcc63cc120ef3be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4594f293bf7046b5e922694c0820b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d93101e7906f69f8a559b588e2705312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476843826ab5d8f52c92a417a63771a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28b02152123b781bff916aba9654b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d09ee6e79d0849d0cb4c5bdfdad163315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cacd8811d9d754ed352d50756c105a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46888870ca840a2f14e1eff41eefd27a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b6294728961aede7cdde77791bd60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc58af09261f0a6f8cd156a8d8122ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc64f89f0525b1ecc302d506053d6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a274fafdb4f64b8b7eb58002828f4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf52f116acc4ce21a128782133328e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e6f2f2951796d1e4bc307777ff429323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df4d6c75e1b227781d9a199507a6c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ada3371e0a71cb766c6684a6881ff8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32317a3238166975335dca097b0f6d71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6472d6213ca48ed120bc37a24da972d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9239bb3c5d516c9cb9a8bcf54c4613b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0714483218f871b3a5d4d0479c524cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc09822338c0775b0f4bf871cb1637a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e99ada5e453ea7e2f3679ae6ea133d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b020f6171e4a30dc2dcede9e3d5f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777404c657ff5c392e42eae07a52d7ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac25e06b9324a5d34a797ddec7cd9b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39166b77ed53e49612769edc4b2751c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292de49f4a8c0fdc40d2ef420de8788336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b926b212da34874eaee90ef6cb1b4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ef90295950ba64526a4505ee4753c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ee1b3b2af2d8701fa5c194ecc897339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa36a8dc69ac96e5bc6af78750d493340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b054f69fc83afff0702bfa1c55cff0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34d9652cf156b45b6601180552a0db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620ad4c7d546588814dc6c9c6a96594343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786548dee9052652e10d23b0a6c1cfaa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e5b206025025614029082f91be5c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93650acf0d55d5451f59177d01a9fde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b5a8e8093af40979abfaa0be8cfdd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b54bb01b73c267b97f51e393e7498348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43d8ddabb24df7a89587c0dd1a8f38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5f3322d983c05fc357c9eed3c2d82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc204e47715e8798b204ba37b63f7ed6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42f0576054a7a5d4747a69e8050e59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3807c5d2d7a6880373f2c465d3ce4fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4aad19e94a47561d896ba96438218354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d81d868619a2ce09f36b9af5334e36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90e774448ab97b0aaf511dc13a3d98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b9a57519c083263bf337d2d6be0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdb6f06292fdbf6d5ffcecb38f3e18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad9bcd15fe05483935130a49a46fbd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eba7c77d882cd7478f14ea432ff336360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51048442e9a47a6b441683e26d5f2de9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b710a23148a0233d828824c663659c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddca9be76365f7e017dd6e691d370c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202334efb0f9aea214f237e0a4d8d818364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c98d455bdd347064f5c603f48813b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb0f2e82de23966e1d1b1aeed84e7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb252e24dd352f640442ea64ea460525367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415f5d4e7280dc39af9666c767ef577368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11ba66a4d2bee34db40af7923594ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2650e361c08b29e6a80d55be05697d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28211d090d0079a0ea594bd26f0d7ff7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93d5ff30e9c950aa04e66543d76e56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e926db0a800b296895ae90aa8a0bebd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c065276fa1afc9cf7cbeecbc6a2d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4c8f93cb5d3fb8c0ade5379ca2d7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930fa16e49ea7849064018d2f90334b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711678dbde1b8fb5248e7eb3b77bf82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bebd580d7a83611cd861b6e9cc1831378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77f83aa8f336f3274408e380857fc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9194d6f696be48172137966dfc3b2a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ac895a85f1bde814cb11c974b5cb7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87305a13341285c4f1e9a6d72aacacb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fe9d6d52f50a4f2d46e615dd4fc60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83490d925195dcaa175a21f2da42c82f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27620879c211d2018b435223a1466962385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91771d1d49680726e760281f062ae32d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af76d4ea3fa6d5dd3ee76d2ad6e3c0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744515b98b189048d287f98bef6a8bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dea51713103e58f5a0fa06f168123389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c03fe1d931540f855707dafed5c46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbfd2fe3d07e2f113e3d101f1a5ac9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91d001720c6b77e5fb27bd13bbed4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c1b8043a74d210450801683b38724393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed57ca22b41c2508eed571e47924b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d60e760941fb9a7049dda9b28042b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d89eb08a78f01fa6fea99e67c22e59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258db77c8a3d5ed8445644186b68703e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07163f32f7f9ff13d87f07f90c339208398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a5524a59ddaaf75cfa9bcaae8a372399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b626525909df841f9d8f55438f85197400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add55c2ffebd7236a87d5fc0b964ad0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f598e67297bcbc24b301128795b022402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6951b6570db23c514f8136b685ec0f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3b5a2330bae2dadcd9e4768e71fde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afb4406747e1a96676858359798114405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af6d788e24327f9fcec07ebb2fb0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4822af02a1fa3337c339334501415407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49621a8841bdd80f4b5ce61c6502a3e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9a12777b5bb097b14e35bcd5547f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2e07afc14748ec32a5eea0fb23f85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85faa047d3d2082752161e750edbb6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da251d134ff662bdd4b298cda22b893412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a27493b4b9ff2c700b5cab90c466b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c75e0422d7fa3fafc56e99e16b6a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769e0ad0186e79ed47cf0505f37307f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d91b5db37ecea9b382cde39319bb1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4d3e57be5d93fe11bcd06a7359e95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346223e8a0c9426ac7d2fd237dc5a139418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc4bdb854f5e9cfa4107d36c4f763e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196dc325bbdc83c7f1d494ac2a3acc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142824084269fd62280a8e11f9b7c47d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aed74602c682e0795bab2f6fa5bbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d11f06d7a18a86466121df5327e18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a9b5bb2c9879278e947c0cced99bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766ed22dac8ff3fa8606b80ca576849425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193eb2b9745a27c3d13fc5a424b32cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c29639c214c4f179fd5b14d035b473427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027cfee47af2c6ba739aaf69ed6d3b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e56db0f9d81736d8862d1cd8be294429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f90066d0bd4ab63a803b03f48ae0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9f4338849c63a3791f2c6b8d04df8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e977e04d08bda221f594b0837c61b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4db09a4dd013db1955b7cf9b904a46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0332113b9d31b6369b8e69da256a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d004ab602aaaeceb76ce066c2dd934f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d315d5e9c8d12f6dec8cffcd38bba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb91f1db238ed3dbea55bbf84e9b64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3ee39cdf77f23e7cef1010f01e0e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5b308e58c073e1ecf5c22d1aa4eb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323c6e9282a2b48bbd78cd072fdbd19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78007f3776337cfcaf21eef7cd6cea96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858b9dc62b15c1e5c05a1e5c7274958442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f5f97d0b78716a4241b47bb43756c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e685c86170a094e7ec143b119ddce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46280883a79dea64dfe1215f073c2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dff19ec38487f736c04f1acf0c362e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdcd522015614ab876329466029c01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b0090411389083004233754166885448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aeca317b565d6d9c99df05d0bc854449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6841f2f949fb57df656df0de11d07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fff76d7915ed8805f2b65e6fd68f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034933089bb4e6f9cd745248fece86c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dac622f44d1d1a5a24b00063cf810453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c04c2168852bf67e7bf27f1781b54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b2c4db2d6a8f0bb11976c1057c6d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7edd650634fe3c0b7385f7b15013f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caee7a612f2cdebc328c175abcae3e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe4e9747abca5360f629e0dc636a99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1a5a92b3e5d0d8d19b9fbbfc892ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26cb5d0d6ccf55fa95e5962a92a67c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b43761cd403b2762dcdf6457b0f06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f8364e38098577b05ab7ae0937913462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2506d73ea64c610068a1852968d35d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fad523d551640d42ad0c32cc28d93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6e9df6c22977e46b639655013e383465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efded491eb17cdb585ec3d1961a9092466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89512af0db0f780d2269a39ac549c710467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c699bf66b5ed64767428025176cc767468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452abf5cf1ab1ed0fa163e0418531cb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc11316ae901a9bd6f73e66081e18b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7674e73528121917a384d32dd17ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5cce366c0d95328b7a07d639f7945472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffbae9be79a08cbd4350deac20362c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844e053b4784fd2810f3d6b46b3228a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e8fd6fb1b6334980a70471a55d17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3714655c5d123b141bfb909321ff3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3310fac56b8fde3bb7730ebe3d4a1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9b72ba09a94ed3d180d2233299dd1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d5854cf75e668249e75b727ee896b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503170b2c4bd55a9a821e8616020a82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4badba1b47295840461e387c37d0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe682c8ad8190d344dd76dc37ca074e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7a524cbbbb240b3d3739d15a47be8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d9f78f7b6eb9f74f10fbee39e95f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536254b3778b943fa25546dfe5a6283485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9abda3fb0ccb19b459c67314d7a8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e8d495e6253eadc6796c1ccba11f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af469fbdbc89c96b526adb5c37e27bc3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03979775778620ba1bf998115b851ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28556c6275ee8e0a883ec862f7d6e1ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fbbeb621a92d2006f0001871de087491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422a0434063894e0d22c05fb103fff3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6199142b6d68f08f4efa39a590b6152493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1b1a93eb352cf4bd6d9920a2c2d18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2e2044e9c1b2f9a4edcf612a1b5bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b9aeb04f18f5bcb3336838d5eefe9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14763239f21368bd800f2438a7e6758497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f96f202ff77fd49931e67ecf6c007e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd18f7dbb59fd0ea645c2fa4259b04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca0490f4f7be9d7a4acc3c3634eac8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4101c8c43673ff8c37bfc61b51a7ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b4cf84f2e1026d631e1e08ee80a81502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6f42a55a3ad1918401e139b208e3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc282498a150daf176a7c61d74a45ee7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab90140caebb851f687b0304bb21f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3d8baea7f3b134ac71e80d14f997c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7f6c41e1e2d7f220607f6b6948b18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf41d5258d93199801abb3b9cf13b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e8286f5a619e449c320e004f350d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ba09934a35b6a4523da85abc5bb96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d67905db4703f19f2b8c140d0f3354511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3191d3b220427afcbdc7b37e8aa1b79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04bc49009863699e561026c843e855513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4bc73aefe081b4a1d3ac2e6df5195514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786763e99281d7505507328f29b354e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c335350bcb64f56444193281346c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d38b656c58ba7662abccc9bb3985f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3d5ec3dc00e7851eccef0ccee7550518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13288d9a46a2982e3b03ff14852997fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a079f3aca31b4517bfdc8ff0d60707520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891b8d2856052607d1599f0188fd6cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f456613a425b011f0f31efedc1033522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8da702678e9ddf0e9530935cc72d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03683b53efdd056139aa2f6a31408dea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43f4887acf9789d415b949e2817c48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f09dbb6755440ad2aab5cde28f8947526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0cceaf8b39eba31eb9f6de26905e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d39328de1b6ddb0e4783051b8aa061528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8837bb4e2a8cf96e7ccb179d72f80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4ca8897345db512588b5ebced3bb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf8ecb017ead15888cf33cba7d50f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a326417a593e0a60ed7f87fccef0f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caa0a14c3614a38574d4e3a5285557533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ab78f8bb02f64a4448371418a52e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff135fbf38d19911789d68b39fbf9017535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20077ed5397194619f762dd2ee3d4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004a1878572078a94e184b7dcc02890537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe67ed248aa7fcde7a0f5e31a56b7b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd397cf0d993da5ac8df9a8f398104dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a9e00a1c4aba4b7444c5fffbe128e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9faae32091f6e982768754c517262541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5528cd33d981f4d802f639b0b04af1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8e7b794a521eb7a28e4780f32f0d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae8a08e7520905ccb3c8daac67c08d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e9e68ac00f20ce1e81f9e99e4678e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6e96c0c80d8b731f1a1301da7b8da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce8f664d51d858defe8d528527af03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f7c4f83a148a35804295d0a07a32e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aeed0d83770c9b9f5a6fa071eb805549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577fe145b09f6ea330a438ff7d25066550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8685aad56e47249a88e5e0dbe913e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f3d005dbb8928c2b27eefdbf8a598552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550bb726a074c7acf9fcd1d684e70f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d2838d396dd14477ff98c0a5afae1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca17eeaf8cd9a3633ae63f2c6f4beb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728cf308733387acd1e03ac4e04fa97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc5b08c7185fab414353602035fb9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd08a19e8ef11f3eea894429a0161a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eca91c950c9255d048b1288c02527559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10d9b0e671320c3cc346927435feb9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef1eeb3667b962b7d3488f5504eb98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802fa53296d8f65995405141b516ade562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d2a34cdb69bb357cc1fa30d9240ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd677b66fc7bbfc0e4ff6dc3d963524564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b350020064ca1b7139e9fe2f3de7cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffaefb40b44b3f22073b768d219580566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77756a0aef7ba511ae88f52ba3598fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa689f02771ae5f76acdd57f9af00b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6091b3bba654ad5ed4ccd365d8815569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2447966e47ec6b5fbe014eb954cae5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126647a915628db811556d7c4ffb52e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615202f758f515238a4e9ebb5825680572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5336869f38baedf36ef56cc0cf672e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a68aa63d9f4f27a0ad50478e98810574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abd44aafd5d09b66c6ed401540a992575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbb62fe98ececaad90cca7d033c236576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb833cf0b081262ac8cc1ba0be81ee1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4922b586b5bd5178c143c8197b0136578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaba16cf77d33ad324dfa31a3ecf945579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd3a1bfcbf955c747fb2b727734b39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b36ea60f257639be2854dcf75b5fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39249c3d3b650c71bd12b686755f2944582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4382cce4f593a36642004eb0eb7bff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44cde7d11a91a16e8704af2d03908d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df13f38f9227b56ed21acec8cb2d56f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330b33276a929364042b17e3c53e580586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eefffe79bc1a97d396bc4dc644861587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bda3e01b1e79158946ed41703db86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2a575a12929c45765a5d21fac9d70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae1a586457a9aec2e253978ca57147590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d2c79aefdccc559ed4540e04cf71d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807f8c9ed32ee664b1bb25f4db2df9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87dd4e8c4f9866e7cd0e9b832a1ea9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdac3dfe187fb0dffdc0df90e82b15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee5017af78cab725467fd15adb8820595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e434826cd8bb231c3f7960cf114e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97749c108e37cc84b047abe11dd3a57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b4a9d99ffe963db33e3ef04586dbf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d645181369c4bd2871bfacfe9484e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b4ee525be2b3f9685cd80f8679717600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e95c9e0b9869137db51f49207ba8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46b2f3f6ff3f781cc95c00548a2b23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd6d908b6f045f04f20115cd710e35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099bd0ac2059d0b4ff47e378304dabc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13532061a4c129266a4255e53b1b085605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043c0b5ce4ab44f0d6ab8c5f598956d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcd9f7e82b5e8c0f61b77247cd49e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120b96479951d14c564ca572ae97b0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceffc48f180f6cd1af199ffee9558e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0ca90410ce55f4f8ac9623dfa40c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfaf1161ea1f962494255a2416e7c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ce72325b7cbc1baccc0c6a506241c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab9d83d005c80af345f9aa90e738a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05fc5a0586876439a2614d941759be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c04f903e50c2a260763b03bda34a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ce07ac4328d0be0d7753838f45d72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640bd26e4e74cd59ce04ae9482c5cde617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453931a6a132a046071205fb3bd3c84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddb960ad050309142a98ef79d44b27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716ea646dd4ad7eeb1a6c40193c4f32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cf103d68c6c98446d1dbc3acee17a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033944d90b4bc65030fe05b48281662622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87554e00b4b28070e9456c1572a741623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e23c336a494b1eafe994a6f6e59cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f200f4b615e5231369bfeb634f3f37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd32bda4bd7c1fc782810cde274714626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fbfb7477e024b329706ea0c791e2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a547da671f08f581843ad449769620c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5e90c631d0207461da64bf0530829629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a0e5c2e24204d59cc09091586417f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56bce92b5a0c5a35a2f87ac0c8f399631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbc876b8ca8eaaf6d37135144306e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eb1826f4c6834ee718c5bd83c0034633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fc16547a7afde1de8d89bd855352a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d696b9025c17b1420f8c656f38bf5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b822eea98112736ed8af8fb5652d0f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad9bc99fd98af2808ee2ac5ada0ac3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78af5bc2a0881685ee1d5f21cfcc80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156317fd980d5986b59aaba636b5251639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15076384845316269911571a3b7a7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd76723dcffab33dda564e9df240ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b0ca5666fbc46e5528c68218ec872642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807938b60f5f704a10cf5d54c910c2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258f0c773583fbda9823ff3f05510c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec86c828505cdfc0ab2ea4e3c5b609645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d6b2a322ad1871e342caedf5bb2fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb936d6eab4c07491ac83f39cc9c74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436e30b4bdfd7d6c32752043dff40ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e879184fba48bb2501d9773128c38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c732592007b2ef93b5931117fa7835a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa06879e525309c09ae00fb8b25603651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4b4b233175e3d0212fcfb0fc279cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138f45e817bd34706d91029e9810237653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879faf02eec4a6b6e9b9d69d789471c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895520a9e5b0ee9a1573ddf774ed01a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289fef6d6df29ac957dccf0c1c049f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a29d438d2655a972e196f17f69e5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b22b0937e2e54cc927642522a1ab1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f7d617e528c9dea5b46b22623604b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac17700a3ca82e5c90614a859f6923c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6cd2fa4632d2efa4614fd7a48bd4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f452e2e4ddea382e2e3e7c027a68f90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f31bc7b7ee12dcf84f8968569f5e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf7dcddcac8b8cd910cf0840b11e44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030063f2f6fecc2745c2193599de147665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8980e7b815cf9fb434ca16b1749b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b54361ee0973f3b2e3d4adf8fdd15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900d2c44bbf7cc616d03686b00e7c13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615987eb87958d16767ef56bada555e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c03fd47b99c4fc89e4e0d92c363bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a0983792d6a5340df76d3d31bf13d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9023dbbcf3c5cc16941a2d8ec6ed89e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014343d1b1b155a08b82a0c072337fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913f642f37e6361f9e72dd451cafe91674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07c09dda0e049a9b44cffd3d819859675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20da4bf1019f10f9fd6c44b62c3ec5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07419689624d888688da2a6ec023e36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98469a9aa43c3d82b2178581790332678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b8be1fa468ac8be2094ee3c3b7949679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb54364df544667a187d937006a359680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dae0834b4e6a0100d3b754d5ada31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712cd0dee5203db2b37790245386297682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dbacdeee12667cebd8e20e00176b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484f0d9f2ed78883592a55f0a7a4b69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6675e231a653e981208be7548c792685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df1380bccf40c58f80a6234ca417ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412aca2327572253cdd36ce8a484144687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28a7b61a8bbfcf4b01de6d1dd80499688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125dd182b7801694ab8f461c2aa832e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f0bb7f5e0c12ae345dcf6242b72f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b52cc587d727b663aad7b8248ff16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10508655f9d506f135b4cd792c5dddd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aa6300375e4085fd46c2e5df4845b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dfedce97e7b0037de19d7ebd3e714694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536643b9ba8c8d6d2f95ac704c221bcd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dec31f76507d80f00e84d8f1c124d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa659c4c2f6b8c206c4771576b20ee4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c64e3376ab303ffd096eee78e2bb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3436dc9fdc4501d8668e48ac8e5e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52d1c4864858fb3abf78ef67a5589a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414d6c7ca174b5974d20eb63ac8141d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8c51aa6f33f86c58e3718ad98a2d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d7920d3be9d34abb8be812afcd1f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4bb6fcc788d02e87f9913977e4ff1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26753f7944831eead1dad7fca556921705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68af82cb78356d513046a794fedce24706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ff09eb60a3f0fe3824eb52cc3c88c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf8acfe4f5e2ab9558a633996793c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408ed505144fa47a874fbaa5bab51f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733458cc4311f9ec02e02c62a91e60e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ebbf36982b29c4bdce387844d8372711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688971d03207e989e99456885a72f63f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5d18551e7fb1f5d0696c6bd286026713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46f1f1aebe095755c2f77ef3e9d99c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45eb4ea80c9094c31a549e65060a4d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1066c84e5be5d65d4fac5b1343951f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271756d3f63699b2f07ebed3cdb5ec4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6722cbdd8fd4eee0150049dde302b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd517bd8b246d9d3dbd59d5b90b8292719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77738d67da434682fbe4c928edc476a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea63f2ea916c4b4ca07ab811d9f946f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dfded65e1b34a67c3375bc8499165722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5296ca4aafab029a70d1a3fa8b087d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c44116696f2cf58c32600161d10e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ace9981423fc44a1f68d83b18ca37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb8362bc72f5c9bbdf98733c9d6dd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07a16324ae908e1b9dca219da4a25c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02d95716e9c5b93b31844ecbf47ffd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c225c8c35dd53ce6a0ec0360246aa45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba501149ee8c257b021d0a13cf3ddb0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a0552b4f6eae5bd5f343a3f99eadc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d2a2659b695e461b7134e4de395b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4697881a35cc278632b63e1be75b92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39414c8bf6679391a7a4cfdf3d4b8873734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839113bb36f1bde4a1c67faf355fc24735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783f4a72ea44bfed580490db62ee0e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80d8074e67be4d7a904a01a6f50f78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40021922794b373d531c7aed37256a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a0458db62abfe8750c498d7941b91739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f426a52f95d55d222ef339932b73798740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f06cae6d321db8149ea2799b6d157c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7931508b1f33dcab97aec108ab9bec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe52c7a60ba31dbd96905be722ff5f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624b7a9272cf293dc380745e1028a9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90f87f686fc645ba55ad9aedb0c81a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c152473f9221d5073547bfe16ca5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a84f44158864f90760055699a4527c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66994bde31e0cc21f7a4e926418c0989748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f0377c25f05d06c5b0b98e2458308749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579da8d0962390f3ff70a01eadc95139750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d078c15878b16004c65492adecd53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dfb00a7a41791877642a9eafcc4d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964daceb85491dab84447119f2dc4f24753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>