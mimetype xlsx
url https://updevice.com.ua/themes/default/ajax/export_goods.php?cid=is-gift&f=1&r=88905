--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc8eb6e5c89ab84de4070cd298275b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7e24b45627834916fbcfcb5687f402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138aa1e549fcdf2286f6bd6d05858c023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e89b3775b0c3fdf796e989d63c88534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4e44fb57cacfb1629fac5f3d1dc2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76590723e02115db890173b5ac97d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2858f83814c775949f350227605d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02766fdfd02956b7340802456f5ecc9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59b401e8c5e57c3e8200780546cc799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51a2048557ecef0c76d81c8e90e82010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5bdd553f40a41bb47b0f44bf039cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a2b91f2ecce7f085ec111348cf42f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f71a9787fb1a1b0a2676925498163413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5b9399b6e5d256ea890d986cc339b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d34c8ace8375ba5e2e37d84cb626b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69767bbbd69a984e07f5a4f4d63a7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b1ecdde5df2262666c85242c8082417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b48136dfabb0f558bcda208c3f5a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d34e832d7a80025239b25761e575819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7c81cf9b91ade5ededb036975917320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ea4c04404f6f666867346f96eedae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c57ab83e2bbff90b73ba716ce6916b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e32132c3fc02cf001c3254711c97c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084651d94686a75afb0c00c9dfd9cbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a69e9304a558bc798edb33ccb2587425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15294bf9b4482aa30d656efc6470062c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18c207ab68b3f8937f74c0f4c57aea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc994a64e67b6630238aa47b75210028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c44d7ace8327b6d084c42581990f2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459281cfcc1d84d060405780e91871030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb1e007fd433eb79199997f97010631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fd256af847760fbe9d53357ee69c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047239a99420c58da38e444940b366633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbcd73b65fc66545692a04726c2a4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3c29a4b14b7be7c9d16cd36353b3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5f6838e9dedcbfcb544bfd95bac3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c734f6b521cc0003f2df0673cf18bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fee8852846168601836f5ab0f123938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50d1797aeb13c9b3df48d9741db96d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b9a9835bbc48a261f94cb74d27f5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c89c0609675e6bc903c854b0736bea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81f8f3cd88e32f59277165bc8eba3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86121694b1118b6b1d83a5671e0d68e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8ec0d302e70abb2f831d4ca1a568a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacd61ad105925b89503cde0d365cf345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6180443c12baf07f08449952f199ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a306c0524d1471206cfe59990aab6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1bbc08a6267797879bebd6c1c364b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b52c4a4c0b46bbc0872906d524db349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c812e6ccc177542251558fbaddd4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9d24a315584883325337fc10efa7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a1ef84b46563b2ba9c61c55e2e1ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b333130229ac4781f001a1b3da677253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7ff376e69eec88f87dfa2a7e7bcd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4591089311977d15786ba7a5c990a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bff030da3b3171eb38c8c93c4927c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a701d7d90a72e3a8fbebe7850265fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32eb9dfd51ab3a4042e0c86453340058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfc8251dd76887d5ea23cf390954f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea0bd558a41a28ac498aa76dd461f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a1926ea9733aeab8de83e536c749561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc785449c7b32e6554c60abe247472e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3f17f056b98d450f1fc76c466a1f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad233a8cda408c7a6181cbbbaca016164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd52f2eb1b92a5fcd5d0dd1519861b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e350ed9fb641a9fbf8fcdc5bee0b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94aecaafd3b71a915c43777b4f7221367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a59c3f74d7c2afc554e7deca793c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c7f683d2b65fe1b0ee9cf84ac1baa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1c527470576549c47be0423b67d9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb172e67c448bc28ccb13fd58aae1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40efd64496d8ad12ab6b095cefa1a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3d204c8943828ce4420372b0d788a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb37a4f62f13c6b9b20ee56cba551e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f14489abe15fff58bf2b248c40f5c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c5de8d4b694d0c9a24d0412c59c1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7fe242edc3b27c0be63f3b821c3f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e07335c7be6dc93c7172d2cb79b9d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1049af321f448c3e07599b2f83eb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1545840b0d681c6480eb4946e0e03480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf220222c882f9b51ed5f689aaf53dfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449c860ec9352854b316f17e572656482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa10a04d7554ab8034d442ea1df13683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bd218c85ee0cf50490f25c1a962c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14721bd5f948b291e7cd75907633bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc032d1cd717712653a2043fe7e52ce786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804adcd7899c17adcfa60e88e74c687887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f0a3acac03a4a6f34dc5be39439c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf759769fec255caa19914ff677c6f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc241621fa1b995c3e35ddf07731e7e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df0d4a3bebef8c6c60b5a0a8d9414b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d183b64d854a5032ae775a13024e0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96841c5e606aa851cb6e37766f9cc04e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e51c54f15f3ec3cc95e63263ebf35a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7967e0d8866e4812115acac8a2b8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4d61fd7c9f4a044dd20227465de1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c89f833fdf939bcb7950bf753f4bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ef4ec7698b63e10d2bbdef4e57ec398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22686815cc9b96bc0eebbade6352a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67d47db3ff984a532acf855d34559e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d1a4050b7cb9c6f5a04205a5f44f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93598a78c28660da2428d090b8a912a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec09739eaab8965bf7bd3db2f1a6cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850040e237cc0a9697387c4c6b93b0e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6d75b4b31f7d50c5a73e0e2c465ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d822457ccaa93152474e2ac29a8da7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e3777f3aba92af67ff427eb6b0890107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0f3a7a6d334be4e9be9a5977c14a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054539de96f1e611552de44ad621b25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b51472d6e20daa59394db21fdcfd9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a81dfd8f18f408cb6e7c54062d3ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3dd4fc6f4b3f69b188383b816ee4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da223f3cf50e751b329772800067de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c76ae7842d49e1b2edc3618b0281e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1684eaada1bb2efd155d7ec30f47fcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537575d6fd8ddca88ab710c812207a01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dbb69674845f132943e2e3fc03a1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a45095c5e93d294484c6890b9ee8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ff80c754f26f830ad4cf650e73f36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2d3119438a827d70d4b95f4030441120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496715251a925c5c314ec2469b14838b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f42733c97b9d0acfddf79bd8614d14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8359de49f453cfc107e430acc6811123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7b3bbc88327c8b21f11666e7d6628124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6fc5838f9837ad1015740a0390a29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0b172733ca7684542830ee37492b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebc32c945ffaa298b43afa6ee7bf35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60878ed444969199e0d1497ba52ed6a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eee508e0913823592abbfe90ad43ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7949c25279be2fc1b93177c66150f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe77a23523d9d00da79963505420d0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafbf584d05664076a0d5df03039347132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d00dbf2a408d079503bcccc088e1c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa581f5d8644d5fb0648eaa69fa5e0c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b9f824a0c8c9b769a71c365ba19e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d66fc6ee6a88c94734b55fc417aa6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06f5d4e63d3b9b0f98b3f97fef242f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4313d3e4155700819b840823c5571138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308cdcf28a1c8f9b0bef14df44d0db6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41306434306bf261545b3e38be6614140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb1f55dd8751129913b39c077db234141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330585ff436f2844aec386940a04f34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04082f33ce86a61ffd2f190cabecbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135fe1fdf05fdabd40620247bed91bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d1457af974fbbdf3a33545c4a6fb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef90b3871cfb06ab8ea6eb1adb86a76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537147a124383175ad47e7cdeef091d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88316816596c616e770766f10c0a14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051c3cc1aa4e83d604e5f7ad30b1e05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72cd246279a8dd2f688eb8586cbc0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142cb63b827cf4f5b33d40080438657151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318bf6c3361750c72ddf2e4ff904de7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b4956513c83a08a02a4d2b19e6910153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e803311d249655ee11c612dd8a72589154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa095a1913d9ba2f95d288b17ab40aba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a522276290421cd4fa2d57cf6b17b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee52e920c030093f618c7213563a4a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4c3911a96c7cbc4b0394ddeaaee6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb30b4e65df19f45f7af8e24fd5d725159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833fa16ac640c93dc75fc5eb0318ec8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c1d64a799c29ee10cbc63aa736f33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698cc1431ec20ac29e9ec0d6dfd2712162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640070dbdaad33188a205581546cb60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29376662c4ddc966720d74ebde525016164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cf9536211e07e36409b5458acfb58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0bc6a79f84e6f7e4889db0d6d91e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c44e3e97476a8247c2b4b32090c49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693ab400fd0dc83302fc80a7be414b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10ac31a06af9b0db4c668d2df208f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc66f230f0bc2a341ac1b66e16f279170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbd72433e705c9de089a21eb6c4c27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d1001ecb319adb23bfc4c5fac0537172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cf046fcbb7d018aea7b2c213e27c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb7d28e710568c90ca12c77e250eda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca0945c21853888a8b08ac1c2990d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17ce64139621d6aba029dd7a550548176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4826cea86ca28a3cfa28fb069f7233b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f189c68fa3e6a5908b9f64c5cbd909178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628e74180fde7e96d13f4ca2388122c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebebfb5337e625f8b196769a1a95a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43377c5b39abaed729d0e8ae58c2f718181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49b1066e55dbdb708d70ab05b14bd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b727ae6afad8d4f718a75ef29da4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59e7a21c77b689098cccc262b813d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6fe8a1740fbc01799562b4c72e0ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d2867aefa49dd6d77b077493041c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83899d34a9ac7e125ddbe1a59adf5a31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75a9071d355032ade10f3b80c30ef5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8253f040398f898db8029e3a5292a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9692dbe6dfe6a46b26aed8a97a057190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c57e939d46e9a83e889d909e704d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c3f0ad09f54f187fdd5c43a6b62d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3e6f4b5a427312ec19840e6219f5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ab893a30e64838e875d567dc20d8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc98d71e2523910d3883b60e7e3f850195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54e5c7ea1d3f5fd98cb04f95fc1c30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3088fabb2c7e556161d95dd8b95f357197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be3916f79331bd30af96dccbadcd1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceaab03b3069094dc5248363896ec2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2a9a14917a346944e29703489fbc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f236875ed3e576a9f7dc87a5521484201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48792c486f26ec190b95167f546122ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5214bdaa57ed3024dbcff94d2e256e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed73a98c8fca98c09c0c8bb306ce419204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cc1c1a56cdc0f04602d7a6d0b55be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dcb65ae1f4738b2ab35631a92b4aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ce17cb199c7a37a4a0449b74ef385207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980bfeb3230140708280fe238c8a762208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479cb4909acd154464433d424ef2e11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344807e181fe103d752d9d83390e0b31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3062d5c0c48da1df37627f246eb6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b8f8754f0d422ca89ab6c2046c2ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964b7c3d182738b7295006ca9b65ef6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5ed86e40ee067ddf6e247bdbcecca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251170fb211732024e18ac19c513f5bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cb1ce1c791fe5406198851bd0f02c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f0ab3d3325b9b7e9caa8705e010bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9415d6281caa186e54917e468316387218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0c3ee3d217ab6ef21c757920fd9ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80279673c4e9f8e2aa610a8e61f7660b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535a66941d453754353e8865585373b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4eb37a705861716c06c3d0ffa9d3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a859d5cc66ac29b3c51930e475c932223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f02a32bb0c1775b91c86a31fb869f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12a2a914393e927801d5d73040f4e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6ad5a55f40687b03a57b01acf320e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c2496254e0e97bf8f6489d68f705f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaddbf3a9c3635cb1dbe7633f8b3bb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3196e5138489792c2e4191caf77b08f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479d2f3e29e1c4cd2da94b441681a41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de28db5e01a9b092fc7a99c493ecb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2f001c8ab948d2a7b0961d2a54992232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e8bbcd1cae10fc4d7b03627149ff8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a0445bf4d68d585f1d8aaf8e8185b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84907f26a6edf8537f3b2ca5797895d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfefd61163e8167c210f8bc56141c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1025c43e3dcd743b633752e86d1bd39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6a3fc4c0ddc90a294d6a04f270210238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369b0a0466bd1d0f8aa6cef0b71b112239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae156a2352d23edba42bc8ba435fe56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18c7f084958af356132ca8ea74438a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de393431ad71217080eb970bac243bc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e766f9edd24d2866e047f0d20b566243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913fe0962ce0ebd321437dd1f27241a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9f1c420e9ee89a489a5ed2c492808245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5f443261a67dd40e09a3d3be8bf93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e451eb8a34c7b6f3e4c565e79f400247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b25f5f18cba578dd2dee1eb0161217248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e619139a1991bd87cb64bcc732973b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca28a26581d4affca16f233bb624514250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9bd1ef669c70d7d3ecd068b5f294d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb1a157e4809a43107ffdb4617910b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eb56b72b82cab9f1ff9f2fe212290253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80a9360a2b34819eeafd1a47f9b3db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4fe81fe568906f121f926701accfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1213b5b54b2f5fc3ca5d4d41f83b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1307cb3ecdd139b9c330c4393535b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c2a722c6787d2121187f0d097c093258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d89785e536a7bbc57dadf191bad24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c68334795d7d425cd010bac204aa1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9968d0c42078761228da85b3f396e98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da2eb56c6bf37e8baa229c79a864a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fba401ba887da9f7f44c8777e1bed8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a29c391ae8f2e8ad54d6591607210264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12de6a3cfb65a4ae5383ff00fecd10d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619014644718e8240313680d03448797266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589a65d0625c0c45ebd09feb2dcd447267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff1cdd3026d6d8ae9236cf55416583268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df7f09644778c18898710b69a0dded269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf917d4fd4f96f156a9d45694c53d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7395e8e11eaaee766508b196605b4c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602371f0b281d031dba58e5981f0b64d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d62b80c20ff8f6e72f2cba6599212273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd99fab7512c4266b890bd0c5b203f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b65ad417e03e64c0bd54dc1015191275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeb91f080332cf60e4ba4777e968b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64746ea395ce2fb690d5feb021ae0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26357df3ce620145492a3ffc9a16b03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc75e185165fc8ca390181502e8c73c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75886d6134deebfdde13cd41e25296280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7b14007c8fc4ae928d3bf45998d00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc49a216192156006787cb12fc46ed7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fadd5ab8b8472fe1ebe4a153852407283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d944207bbadc40a4ca7b74d382951fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a1ef9bb968ad32757eeae4079b461285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9567eb44326be0c6bba58bcae5a2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68b71dfd9a21f02600e2059dfa2ef2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553cbfb05c20061562cf1698f9ecd59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263685247713c373648d22829c54e238289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d874e03f81d5edba538dc3b665fa1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3eeefc862e2b98b0dd93de910e0ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42935c15b6a8f9c585d3aa4cbc2f2f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d4446a3fee0c481786d853742fe13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94722d1fce045ee185b7204e1ecd7dfd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b3bdff93d22a50fb57797557090f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1c3bb5d3d862d24d8bf17efa58231296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2910157512d45344079e41b38a257f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c229e76da81dd5a88b51f79ed9921a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a842e9552fc6bdbe6966640e2836e69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a4afd4e6822fac6151c907ee7c91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132d6ed81170db7c0b9f51ad7be47e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95df6c4ae42f5aab806e769ca071b73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaa2a2e87da34f60d5967cf0797553303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d93ca0ecc7bccd3116c21981f25eb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e143c3c1101343aba60b3d623c1b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e01160210e31a497edde9e843e9f9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c1d2faeae942f54e7ef6d5e31a1df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bdbed0d9dfd9098be7e3b02048c78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83b08ef2d005d3b93ac985637ef02a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71ef1341d1a7adab57f4b330830850310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47872ba5743ddffeb83a1bea3620093311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cb777bbe6d88b1d32dd895bec5745312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4a4182afb96681854775c0feb9b88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddf275be61a7480ce1551137dffa72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003c7024c6aaa093bb415ca725f8ced315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6782fc6afe7162521666ebc089dfac4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6ff64547ad57f823bf203823ecf5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de1be47161d35588a1efb46f18aaed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b3eaba4d2d49ee49dd08a86a9830f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc3f86389180975e1e75aa46c7df27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a0732d45b7276ef3bae521a0bdbd4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa051db8c442ac6eba63915dd595d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fb96b34b27e25eb2fabcd9c491718323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2258524ac2ea4f44b846a952f3dd1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d12cb82ab42d5868c93769585980e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397a8e578fa97efd46ef66fa1397fa8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e615a01226c9188882f8101409d2f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb560e55f21416ba0aebb8d9b406ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e3b76c076f5af8ab557a14b990650329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833ce9b614f6d2bca7ff59eb91ffdd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763b3f7e5873e1ec0f1cef1e0acc609331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c747e0b3f871438e1136e21bff456332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c153c869e259af41f91029cf18a4291333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58341d1eff0929af091f4e31ac494b2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7799797df05f39274740f7203fcd5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d922457c927d25e100707791a0fa9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d0c9d322c515792388e0b6c4ca561337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1df76e4eace4b6870b20bc133bf32d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63116b4ea59d65fbdd1804f602981f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ece41a3967e94d5bcd9806b4044bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b681d50ba3d8ef9d5eb1c957ff1913e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56739b14f6c4df459714048f3958a042342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849788949e856012e8ca065828c205b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e72eb323f29b54c565f79d9a02a6fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dcf682652fc74311d7ceb9e94f2ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a4d8dfb61b55a218e15783ae81140346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499e7a52fa64bf22fe3a93835102f73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b42cbc7419ccb984cd6b7a4205cad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ba2ad2cdc026e91dc496b1fba5945349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8ea11904c17d54039674d74fc6ca1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae617f783336d46234589c891258bed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25d4599076d0871293dcfa8c9b0f8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5189b3dbf91289ace57a19279eb5a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff236caa919eddc2c853b2ba101169354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287d11fe73e0835e289819059998f45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314485ab405a3fe54fed9167191940d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ee749e90c01460f07d8f921cc7be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574a7536cfa0c0fe6a5b76dc4ec7b8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baac608f43efc20e98c63934410677359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd35a22852276f0b8ac2f9e269e5d19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac556d733041a5fdd2bc0ec5a716bd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbd3b6e12d4f4ac51821f2dda84da5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84b62584e77fe1a7da1bbc51b3f2d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67504258f0869ffbecb3d8381d34e3b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ba46f8e50657b6ed0bc206d85ec09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bfe3b56760bdeaaddbd0ef19eb7c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514144f1f2f032b9b352b983ce6f1498367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d257fde7aaf587327ce5f5340e2d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a6c933b8df6cce1377b9f74fba6b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e272803961935ac439947c7cca6bdb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c175e04da1fa127ce37dd9ac1b9150e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0848af4dde794c3a57e14e86995f5a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec902f7e1d0bb345be9269f199c3613a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb1edfa4dc93dfb8349f7b518e145c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9268da1da3f632d5553607698f3eda2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b52962a23c873bec7e24a3e8b1ed0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac60acdb7affd1c1a484cdd8d21ec2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4ed65e449c64103d20b9e1e8aecd7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5305b51d011c0011d58ba0af82f6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae275cfc208abf7af0d7c93938934e5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c038fff027a39fe2709e0f7b23b4f4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fac82f4512c8178af31cfc203d2000382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ccac4cec46eae2692fbc4423044fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2236b1c9aac92097d9546f68be00b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d72569dee5cc8846eec804c65e64a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6b9544f710aab73572cf190ff4d09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae6eabefffa4a43dccebf58d1bf65f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47740af86b890aabb89ef6f0e9c117388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69c3532cf30730f1f407b861630022389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03675be9e914391bf32fa04e78e68fc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cfaf621026d113e2a8885c9688d24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11725ec8a5ac80ac80af5209a2bfc389392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b777cb7495e0f67c7138297eff37d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e2e9d899a568055cf8821e7d49553394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25bb05de81db1e5c866175975ed223395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180fc6779d94ae74f8c0af0db35b1f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedef45098f854ad315fbba36ed5bec5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fcf68927ecf9d618ba3db8bf44a1d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c068a2f1e9eefefff2af8b5bf0968399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25e29293376a2864844ccceba20d9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe5ef4bd23d3a186bd293b4f455ed1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49463965fa8c760be8314cf332f0c53c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a0bd5e292285ee1fb29b6f7ec28a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f028b8d9f28e1fcbcaf6ebc77f0cdd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e76e16152ea465bf74d40029a57e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2acc4d469f1899a3cacd3ea9553d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4af2cc3391f9d0b3f20617f96e8908407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2abf0d66739ff3bd03288e897064e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c974996d3d12ce800cafbbb715d66af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c5beb01ae2084a9094ffdc427736a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c83c1e40a6c28d0c7d53b66721db6c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753700f321f6a7c48434acca1b8b47f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d70395344295893937ff009d09d68e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5bdc6e137365bf4032e6d395dd45d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119d42515c45d1e8090194d440690f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36766c40c1d61e29f29cf735adc5ccbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8274a7f65bfff76b1d34454bcab96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c78f154539f3fb9384fdde282ce58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345f46d3fa664184d0219eea282d035419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f318bdbfed571bb720cf44174ad79fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5eaa4b631a9b5fbf6d009d1630bdc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b50ac85fa0e1bc4ae6e7de6cd75d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e942b4b9e1e7a61596f58a639ed90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f899a8538e63b83fefba5f8d9498b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38b8436269a2f2a389666e9f1f3120425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0a175cb2c38cfdd48c3b4aea417b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce1fa64d9ff04cc6b17eb5782a46c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c521039aaf921a3f32a33b1377906b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92faffd11ea2de8578d42b297db796429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e49c955996bead1694391893df97c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d57d99b05bc3702e4dfd73945d3ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1e555565a48c2fd0a805e2c01c0c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91616788f951d36b8ff412c2aa5809433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa00c517d77a58583d40963a38eb8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718ed4ebbecf85f49a0206c0ea573f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842acd58c1b08a43359519aad1265939436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6402a2ef3a119ac880031ee470807c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c02a19143f544de87d70aecc40d4bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aecb89858bb8ccb5bbc5fc8e3d848f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3442cb7d996ba89a4663ec821ddaabe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb4a0887c847cecf7a00552ec69a45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf5c0dbdbc3514cd759e046ecc767e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046f7e36bfa7de39850165df09252c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a503c524a07a8cea23435c2c1308e4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20630b02bc20456ed92180a275fa205445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257469fa9e062a068996fb205af48c06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdee5f631fbb0fceeb4a9e32c311d57447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d894ad48b237291575486df6efd271448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff756aab6f61046295e707ab4c9b8bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962904b0703dd8a9ce80e5d55b1f1cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad12de91607522cec5f196600bbc083451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7218eec8ffa7bbaea62f3d2acf066452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471374373a0037df120e522875b93d88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eec19527e41f8967b24f2ec78af8f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dacf2b3a1c4bac156bd4361e5e02b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d00fccb9078982cd41691ca42ca787456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280d80c87fc7220b0cfb78715274ad1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd526edf2285c5038d448ca78f0947c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc936f5c9d1c351012821831969e234459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2fd09660e40c1638d90908f1d77b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73df6c0915e7c6ada2d24fab4f7b14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44640225e6272fec17a7563f8595e2f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a34ead26eeb07adc5cd7deffc0680463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3451ab7f8956775fc6f92e4eef086464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545900771c923a7bfa965e09c3c6b2bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be71b44931660fd0372a14938edbeaa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd053d958c1dc67093de811eec969f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714b6a0b0b5c23544cbd60a065eb9a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7562868d57d9e576ad2910798fa4e0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab5a0a5cc7f2eedfca6e53dc04c5ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d3abc52419508bf5909d53e6d5048471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99170007db8aea86af48238511f15d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36a7b5a7314fd0a98a9cb371f1145b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a57f09f486e5a3583079a0a8f7cfd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d96146b251a16ff3acfd34aad8632475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e91deff224eb89906cf2965bab1dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af04e26cd6a7e16b6770d4d753c51c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395c18768aaecdf6012b9e51dc94069478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e3a003454dd1945e86e5cb21b3f7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e82dfd1381cb7cb8fb4c684b16b149480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cabfba24714321fce0d1e19f65364d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6bd3e7b2429ed1c5bb6f9c06f889b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383abb22428ad6d7bae9a6478de35a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acc71f435151ce791e41f20a4c5b1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135e414149d57e2fa93d6b15204fe92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58146970d94a85573fcfe132c2afa3f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd61fa5e3eddd3cc031f73dcf370e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cb74a777ac904991608b5163b4367488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b60b65d9b44a3c251519e09da68b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c1748841a7ab725a2cf42a1537231490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd21292cf7010b521df245518d4925491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778415e9326180f58da2658fd902a9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83813fb95cf9fe757d5f6a33a3bf128493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f3dd952dd29b07bfd99a651e1ad0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b911fb8907ce78a20f4202e65eb6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5aaa341a3dc1ed9dde7a7d6895507496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1067d8210dfa42fe5cfbe075823962497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09580955d5617cc769377e860dd646ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f34eef42014a5b3411d08d2221bed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa856ae052b8d5cbaf40f3c0c5022ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ae123854479fe10c8b3830e4084c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb5ac76536b7bee549b96b66840e6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8a4f363940f8e443cc086f09f4202503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0993a5681fa1c05edd5dd025bd5fcee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18a33880902283da378679cfd17e4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c062af11704db81fa769ae79b6b648506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643e88509ec13c0e83b5ad3356b64e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299abc72b8cca9bcc8357f4794c8fe1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ba12548fa370fcc0a47f9f9e4e03d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415e232ed641dac23a4c79d4e2d17d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6230baca61cd85ed224ed9e6c90204511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28001e82a26d444f91df5576d211b97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb11ed01d17989b4d87a201765b092513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e353691a1bae8b40af1352f50d266a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc8c1495a7413eadd1061dd3d02358515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d521d95bec76b92add42a3925f6749f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb066b8b24216cd9235cfe2985aa28517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f8285610dbb2da2eb27af01ae8744518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409538afb72f1e5966efe024d978d08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2310aaf4037556cb19da8e7f871d1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b24fb6187fe1e8cbd88352298ccd4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7cbc13f1b1988efb2edce2a4bb860522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c974ff4c1dd572b897b7f63a1822ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcd6370eda598b21631451a887c986524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b34e8d8c1d223dbfddb82d0e37a48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec6212242863ecb29a797d9c62bf54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599e65cf15f0efdfc89404aa9b0851a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63779e8ee0848de6ab7979ab383d5b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1836b7626a4a0f17e56a80e0e4c384b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa38820d4a8ae6e019f9194cbd9f3eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6a9fe2f0dd74f52f9eb39a2beb01a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c43135a2b3cb184969d23be348ba0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0b2f94ffba0e41baf0057aea0a381533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7a80bbea493c192176e5089768649534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b254023ff98c7efd9617f8f5bf9b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7777ca4c3224ed4233807e962c44c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e55e080e2a56e2425fc1c77fa85dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80370dcefd1a8a8e839b951e461da3a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb474df52eeb0464fa39629ab89915539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3752a1adfde8745dcf48be19b852ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bde08ad5a436aa4c6cde7ed88e40b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583c47d829b480be8bd200a4710cec4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327112f363ac2584bec4ded0acddabb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1595f0919b1e217e1fcc030a9ad980544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24766be473be2105ebf1473632942181545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd18b0e76ff3979c92e9a8785444d88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db3121591fcccf8cd404f2c931fd31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d3f66756f5acc01d5a1ca1f6f381e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42a8b5a46216f24ac311c670d5f43d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b37ae287296c84a3b0097d7109fbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdda0d4eaaf8538f59cbb81d028648c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1dd6a2403d0aee423d0d98f9d194d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea1222ec2bc0548b292258cd69bd1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeccd72e951a5d26205ac57c2cc2bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef234de1379129d93b9173e27957323555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35c1c1d16cc65084851c59f77d0b69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61ebb7dbe72127fc41ffc709497698557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c9e8462ac405b991993f2759c25b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff90c13c347f52743932da87e779b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2517361c4f3b28553685ac2db559f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0883322d20634798e9c58f01d1d1f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79958062ffdf7946e515a9f6c3a02cf8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0f6a6127113acedf68f5db8049687563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0391d1773415f21d8593f6cc7f7660564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd3c313eb7d7a0d84b2b7b21de5c69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c0c0c72a789c1bbe25d6b84e42fcd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc38b8c288c6b0ee96de3c901d6bb0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77ba946a14f3be12f682245013f293568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f9f509e97a5aa9423248f56e0a999569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a371791e5e8fa4b3ce4aba09ebe33e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc0fe55e1e8ae7f2281dd58e70d7b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce390cec152a1f1d54cd14d65dacee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44c33ab532a8edb83cb347b4ff8b14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be413eee030ed2ce88980ec06b3a1988574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a511c724cdeea3b83c8f4d7de0ab0f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883b94e41c779435c6b9766cf687d2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d0f5aa37532f639fbae9726d07af3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0988740069aee1707d8a0a7bf29760578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ed6f06400d28b652dda72ce0782ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038976c331b5ac2d7aaca2dda86012a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9c11bb3cd60a0220085175649d600581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e1121da6f0db28e84cc5aa9391a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f2dea1f6f1d2c49b22fae916cafb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcae79732e9f85ff1b80af02bd10ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2021375006fe2d86034af4b030e717585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3da9b3abccaf29cede4a4a6077a23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3ed81edc9e29ab3b38dcc032ca86d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79878d98e6e1258851e020af2776fda2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445c1e94d3073e38aeddfea4bbed230589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc591901de281c13a51c44c5370b604d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4309b52a5a9c6044beb842011d007e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4f82573ba25bd0ea59cc056ad3f29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1b4b8dde1ceae54212a05a8908a08593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071d7ac66c688b6da6269e6d524f869594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f05c27b59389e6e2b2d723cc00b6ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc812e52545f17f6da1f190c8552cff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9d18263774f67e2806c23e3df86ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986f405827e63178ab21c50fb67fcfe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d36677e5d376480bc296b5a230b1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1399b25d8185b6db53a6fbb6f0b026600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee23093b07533cd2d03f14496aa1770601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da7b2b47c8dab4cdd0d73558d213ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea01ee246e0bd5246936419a5939e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7ad1d6248ae74657842e8a844679b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dc73b8aa72abb65136ddb5668d124605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc19476c91828a4ec98f612e801fdf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008e60366f75fd8c7ca523ef050bc97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e562afd43c2ec3506ee9660cbe517bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b4b9b565e7ccd33a12f9a6be923ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1a825fd14f3cd3ac52952bb776619610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff2da5fd13c2fb598ba0c61f5c380e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ed5489c664d3bf069481e0743a7ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153d405dceb69ae6fa9ed1ff1f42530613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442a4e5b31a780fb4b523b5becf2aa0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4dbb84a8a97bdea914f4f03634027615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651fbe7894ee40520be7edfb5fa1fe2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acc298aa94cc5e16624a30e3cde9f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0f47b677cb6f2e5f4cf3d42e40d16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16637eef72e850edeae4c6ad6b4c1f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65deb0d7d155e8903013aedfb96d68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8d657dad8f58a3c3d4f8409c30ec6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8685b757cac82584637e60da62b1c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a840ddf2c1f73db417a8df0a9b3d2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284921c739c81320494835466fed8e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77422ae010db560d1a05c334da8ea5fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7f239b4efe95f4257371cf911a588626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e14f9253d8e58c436a2becb894bea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5d21651e1c279bb81d26bc803252c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7016464f0e48330774b8de46e581430629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2c4615c0b8982f467040a9d23c879630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb05bc67b158babb576ca04124bfd2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405137ee9328a01ab237cb7692ccec9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72777563cb107e6af76985e7687a8a0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0add85d444115741cb836c8d5004b1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853e498eed8cc401591bef33bb9d7d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e2f594f1053afc52caa8caa092771636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334de95bb1787701604b866b94e1795637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb77faa528761ae9bf904c958928f22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfee401b0c864de3f98e75eb93effe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a3665d4acf0fe83a29d5385e7f001640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fbe11d5a7a05574a87e7240f9be02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fcae46b9c964befa1835a5af15b8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d26e41e9c8a996a12d630812c2301b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263dc30aaf0a5c1c9e832e796398c89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aec49cbdcfa87d90bd6c2f47c71dad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985864870dcbd13adfad1f44be0bf774646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b2a2a266bbaddc8c7b1376fdbe0d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe5d712a4fb8d738ffb79ce26f2d92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dd49c25ede671ec64bb15813c8736649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcb38329f705fc144da53e315b1eda650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56211dc82f488457252327b810cef90c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1188ae1f4fe95113444d55615b7689c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd67cc19e59d6617089b00711fab02a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96a759039dd4dc05adbc108b909b9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24168b015f56a98f67cc9c8b9cef4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa2b62daf8c747544d2e8b6308e976656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7d60282000bca2384a5a7ee3cd82c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf4ab7d44e3e8dab4fbe6cf132481b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99afc5aa16d5ad728cfc46a53eda59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36e7259236287e6629dcf887ad6c3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b85302e380889a3a5eefa2e815fed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb157d0714b2c3fa591677cdbcdce0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02aa7000b182e9f1d74b20697a69c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939f28c620b945cbe058065e4f16125664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221b6fc4ed6a850f870ed2c0104143c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0bc7f0f260bdd47d56d0fe8a9083d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939cf565ba2437b491b5d1acf2e12d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11660e1c5fab25ec4f1231f87d2ac10a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0a7dc73f4a721472862d4e19a5c80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d55423ede67bf301925f8c8410799670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb15b88c5cfa6b278a9dc0800e2fc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c57b6079547276d15662300e50a23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520170841c61ee5914b9ea3441a3294673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e302e07efbe9bc4476bc0e835bde9f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed92229f73ea5753536d41a96246b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c7611af5b7fd699efc679a70fe803676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7e5f8aa332f0c47b581e459a95435677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb275aa8fe4ee9ba0c2d458889b2a10d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0c71e78337e7ba93b75eab6256414679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae4d349f347bd03ff0139940466d72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da04a68afca6fed1ca362a1f6fc3ded681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e0371ffdfb60b1c2589021e07b2bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05735d637386813ca491a2d30bc83e03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7967efce789254d41e9ae5b3b28ba2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c8338203c123670b37b08c00b42c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faf396836cebe32bb8e0aabf874848686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb34e07db799524bc5b8ee992436b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db01c2504c4f15c2d60148773706cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c07b4952ee1972d6f2012378300b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2df724ac8e36b98185bb27b62e139690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90b5c83c5f72b0240289cc093feb8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98ce7d1e402e86b365a15675e661db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278b908ca2caa176a20872b6b7e4ce9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359559799846b45eb0c62540a22e77f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce086afb447c6930c16b223d68820d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de955be81a9eae6e7a9ea91161504a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ab3779ca7c56b075d295ace94d4af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c22484cca8d9b077226664708b67fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176476acbad487f76b19a8abbd3e382699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcbf0365378fadba284f1a4ebc726b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613e319faffd5a197fe5edee70afd45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39cf65826366e3a6b6dba99b0018e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e21e19e4f8cccec592c848cb68240703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51e249c9d01b6bef50142ec1012c31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa881c43a3ce1ad6fdf7d5bfc0b552705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b775a5417d615797168ebdd9fae29b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4bd183a9b731d670374a78db7db97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f1626b429f1b13d7c61110eb9d154708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81ee0337cc7aa3d30958b717462f01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da6223af54fa81ead15c99feeec15c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ce6d6ebe74d98e4f9c4b0eaa0ec44711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5d5f077a52fd631dec0031ff58598712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ec0163215cfdea443c3ce3ffd5acb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38499c2d2df962a4a54c183b318991f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad09168a14f7ae4d8934e866bbcbe30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e9fc308299891d0da69b8de9ffb46716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba05fc891ddb1b42ef93a7e257c410717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede192fda84af10a2d804ace612b0df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71003e47ee3d73ac4859ec2815eb85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c5a274ed2d4dcaac8d7e18a32bfd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1231288a5b5a17dbddcf26d271f04da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8e336427e8d9f4543d66db3afafd0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cef5e71291fbf045852b13951df67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779d2b75b8c41ac891abc86f1bdf0aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063259dc7314674779275f907499dab0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d99ba9d4404e4d853b8ba7c65579e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c0a5b480c72bef6bfc29c435a9f41727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1471886fcda054b7be0d0852de7b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0f750b08409f37a1c3843aac61dee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad9c795600844a5e44565dfad6b33f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36929e46e9f1d708e916b65adefd457731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bdbe3960f8ae70da297bad2e6b709732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536161945e2c6c79a85303826c3d994733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6432b775c1d9e660bcaaf134e40ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469b6ca39f0a511430147ff9e9c9fbf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf3125310faeea0e50c7267c1592c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52647fdcee5c0b8076a11bfe2e20074737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393f069c44137dfa6dc229b1ab228f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e1de8c5e4afed2e8d4eb70518112c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd631d2cd72f98fa8b9f12b62dbac28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dccde33fb70e3ad0d0c97d0e73ad7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542771da93df00cc88ddee64e4317b96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b332c0d8c76865a15a433c7abee0eb8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49e9100306da1b12b0f16c803180c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac37c213e3f8136815271eb4b2d835745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ab65471eab84e5a026d11b5ceed36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1385c71718ccee38bc7ddcf56fc148e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8ac353a4bf51bc5e31a86af63b8f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cd690751bd39b8dd960b1a7195afd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629965e463e9e02f7cc7e794af47bf5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a63ef43d658e9c4b75fca388885572751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dad35c179b0eeb5f991f13482d5130752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e520988d24b606e9450cc89dc9380753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75208820ac0b398b5f503a71127458fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740f30e210d0c28775cb6853b782408755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f976ef3a8cb8cc7758062e5cfcb637756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520996ff22cc4e06767d3c08328eb40b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225f937850eaf1c19ef0b704f0a08ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b5ab1b8629baf6c8696ba09f6d950759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001258be8ee4525cbcd5df6fba13c22760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57362c292d798cd318f8f8984a784e37761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f46ce5e5719fb95200902ae9c09c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643156d62afa291a9b8def63705741072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64331c4f54561de673d44b748eb395143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467fb6ebebd78b2984210f1c36988e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c57df82511f149f7783c87da74dab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de478930c3af150f0104737ad51f9ade6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4f0aa90535dcf3bcc0df759bd83fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281dbb2e9145190a49a88cc39dc71e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a965842767f26af1a83b332649d109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745405fc7c26651ba4b435e73a9053910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac836ecb362eb224795db3834e8d4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8497dd9f4544f2fe5443201c5d1c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148fc4dbe1f2659034bac7f9a71e4a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e760d0cc64ebd6f6b4558422b06c8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222d215154372cc9414f12ec9967cd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77434cd42acf8dca46022e9925ed65b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286b3182eef63bd4130dc9383c384f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33760febe5477b4b7e0cb285c140c8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536fb84f141f672dbc4e7fa5b21a9cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80acbee1bf5cbde38762350ec9299d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792267f8a9e2e3140b11cdae2b72d0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8deac9ad88934529291d78b6125cdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f18c26191367260bae4880c5ea89ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef5226207de84d8a2de29485c13d2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af421731c99bdd50abba14144537f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d4cf46122b1d83e676f236c5f554326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549d24c64a2f86f4445c4a994476e3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f9b55491d727defde181c5c7e591828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282476ebdbe9d5fa8d79c7c3022cb6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a4ff983f39f56a53d7dbe70045b8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35d6bb420baf2135145ca118edd52b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad93c9ce10d3355277cefc51d57d75132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c04a4956c22cffde8bb262394fa87c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fe735aa3602fdf811065fdc05b20b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2422a94e7344ab187341b2d6ca5089c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240ccef22944427abfa222e0471893c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fd10affecdb43c63833761b93856437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48103b92193872c2fe30272d3aa41938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a483240cba3fb709c20442e5ff1b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cfa99f580afd1bec6eb779f878b8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faef4842a40f0d6378d215807e61a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a2dcf18866bfd0f93acd1a6478a4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716e519cc5755d828ff7e1a3a1a6e7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8dac1a0ef9b458310c686f784059b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73964a849393a6386d1148509d0568f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14401650ced1c9892f4bad1fb871486946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70fe4d5ff0d641511ed3914a71d8a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244f308c7ea397bc2142854a7f53bfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e18f4ffd98c209a89ad2b49674e0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc4fade899cac2c969853d8bfce84e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f47ab9626b72ab5052af1b52f0c0da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65681b1f012e5c365a39889682f0b5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad16586bcd0f6e73692ac185f4e0e2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c651df64cf6122c921af048c46f3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f95b9256f969fc88d9f51e135db03855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1afb5f7c9398295e85976b5f5320056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900fc359acbf040a92fa66e833cddbd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07250cde2f045113f2973f6a9557c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f88c37bd0ec631d5c8a633210cfed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaea707b3e62185bc6c55f6c82b02c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418f6fffaaedaa2d961c8b26500328a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73d5dbb974bc99ae9e2bbf3b21ae1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e97448d74e95b89405712576e8bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e20e9f0ac27acbf30500f4469d25c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43e8e6813e29fc3b016a425ead57e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b54fc7fa17b943f99bdd163a1e665e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdb0d667c6c16a0d2f489d01dbc8a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16e508b639f7683ed774e6c8002aed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50acadf09a54648cb8d6b6382cbad7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68ca01b476661a76942bfc9d57bf8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab573112685969aca67c2a65f48d3cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedb9394df8a8a00f28a7e52dad946872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dccb2977d3774eb6e9a1e87f48fd4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b725888288ce5fdc5f22ce9b592ae374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a307550acf587a47a927a4a5549b9b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddb17712a887eb6c1a5266a19ee03c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf71152a878932fcb4297c5817a666e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01433851085c3384d31bf9b6b9c298b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5454f3a6fbf53900d0d0ce71a0d7d1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb788145fd1914faaf044b2b0954eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcc4b0d6d623697e86b0b11bfdb81481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb56c5f94d34a030792eb0cebfbe39d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c752fdde99e2e05238836d2cb7250be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec1c5acaec03fe1483b7d41ff706f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6a9b610251d69935dc7d4e11a9d3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81333064b3a532ec984b05a23c85b70486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523edfe0aeb9cfb6e470eb80c9d059a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f204c23090e5daf1fcb68c4de19821f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8530a9d79ba32de51efe408313d8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac5a814e4e3911636ab3ef6ad9037190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e64637cea6cc3c60c77c89a28f1b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fe3658ce851f477f11350cd31a3df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588567729d83c372a2059562f2fb88193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bc5ab8f657c2348edee59118c185b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816dbd9ee85d3e8beba234eb58dfb3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb768424f5834900f1a13d9107678f0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f80db5a049f19106e4b95a9681a6eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63e7e80b3daa09685d39352aaa721598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fe69f6d4fbfb051d9ae3525060ad299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47df3d2030a040f7856559edafbc31c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c67380f858cd0afac1784c7606d854101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ff841d9fb96c21feac5686089fdad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3213e9e6b3d5b869cdd86a0494e5731103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852c4a5e25f0f7dfaf2346f74136a44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66edafd70150628ec9a2fe45522a945105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ad4c092722d0b04a35d8d06951252106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4d829fd90adc31bc4f13629f18440107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc82957b551afedbe921df58f332ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe5d4f2993653b4702543edae60570109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61c862c41ebc0cbd4beeded19893d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c0c68de8ad46803b89325c52727f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0259e364b747910e42c672c8d4e82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f775bfe7602bccb14ebfb7eb4270d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9c0fdbc9fb9ab32dbfcfc022f214c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696b96aef2a39b82bba62bbef4f7860115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f4417e2cbae08bc30f3af29fcfff7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b774b085b9d4309c77babb304f0a8ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3ba0c10f9b304eafd324d696624df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05829cdef5eabc6bc652e4fdc987244119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6431c9af71b550e02621a2fa97e9877120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ec5c98006ed2557d21023301c3a56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13f4e1744e2f7f91ab81e7b2d996c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51164cd16573da6e8a6cfac16f6342c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6e8a64dc60f1947f6f04ff9e97e1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655beb8ca01d1d808297e07e6377e625125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bf701bae784f11160c6b958886f59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec67672844dcadb62ddea3de3b35b81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7f6b2f8bfd4b2a81bf4fd44801f11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1194f6f8121a0b5e455a1dfac652e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5038c5961f244098db15fc04e5772130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bff948a850fd87982f1382bc47c35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228121ba0ee9aeada06e2f2bd8073c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c01f92dda25a152f871e588b62760133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00b58e15d7d03ef6fda97363242e6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb957172f651f20cd02b51af739ba7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dfb544cd69dd3f5ac5a9c76c0a4d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec730f0b33af553778aedd2ee472d23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b6ab6f55ea336ac2207c83b00a57d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ba81bcdfd2c2b81ee500252f1cf20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c12ee2f95c34184f1f144b64ec590140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d2f1d112fe845ae2bfc66c9312c76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e63f94a99a660eaa10ee8b2603800e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59031a04cf29d6a1c3ef4eb35b7934d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8fe4db3030e580d46bed83b33cc93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16159bf2d16d6eae6e6915a27e1c774145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc74775948b965814b281c279c636fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eac4f1b57b106450eb073e85b6f89d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3b0915937f3ed8e47fec624205dfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f375ca9f4ff23886d6eef814cacd37f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a65a26dee8da5170689d1eecaf84d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c985e0fc4dd9a9e98b54f5532363c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968c64f7cdd1051675eb1fcfa3b9a10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caaca2a866bce519ea1c6e22411581153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef58eb0e3cf71550cf4a5881e6e170a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a574f86e2c9e43c035a8e41cfbe1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff88362689331dfda4bba8831e1be4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8ad1b231e88fce568651f1ace9e37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7038756d44d761e2d1faf61b8ee56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7efe90d759a8f543528f609316438159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98781164d4093288286613cc4527cf98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaa879f98947bd591b344fe8b29e82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b92b54686cf036735bf3b735305a54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ba8c2a3e1ad1a2541a3be4e38c3b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecdee41a28c0cf59dd731777dfa12c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002330e384c8ef75765522794e52a8c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5099a5caa0b45654d21238eb629ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd6da383175fcdda689dbee0744739167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c41c342f9189663329eb590430074168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12067c98403afe40b3dbc5e73c7644d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec163813c288ab42c0023a1685c5f662170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b11e74b5a39cae485bb028939f396b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f126a1de409416fc4f4b6d337217f01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5dd14933e0d2e448c5f9f6c9ef93a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cadf5bbbc4846e9ae1f90c08f7863b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e56b4643c27620dff7b41051dc32d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9553716d9f2361f5fd6a2f1de625ea7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c03ddccc2aa064b497e2555a4a01a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aae0b3d66f5979fca86826fb23a6fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ea54961ffb29cdd51262f4681e964179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9b8d91b5218fcd44c6ffdcc09856b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9ebace814135cd32deb66fd6dac46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bc8ac06d1a8fb133e1b6600930668182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212daa9faa052bd36cf3484a5337d56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22086310f4e6641d5b427350bc480f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e008a6db08f7ae090bab2970d8f8eb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1bf6ffe0f97452bb60dfd0a907973186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798918d5a13f2e7b45eb4715709d0ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6c1881924c1ad5fc2c8fd5b691899188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545f7738f24e7d2f1a0a754ddff31b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6072a521995852923fd2dc3303ab25c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbe4d17c731e16e01bc1db0c2e92b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9648228ed56f55cc392a1de93dcbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17640f879dc5dfc19cc7589ccfb756193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeca95b2ebb3bf19c33f46daba524a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739e58c795c3e29904db23b84556f73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dca7625666e9099bffaebeb9cc9137196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275ebac9f3c3b4859bfe6cb2c08d442197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014b436ba71a64ba8965841e3e68cf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cc5a164e3c2d223a967f399628d02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbb71dfe6f05509ec0ca092334596f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2331e6d4a3ce27061713320b8bc0eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e295f6cad3f9e576953b11636c1f0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f1439b2e2ab3e390d21513d0140b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725c1f711aed9bd7b307ef25402437a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a9d7916ba64ec8b815e05ca52ceb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892f18decb23cabf028466a482f6acd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37146ce55cba542c17e8dbc3f05321bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a9ac453914c638fe3aa7ccd61b159208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e05e1ba87d6f431f16a6d77c27234209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8294f751f19fbd9398eeff777757a52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66c2a693faeb61149d7021a7680092211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6c64f4a0c4c71d2bcb12d5225f00d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310810b1b20cb2f19bdace13efff6baf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293368e6cd11f0b2fd49de71dc37894214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160977191dd8c6fe65aa6fb40adc662215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c45f62ee723fe1abc7cd3e6c2c709216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6fca8a0adafc99dc460c6ac3b8c56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba53a6ea9d014b4e1f0529425d27ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60099d4380f8609c46cdc424f93944219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b78eb025d77330091b517f6767b0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98390e0a6029959576b15629e1bfbd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bff3395f826a995a7a92c1b44965bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4146b48f9cb161afa00676574e74d18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac6ebe4dffdbab4672af21471e7866224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d2ab86a2035f00d4e4716d9f604c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b351eb7496cf89d96674c96da4cbc90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38529360f79c16095c23457840b1f01b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72056519a9528f7f8d7010c4c471926228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7c7a703a055bc18998b452be22d25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7659d0924f3e76c03b85ff550947574230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d20945dd11631d9319987ba75f183c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e3a7e254652bc1533f7c8ae39e4c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65dcc4223300dbb0762aea4217d45a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6f34c5bcc18417d401646b2293cd8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550ed0aae5b71e45ec02cc49ea22c75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407d89c66dc81aa42a9bfce53d92983236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df732f7becd53730be31d63c47fc860a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36149de51dcd37aa1c406a86a5e6d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbdd01423aac68dc33db07b6311e59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40971b4981fe68fbe935b301ba4788d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93d6d7669c210f0bf7fba21fe0eb01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d5376946e4cb705c2f465f36c164b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269b7df4e180cae814b3ace0d0c588d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d67d49f6667ba19902c03291a1eaa8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9554dbd869992cf78fd0ae4570d012245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c68e89442aec16fa4b11c161a42eb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b14caad408355c3ea415f592316dc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5efc230b6d47c30209be59925ad4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f0f34acdaffbccd6e1300f641acbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45555b7cf55eec500be45725a563b5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b0d932b4bf6a1edddbe739e86060c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542cf4e2a52cbea069711ebaaafcdd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ead4876b6e385ca042c656b116b78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e93e1f78541054988b8b524c4c706254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74383c4ff4a77c77cae82cd041c2274a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4c237cc9547a5ba95f7d0059bc9a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a50d228432c3b086d2ce096fe3c3f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861743e32c397b3491eb03afccf88a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424fb0849e16e61402993d71c194ab6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0b6644f0fb22c052bda13ec1dcba5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f3ae1f8a6e071c4cd428543079865261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51440e82f1a22c3fd2d9e1cd9c9b1ffd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72659e892ab1d433f1f32b4587d3ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3160c5c9df255ef9f9232ec7572233f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec469cda2b9618370b38b0c1865142265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0992a6183459fca8429f97125b9b6ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c075cc90fa81e0b52da3828b7d8c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e408d38e4746695e8d39237181db73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db79d048e1926ca387fe393f41bd1f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb06cafcbe5357bfeebe8e25e89cf57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb674448715cd808ea5716ef34ff850271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1040cc678fe79ef38fd5252741bf67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca15099bfe4a58659099b650fc5fbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dddb3fe5f42d581e1bf3f0ca70834e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594a46cef874b05bfb03c6dfedf16a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0ef3abb51d3d08ce5bf4a336ded4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b5d9e79663b030d15c0ea04067e60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cc1b9c11283238ab470ae2e4f1b6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415a9978d1c74b1c1181a5382c1c12f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874177972344ffbeaa05ebe80f525b27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451a780b2f73a60c648fd4a8ce6a937281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aae681627e5e54e7c80efc50828bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c083751e94d5f2be7235875d0799d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161941ccb695e01045b136d5c06e1b4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a80b403e607380b6a404b591e490b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53c9571702e16cf40c733c2d0d52a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a676051edeec94e418c8e69b037c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c410baa5fb4f546f4d0c561e6ba6d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ac920dcddc2f8c5cc8d0696b9abba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3722422293107e78b0aa618e2f97e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0115461cd1808e87add41d1353a43e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa340c920ed8bc9af42664027e47437292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f76887a4d4cc6de617fae930cb5dec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5924d175a587a4542d9cd368fb27f12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202f07b98342957507e33ac045dbdf5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba9eff16bbf67938580e37dee77365296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce539452dc3dfcca4c4cfb1663c8b58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c5fced8dd95bfe7f5710e256eb138298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d8bfbd8a5abc7c02644c8b600f417299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d4eaa2ade18ae725288117e0398d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc2944a444254a514094c6b0c2f633301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bee86318e5941b5cc65a153195071302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f64e29c58c2bb0dd1cd4029b695d6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12936bd9fd7828b01375ff4905613615304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561f91123989a08cb39f2a6e4c04cba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb63a719e7902cc651b1bb1b3a2a48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40edc7857d313ccf62fd30f17e46c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9d7c699163c9f0246f76a863450e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5ed53a4127ac9734f2b13fca0a2b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e891d6e42045123cb9fb0ddc33ab77310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbaab28e185475939c688c0ec5734a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4816812221b8d46cd6ec00c781d02f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43241b0d10f482899ead9903ac09db65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6691033529dc4cb237679fd2ccd551b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7a21a6f3996b6c0e7765a7caaa075315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c65b54765b9dca6719e853f6d8632316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a2169227ad8da79f52571f0d35c18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798be1466b00a286d6bb8c85140ea6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bd16c3ac5179fa6e9592758c3af52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07456c504ce442cbe806ddd1d0b95190320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab20384d35e5cd5cdaaf1e1b35df6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1990d598896e9670eea3211ddbd0a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5049042b16ab195dc4c0141c55648e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85445eba357ad3f0a38c65adeac2914c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021963a82b5c2e707b3783b5ad9c0507325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4c1b7ebefcbe9761397b0fd2e2341326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7828e0e881c788710d59285e4eb4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11a9783845cb130797164471b37539328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880282d14984c03d0d382b550799bce0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8844a1c7a9ed6883ce741152199f293330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8549a47fe067b386ba7f9a3f57753d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467f4546c0bc8e31322773c9f3e11fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e27d8381016b117e092c6aa2eb719333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1e6fe572cba17ef59032442b29677334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86464370c0cc82abbb96e695e0ce4180335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c32b0d22c5d1a63955c5e11dc433a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945c19e38d0fb24ae2825972068a953337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984404935ad6e8cbcd5b1f1a1a9af80c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c01448da18f4acd541d3f6a554c00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cadb05ffdec1c561ebefdcb62bf7b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef57a4063fff279563845a63297cfba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc89a9f7fb791b3c97fedf8398cf388342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cdb9c0127b0e3e448285ff55821d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db485c4ecd84038625c364ec0505ad70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbea73b28cfe597a41a874eda0433a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2d41cc638fde636a2d1a3bdd0f6c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b91c5c8668d359aa1a2bf2b2ec2957347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e8a578fc931781d7c0917d34713c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715f04a517098c516233af9d0c11a1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f7d3bee938c5f84d02439c9d415a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89049e827b25fcd09d201234df05b69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aea550795615a1627e153a63dce24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4779568a3dfb3e7085f415799cf23fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6cbdee5c59e84650875513941b9ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fad8d9e803fffc5c6f600be47fb66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c5a759ead171de29627dee63c02f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57b20d4c9c85ff10fac452cd15773d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbc672ff273b610af6182c827ff427358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6607345300523c089a111271dc5100359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebf27875e661c952eb0167f81ff13b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23a620cdd7a551e5318cf76348b235361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3089312e466a0e12ca869738a72566362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247baf06b32febae0de5ee250018ffc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b8899e7fe28a7b1bdedcc64b2d0c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c8ca1e75506e6383f1951d7736f91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1638cc8e34724d36b762e3b781db0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53f3a39118375d04b71a270e4b0256367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c3af374190507bb6da8a04c500583368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89361efa89948b22fe9a92952fd10d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94284b690af971c48bc00cfefb5bf740370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35faf5e534d66803eea72bc907b9355371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3594e6e671086bccbe3c95e740c5f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe7a1276c2d4e41532f27568d3f0e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7757a9600c821d6cea1d3d6266afe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17898d43253ea43addb940a1fd55f8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b544946928cd1cbfa4d28c4dd03aff9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da893a2a8c777556b90a79eaba706ce1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0aecb1756c1192a4368cac42edfd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb0dbcfc1ffcacbd4a96c995e8aa7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611f4aedf6cdfdcde42a592b51275ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e851ddf7c5f6da90f64e65579b60a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9224eb9b25961eb70dcbfdae7d49ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16d172dbeb8f67838266b09c4ce1c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de614daf1c88e35843b04475bbf4818f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d920898394fd85164131a2459116a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4e2300ed38df59af814036ae567cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a118e48399be2e5cdc1103c977c7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08c91afebd3c960cdfab7796bb97af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a949611320cf37b3a43855d7c7008d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f74428d96413bece6b7fcd52e48819390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364a7c367884198a853b1f4e08c2795391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764baeb8936d0c6a5e1a065e1a58f6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b702518b06f41aef0f0601ba39acba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774751bb31d220970b5b1904137488b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384721f30e5c80143376eeb04795d5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709b90e489a35b58cc1137aeb6c0580396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f754ad0c28adf5bfd33cef007449e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740c595658b451185e224a3776ce2e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ed388b618a933c37b0ba6152f6445399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186c7665046675c553d0f7a18f16e54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b84c4645e424868c75b3b0f162344401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cf06bbe86702ec8719134dd17615a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac888e43bdf4e89eae03d9079a92c8b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0c46d2aabddef2af9096fa628fd41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb18c185c6333fdd244ee13c30ae80f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430833b341b63cb40534389533416004406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798ab013cac00875ef1dee16757421b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc36b521771d483e04b1829dc92730408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a9166dc3b2f8e9921fc8fab40a674409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9348626a83434400987466358fc11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096346a101bf59eebe2b09f8bbe0abe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377915dc31d8f8bdf040604215663445412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c7eafd47bacd944447f4457d66890413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d635b43193b8c42780d5320ee56c754414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c85396c9f96f458418c254aba9dae6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0285d63f3cca3ccedf54bbe5e05a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccdc6a65514e317c1995e572d71130417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac96fead04ea673b9e8f810d82c84d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c24e812e9cb3289d6e7e5b02d5836e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f336cc4ae46b264901ee9d0a514941c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb47d748092b048b9f20b44a06f6359421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393375f6e5315c90d0621211d30181b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d284fd18e6687f3bfc4204804c3b8aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e39b024826472417c1779f5b2682c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be428cb349b6a646e0fea7c800d935425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a76b244095cd50cba156af1820e72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c2847e40f3ef34720aa600b7f79a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ccca80604216e1811c5740032b7a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609b61a43c24fe712f7c076f2fb1497429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffd12db9e37475b9ea7e90666c756f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e994b98824aaf698820c984305339f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773809e4311d63c4f67611411d9fa32e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f9bb1e6ce5c0fe6a813294cf5c4ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7acf78a99309cd1fb000c46cb161f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123c3038ee92d40652522a29bbdabd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9ded69e33d619d9bd48c2d03a557b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeacf23237d1714809dcc6449db09ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3fc568b370495dc9cd0166af740b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf0e73aa2d41ab9bd84a78da0f20cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f52873692ff8d69dcd5d69916b2b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff964f651e6d907ca5db9581e1a34473441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a88b12dd58dcd9844f210ecb88d44c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc44268a34c4378142dc5ce36b5bbf2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2e67fa74327acdc46466f8b361900444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260d4e110c679cf9b84e129cd8ca5e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7e92bb8bd20f798f1c44d3b519011446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be766348e96c72d2fe1ff9efb46520447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394b1d4cb7d1003ed83006462265018448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca4f5d1c7164817aff0d292a529e90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452582953541e41128a2b69f8514dc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861f7b1ee9ac7e0d33ab22a00f482a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f435ad8882b4cf2bc8fd77a5b8d721452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f621a2529b3ee9ef73ac0cc16887e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fefc1fcc10c930664f2c3f73f9a13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fa5e0b48f0bb141a11408e7c3b159455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868940b8ae532c99e4eb00175ff1a029456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66e21d5236af76333284e606c95de0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac57bcc0c2d2c9624046f793be28db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c94c11c8d1eb632cc49dc3c3d4ba8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40251035e434412130e73031e3e5a9a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c42eee626b0dcf0a60e93647a1cb6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dad46b0f99f9e6273be942129455db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59775fbcda73858121513720e455e95e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec13f24a076c8031c8d181a3a2e22af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d7a4ceeb886e7777fb3a0e078327f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85d62530b5efcc128ce8ac75f76f41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79579389bf5ff260da645552f4cc5b2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7cbd210170dbc1ea27579ed823100468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c51efdbd295700303d9651390cdcab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a56f3eae62d7c92ec21d8c8964ddab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733790c78263a58ba92b0e0daef67f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1170305966eb7bbaae85bab8b28caa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc477758b8a8217494aedeed01bf881b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc414bbe17dcc9e61cd2c79c14c94e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046a6b00556e3393016d49393153076475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ad435696f5a4614018994845f8e72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab62b7f3aac54d9c195af02c069dab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d7a9a58686007d02b1910ca7a2187478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b7c15d111843f655861549f86d21d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7830d5da5efde2d680aa512f4ad01e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60093c8e8a8ed3aab4b0a5b8616018481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938e653733d0740daff454466fe0bd5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85395116bd163926483278ecb0ff2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6023af6e164328926b3c363fad38f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2e298f1485fa70c19e701350e9ec8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74414617c0f78d8f087aef7bddabeb77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe08bf755e5cfa81794092d6395f126487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215025c6cf3f5d94724bf4755d4a9026488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39c48a392c3f9ccbb57794980a492b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b50c94bf1c7ef265341a43a1a7472490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdf1112fad5b8be7e547ca5f302f6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829904d0972381e3f5635911796af28f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09575d13f1ac5edea26cb704638b7e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91344f6d05e9f4c27719a47b8436b227494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14191f52e4688c60cd075a05cdc6bf7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53c18beb4dd9912193a9b295fd683b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430ad0a99ace2304a9e616dd54b5bff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139f928cdf89182d5f93e73b26ab606498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4207c96dd20fc71acad0ceeaa8ef0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2099db704c13972d53f1fb580ed84f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5a2b2509bf5024bfe9c3271233767501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd970fdb2318058e4fa1783e238def5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc506863353de3013e2c59205f33fce4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67442c7fa7cdec95747e61db1c8ddc65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31807b88b5e2908ed898cf30b2e26d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1abc8dd7ead175205b63a6d0b4539506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325bb1b5347917de6cd9833d979e8dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6778b76e90f46a134eab8d4fc0653508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5011ff2c22323367bc0956d66461a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733034b7967aa91ae8b3fd0416bce8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259c410c55447c93349bc71e6f2133e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67548440a8eea59d839aea0c430d934b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d056c9390ea1a609cc720781e01305f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d5bdab1bfcc9ebf4bf4fd8e0f38e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c9ccb2ded445c2fd9ee4213604bfd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5dbf35af1cca7d5f3a346fc4def2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea2030041669a09bba090914077abd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c053477e68c7bb4da29b42405fa3bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d6f247dd9ccc757844b39fe6a0887519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e75583d5d4b84c69fae82e43ab67ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76790b591d649b0e8dd00cca340de42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5cc7c3954a2a308baca33f5fd2e8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6919650a12dd35a604ad3f2e7eb229523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fa5bb137aea0c18bf95dadc010cff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ed13a632ac397c7882d32a8752c21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6af767ecad8dec489604d5a0a475b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8dbae3a6d06471532b5b97f39b104527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6116a8f94f4640425595e5d0adf0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48435650e39efc2596dd7b0b2590e5c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cd292424623e6f8cf5bad663af2a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fc24c4e65e41592b5af8695b6e41a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ca2eaadd47524474e18072f897853532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a8dcf974dad3b19c6a08c1330c3a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dc6a10e1c1d45cb755bfa278d73bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52fa18f77d297d3cc232dd0c297a19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864bee4078173d667dcc2b40ffaa60f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc77176099b9a57d6da667807aadef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e4a0f20a2bed27b0b0c5721585795538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0998a732f844190b97c58daf48a094f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c630f5b0ffcc173fadd90022a3d96bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118978a47a6c4ce7d622a72d04740bb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d22f43851dc77d54b12583720ce6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a46fa87415ab02b206817d92d16935543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f55ac461398a38f886ebd0ea94939a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473b7a4ce53b2c8928179c4b755d120545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cea2ad116624374325028a04e2f92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed87b1eea94418d3e358f47b5277d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba616f9fc8de8f6e7888d0437d5c552e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e3c1d7e09a14df7128fe498c7fc5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbe7aeafd69762accfba47364ce63a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68e34558817e756dcba3d266dd4c2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d9b6fdcb0cb9a3d2bcbb7b2ec783a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e9800d2a9f3a55ddd1263ab4c3e64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414623361f06944259fd1bbe3ef3abcd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c287d37214214f8d4bf3d711a5cdbe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc435d36603e65e9cfd186290d34974556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea0cd58ce0701c2b47205133f8a847557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55b954588fddde1d9612d1848bfe6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c5dcb60375642b95db3ba027d6ea7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf729761d566d3a77cfa01c56ac26ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c75a173d194b7f0fc100d4bca818c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e5ddbeac2163cc28f7c400c336a24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5bcdadad817a9e3060b7e8f035889563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2b0808232e6c0a474ff27c23feef3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a046d582d9e6b9c81a27b6cd3603ed1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d47143453083beceeb39559bf7de8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b3866e9447f18085e7467b84fd884567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6621f3c20f73d31dbca276b6ccfa055568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520b272cf90a217cf2a37fff01dfc11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056db4a9f6444c56f09e8d9a72634d21570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca52f6c2c9811e76a974245f232ffe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dae326240ce028a6970b20ed18776b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdf9b953191f12bce45260422c8a81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608826c7ef9f1d5716911f10e909bd9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dccd6d75ba5c68236c9f443670286575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba37eb758d6f6b80e5a8562c8747d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a503b3d8534146e5df735823cc98170577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd400f72db4c9f2cc23d3b1f2c51ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b4009d949619373d8b2bffab184b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4761eb7b3f1356050d77abc9a6dc7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ea0052caf5a1ab2215b0bed8b6c68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84950e80b3759fe19e0da270f8a0111582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1131aaf804f7ee3c31d1da3dc60a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031fbed81bdf482808ac8c113bd2e9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ef5ab4e7beb4edfe32e7beb2a4ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f918e9f7339840fc18366d539608b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a35afdbd2c413ed5ed0f4dc7db45c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dde5e9ca2e3f817b766be4cadcb1ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332f7fae382b0795cda3ffe881dd204589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e7b2426e79225987862c3880cfaa2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c02ef20bf68ec99e01f871a4520bc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740435cc0fc511aceff34b97ec6c1d1f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21c163bd6405843db9d2f030414e93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd9d14f34c30de771a09273ffdc685594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eecb985d80545a5114c216a6fcdc50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0265eb51b34699d51c5e312d711b0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552b6853257fe53ac7423eaffd5d6b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eddfe561fbc78b7e070a2def341632598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813503712cca816adbb3e6ce6bfb571599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eac9f869978ba1a1ffc252af7076b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca23ae89157fe00b3d25a926e05a09f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157446ec94a1844fa48f024b65d6c251602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8bb63f898a6047a2eeabbac478971603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad795038b9071398a9f2d2b95fcdf06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2824bc68e445ac747658ae7b4069470605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787be6a3907e5fab0a21c5b328e05f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec8cdbeb4cbb6058e1bf063d82e190607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03872cee187172a36bbed4885571c992608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3635a8d24f0e94d795a06155a4e7266609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d3ac57314a245feeb23271f013a7b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df680e47fb86ddf4937aaa7c800d8ccb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11043c3601a667fc265f3e4040bbac46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc775198add835e0596327368194fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d18a9591c9b2ae042c9c6b258ee0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab03cf00376b6f4ac69207f17b404ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2365b071a84063e8179c47cb00ddf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261a3f80ec4d3428a054859f377a826617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0d37e5fa4b3f6692a6af8c06be73e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5d4d72c6723b7f5a626a7e02870a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d63bab9725cbb3008ea1f46fca12ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b739e27e93d815fe8233b71e49185621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebac72de073f8665f9973f08159f543622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16710ac0abcd491674d94ce683aea4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cab46007471cf611016ffc160f53f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea686306a7b5e18c584ae5a2680be6f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0118de6f2c75e103f46d698491dad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6daf26b878f28179fc03d2337e0e27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83bf8bf8e2f54fe6f81eaab8449dcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b31f70228d7cb7c5ce5221e7ec4a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469e39a85a4c9f69a7b60f35986a17a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271603ccd6dc010c11e688d5f8ed4a8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42116aa20574cfde742fd820a2e21e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee929a401893de878b9ef102ecc5245633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cebac39ba3348ebc812d38e20f7c5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b88875dbb1d73b6a5b1e161431887635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f25a8e32cd5a1bc7ea0a0a8133a6af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809d5d4a27c927e48c8d5a7d282a5d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0011be7256a89f136d316341cd8abd5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fe4003daf24c4e69f1f09e8fca638639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b618dc16ca9e2acdf546fc4dc863f2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062148e1d0070206ec62eb2f210c1b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db557079be317b8b3348e83c24ba176b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c304a45915adf59cf8e2d6c325f4c9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf313cfdc3f2d6f69ba652dbb48dbb2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ae81c5c0a0e8f7c3345ddfc3217f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ddc0473bcebd7641b7822f2008c65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c67815588e3d5f4ddabcce724c0b69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff771f3a11bfa803e8416d964077af7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1fd417b58a9cad913d49d160a1716649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dce18c46038b19a4c00629c18bcdf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf461145b9102fc00050568e2a2c07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7f955427204a30180dc958758d882652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455776ddabfac7514fc20aa0bb00bd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef82a5d87b893105aaf88f28d2d2ffa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7950769e8d74ca614fe0f238cc75aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab3ed6353d2f70fcba07783f6a63be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b7c67d19d345a79c2dea7a1ecd68c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbdb6828195fb7cc4eebdbfd26ba5d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccbd13a5ad2a76c9b5a0508eeaa3a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27bf8e04338e690a9eed14d86977d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d00a5c65486803610ffc253a8f5c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517977639fdb520e7b0f2e5b87115dff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de2968ee2a9816e4626a3d0a634e4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec38e77dbf511c2de5a776d77b88ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7357c382fccbac4c4dccba5f869ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd32c1b74942be8407f14a5980bdff7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb9ad47834262cef6fe141a1c45dab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3f245a3b8a01681bbdd5caa3f834b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118530aac3f4d980f1bdcb6ff6fdf6d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99b7016b0fae41e1765695ed668ff6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cd94769f81f79ef0c8622442a3bc2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa81ccf443d0750e59e1f4df725564672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5943e90cb7609d844fec6754230e000673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa317f186cebd7cefb7fe2ba994054a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8391c3eaab201b094a7585ae61b0e21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fc622063c12d01e73492a48860c15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e861bd7e80124ef1bec7a146d5ca59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc634c14c60439e465cdb3f6b4ecd933678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb95eb649fbe8f6ee22ffdd58ebbb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafee2b40d5dcef75de8d08d0dad4aa5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac79c1aed549f0a35db64375d6cf8a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20607bba46a1df0b63eba3eed0cefda4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0b043e7f94494df3354b94da3dd94683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7631fc00a517aa959686445aceabf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893fcdd5f19904cf8084c8f185182d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ce62ac9747fb6691134da8bd42a0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc73767f8ec99d4e3fadfe6e601b1b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a11ff958612ad3a28b500ecfde0b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d26d3982b7d715bfe190d77b77e96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f534a1bc889edc6a4dcc6106712637690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bbc6fe1e163ff8c39fb2e1e860e71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f71537dfc92675815ada3a91c8b569692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80741f1914e3092439fc02d2da5828693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94de6bf2eeaf71c40c18dffe55b1de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4f5b977c84cdaaca91cdecbe74c53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951619a0641eb9c02bd8b2afae3c1d3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045849f1c27e0363131d3bfe42ce102697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932960aa35433fbf282b27dd83f33ceb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77555dff940d26adbbab451afef7723699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b637961d5d7f405d551209d97a6c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0f6c525270e27cc92ab13e1e7720d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add629ace52b0d9dd6137af9deef1b49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455932447d51f0cbdd2e85708414ebad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128dac351c2981a9cf3c1fb504fd79f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa59ed32eb18513adeccafa2a40ba7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd04b826fb42bd5ef1e85f8f8108f45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007a64c70e51c9fe629b279af6e11ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4c4acee9b4f7b780d847e7f972d8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3642f82cae5f15f4a8231e91063acf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed45a7d3defaf684e5ca59dcff911df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe31ad117ec83cf2394e8b786e84c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f330635e217b73934446f02d919f7e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4bd1e8474abc27d776c9c6910c16b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f2ea7d07e44467dee54bec05ac032714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bb92c830a71a2fde23914ad24fc61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be660cfdfce06fb8fb0c947d663aca0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf9b12428661dee29ba16be4e5a58e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3658447943557038f04b5eaa8c33765718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e56a2f5505d6ce74cd7b9eb1ba4b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032d24dba5014f761f6c1f09f048bb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b08bbc683e89de94513fc6c9c4716721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff8176487569a331f405a855ef0ee9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75029223aa1caab33ebbd031a483636d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc29f41394e714f46ff2e694cf0d052724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b82ad09badd6563a3ce2819a2fcd6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312edc1b70474324a968d0c67a343d3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04235e1449499a75f9d257cf5d535a05727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22766889bd3a7c65dc32df405d02cfec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440278f808b76da7fe63a9691f60fcd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bc381a4ff8c0c86bcc1e98e30daa4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b55b8a473d9c3c10ecb0aee25ce1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbb283b85cbc13a8d6bf742da60aa2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f1a6587ac837fd1da7b9969a571b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0af2660db4ff7c3e892185a2a6a852734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66283fa4ea4c63d6b27b3b65f59474735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404c258c4907e5fa7db19935672d687736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719720f89e3d9e4d748d6c4e107c832737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b949eea247cfbc8e933e219725cfb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f63cafab2c7dedd01e55cfd6e4fe20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882991337fd82dc3f501dabb43517b56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94472228f25bf4bb332a8a73846b17741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606506e920e5d396eb3cde2101b52ba5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814795078ccb4a264d14c26c7eb25690743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da281e0c262705d75fd82a275a4f23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba27b0ca952342921aabf68979433bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0f5738ee54e6728d8e4d86a2c0e25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202e851f0f57c24183ff6878bd0b95c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d40875d9f7576ffb6fc3fdd200f90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cd90928a770d091c7fdf4e8d6f2fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243bb32ab6585166f97b0a40251028b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b895380facb2f2d86d0e7a9ca1c94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae61b1ce167056a9a6a99e43c59668d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eb2f227a0635d73e30307daa16749753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896977fa757bc85f4c00f56661da9d50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829bfe2b27cae665427c0c9e605fb9d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd710a6811b0c354d74d383840d17f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90e27ffbdeed4c686fec74bffa29ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc07415188814dd95bc8c17bbad4be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee094e57d82bae5525d38d06fb2643759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>