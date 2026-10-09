--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e9f5278f9c7fa1c3dac3862ac88991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869edf4c3ff7215b41e224444d064da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ab2147cdbcf4587ad405c64e5589d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a42a457a923b98f7a33573900038844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2148636380de219e920aa3691b3205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2839b81fcb25c54aba21308d7266e6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8b01c2592f07d41ced7597252a8357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e35b97bbcb0cf027326340b49c31538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407386d1f20b869fee33b07639179ac39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7663baf6449076aeedf60c411e01b4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f790d988a4d74775c021d6357649711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5a12c19a0df66414623ae2271946b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5ec5446f2e2053f3add08b93edb9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d34a66ecf5e962ce2dafe8ff931b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41181edb5441498673ce6d8839a641915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dabd1225a26fb05069be0f603a88ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6ee9ac074d2981ba538906fbdb54717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bffdc22930c5ae2130e01de45bdaa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42545556619b7de0530ad868de4d72119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a6d12ae261320bd8ef5717dc9405f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667be793e93f65966286f15fe7f773521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3dbb36524ccd543f6fdb1f405b09322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85c81f1d805568148b150f390157de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f56a00fb5502d7b9077f980ef6ad924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7ee9f848c0cc8b818905faedf876325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d8bbf852a6784737069d1052b7ef626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6c2f44dc19a053786f5b7dd32df5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb9f4ea4357744d27e0e18e457f87728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a67c5ee99f7e468d655af614104bc629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510871298f10413251178012f66387430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd92adce2d7cd83bff6c454dae782631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb6900fe9e4458687dc73e7ab0601532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8458daa94a8883d0cdb6b88c0eb9e3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcb302c78ae5890709cb46a92a55b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494de910dbee2d8228f8bb397013f6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a0df62829941f90ca917bd8ae394f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89951468870fe89d62caf1f831c91ff337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72695648c532bf82f6f2628ee49080938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015029d1aa23a8f22be6c0b102767e4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80acebe0bf67213104e54b52179440b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85143722df6033c5207bd095a052dd1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876d1b1fec31237bafb3e88907ac37142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72a8dfb1a08f6d3e64c9713676483243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0593160a6b0e15f41d4f70060a095e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439312704a9079067bf2d10269eac6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1b42de4a898b30d438739108b17d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45df15b9ed4594f23cb67c64a88d0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c17b477b3d0b5c091b3533ad163bdd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a3021a993fe9bd764650070fbe1ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29539ce756160a6cf3815695977d1d2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f3a261eeaf109e0a0a0d7aed289b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8ebf3d0b36e530c6aa15860105e3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f34a1a11e2b127fa7cbb82a7f0f67d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a050b9fc8bbfc067f2ce9693f64d4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dd7898e48606c37dbc866d88f91a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79412ebc1305feaa9731aea0e765e24356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e794f999a198e00899795f9fc6aa4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f730395f618960bb9b6ab2cbaa7f6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f784906bf353d8d78d3605557cbc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8959a42a4070e5e5ab68d448ac3c69860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7d4be302ad706f218b001279369a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e423a88c38e0ced473d1892ebbbcbc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0d4b5c296438fd5a9005e20104b1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22033fe52c06e0031e153149033410064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705fa6baa58b500b13361f1103f979a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474247bb683553d9e9b7e148cdf4b6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4476de08034e2e053e138ba1ba779267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e887b6d549b6f8316fefd2fb17fa9be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb378e18fc904afaa2f422198106e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b1f9e41b8a6d7eca6de9e0a0266cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43272c240fec9bc24bc43720d7d51c2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c301590b036727c9f7253682ad846572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bec27c540de8a6f9154d66148b23ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0440701488278b885c4e558db2e0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e9399b13554bb212f0392315c472b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44840f8b190582d7fc3ca15b29bf403f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b223f2660ea7d20a5e1f6edc40f9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c4728a4d8694d2a80a2792e46b12c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8a3e237db5143100ca4ec0e759fe279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062562b96c91621001330127b5a125880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeaf85c3f76dfdc1f4fc1162986c9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057ba8d8d09d581adb73c3b2870977882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31ab4ff0812c14954f1d447034dc2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea42954fd87a60b78e93b5e1cacc61984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6892e359dddd25c0b2b71b9d72a00e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f2026e1d63e60900a085309e3078586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43662f086c61eb0df8713387c0d153a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a1f78bdbba9c0cc9050c95f2a217888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e777672e749d7f2dfde1d3477b381be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4588afc731f160fda8969f79b826f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f25e8d6d278bcdcbefc62f0059b69391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80626150bdb1aefa22d1652ae9125f8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538905d3174ebca76311215f707334693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b58756a895ef25440617ad37ecea194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f511cba77fb8eebd5bf742886e02bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1df88eabc2164998cd7d6f064fbd3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276137ac641866bb789763f371a73ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d34112a740e8fe6c8b6aafefe646698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b3a1084ea606a6c15b9a7b21137fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598756d77e8895b97cbcc65c13a9e057100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585dbb4140f00174f0f1e4800320511101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877a8e8e1c0bd4c9894e99b2c45aea4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dc9e5fd285accaac258338873e2ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14248633f5e1c5c66879e78e983021104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52979b02f2437550d2618c422aec4879105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a258caa905ca46a6ca3cda5e44348a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80466de86ac3c9f419707b8391f05a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d30ac71cc8003e6f9db0ffb7828cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53261662e45a2b7f2bae836e07b2372b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b67b559379dd11153c7b558b56413110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4432fd8703bfa09546854f4ab2b3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0adc7d0dd543a64322b51cab0a5f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96b8978b4b5b148889f0ed8674037a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c9f138946e76db59de421ee115110114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922a9345a4c7c4724a5788cd739066a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197843ad7ceb4f4631c17ba28ee5a0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe039de4218f5752e9a1eda064073e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fddd38462333731dc2064a07b1b782118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9acaf814fd4fcb2733f9b292887790119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08046362ebfdaf3f8b789c0aa2294642120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610f047a0370c76ad89863ee49e80e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453290b08cd380aee61db7c5d50d0d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a27d12048048bc2315d34ddd4bd2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e209719ef74e08ac91707eb61f80c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab504189a63d2009acad16d387699c50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf3544b2feeab28dca5bb12632586f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f887ac7a7bfeae4bc78d7535bed910a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2a4286e836aeb3c024c1a03b75299128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4374fbba90f33487728be741a806e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6003c5d3d76c007277edd621b3d1564130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a7309f5948b1b0fcc6fe7ed7e5edf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6688f1f62faa0b4a74e3af2dc2aad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a6c3aa24bee7fe0156e9bbb8d69d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc317d8918d7ac18422fc9d46bcb2dbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce133d875e445d7a7a8245a03dcfca81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8e714010a89719ba08854e100a969136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979647334335d2686206f2f3c2b7d6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a21ff289d24dbf5e014cabcb76bc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27038b7572d2956895a1e86a4366ed3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9d2b044fdb20f10613e2ae12e9ae8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55202edc3f82b7ecf7bc7e02c1478f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bae9c0f99b21afff6ee1157acc6c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaff8c490db45199a3fd857f6f63139143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25f88096541ebcb2f36ec9c2ff7367144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1444af8ba99a9c4ff246bdb32b368145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf113c3403f26bf6a4224ee05b0ac7a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dec55884b9e490fdfbbb66612dd0a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf316d8b4ed0c06c6b076f7aeda617f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f615509cfd96ba3a5eb28612d89301149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b88fd4633e87f00bf56efdd229309150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400645748cace272972948d9f9b1df9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494f001075e8aeff660f77473df01f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63815c648178734d13d3c8f9bff6a533153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7c3b685b71142975272c4d5ce1731154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849718debee6303a1e37602f5545c395155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ed4ca466009924fee0b7985bd0f95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7009dd6c06af6e338544e85ea916a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f127b3ee117b5bfa7966368fef45f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e026518b7ecef057cef3c63288472159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67cc062ffe7a542926924fc0725c25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855dfc42cf11a352fc6f32cd58f45c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cf691e8b83a4b1b276bce2f1139be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7ed4bb5ddfae904b65fb9ace10925163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54e669aebdcc60c650ec7e35f4a92f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b1dc6d11d39b6b41311aca877a07f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2a8a849827710fe196810762403db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331819569b0d8a08b50a1b39c51a4585167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b4bf22eb1ab534c029775579918ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82c1fa5c6f9374c93067bb80ae6793169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc7e099391fbad0e3a3036cad8a12f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac357ceb772d828c9c2e5aa7d95e3e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad3b11091d1acde9ecd46d40139c13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07cebb3cfe78b0a0118dfa8e6c8f93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f717b54685611d676b703945c863c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f201c8f89d4fcf48096cfa35b14f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0666e29d06adca57e5ee5de746b4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e68372a847dfcad7447b6f9eb556c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f5a6ed2731602e100bfa9a826b509178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee22c0fceff979c16eb2f91200cab03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac973885bd0e92ddcb82f77c28863b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89d2227d580a1e8e6591fd4b94c87e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5569268a175e78c2b4260f06bff1b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3e43cc01891c801a8d976cd4427cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43e91a42622d35153e9af71d8f393e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cff5cc9af5dd5d0383ecda57d2777185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d0f62f2e053cb417d169c39195493186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71ece04f92b1f03e901cc55edb4407187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006e6f2648c2d71980c81a02e39dd3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431076e357db4d3cc20b2fc0cf57c401189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f8424048a51edc96cfc8cf73dc640190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dbe7636f41b27729cf3cf9b7e2ea2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27aa3c4f31224d1e26612aecc2eb76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90e3583df7d1b4f4693d8557e5a4da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b2a885089538ad295d48454ae7e96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1c3d621e8532cf7c4fe2db97b3064195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d49e03ea8d83b1bc055a82c65bf7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411b8fc762fb8e94b35dea80bf225dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7246ba94344cea4d45cafed6480890198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10560fe63e6d50f7f41d404b3d87c62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd875146d6537a404b5bc773fc56ae5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7adaaf07686001db517e0e496b9024201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1723f35125e401053c680b345a373f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f485ab5051558fce70d234098e7288203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad263a65946352ce483dc126fa851fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fbb68462c489325b16af00ba3cf71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d7da9f11257e21a5e3a4bc94cc7f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463edd11ebe88c6d07543c90c12dbc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9075798a230e29c029b20f2e4458a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d848ce3f90ba43e1e0d6586810f94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356502ab8cbb5a334b958020eb4631e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806185043a94a7d9e06c282484bed644211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e1d035d4aa67272577a36b8303ddb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c3618f9a19e32aa4e339fda86cbe0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82dfe598dde17c498a78e7fe5a5d97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa164808fa59ad130a324ac932dc9c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ff77bbf2667b3bd1faea64495952e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa775241dfc00a03f314cbbf44ca19a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5196639b3b897fd8ef7b102567bb8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b159be93238832183201eab71f631219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9269626fe7c1a3e5fcff254097f8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3476292fc122cb9c48ba897138b0dbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37448ceb980338e580c2d5de65611e22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05cfe980590829b5a8016c24ac9bd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab31a15fe790c927beb497f12551763224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902f8ae2645ab4f50dc461ae6dc4742225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fec09469dfaf8063e938846b37d272226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad82adfd123210ecfe20c171eff74f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bdb1e0e423b3bbd2c1346be67faa8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f954cab10c0e9a594bf74a32e3ca677229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7223d489ac8190e26977e03b240b9f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95effa8a16830f7c7d91e05e7dcbe2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f78dd703d889350bc1e8f217b6b97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c545f9d187bb96e5bba156c074e5c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc75394ce767e4574f4163b25def0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bba976c4504ee3f23eb65171f883b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649cd90e0a315aa7fcf2461fcad7894236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8c02953d1e40d35276fda7fd706e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6d610341d46bae6f48d930adaa240238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c5eb4b7295bc41849535fc5ad4f32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154afe90220ee17b52fd62c4d2276fac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691c0686eb3472752a4172518b4b3ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f35bb2ea88de615d38660263bb65fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82327711d4f2957cc0934390ef363d83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1229f637ce3643c2fd960bded1e79af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb135da30c64023c347ded5e919b5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c3d52d441e663913f6979419e5e18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6018df594bb02ef7e553c5894ba6f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc8ae560e0901c30fa022f740d81b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505280a5a54852c1c7fa6cb058f805ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061bb130c318224ccb29722d7dec272250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eca84890eac0c679b6c0f1877c0e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c8e06afdd66603926dd7eb57e4e56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53920cc6a02d3d714e2335ca61f58c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8b3f1fd838363626028e7a9fcf979254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d582048ec40042b036eeac15330788255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1054e30c5e492d55781770f5ea34fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be13b4cf8ae405d946121c716d1b9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbc62dd8572bec5c66037ff6ae166e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43cb99a0668fed37cf47711878e0a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d176b1f28b31c1433adb4ee4b4cd7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458d59e019565178c5cd957df45fe1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e94536fc70c5b04c1cef3269452bd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53b2a4752f9e149a040b31131a7a2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9408ac4920f1ca05de5c7b08b8082264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79602a53eaa542e021980eb4bcc016265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301ef996a7b3765678846c26b724581266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f606f86b5d1d32afd974dc162e781267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebac33cf93e0032640b6dcd284a1d52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2300765f4966573b12b680be3d7989269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb393cd96be8cca8e21bfccdd79657270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b13cedb4a234219b92061f1b9d0cde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122dcee9a047ed57672e2a9ee105d3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0884adf6c73e8217013626825b78e85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69b93ba88d0ad1f7ec25fb24dfbfaf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e7d462e9821a17751bfd0d0c513df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc151741918036b28b9e53dff7975e8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f42cda0ef66f36fbcea3a842f7b5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c32f6cbc2bc081b75e286bfd7ec4ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d70cbe730e8dbafaf9a2b8ca36f52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60433111a7b7b6ccc9d58a8b7aec86e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da26104f3474282781d56c2a8ae436281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1265ced5be71e0ef0a2901800e795282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf35ad8d1f6baa618dd7743bd29b9b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7b3bf7b06e0eac81f50a859a2dbef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a4d602475071ba71a6dc23f04b689285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f2211be545e3322e862141dd69fd3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cf040349d543697bbdb04a56c311d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df234318819ba6e05cffce15a455de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a711866bc6a85548a4fdcf44a821dac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20622c60f9bee1109cd4395416b8e7c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f6cd8e52627ab52dcc306b4033cc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae402287d264ff748b01d67ca8726d89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e5c914d4582b6f586d24508329b5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98783f4135df4dc0330752e27f4925e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46683321a4880b237921a3d8dd7dad74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70a4f0c79f9e8bb694f2de1d5b91f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17205d4d19e27b9566fa5482cfd40cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c560130ef4673b94d8f745946451142298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63788a6c959d2cf9091cff524e8c723c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90318c41e5b80e90223a62c832c652300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59549a5b8c6441a8b6ee54a022ec09e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa03ad48a936013989af48575d60b09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b438a79a7c941085219552f46fe0f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df917f350c62ff8e329277d6f839b50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee054cca2a7fc93a9f79c831c58be72e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae50b5e450baa6f7c64f3aec0438d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef13fa225107b86e7c8a22c465e18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c62b4e555998fd6f998af49f722d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d75340c198ff0c59340f4bf50d9a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac761ef7fc53a6b65fc129e25e71c918310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b77ac11ee422b95f895b6646a43345311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c57ef9a765e7c47fd5fb288c7630e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396586acd549ec3105abbb2e372df15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8357b5cdf16a63b30623b98aa9f47b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049d30409b5b658caab9641c91cfe16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ef24e6a1df702e2f0ed0dcee240aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f5a3ce09a13d5f7bec4838955e9e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73facc08bd876028bca5c73902d8f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009fe73aabb45d298b2a5d216c66ab1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3228a66a973b3320956a363ddaafe2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460f4a8a50c94174609f5aa3be94612321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01d3138c1f837c9c3bce562b59b950322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00bdf3dbffd9bb2c92aa4a54fb0648323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83978bd7d2cc793f56c18c8717e26b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4776c5abfd130b023d22bc376000f94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9652add5464b111e41b6fe0340b7098326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b957605b94c0f060bfc330eb0eda2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a325bdac0de89c5b5b563b261980d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763dedc0c06cc2bda7fca90d17bc575329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69349f186d2b461a972c89429b3135330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7788b523db2529afc360bc3812532b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf839939a0e8840a598612b199df72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc825928296123d5bdd5484bf1ec6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678924a8c74ce9b1501cbdca57fecbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e41f590e28484e12dddbd97ad8eff7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e522378bc3901e87584d7f8c629e5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559877a80ff517adbaa18d0011de314337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba768b3b7574bbea370a0330c4efcd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da033d9be788d2fc6766fc7cfa8f14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1ec01b704fefb61c7bbf0e33c553e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed98697af61be8b0d6e087c1ed1e975341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c500191f36a62754d539f87c104dc52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d95d680ba8fd47045aa03df737dd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9a530e6b1832d2fbd4f4a559e18cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd05f109cac74f4934f3294be320c58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5601b5ee19e8d50a1bb60912a11e80a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b136e0b275f08062d438c1c8661840347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0ae3b7b60d7694d03462d92c6119e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e99259448ee1a4ce98ff5981cc971349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b36e7b925e917977793f9e953de15f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4c73381f39309e1818a4d6cd82ab1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff367c787c0ac7977bdc3f3c1f9538352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ee76b64367022f2ebe8e4ca6db66d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8eaf3ca24e354e287bff8d6c09bff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199484c92612152d766cfcbf8be13231355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae41f330790917b9a9cc02fdd67c691356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298702da9cdb913cd2addbfdc71fb69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a96216c6d63351b7e20355af43373a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a8e2065678642c08fc3fd1c5d3590359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470d4ea74c672bf677e5946f40e78b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc87d4c1dfa330d4caf491bcd21144361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f014ea1ca6bdfd4127098bb47cd1cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf99db7b825c4a62e14331290b1a9c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3a07b5ecb15caac13d621199d07f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c722f81dda1e74d5d96f8f3d1406f6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2af563a002edf6436d4c5c3f1a8bb4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412321b5ae60b5b3a7aedcaa932c54b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955be6c97177708ef444037857ee3fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c685f6262c8ae09ff981a3ce2069c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212704f8db0b962af1fbcf5a832d5657370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b3bf89416834a05f78a0778f986c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b44c6f1e5bffbdc59162c0a482d92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe57bc328bcabdbeb6515c4bcf78b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77134af52ddf841602f70ac8257434ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794ca6358a7d78453fcf510719bd13e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f58f26484284cc36bbfc826202d13e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9143dbf13ceb6875a340b7d166bb46d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f4c5e05fbd5f67e3f4fb8209db90b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d82cc8c1dd309efed6ae53f56042e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839cfa531e9ebb642c71cbd1fae8137380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dbd47f7b566c93bbd254014c6d835381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd3b55d5be62f278159fcba010f701382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea080a0cd811407e7c3c534c947e93a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc0313cdd71749c7eda17460d4157c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4918f2f639acbf8642b5003a92ce18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5141785f5f8013dca36e52ae7150d49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a84151fb23770dc3890ee0eca06a29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45078b63fa20d785df3111264a42ec10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0320c38afa738c5980958423b84a08389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cb505e222d1f07893294dcd2abc84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fca63905f8ef165fa010592f79942391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849bd505c2f59163e32a97e33b58e0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6385f01eac55156840fb60f942a7f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d233825c7338a72334606b0d3b311a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58388744d86505607db98bccbbf803395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446341a9ce4eaed90f3502f1f783099a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75996890e4e0ab83e23658c8c608ee25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e9c5408a66f91486d82f8de5a6f58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b4b86428e8dd0525a17d8d9e5da12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc359d2975310f8b4dcdf002e6d9515400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa4188c6648e6133556863e6f1a0a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfe71233deb9dcf37746fffac982d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720f9fba519ea45484e3bb94fee4c31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba33352bf8f38c7fa6952a498cdf24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bacdf5ebe3875a76ba9abab0ed4569405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d503a1f388b62c52d00bf331678fcee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2da023bcd73f8b3e96300409d7b4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6fa15b5916616385f7209a692c891408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae75c082f18ea6154162ce4f8213b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707ad513b35bea006f1f60ebda4bb9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb77e3a0bde398f6ccbc48b32f732a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f609ab309686dab8f8c00e72607b08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbeac2b63f17e443a19f2d182ee14c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de56022ead39a48acdf90fb35d6d25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa076e119b6f88ff0e78962df84aa85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1dca7878729fa795d3a721c2be4ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191a34b968e1f363c6eb34acce21b89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b92e46e84bb95949816bba785189e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c3ad86b5ffb7ce1094168fd4fea35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f16cb6d7a40b3be67f062429de093420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c756466ef8dc37e7fec1ff7408c349421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493af2b3092c8605858f2b3cf4c52ede422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd360ebcf78471807e47f766320b8b59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147398285a99ebfd47d2a2d45ba5a8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc98077ad256ecfcf8454595eabc24e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b88d023da80a14375c337be2661c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947404130411a48523898993c10bfa42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e831edd18636e5237822bd86e72f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f57fd61b87222d4aae695914f6feb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84201ea40d9b573347a5d1dd2ecd9d7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dc0f56b256f774b093b05d888c19f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09f0db68370dec0c5ae64740a576cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ea1cd2734037eb8350892ab583c8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703cdfc788e7078c59146c2155ebd79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ef205f3df61705a4968eb03a733fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988b39d036b72545d9a3d5845297149436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da327df183b42f3439d2e6ee8464d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7c34dd167ad9ff1e02795d600b441438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829c48103e229d3e5d59377147acbf4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29442b73d06601a6f4e88ddd834d4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba622175a2fcf31cde60a82cbb085f21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad75709dfd9ef31d10ee28f6db2bb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe7498d5c1f4521377c0522943109e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe38d78353bdba1d338d9ba50b40b3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852a847486a147b19ec3e8400340ba0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce356f674dc8876861f5aaf91bb43c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7c5d04975038bde81aa8005d505b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8a24686f2f22ac7398526b1e454f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2a45956ea184a5d38f9bd348a341e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecb0288a4b99a7a509de93c1d62305450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bda14b324195fdcdf12368d7bfe1c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e187fc4e26b128c36be901479345a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd8359037486847cdfe933724f97b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79a3af8d8ef55a76a294dc47cd206f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e341e694bb668fcbd8691facd9875bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53615f42d6461862664dc46576860630456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fb4eafe29fc9d9853ad5cdaf1e2c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398df48e7a8c9e84369f7c0cade4ca6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b96ad5a0e5ef2ebe0160c56311dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f903bd1ad5c65a7efa50fdf422a9841460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fdc59b3b283967cf3b061475f6c9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367a99b1afd425dbb20e80dbe878faa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e56be6d9f03da84c21440af30ca9c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4fd5e35c2035e072ec47216662a21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5552efc846b4fdc334d5e128a92b44c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8ebf18a6221bbc9d83011db9c98ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9ddd34fbb9fceccb7c285f7fade95467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db7480cef0c8af1171e898110ca4c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912db4e64060a392a0e125d3f6fdffc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa5ca8652b4eefe9a8c3d22547ccb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14aad0d4a7dcda7e3441ff95abdf2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df3896ac4a3ac02bb975061b418c18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b6b6842bad88b219c572d46079984473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79582b23a6fc98d1eeaf172fcd1cf1f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d7cc5b63c9613be833f9979011917475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd159a1c40e1fd4c58b21d07165ed24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed95cffe65ba8c4e8f3d8192dd00f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb217a497ff7943f9e8bfffbd8d2fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f72b9e9209c8c827777b0a05ca5ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4fe8f8ad0b11c14b9be5abce81acd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff157dd430a37f3c0acf42ced0f3e711481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f1c9492af7129999dcb272687c34c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfd7a92b479072dbb9fada7920e7d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a5b407b1ce1ad98fa9fc1f30dfc9b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed81f70525ba34035d513efee90f2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dd3f5e49b1195544987fa7cd22c97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba5bfa99b0838fc1dbfa1cf823bca3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919854776e3812e7b7992dc799b3e2ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53fa1da8b6d8ca3a953bc9f6724d13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70dbbd011d3854e11b04109bc32235490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83ab4395fa5db1993e97c4826656d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de302b534a4e76c2cf4df6fc9881b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94180ed6393fa814d2eea92364811792493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d4235ea71a5cdf9c60a8fc2ad1622494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ba799864c81d2d0043e66bf93969495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26758c6569cb7d45cf6ed0ef75adc9cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318748a46c4d0159d5809bebf6ad37f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128309b3fa2b779f2a3863dd3e131fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da37bab3fec03182e606c17f892e5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56305ccf84878fb85ccf347c5395ba4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc54a1627b2f61528015b22b9b7810501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622f83032e8d7d6dccff6e796c6c6e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bf068f10d40e38e1b3734386df5c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942108b59b768045a8e545c1a012ad3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff05cea4f78e61ac5aed747cdcf441505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e57df623aca8486b09d554ef083c65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a86d306b9047dcf5b194516096254a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c8c33d4284b1862d0d4e2a79b4cdd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9a1da2c9084f2da8546c4fe1741be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efedf14b269ea9abc86daa6a515fbf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c25ed636d7195c52aa6650cd06476511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506e8ee34ed6880e0d6b58523555e8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c009fab4254c0f921af87e2c21c3a32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd14ab9f158d5b62b41c8aa3215594514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248987081086fc802c8c5e4ab5d5781b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdff811d780bfcbf6559dbddfa3439516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a251cfc8c0351a00cfef41958e64f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90f662664453a588bba377c47924ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bedb537c92876ea25d4a2c5239c3d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f08392e3a20ef54b8350258061003a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9309e97556f45e8b5a1da8143a9ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0f88c02fc0205f9a32a1176688387522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9343f185ad7c7dc284d130684314f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5480b31fcfffb8f123de38c5d3847524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76349047b12f79d29bd4b8af256fba37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010ff3d86ae9377d75aef1263f9cf3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1eaba63745c04f8d416129c01fd34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc14d94dbf4dcbeb007b618d8bae30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41115d420bac0a73e115ab16851f4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae222f0b61ad1fb0e201c50693efbd3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e914cbf6a3b528181f96478080726f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387632b1ada0c34401b27dd77bd727b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d37dd35edbd146a429bef082ea839c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e1b041c883db08e0b1afa5cac2bc7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ea5dbc17f4f8c7166f956481a33b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bdadd3e77b4162f012fda633f0bcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bce8824c02402100b2edfafed184a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58510c75afff4a3b866dda102b445b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebabd36fa3535f1410b6315aa8c7bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c828715acf08021d5c693d0c507de4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823d3bb9e4895874b40cb671586580b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe8f2e6da97c308b327872ffe0a0dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08680098bad43d90752ec560949dcd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a52abadfbeef2ace3623fd98cd556d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74935566a4304e9284dd2d43feef3ec6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32d133c2224b9d85e25ee4284607f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33caacca401bb018a5d581129132748547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead185cbec0a9943a1d3e8e0256358f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddd6190edd00cb98eb7c278211252b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964086eeb192a9672199fedf9904f38c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233105af7a770b81846dc037a6949ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201fd7acf85e4efd7f862de09e48c9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b17109c722ccd16c2a32ae67cd5d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbccf50ee1856e89441dd3c2720812e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8f1118a3930e005760b343fbf49e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f2ee67ba40bbdcf9efc56ce369196556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25fa72a89b92a75282a832e523caf8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3999d0eb1eb9dcde0c7c18c5894648c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bee0fab428422ccad153baa6b4617559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30485e73f458648abca092b911f83b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d5add446e57996afd927a1da9a9c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765634788bd489175eb2393166d85a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516833fbde7e0bbbb3a6a22c41b75df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c85b1d1d643e367517be7df59331f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458be8e55aae753a9404c3c74d5bca77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bc3d9fed95774e37214d932cfa485566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44030cccaed273137acecad8177b8494567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f76e1cbf5a67fa5d65579ac2fe8f75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0e652c9f19375a6d6a2a6ea399bf9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe9f7958184baa764c0c732c0c7734570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78181408729f232fedd375a554da0a40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2754b6329641f0ae524597b4e6885c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99e50001edb1fb1107991814543498573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41433049de8624882f29d2ad7e9c2d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f7eeca0c8dfb5963624f1d803e12e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f50fd104b29b30062996df752eec8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ab0164afc2aaa20a9d1cb6bf42aa4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd2c177408fffeec1d76bb756e6858578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640a217c8b093221b61ac6425f4103c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce639e6b4931d758912a5b8734e7d8c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26d9ce791e0a26a6e090a075d5e144581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ffc342ea35923a0a24ab5c4769a51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9577f2068085f794a893d46809420c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f858333b95586b678187921b5c810e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4370789ab63d3743c6474b0f7e8f81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255daff3ce1028d3a6c91f62e20c28e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db47ddec3a345de5447a173979b80d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9f2c93d8cddee3252cf545450923a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56556bffe8bf4bdb9db40fc7eab8a597589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7740f1df20657b1d84ff71de9393d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e04b3bb22cf828c676ab6c020c9b26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fee79e622b76fc712cf7d9c0e90eae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3f63aaeb43c98ebfa32607f755e7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f195de03336b24193328cf6379011594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa093e4306ad589305b2e0ae320a7395595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0be06e092059683ab143d9f85f3cdd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33d2035391c6ebac5cbc50bf735f3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da741fee31dc7219d424e15bac87dfae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1f4d3d0b5c331ac435e25c2aba997599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ff3fa755bc24a58ac72edf130cfa4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a20b7213c83c93452f7f61433acbb9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8842df0ed81f2c1a7f1a13d12aa1e3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e03583c85752ed5ab9c6e1f4267fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb1c22db7baadb79ad34e788926619604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6579b298266d056d48c41e9239ce0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d01a654bef9cc0f99bfef777a42300606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cd6fdaa83dca6289e407a47c5c0eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623b555ea8b2a42771a8e802101320d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2522edaea251f451328a30a1fbe794609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89ca975b35aa07312359d0ee02c977610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf37c6bb4ccce0e46a0fd84b70eaa5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad067adea1df5f156fb9dc3253e5521612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba7934acf0915ce0792142ecc4ff7a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aa977b142383eac96dec30b2b3203614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce747f4ed23b3463933300b09cce978615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d82cf560290b4dcf85b81ff6e2182616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415b37d614c2098772365a9b514b429617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9ab3451279b006ddf8026787ca933618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cf5942d0575bd04ca9ed5b8e36044619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a10e2c5bdbcea8401cce90f70d6b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84db534848d65f6a2f4a82f68d0942c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55341497d6d2971b76f4967dbee798622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30273ce0a369c3bf186b3b0246fcf0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf7794f5487ac378b0dc3a42203a3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9d807b85e6cab758505d189163a30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7ce1e59101f5e284a79c601bb8cf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0ce93a384c723d5885b531f61dd73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e88d3eee1916886517baec84c1497628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5e72102cd7bb5745fb7144ea56f22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3555106154204dbb10ba29372dda2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4192e04eb4cb1764105ee8d08fc406631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434577e73757ab2b7baccfe0355d912d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78579998252159cfd55b4a1cb109589633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bcd51f96126d3c3e6f098c9769676634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c513ad5ed3152f55a4ad6e5d2bfcbb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb898db6ba0dff0dce53ba6c1647e512636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c33501e0812f76c0ea85f870eca45637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d593604b16fd8c1cdf0deba40a01d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8468a6842cbc05bb30d0472ce74fdca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcba3e85164608e46ffd5d8ade6c6d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda299c88258993437a255d8a431e64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0312ca4a69449e0e910e64adad04f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1900e3b5f725375e4e5148df33c0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448296f153ba06ea8c506e085580089a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e96479ef18ee63377579b919b3890a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e04f41bb4c846f465a91cd354849f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034939ddac86bda3a9d3372cd6752606647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9fd4a046aa0d10c814bd912480f3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3076d2c71e8e1d2623a6e2419c9a3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1510e4cb8fc1deba530a58a6161eeb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7fb61052420cbe3b0699fcbe0a359651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e59559278cf7d624a2903e1fecea8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fcab521ba69ff34f6e76f30f3295d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984d4bbe94e25e6f12d478eecfc6261654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dada1dc5b25207cbd95f5c53f72e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db23b716ad652f81daa4e0e9c890a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546da189b0234bd24a7693831408b39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fab9a7dd85fd1101cee342b4b0cad7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512cff9aaf2aca25bd42c6fdf43bc9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749f9d0a597de6a32a381863c9f2230660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f3aeb6c9dbf34d7d8cfa08bf534f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b40522b13ca6127fbf6b7467f8f955662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cab1de9dc72c1100e1fe250464a36e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d26725c91303228d22c8aa7717281664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaf18442329cd1fc6028d026aacb62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0256baca267f1286afa61c367d8ee7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa3cfb7e8326cfb74111e49baf41c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a136d3cb4f0fb1304c8ba45fa899b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f4718e0814b563cd59a0fc1dc03da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541b44916884360744ecff374ad9aa5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047dedcba875f2096752fc3b48c06e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f1099e2fe2bc87da28362ffb078aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51811dcc3912d1dda7b5dc00cd4bea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98490c4d8ac107b707f7a70e12bdfd99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8b6d5505795ef37a7887cdc05e250675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16bd459fe535fddced8a3ee9345422676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043f927a09c572833a2ad9b3cbd1dfd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb2b3665750fe5d005dc0f3c36520a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9874225f61ebe0fc9e9ffcdd72fad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c402906c0f4930b23a26494b6fcac75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c77dc8f3e81f97cac56b4411d11f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e81ccfa73e39a5c9515f1f9df1539c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43c3f178e14de0ac44eabf2b4375ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c034823073ddddb6e2c76715372fb4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bce58393d4525d77f0d0cf7238f5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d9d225073235ec4bf3006b8a19ca7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2641ce90380cf6e9f1ba416ab9ce31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f5a7072073f21aa1debc9f5b3691d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e7cc187b3295bbc6a38da18d6b46c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e887cabb201f35d086adf584b13f3fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca993988968c1d68bddd1d9c5c96b9f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd126a5213a9934dca21916b0cb54b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a49635d86b7e511edcfd29db638ec6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f83d5e4eedeea3aa30b9c42e91cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b8a77a24b3ce1cc5c266bd9459c90695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4466fe4d573399b1c3bc1b61707fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dff8f4b74e0dc3d8e585c37db6d773697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e8ddf25ffb3a3f35c1454c4beeb76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4ffd427b69bc1a6db087700c96fe9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf9c45c9c59e61914abf39013f4f25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183792e28c78d319395ba60a3074179701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d581bf6b1fbba513ab383f5b4f85b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f73f2ac792c421757ffb19ae048326703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260a57091c7c56d927994957d5b2e71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202e6d898620eaaf7fc00a100f898ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca37ac65c8cb7e8c8fc8ace0974b36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ad5d8ba69b571268d3c38fddb6c6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc985644aa58a1fad8cefeeb2b4dabc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5d1fe10a9da89661d72b79addba1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033c6dd94a5fce462f3ff642792ef0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b9bf78f0fd1eb60accf32d0d2e9ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2881610dbe4cc43137a2c91f3705077712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2c5240f554448fbe7cb20b02951bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bfe0b3781111e1fbc383eca982e0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a089f16618a1bd6dc7ab1bfcc2ddf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bb8cde11df055615dc70e7844a28f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161151bebcca522ad3162e8a6861c972717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896344b729b257522d55db2c3c4fbb8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51715178b1eb3c91657a6f9d00982ebf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dc8c7c5035fa2007436f1d8be5394720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce04f2fd982c8e635222c7c5a3a4363721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6fc149166bd3c17b7f21a6330f395722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f75f349097c2c3589b794500c69d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcb886b87064cf28d82d6a95c61b3d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de219395937c0c5937d8403e7b2ec788725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b56aa178e56b818571610e3646e87c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a6a8a62570c8b2f184203f79ab05d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f6f7efcc36b4c711281c16b3aa4d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fcec12c5f0f06a9272860acab9d8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75308b60506e9b23aaf0fd6ad8c1bdf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e43bc3c8de3c0f40ffa60388098b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b5f13e2e07df8129d551cdcd82888732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462b47245ac132d78394f6e80665688733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23c2a8b1bcd1b283aefe2387e536f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b50c27bc2d8a10ddf14f8640d15fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a94a63f291611b1b0571356320b7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6629d0869c6b8f08ebebc83e34b44f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d061ac9afdf79e57d62d6c76ab474738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367136f29778a2d05b0a06df99c903b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179dcfa0da82118c26250fdf0c713cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e4a0c63d8255c14d4e44433e30c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb781bbcb7945fcbe0038bbbc91402e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206115d5b941acef05fb903c9527b0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb173b9dd27953606b1e9e9bb40476744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe55684afc96eb2d82aebc9605e01bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059a0bc1e718d22aa712db5ac5f716d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eac7a74136d6e2e4ead0225903d7db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edd2c7e5dc7fdbb51f18e039adcf13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c530a696d7d5c50b0c16792676f21fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211da8c73f6adc3f0903c9d35b743459750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd720538a2f56e09946869e2870379c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ec19e2ff00399dd26fb1a046f30f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a4c5b453ce936f80924e9a65d6dcf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bdacbfb866afea41b43bbff91fd0a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7d439f7f1d09923c83f11a3472011755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6799686e5b230742199076901fd5d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12f79689d0cb264981cf5042140d4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cac80fca94e87d4517f4c2c914a5d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d513aa4f8929eedd612e32e3b6c75759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385dd4cb9e681169aefdd95152a2c191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355639146d58c054e836fae18ccd7aa32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7bd913e8d74195d1fb261ef9ec8ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c402760a09ea1880d1cf3e422641124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45eb2e22110e9da706b2a1b5aa911f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6bad2313ab502ef711341b5791e9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93373326412d1b9111476bafd50b96de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eab5eee10b1cfaf955b16a29934bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf37b4b7b22cace7f5ac5660f4c7a889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510525c6e0b0d5ed7d2c921f75a077cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8dcd0726c44eb51aa1d211cdb89f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de11e6df76219bed6fc5dd54a01ef512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6086c61cabbf2b30f5c9ff11ef3029a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193041a14c5811f34a5c4273383e15014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74614969df9afc9cfc072c62492e3dd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3e114419f2f3a96d561ccda8b326e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588967dd77c75b71ac635e293d3bf0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07573a20ab0a6fd794c95732927fde018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7211d4b1a3e1597f7741521c03e5d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e87f8700fc55d4700fd7dbdd591bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e882b03ff1c94501139df5129510f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc049f43e043efe3a869a911efc87a1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c2789733fde272a77b8957dfa955623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f039abe675a203f696eb8f47cdba4ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1ed53dad8c2c04e00362421cfd2bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5627c5fec405daae30f31e860a8a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e483bbf880318332beaaac0c40e8e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1ea3e109de96446676d069e339fee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a78da251ac566e4753eeff7fbc6ada29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf5e8416f77465e9d91cab1b8da2fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac720b687ecaf940bffd54eb82997931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dc47370a370e3ac9eb8b67544dc9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166d372c8ad4ba891db237a6c75dcc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26575fdd71769e04c8077816c986b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7938aede8c0d9c7a01334f9f27513f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7b6c1c55c7ee3de8c8aa13c43b23d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50a4e03c9cced3d47d37ac1c59f08537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60979b0ef40c61b9a77b60fb63b7af2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382129cc1aece5da7abda1d8148fec7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb08f6b588283135a0f30694582ffac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10541dd8462e9aabd62566c522e024141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfd40050615c23fba1efff3c80b16b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd76dec681e5408ae0effe6ac6830b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c560a52b255e0c4791a136c7e72485044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1847693247ea2f0d41a056420bfe22045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085ba9ec5012eec3455127ae6b1449e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd2918d9d13305136239dd3f1ff9cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971c3c78dc43b08792100065bec949548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4580974d906c0a0f3acc1ec0da52649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75398f98fcaa6df341849eb2cccf421550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5f00c7cea353c146c73efcf0ff2d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0fb25831fd32f091eec8cd2d259e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702e589c0c82263d9d39501115c8d9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a755a26ba16491fd9deb28fb94df56e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b7752e86850fd269b6e06828477ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4d9976e772ca80dc66875673172a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aedea25f5c6255039a25e6efb7ff557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5378d7c11626c6d0cb4dd18d17450b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8286b8828427a0725c31e6b5bab654c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a751d80a2052e8c0decc47072bb46ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d41d3f307a60aa4f7cca05b647830a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a84c963b941d16720f299e373a0ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386ee4043b2d778aa3253baf1de3d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae048a0d3b41eb2331eaa983e5b8841c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49d1ba7a0413741c8004548ee4f7f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5a967ca835600003be3566d9abf0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c03b8c5164cc45dead5be3a9ec7cd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdbd44a1c4e55fcc27d4378ef73c6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aa20b71b4eda3fdee2a8a67c8ebd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310dddd8f13be22879ea4d2e82163c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552782823b10ee04ff343d671ea0e1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0f2fdd7fa74fd8b2cbfa987f3179d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906790413e93b878e22329142aa641d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c79f7f70fb7695cf5f15ff7c8e2ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b5746b5997e6d8c7103bb403233ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dda0e4634c097cf51b8c8e155b76f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a629b7b57fa12cbba733835e05a3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93471a191a359ae03b65a9f6b51d61bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26932b318c709fcb2eb82900dd661c1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169cfe54d49a1ca02ee79a35148790a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e39f5cd86fe4dad625d3e7ca1d26a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3db91cf516d8eebd3886c49c54873682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d3b19a5142425aa33d08e578ac39a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b8664e4ace51fd2bf0af8fd09e0fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370c0c933d407c90d8d30c3e46e1a6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79512a7b93c32dbcfd146e37170284d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68b80509ca2c7acabad6003a48070487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee73a12229968ba535f7befe40985c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9440c6aee9c8c969ed0e31f18ea3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf0ae470d86fe7a4966e251c2a820190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704a1a771f4d0eb366919e4311a0d6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2eccae13c2132a50dd1264cb0f3ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34ca0ffb5335e04d5bf978290a4b2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04c2cdbf52fce4035e8e70d1deecc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282cc5c475912f177f040018783a5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb4caae27941e7354751a6ee22e28196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0fae68bf6001d27a9cd29aaac376297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00e24a20f3ee8795ee444a96fba7aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7349d9bec12cd7bfb7d1f79938720999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cf5bfef9c7a286b434c4267e250d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c964de4cff882d2da30cd2aaa004dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9a74a5cae55f0b078d783940eb5bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30edf749d63e30ff67de14103be3b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629701829ec0d810fdef81b0d3de1b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cffaf32800147d4170428f6093036105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df863c15fc61e3a2aead3b290d8b21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fbdd5d30ed743681148eb4787400d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dce7b174d674b5af070565edbdcca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da357312f19aca496b1857ea1ea9cafe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c5f68fd31ce09ac67d473671d858d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935e7a9524b78e8f3bf4e8d1fadf194111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219d898fa182b9a568e6c0e8f8d5953112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571df38f2384746429232c1486253b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5d1912eb01a88f26fbdb982ede96a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807328d4d0a5f10c4e453676c442d4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f31ceb559329f075bc60a18d964d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ee499e23d0932d2b5b290908e0382117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7edae0ca3ad556a92acc5cb68d15f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668ee0351ecb39f0b75924a86b7a088119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6635c8a6062d7369fde57f3ff26619f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707258f86e7c44d91850d97dbcae980121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cee572740eb5ff3159013975398ecc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639d21014afb75d7b253925d57d3a1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b462796d97eae671089671ea7738bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b34702cc3745f809151cfa5bdf7ab2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695ff7dcf19f906a584f7ed85e1f687126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f359513d925958b8fdaa5367d1f52d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78d712a01aa4675c9df69cadc9746e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28a3144fdaab8c006d0b3208560653129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb00693febaaa7b474bd77d58be6aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa5af30adb0f63fe7de1742e6b48eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972f4fcc934af88d4a8f4518c9459ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba70e45cc22456ef8004095dcfcf73e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354002148b964a97ce8d0e0c87fc958134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b6cb872e61d0276740f45d5bb068135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c56c091f159471a799c4fd101ebfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac22e20aaae766a4544c90ae873721137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0ffa23dd4dfe185c19680c0888cfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5500c375cfac34bc25f0c633c12f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbc8bd3b4bf69bf5c478d19b15fc0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a69735747d6edd17831aad8b72fc1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556a2f4e7f98a2ef4a3947802fec6dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab40e996fba0c33810404b3a8587a95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8158d7945abe3c537b7eab95b85cbaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91730b3cd7c19e723ab1be50631abcd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987b867d31e1655872c71f021979c15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181db72e3c0d23b186993ade6650ac6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c633bc68e6a0bee3d63ba3497313300148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075584738ea1b4c49a4e84d7172c0347149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d34aaf9e3bfcdf2e03deeb3987f034150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d6e35dd31d7ccca80844cd18fe844151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c7cc5c234741e75e37265fd358d99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216002f37503d0668db2ded1a8b27fa2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c222b8c3aea99d1720a0d7a565569154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e69d1181531ee31586eec23471239e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911733475de2db834f9a5b72c80bbb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f60d8513880c5f12bcf2931e789bf0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e63821314c4302f358e2af505d190158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120097186f38d8023d9135f8f4f9027159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874c1992b44ff1c94b4c659c8292ae1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca1038d77385559a04274f05ef2715161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f020261a40f63c4776d36d506a4b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc37bb6543f1dcd17dfcc35f3854a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a686e58045f9c38464a180bd06a98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdb9ea1f6fd446692ea2dc4049d991165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75d13dd11c70c460f1a7d8ad9ad894166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db56fee633c5b3f172bacca4ed1de9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1674dee0fad4c10175479eebf25ac1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56e79115284b049e3843aaadf828ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3bd92372ea5e2e99d2985174ff66f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b2db76ed15e96e63b7b9e0fa8ff54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a755fa7ddbac01c793de2e0853bfcfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe1d8139136a3e34432469f7548e41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c2a4d14812f356b1dc4fa1ffee604174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdbed4baea9f66be47860ee9c1f0dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bc5c2d995c77cf4ec591219f8078f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23723cd5441c626eff6baacc505eab4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e82a3c8fca28b4f1441af6208254a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26727d5aedcd9247528ed1396d5ff2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee80367e4591639798d495a34a4df9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ddb1142adeb5bdacc4ed255a34ca3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0a39fea8a9856209fd6c263ffab2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c54b1312aac49c843c271b2b765f30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d1fbbaeeb5c90b1ba05ea279f8edd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8d5be2ff2fcf8059525a6869b09f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1563702f60a15e87f8b799a5eba74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c19aef7e92bfee0cbfb23b63e8250187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de58d61dd6f7d0059c6edaf14569ecb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd871cdc166ab45901aef9596b4e8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af8b53fb870dd9dfc47d795b88b3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46c8b69bc7db9c71e0851b4fe78783191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f0dc51abcce0f318ecb53fde71830192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38b4b1677c54337c8db61cd60105bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bff4d720a158ac3cfaa88db4f878fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf904e77b2e95a22b68ae75ebf0cc0e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0dadc0c1d859e8400552a8f400433196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f60b120d2435180f8d98aa8d47860197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2132fec21c65b2bf3db17a9119025198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c09f46c673b24023b8ad0242647df9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf4ef39c590d5976c595375872f349200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf66ef2546a5174ee810c2efdc2b68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8c11c048ee0397d85b447ea7e1105202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fa47e35d06eeff4b515b57911a503203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697ed8cd5d1e58ef7d1b6da507d942a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9a0e204b4f1b44c8bf935ef36048f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e087b94a752e1899982752ed4623a4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba5fa51ffe234285c225df487ab852207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14493aeeba13f1a8b66a91a152aa3b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da981ed09c7c353d84c66e1919cdb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349da71ce83ad5cab581f69de9a6c99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed57be638ad0dca8f876682cfa89e16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250300fb812f8421dae01fe4fe63d678212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ddb479408b78aab13513ba017b6e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d9a7c22c9a3861e4f8b5f300551f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9d3f0cdc9fd3c7b76d9f3cb307606215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02561bd6b154bd0a1adfcc906d362039216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fea03872b8b434519f045cec60032217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b428a6e0efedb7ac3712a4b21cf6601218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9ac74b9d566199ea455b5f5fd4754219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6794c2ec188ca51b0ae0f709f6ecef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee488af995c49f547669b888c54be8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516960d8276490710a410a3acd1c71ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18d0281911d778ef1c3bfaa8ac0090223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c34e5f0411eedbe3b620286a82527224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaa17d51c2795d312d70c9130ff205225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7a80c36ebbfae6bb9e20fd0bb8d5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd575a32f7d8c397d0228425a1c95841227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190bd4d5d2b12e8f1f8387721494a51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b8c0edbf8cd1ea5cb7af435ed79c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2621c0ae39e92b88794e997cdccc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60d9881a842052299e869f44857565231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45dd04de6ea3871faa6762a303c321232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f99bc85b2e8fc47ae569aa235e9e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cad395f8fd4b131a69a5a5064d1d6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb399c9c0dad8218ea4f0f898b1903c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f02b7bcd419acad1707d230ba1a021236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33911228ea69022a2b86eb2a40b323237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0adca87c315ad93420096d9b70de7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db793dbf76a7eac8b1b547fd1adf0d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89339593d6d9cd711cde63ec5fedcd58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924d5214292af2186c0c9a2c7bce9eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee38f0e6856091e1cdcc97d7c8f6e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a012ed3002713ac1f270c757b71f9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4831af827be2bc38142e5dccec8fc45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798d6889be251f8332718bc11a4a582245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308db94d4913b68555c83a42e987475246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac39d37b3557b63a8a247f9e5cf5e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f1a039ae3ac7de2a0a9acd37c71e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96cd74b1da8fba4c51751236643f32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bf5a3830fbd31e75dea7ccbe553f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df759d10f7f45450f199d2dee46c32c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374ad74fcb9b6839f29859f06db8431252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9868d61198ffe71d11fe2f061526d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ed57fe9f71e75c97d41c9786e4d99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33238828d2f69f8f858050803d747b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b2c86c49f650046b548188610862d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c01f95019ff59f7b658bd27ef67dd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3773a5881ed1a3113828b6504609ebd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6ef356c68abb1416f0ccdbda91168259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743942104e26aa11f91754f36e4ec223260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94e5460e13c206bae5041486dcde01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336b92bc6182a240b6bdf0a62ee2164262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed696474294f0aa2fd324eed882d5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3168745df528f927a40e621231ec6ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b29c4480f307f1c95f8b1e7aab851265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7e705d40d41f28124454c85afa18c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c67861d70fe3276aa68d2da5fee9cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac85eb7561106d44c69a0f0281092d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e07b4da8f28db4d4f847bfc3709e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6de197efbd1a64c67ed293d33fb6f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467bce360e34afbd75f5cdab1600b0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea51a3591280c3c435a402af52d027e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958714fe0ff05aeee88709638d0c9ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630b1770e05fa22f54f5be4b17d1752274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ce7c4fec4c0932e04383b0582495f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dc285ee6d9b71780b2b249ec7881f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7eca50b0c89077fe52df38e86b97a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3c76c57c07db0692e3c6b925bb7a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec031d20eebaa30259324c2c45e910c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb70245dfca6b4752d5e3a3fa31d2c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5ad507a639d65780ea530019a7900281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee817e8bb86923cabe5029e97e400e84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e0ff8459366cf9123952a27dce970283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a80d4096dcecd1551f2758f9ced7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd4b66d84bbcc00e3b5481cb557625285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf99d7442feb8da3d3c99a7ce1e72f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236178e2735584d7031c746d710730d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3e41cb397818d19b7c011271c3cf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819f437906ac8ee87655d8325194df4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d46d8e96fd44020961f4a0eb211ae6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1c2b3589edeccf5318c33793936ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44409618ac9451086b32e3e09956476b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b999dde2faf01bc21720eb2366fb6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43e089ca2eb31aafd18724f136eedf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b33ffd2298663785b3f2ab3fe3b9c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d3dee7bd8720db926d4382a40b5c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef302929012b42d68cddb47ee16b3ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98645f577273697b9f3842e125b723b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4608e5ef78009b660d3a01b247bde95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d674ff2fe317df95d9c7d771f696300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3f31d2f9f22cba3cbce160c3237da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99e54e78db3b680374383e65b6da25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fd9caf1d73f6459622b19eca79a9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbe675c04cf3488138cc98257aea19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558f7d2c066a92abe4ef3a695671915305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21235a038d2b837347e3e4358fed971306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdd214d704e160858490b3aa4f7696307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82f4a1a5288b5b031b35dc8e07bcb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf2cd9a9001a8f3e33aa29bae682b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3099acab66bc7a0cafe4873f91b50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ec66383af8153bb1a8dfcdf70f392311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0f37622c5edd3bc7de80abaa6986b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993c63a9ff22455be000660e7c30f86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ccc802a394b2a3eba02e8fb3de845314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d84fd7a1b2dd6f91a36a42f1a3dead315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea69c52443fba0e451aaa192cfb165316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c21299cacef1f3b537018554bd4ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b1edbc4231d0bac83f5cdd1474d36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbed0173abf4400af1ffe06b6b5622d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074716c5bbf5b0eee532deb9bd16749320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a37647f053a1bfbbeaa1b2446a1644321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69f5bc8fd9b883ddfcfab15cdeb401322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ddfa882b0702f742f075fb595c0e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc4446ac2310446f21517f32c5855e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668088956b45048493c9294e83eae04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99657eea4d7b7ee1de668dc0fe6ce5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b7c85018bf1030b80b99f07a3ead8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99c9e0f3ab3150e9e6518d890cd5b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288f0849fc8ce8ef390b0c07911be51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56483cea3e374175fb989bd120e7a55d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4eaeb705d70415af0b0b980cfc022331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce5576dc16e5d00f3e93186b97fe77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb162e8f422a5c1ecd16c1a35bb1abe1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d243197d92aa7c65c8f6f03614f91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e6f6ecce1f5d16081c8ab9a871d5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141fb94dc8b24df39cba651254582ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce282a8eb993c1bf69d6f3d088035f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16289a149ecdc919c24fbc6f294c95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e42571b856f681c26b300dc28d9ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85626cd77d99c1c3d82f74d36ea1a1b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd2a50b79bf28df10c261d9809de06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb95faf63795d04ca48bb6a82931ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd37a9f263299b1f10f3ed3e257933343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a87d385a898a3723444561388b170d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4831c5131f8254fe30727063362b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d4cb1710687ac5ed750475cd01d61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d987c9f0697ecbc83033be9224b388347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29f95bebb3fd943e68930b66afddd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758004592ba99343d85c695e58acdf63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d95d62f9a7fd953e57f6ebdaf591350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51173d02979d8b6c5f7ecd0620ba192351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7823f39f39dd287374b1c7b233433352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b3d7cf2ce2d11d1daa1eb1a727fd9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a64607b58dc91933ae7d612d5a066354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3ab07b944dee576b2da60696ff8f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ec6c20fb4b6b9b9ca0325c5872a12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac52abfdabfdff47f9c4e49bfade371357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f34fcbf4d5b4b6e9614ccffe61e898358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594325580cdd8d0196a4aebdb36a1644359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952b95724c963fd6bde3ef5ff0a6362360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b8de59b73c06090ec7f390d22d0e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0364d4065fc6f71677e04523a547c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c886789fd56e23cbe0ce345861d50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff28596f54de6d56450d6885563d84d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacac119ced1f9d72ee9cc435964aaf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dd5467541e964f240e5682152daca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4af74a6aa57ce8d3e0ecb93b70be7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ff8b4f6ac739220454091a7c8c1ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa46010fd62ad02286ef05d77e1bda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec16a0b1108d78aac23fc3b990b179370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572517845ac337c78b8423eff19ab99a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054265156888d3e6ac35ce905e9ff08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6f5907b0e72a8a2a489a90fdc80b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b765e93bc1381ed796fe2c0db66740374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c0813f37a40043a2cb1d6c8566b66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7cff58865345c65233b3b326577b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be29e524f61e5b345525466049d377377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae459f7da3fa6111b7f9ad2432bb2cf8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb9055b8759c8ba9578e6dc4ab04cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11806721f8662ba85bb5f13fa798db6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326145a1edaae12a8a2cc90a69796cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7cdf8c0c804f6d3b5f850e89a0336382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df189ec5e90573581bdb4fbd53d689383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66070b99556eb6a873e423ff617a2d01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf117ec7426d03fa52f9be2592bce2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035baf012b3caae24c09dfd469bbf65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc311c6fb157ed6f6c3c8f281b92fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2852bc3ab61b8131d782882ceb458388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5222639cf81e587c8075c38d10306e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36224f5f81738f9dad1fbd2770931ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a70892de57b9e82d93c53f3b03e76f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99e7e4d4b8bfc7cfa82d63ee1aa69a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043233c54bfbf502988969c9716ec1fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9398d2ea72ee4512b19b6b48bea368394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc388a180355e3aacc552ce4e24b77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c5bcbf3707080656f418374085237396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5759c35ba93ec9ab7f470083cb8c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ae8c69ac2996de36db6232631bdf8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa3a77b6952f06b45b963a1770fa47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc918b6ba875d7dd57ec62b255757a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d7ee521c098327e8f9eb468d7e850401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8eed7fe84aa810e5207d3bae260bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05923be3d78b27fe7ba40fb2aa4e12a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000edf81b35d5ad31d6183dd93ceeaca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b1440e17f881b72f53eb59132b60c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e10f942d1570bc516032a742da07d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a62850f6174ee342f698553c0c7c70407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5668d20f1819ce59f20f1b326c8f10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8bc886df581c73ab9a0a16af993e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ce4c8a9effe8e399bdb9931ad7497410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b59d8e04bc144e1ee7a40a3febcc0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830edb7f6bba52dd0f1107c113f7cc08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ceb8239215f7b78cd407120e779c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0567a696f5be632b9eb98f39d4e9187414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c472b4de84affb51de2abf431f28d73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924b62a5b294bd97d7568045acff0a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511db05f5c00d907e967149c22a6bdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab253adc506d79d2424755b906879f1f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba67a2bc9058ec47e8c7c11368858f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92faeed4a86c1e4e01bc8ee47dd967420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf35759de031905cae10ccd838245c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d5c6c3c151584203b0f747fed563c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631dfcb3a1225c12f5d43c0276823f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676d5059e4a04b4fdb265f34f122204424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fa959c668321ebc0338b9258e3ef3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7772001e0140b2845148d231798a06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd8c00b811dafabe338c8ffcb22585427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1dbad5e0d69bf0c52604f902407bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310981fc864957870e6747bae951614429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b342b7cf4ab2b22a31a58d4c2278b65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f01a197d1a6675c2fccde8548fbbb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1af935bb085625e7a7b215512b835432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f131c7b8c65e972d48ebd70b460c15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbee04a8ea2e5ba05ba2247b630b3b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8305bfa1d0756f200a26af2462f2dfb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2deaadcd45e3f9ccecaef977d003436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3cd23a110b7e1ab0d9304766ed170437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96fc70b6006456cf7fc00e21b8a0dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef6dbfc07b778f54b424e3084c984d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74313ceeb4fa4988365bdf840984b51440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4e67a9a9ff831d039d242fea565b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547038c110c2a1deb53b7e532ea6de8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9fcddcdd11ceaa6bfcb5b21747d7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66af29d4ee8e33e7a0f35656e64806444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f078b8be7759488ee4e30c9e22ac1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1736ce1f50e1432242bb3b97ff0089a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e421723f8f228a6ef9b313dad81463b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ad817c26b97c7a1cf7c930a1ff63b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf81091a1c4182757762ace61414f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c8ccbd1c177dec5f29a6d0cd261e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b81c5dc0e2d497eec0700ef3d9d21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a4fd6f2340a4ff1b9f3563d8a10a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f95a123ba8bcd6d2ce80a2b4e96ace453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340beb458bd81b89160c0763261a4c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758436f666e2495e15a1078b4ceec699455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd72e68bb1eb618da02e01705a07853456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc25dbf4bc227359fafbdc87aa118e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81e9b36182f968455d999ff1d46a77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bdd815679a29ef06eb204f7d84ad3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89da7c7e1652967559688fb4155040460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071590b834155ee9b846492a70c7e81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc971f27a770a62c416557b7e284e36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae74fb66895ba9855d05b60508a0e32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb00947144644d0c29690668574e18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489e06eba4ecec84949005cb1e881fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed949573fdc54f1b078285f9e8b45192466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665cd362749587ba9fe52dc90b5d422467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eab5a9454ab8b934235257e9e2e27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ccb7d95ed9100f2c840d28d3a62a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312c46309f6cea68bcff8cbe656f91c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc387c7b0ae764d577eb8334f1caf62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b376671396bae2256251b33185410472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff257e4b3a1f27ee26b5d7c8446c7fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd6cd08e702bbb3eda50ad85ab3f5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d4c5b7057835b305496bb85220138475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368f90091796de36f40e7e96a60318b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d858287bc5624261657dea84e94345477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdda164182a019015a1b981f6533d0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1b3c2866f7bd7da64c2686e3fef0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102052f15474f66a7dff398c6c21696480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf164a88fed906d417ef966a9fe22e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa645714c3dbf9f8ed5e392d409d864f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84a7a88fc043b9cebcb3e323577725483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc50f5cdf4116d04792c086c467ceb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a98d6af5d9a01a591762b13a860384485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dedac112458c5772c8aa04ea2615a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dae6ab533894658a12c022338acfd2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f881172a9cee5a99e02f62795b6fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7da5bbb672800234b84c70bda4016489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a72ea74a9cf91c181a4e14ce7a4cb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78961414eb93a53580762638abe001f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfbba84b735790700d0691e9485ebd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b61d091a098c827c55624177e7912493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb311be841f95b62738e31ce532a886494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892bd9d1a8d90b59a2d3f82b57bef56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3660612622d4e9b6d5e3854daca597a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0e452db3db77c618af8f64e60954c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4442bdec71c9e1ce7871816b0bdc5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa442c7785ffb5ef73376de9c58518499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c4fc6e7782367c36ed42d5b3295d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d3969953bc4ac4a3ea8f26c1d5e84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ec77d5d1ba2fa99f5bf55b1324d62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17463508e4f803ccb3ce02510b3214b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb603f11e55e7bd50a6d6548366461cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f1117e5928fe315680acafa5cb05f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae7572b353677a90f1def9be5ef86f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1893e50139210bf492794cb106ebc45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5adce4da53f30d3a97649bc93f859508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed04c20afd7bd075bc766d4adaa160a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39221d050dcf845e151ca0377188643510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88dff8acd125d989a1c84efd76e501511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4c8ac7b3837264b6845a185bae0b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac386774b90bef8ab37bfa7460a976c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a968bba36bc1e779799a89a34d6c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5ce20dd53bbe5e3d3f4f43aabb9b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3ede8c8db0630168fa4677f3fda8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d16b6905a6ca801129b8f00b7a2e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ca671a4ff587d0360f7856e48131e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa54b182981ab5ae8d672c2cc2b79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65425f9a379fa6e6ebe40faaf3ea29fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7532ba0e217ab348bc5bbca7336ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be311509cca794e2c1482cf1d24e1ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7185119519464a5901322040739f53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5a2a2c1ec533db05709d47eb9f1e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c02cffbf59264921955eeb85e27025525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e1d1d9c411abeba7f3d6d826de819526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f84c1baecf159be8ce00b8df0179d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531779978d3d674ca3751edbc80648c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e6266862d95b9cb52ef3bfaff5b39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12384bfc7a5c1a4bab60a8124c73fd8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a83d0de7e8fd6f5698a633913f3ca8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7622e72fea06397fd4e310e3c2857532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4a3aa040ed92387a03c3b135bdaf4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e89eca3a3bc20c15613c7501a856b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14009cdb7599309baba6d766f5ec9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2df67dde24a6a7a05933e26fcf5b01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049121077af4ed896ed1c4233af7aa22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30da6d3b9c5212f6cea2ff70780e16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4afdc8d8c64b5b242cbc2ff507c77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a49469d196f2a1620f74c43d313231540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d192ec8fcc5ecdd6482d60b7d42a97f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2607c9a16c62c7b70300f018c2977542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70549c3d4fec894c60d226e88b9e0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd8f7b4851e09d7d0630152c8b6403544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eed68655e7832c88ab2448e8d6232545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae327fc167452d97dd1903f31f4e34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d908b288669d63bb8d208d00578686a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de062ef4ff087b4c7b83ba7a1af39247548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361da428c5c61e62e7c761270ce3e415549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672462b9d63479ce0b7f8eed5de1850550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ced2ae1377759e0ea7774b7849906551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c386b7f703528e60d8da016ccdd402552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f468f613ba9d366df0f63dd6089173553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abffb8584bc65af31131eab4ffc369554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c6834f91cae790011b9e27d625b78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758b916608649ea130974474613d69a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7c903a64c43d99cdd3464c6f62ea0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1b65e382b67dbf5c5abbb9d642f91558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4292c7dcc00a9175d362be4258678c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834dd6187b26cfa9c637e8017815bc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e461413497ae5d2077d9b140bbb71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0757c98cd09179f6006c69a9ebd87c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4d0b61b1d312343dd4bc6a034273d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177be4ba3fca7d23c25470364f03fbff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb4b860c245448b434314da9e97106565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cf30a32cfd80c62e15f9d7521c8c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85af113dd9c5204b5a4053b16943cdc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1e7d952d65ba68b5a0bc72d01e576568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2e4f90657cfee26d5428fb9f2bb2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99e68bee86e00db0143ba22629769d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584f6642daf90a1d8d0e79f078f2281571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57069f2e913177329e2a894246fe7079572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38923dc62747cca056d1c7fc56205df1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d90092cc0586d63f022ce34d29bcba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846535112c1f10c077f51a5e3d048106575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fc4d3401980ad9aa31193210423cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec196b885d41d1dcfadca966ede8eebd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d73ec3037a6af91a3ffe86865a4b7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f077621d4dcc4e5e6447a69954e9eeb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9537b5d2bf3121b457604d670261aaf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc7d25085364c5ec6fee68fc4bfdc6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931077fe0e82bfc6743441e738243d1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1757c3b6c20c11f713f48e93fa5550583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30ee62a847a5f2e18f63c77aa98edb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9898585bafb4ff3bc2e80f3cebbce71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6171f8955cbac294a23c8b9d28e54a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c07cb46dbee021f8f527fe2fe7ea2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71170aa33083939b8e904e146978ee26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8ea39b2511b1699ce524563b67c56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4afcc7aa51a305bdce106ef9f02b52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a44699aa38b53962ba120f0bf59dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6de3a4e260215cdbdff99caecc8583592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a3b126011293c886f0744a3ae1be4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de643b10667dd5e78004aa48d22ca5d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fa65542111e5ab9791c266cd28e50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae64a53bf325bfb66d0696f7c9d2326596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49df5ea82be03da423e2f5136c5efb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8240ff31dfd3c793f999c9bcf83d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f463c180f9244924012102068a86a43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa278135b705efb59c04bad9ba3ce0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071591285a62d17a4d7d000c1e3ee13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77899eef97ac6b71e06814c05c8256602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9747d92943d967e2a9d8cb75e832fa0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f49b868da562fb407beb0ebc956f3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8009005056fa7e38795209cb05414c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ea34a04a4b3ea6316d032f0938d6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f0a54dcbbebf4d1b2ea92f206112e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879afcd869719fbd8613ed2868e23ab5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fbc5cb91e6303d6d9ff21668a3c6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6de179fc87e4a025a6889ca90656e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53557724ed88adbabc423809338d2095611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56f0bc2281506f8d4330334d3c25bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91f3943f14357d3a3e558d8856ca33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2434ae142f42aa56bff840063fac91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5bb78729dfa66ce1ff903315fe50d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3168d2bc3517422c98201a0e42c8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddf65bbba7b640ea6cf56116ecfc49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dca13af6f66bf32a5ea034100e634618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9897b24a208df755f87f400e25290619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd5c8ea88933fdf1dd0759344435db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2df79e688f573762db600c4e2eb1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff531a86f57e75f07d590a6efc03916622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53599078075a041faeb1bc4ef9040cfa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45569b51b148b59da4da2229edca95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc6fb297d70584e30b26c74efa876b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fb774c3d6db575ce18683fdde435c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fb2ab0a9689c902d5c8fd7c0d43ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5f1177042f148f2fd480c2cefae90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73007670a3e8f11ba6c72980e4e9af01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ad8f86949ba3158f092255bb9747e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaa16f74988d24a4083a79cab30ad5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e1885cdf8bc2128113754e0e75f63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0500d4062f58de399212f8516d8e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba335a6392f713e2bc831381004182c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205b8fb8608debfcb959a6f60290c25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12582a062c55b07ab1931f847d90d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa0829f7382792b4fdfaaa166750df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5650b30781c986cc99474a3520974a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b90db8ee2a02edb537a4736da1abc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e06be699ce59399fcf4a27856aaa15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e26f69c9ff9ca34813468054058a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e241fcd97bb286ef85724cc8b645642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c695993048a2e856ed26651a6d158643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3934f394dbd643d2ad61922c523a41a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0c58c8fe27562f46c79fb513300e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca35a436c064e7b2facb5683ca16eb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69e6236fc88d16f53c2b7678b0371c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed4d275c1574aff0fbcd5f40e52a9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e9d57199103643ee46f0cc608734e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25ed73ab3692f580e9b055cc9d7714650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5bd98d484fa1600ef708a2bc86de6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c538327ccf47eec2750ec599b9037652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bc2cfb1d52e3b98673998290a2560653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dfc740a9113c3d93ce063568b406f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc48ce374a12c3c264c0fb3e6f510b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc35df811fb2d923f030c6ee4a1eda1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab0206faa583de4741b978ffe05934657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21422da9598d35b56371eb1e1ddbc1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849c6d0572767a8b3a37086a1b9993a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee37e9266393e5b6b31c7af47fa4d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3033dc5b488c791624fd050f5152e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dd5da3fc3d6fa2d989e7f81cec874662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a2b9139eb3f374b5c3db6cccdf8ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4652025f38309eccd6b670bc0a6e0c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ad437edf9ee8eb4a17eb7a1206526665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870d01b8e17c325556d46d62e7a2c7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a39ecb1e9d2bb0757f3f34a75a44b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eb4c0edaf6ee951ebaa9b3f639c65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ade6d8286a0172915b345a9d7560cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b5570240dd41d2f35544b33a083f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ca991763fc0d93fe06f36301d53e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a915b44bb6c66c17a1125c8a92baf3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254376ff7bc9fd81da6f0aa1f96d94f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fb5990cf470fb1cc0375733daa685674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192336a589914dd31321b6507806bee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6e07f1bc30cbc12d9580277aad2fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3babd8ed8645f92ca702055a127fb9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdfb5418b443d6a83b89df230e69e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfee6906db7a3015805738fe0b7d35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfde5bd8b5455518913f836f016674c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf3e4842f38347cf1a772e7a6e3fa8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271908a871d4701b2abaca6a8d6fc752682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91353dde3b570cc1de89ec4ba07ae7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507ea52f8bf7cad0d96f25af880314f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a115865c76c417470a1f5f5282646685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b121b2004df58c924c1d43dbd1bb1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025e8b3b2b2a031582d72ed2e3e64e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1af15e9e902589ef02035394c1674688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a21b5e126c8fcf58428e90d65b997f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8dbc9aefc4fba98197e2a02853365690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002b3b7ca2c0131a1dcf7f0d7f248fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c8a04c7bc4fa1f27902a3add34755692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c7cc01dcfb491b3395d308e349861693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e502ff32045adcacfd69c18528f77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3d3683b2a070b9028e14732ad6853695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb26539ae79aa252490f7368b2d6fe7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08292e513f63c9ab6213303d530ed8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf666ee0dcb341b071586808df37da65698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e4605e0f726e1e164fa2ecdb99999699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eac633e306edf51f49a71f4f3207df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e95e862105ef33bd7e4241072a9ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52520e9609b689e1732e7db736b391d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9179bd1a16f71842f2e2377bce2f7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398dd5277b7d69124d8d98189327850704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3465d14da1fe0cbaf22999cca73ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea5966af939ed5795f0a3125fa878d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b46c45dfb8ee234c5fc73fa53ab67707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958360aab719cf8a9025580a72f7e9d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafd6f113de7e09087cd8d7c93669c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c2a7cc93805952035fb8b201915c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d9690bd055d71e9f09f8abb20c783711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f4d78a7cbe4b8b436a4e0a12ec88c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473540d39015182a17919d9ebb2eb0ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6082cb5aa431ef52f28cc6694cde3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fadd6fb93a23fbf9e45613e0cd29b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf14609a204b228e57b46fe6f3d35e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a10fdac601e65596e747e476cd91af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03142c4e37afc10502dfb4d56508e0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523b4687eea509699296e7a97a62ab8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69f27678b60c57e775d5baa959a470720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc31745706a732dee05eac1109a246721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9965a014f0f9772d9ed4d01e6fab7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcbffdd4e1b67c2a67c19ece4121af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b713be5e2d39a1476d2388f6518bf4e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29defab971418d64ae5637b72b11cf3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91616dae6824371e42edf334b8606703726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d492dc4e9e3a050eba2a17c099933727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b336605c8f4dd21b2417fa8f9c872728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0eb74c8d31c22dcbdfcb16512e088729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b89810dc0fda06299f21c99d56226d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f9313a30e4a27b914233909480bc0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc1ff344a381b8e4124f94ebf9cf12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd77f4c3e7fce72b4cf8415590244be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa74f07dce18bddf409ed0318e06bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114bb584e99cae82d4ec2e1822818f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c815249007c9e7ea008de2217a63758736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2605cdf12cf69ec074faf2928434153737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92af947de38897ccb0277ba395cab69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814898d63ad5f0a39872aa6a1b2aff6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb57d3117092f867c15b135eadcd72c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c3feeaab88f0e4c9b1cedfb7f674c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f73d69ece833971d2b45d82743e3b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e263d8a161edae137f72fae7b4dca78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee93d74adbd9427ef6329f7aa676484744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53929ae0b4f7a1f7ca8e543d9417c939745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18806851418ce4fef8462c8eedad9554746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217028c67407e0d8192044900a4e66a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566f4e246075cad4cb13ce78eab6581748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff392500d7965ecdb9a39147d84f861749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dc8b3d7eefa8fb0a3ab0cfd8b1369750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5191969a57af02c3cf7910f1f50e79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fb92f83897b067aded33058bc172f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086bb47c7a361c83ce4455a85c4e3dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762d2daf1823a300d6b91d416bc68a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b888aa4500a4f43ab2cf78965fb4b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9187d168a05d9333e1725296acae5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f06321269de9b34772215afa94a0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de371540559cff2493035c4ae52ee39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d06983de4990178fb3fab2a3401768759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>