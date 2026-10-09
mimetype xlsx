--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51b68f9421676262775b5d8b3e2f2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c317ca6f710a11124c5c29473bc0ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b7859430f1d511c4545981e01f3893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb309ef862e2c0ef034a4f7f6855c2394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e969580875705312fdc159f3afa825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80238b4108c985625c6731d90e584e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b750318a5c5fd10928c7001778e21d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66041f9401be06f62bd55b3053b440068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e1af5cf2e4b2855be640dd93973fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7022ece8e81d01f741b10f5553e0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bae2c8c3c68162d39f3dbaefbb58bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3bf07c6cf97c683cfc05659e40abe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93680db5b435fad1751114f4c45fdaa313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764a3acd9bbe12bd349c84bf0a8ce3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad30db5c5084fdea9a13a7d79341ff715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e894bf17e4f65b1cb43ae80dda05816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2df04dec2fd12bb534102d2bb4c1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb801dd4bdd61a325b7331ca0ad30518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a412c86e0e4ca515b5a343ff5c73b8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8fe978ea4d4c51ae5ca971de49a8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007a410e53efc5670c903173216675721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449a8b42fdd804a9ac01e1b0d52f12e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe90aabedf6e42908aa58e3ac292eee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d90d8577c889a93f868e8fc9d6aa624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a93b8f5606cab9b8bb1da82895f44925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463d08dd6502abaf5fdbed9e99d849f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fe3d675611c9f056c636d657503a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97982140d4d1dbb7ecd9a2613fc89e9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106bff1811055428fa1c2d85f5e432329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da3c4b1e6ffe1d9cd00345151fbff630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1838dc436fcaf0d3da0b2ac64c73331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73ee92c04f8e11af1c01762692194132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811338eae7b26d49fc524a0805d4d44b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e3b85ee999cd4171cbaecc594982634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e479eb4b7b843b03286e0b412a8674a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a2ae7d6915cf139badaa51dbd040336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e050b95004c8fa85527f9289f2e16937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87549e4af9aacb0181df499a33b412f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c727975a98cb3fd464cf5aab6ee157a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fd4efdad9c3f736ed376e0f59f9f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb004ac5a8fae1cb5bf88b203e993c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4b12f8c837d482fa80bf90753c29c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432abef0c6e402952bfdb878f1f9b7d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8096eedf29935d379126fc3ec7acf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f0fdb811edec249d6224077c9133245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999daa0d06f878d10c3a8e73cdfcdc146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e14ba609254b2294dbbf5ceeea41e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea192b9e033f032c1335911332ddc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279760a81c1208a1b5649f23b5c30af449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ceacbdc9c0ecbcd1d4449ca98805a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f018de98ac4517a0cc79c5d500db04c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae13b4b176d97cd78ccd68cc8bdaa152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123de558a3263391e39c85f37d0022453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb54217374647b5fc8ba19d393f981a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97256a79db554210dd4f943e43178bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0d00799d154fb01baa5eff3163df456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6171c2666391e43d6136f95b8581cef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828df0e60266877da264bf062807ed6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c55fa97e912ee8c6edd5185d3da4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d094ea72b7ab4de824790c84cc32f6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a882ccf7e83f526d8bc9b676ba65ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d5be0a8b98925656e35b0ece6888462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c060dc2ad68bc269323b04f061b60c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2b9bacf59cd700162b25a6054c48764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad9d2267bbbccf57a42fa3f5374d0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf469b5f94505d4f1965013ce5f3a8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ba44e78298b6fa69efc29a298d7e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e226c652d52ced3fa3e2d0b1d5612368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dbee6ec3944b62466ff05f80a62a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee7995270d77b64b9f1be8d81ce53670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6bd264b91204b393944fa7789ab4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091737e1187ed18aa9d92f2b722432da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc8b429f741300b484e3e2486febdb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d59296db2ef6a9db1196268d0208b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a03d78225d9b8a8f5823b03592cd6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461c959b44bd7e2dc934c17ff8e76df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f492afece5e9955833c70a07506135d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6a08a23a459d3c88167b8041b8c3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c10e9cca8553e4d4910fd6150a0d8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1924bf7e9b79be042d81ebb6432b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a39d55dc36f44ac363feeb8b02f38e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb925db4e70f3a4c7c86805cf0a92d2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33846a33a25e7ae1ed584494e4cf2b8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f06e6b1fbcb480f2fa5fa0cafd636884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cddeeb318fd66e731132c74fcfeacd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d1f0a0e6b305d254c4c1123ae302286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35a679f2cb66014b59638b315d67fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ff2e3aef758410cd52369f696044d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea9c8660a76b4fb70423a39f057f4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56afef448057680ff23e5ff2a7a458990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c065d0d8375c99fde94253c5a8169991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd5a55bb29a81dda304e08d58fb67e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eff0b7a7f460e439eb84de3abd1bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0908efde7b2fda1a64d778d673918d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de834dd98b27c738aa56113f5f7e4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4563f52c3b2c95aec347e14e28d6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff52f3261826445e4baa3feb5b1358997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d0783fb9d38a539298745e8e6698f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d239b279843f7ae613372060d505b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb102c8b1d29fd93c945f5d2a2bfc42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c31029c9e1f46d9c9a13b5e0042b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff393c4fefd861b2a7b9caf86cacfbe4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247139cbebed18125daee0c3d669bfe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efa6071915b0a789e7d4e7e3c888f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924664f486d74216912add071f1fc951105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c10033d892471d9e80d512d4dcc39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf55dfc792a5fe59c0c4c3a9bce98c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aae101177b36b9add788725d08095108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fc9e5ab1e7a3e2a7cda3fea41b763109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420f1ec8bc0d88aef7a28f3e787e736110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece57ea47628cb4e78783feb4b584ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d38c114a99d478c947c6bf0d66ebd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c8ebbc7755bb86e59cd81dc44f244113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596e0d327f23b2f5e8434ed939100fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702476a13a189239a618d45b5224dd89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660d9cda66a917e5d615bab4cb4d49a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ab6118c262d00b135add4f2a2d2df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40080a590d53978d10c7489d8ff2c8e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70f9d4f4c088f9186216779dd3a61c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d77d891e43ea1ec94bf7aeb6acb013120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02aca2c438910579ce6911e5a0789a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b27093e00aca0b930e5ed80fc714122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cf825ee3ac736f422996e68d74995123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe38470fe4e9079e640ed902d3e86af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b5dd8eadb7d6f95bd285086d7ce60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455ea806768496d0512ebb55e46dc1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705605b0ade47dde15f950d95d42f8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8256e7553f1d5907259a0a8e6fe32e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37d1594394114e96787aab18ea1bf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12584244457e0045ee5d856fc258511130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fac041a2d82a1c40fa93a37bdf214131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc258425c0f69c68abb28fe1f005c35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b31d1e14fbcaa5eae45a2b104a5e73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82822988d3c3b3a4695ecf9a1b936185134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673e43ebdd8fef6ddef012f1d20deb9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154bd7080a18513a0922d024f5a12e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6c57ce560e41892f5965fc915a207137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9428951f59f52048c313b7c747e9450138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a884010a13427b2614e5924e47a83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab94fd4e42c9dc77ac8501def8cbef4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb503d7e4addc36d2ee30b06ae886a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e851b3b4763741ddd3ef2571b7e2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68d5d1aab415871b954c01cc3e6566143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b179ec400291874c5231db22ff297f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b26de3a92e940aef4d800c2cdcd4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bdd827a54857911ba81cf48dc4983146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978a454ed1157d1f7d56bc0c50a2a65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53cf0d0752e5de589a9bff7658c16c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc72c744e92c102a98301b6a289b06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b1b7df9812d82cb8a0a48a1a4fc90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708cd5791629fa91c9b6cdf48dff4de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea30fb0decd3aea53b0022c80b2634152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5c99faba2e03928003c4afb79be85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123d708264d914d1f4804b39570337f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ac12ec3a37629db5ef5ac6f728654155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6054c742f20edf2b2cc24b837001d69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b6966fc21fe911f46c2560047d0b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bb9239b59ff13bbed3b875ec950f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0f731b58b49e7d7b03cdc930fc059159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6e2a2334d40da160a2378e3c439c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9afe44ce15a2079a086eb7f62f0088161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edd078e6ffcee2dfbb9b8584e7b6cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4a43beb5356c9172dafad2d9fe4de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eaab613c6529fc2cf686cb625c1f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918da455a098c43a1611f2bccbc50196165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30724a0a228294069203c0bb8c5880eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bced44a793bc4f7bb3876f264faad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc053db32f9292209fd36b6c88b81a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914331b95bd9cb276a1b7f9b7c409d12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37b33258b4cd5e79437fc6c03b5f3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57d26d18179034a825296735b07e4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb715da3142bb25fc4940e7351abcee0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b37fb50c59d28fbf6195a9211ae5ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9196bb26cd784959a6d429299a9d19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cef902abde1175ea56bc072933bdcd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecee3f9b70ebf45cd647476cbc4343176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc99863f3de1ec707ef3879151b1e60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d9e8f8b75799091a7f94a7d8284c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5769a4efde04f3f373135140cf4380179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6438716f6ee5bf4e410e04ae11e696a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556f2a56a74a59c5e599425c4491055181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9fe4237b6d542664aa69e567decbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c31dcdb0a0301caebc034bb16dcdb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ceb46a6e8db66b2008945ec80a6bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d4c1ffb77f333ccdc752640e56d39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e689c10c3848c11def772735a68239186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b742b06e7ffde48b72dbf4d679e955187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899789815850824f803bd52764fb34c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e45acabe2da539a09e223b108406a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb036d9259aba78ece30f48f26937c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703e1d761fcdbe79be7e708fe72b6a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecafac15d669b129d0f64b2785d29b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a195c1e50ef1f080c997b60f0373fc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbb63d0114f924f0f743841fd0767c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337eaa4938f5f5204c71be8c97b4f8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1cbdb4c686349a408ff9d1410c4f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3221e39cd620b39b8c593bbc39960b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea32ddf4d0c90b479ce43ef302f8c58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1743d1bc38e6a76f7fd5e9458bcbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0499147bf429ceeaae9912e13a631ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f53660b04ec819592a20f6305155c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff8b2738dc2708f757e90056853c28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83f7099c5bf91ce09afac43091518a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737eea978c8b99ca55f2b196866d641204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de8fd9e04f5389d855a76797528d52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e1851b90a705769fc51edd4cd4ba6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81589d564d3f6be575324e627c609702207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb512e77cdcdae67db75ee0d160ada4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77a5a081a35352c926fcc770bfd0b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f5629d84961ddc204010332b02d7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29597d6c43ad4290477b2bcf1e135767211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944a0e86e7b45c7fb3b4eff65f80b7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9941febc27ef235fbfbb772d5aa405213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdc785e02f7fbadece369f6826f6bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1496bfae1745a2c2cc8d60c7dd6e4aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1a9a94e5f73dd9e56b97001834a75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13315566c2418b602527ff5dce0398217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ebe764bcbb2322e03d23c69ff8682218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0d9b2f8a5c6e03d4388d11c64ac77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc3917531f6ffb210590bd25d70a64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbd3cb55cc5a192bde90a630da1369221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412335ab8f74c3358ce945e988ebe37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2b7d2ad544f8e38ec01fd52c7b010223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21432849437a2a2be11801af9be31ed4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ce4fe7bcd016e19185e1d9979db81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30bc5c205bc44b6f6ca5138d37cbd5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ace603a02a502fbe6d18608fc42a9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee48c7fa12b32a56d670e79f70c2301228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256da31488d7e7c02973ce62d0b084b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74a1b158260a5c322d00a832a3d224230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc9dbe5b6290b3bff94363a193b0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136df57fb3bdf360cc05539eef45182e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb5610108562abc69c6ae0b7ebc574233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d110c4e2a7f45f833f8afbcea33a9ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f2c71150d4e933224a78af699f0ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d37c09b7c7fd5c187f1a4e36ad8eb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a72a5fb7eaf95594f4e1fcb48244a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d8d53507deddf32b92e8aff709c47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbbeade06fe204dbd1dad2f308ba2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691559a073e84c550b6b9064497ef675240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b37a63b902f32f12fe635cc587fa7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c21c7440aac5be1848c6c3d5a1ad5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1c8a9f61167ab23b1cf2139d9b62f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f3aa1837dfb73ad2c6dbd9b5cf0a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38e36aa40bf4e1dff2a75f9f714e82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60137bcbe40e80d52d33f9bab29943f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c14ebaab2659f256d9d08f01d6cc0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14013fd978138373b91da740039dec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85196f733a40b037d62b967e298eb9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ae44bddc821fe36b805d92e43d010250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe30485965bad7c314b7a62d65f1c09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f71460f46744fde776f44b924139c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7a447d70229d20903cd77c428dac3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1197ea250cdeda50394aaa051959b95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549e1b2ca7e404ac499fc1def915a0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b88bc9e03b0a25f4b61457143d609256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f77cd2580ebab06fd62d6b6b2f031257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8ce8ba07ff87d7e553fb5ea216a27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7de9705ee67b640d7665d3790b0bca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cdc5227158b7b26b6612cd1e37b2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b752665b536f9c31976dfb2686ea0cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4cf2ef50f5da8c980aef29378ceb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8b005215d6de479727ae448caea46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf1aca3b0147e1a7fbae62541c4748264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be37270e7317d9b21c9d4aead4e53e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517e0b6509def8761942962a1a6a615266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeb3b39da478dbe1980105c4db91cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062023197735af65ba29c33b5d8aa860268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f003dbe9c7577f09baab2f9ea2efaf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4278e10a75444c1aebff796c8918630270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c9b8669ae0286fd07ba4f63ab96e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974a2e96cb33c2490b2e39de0dee292272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf172e9c9ab1af4bb84db8b975f28af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc8b443976a8d07aaf5638f47b8524274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b592bbd820e840d98ec23cfaba924f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c15b9c1c6a0b516eec3b3151fe5697276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053961388efd2d23610b47146ff0ffb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d800edc002934d15189044fd7b89b41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be676e4ee82f7058dd6d8ef7d9f8496d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a44fbfa22c04e6b469d32f0a91fc5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389de102e9f35a4a4678ebccfc81ab90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24658f4add25ecc44e2858631f81c119282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20303d5b2463734b15b6826b868118c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d0df436d098a2bd2a4f86f2b16e09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e22919c393e42a34cfd5e8a8d8c8e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c59a76e8bf2c90143b2bdd46a4f24f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2aec626b37b4705595c8c734f8186287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae85818a8cc5c4861467ebee22beeae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50347fc9ebcd8f377310bf295d47cb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29338d22f83ac503f11bbc4203e450290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc484386f6b708bb115c53818e8cd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a925932152e54cf7c168a8d1ab5daf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a447af5c7f5a261dd312d324a56424a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c62fdfa5bae2751fc9a39bc895bc6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343e5cca44f215307bc9c04ffdf1a11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd06e6c7a8e042b646df007f6d2341296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f83602bd3e3c9fa7b6b049bf020d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db511fa740dea9050e28e452ad80ea9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafb4ba45a40abadeeb48398dc7f0f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc60b47d6298a13f5904ded352aec15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3444e813c313bcbee5bf81b665f65d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27042b90ce0dd2561e73502dcba6894302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214ccc8663acc45da166000a8c2eca5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecbea55d647c2f018cbf66ebcb1207304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff82eae4348dc98ac02af53f1298971305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7344b84bec34d39cfdd41de0a663e62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52630182b5a45561b5dbb60a6e79a714307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ff2dd0e5c558e82673629fa58b61c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d0f335a35f48f42f9a22d9acbecf5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452001458a64faad2ad23cec2e7e3bf6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bf1a7305bf580f4c90bcb3ae426e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271bb3674f697a70b552056dd89ae7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b99e2bd627b9cdf7d04cc717b7f245313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6c611a46401cb5258fc2e4a23d3cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31131b9b3d6d66fc0eadc0b3927d00f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edde2298c0d418c079b0ec05469f7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46703f5d52de6b01e7c1a340140fee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9e1a87dc655f0fc4adc4d0debc67e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e1f05ea5262b736f294dc98bf0c41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fe51d4675ad9c3d2ef741e35c5b7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fc4c99ed89ed5f2b168cbe10cb4fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fc8ab833a59d8446e64e893fd5296322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aac0e5d7f5f8f516a3fad9288fb42a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21282a236b855466995fd25678b6141a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556d1e2b97b06e97dfed0e9560d3b28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a83cb2265f8713580fcb654115599b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099395fdd7bc4361f3ea8155ef21995e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bf01ce098ed6e377391f20c97c884328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012e7928f4499844614fe53632cda2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368894fff83340e1c8deaab86c964b11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492d9245f6a85ce7c1265fb975a5c6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f20c693e05a9ea3ec598dc8e07c8c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0a5c475b5f78d5ca15f41261bd5e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51cbb77c5db71a350c6a6b5ef2a22b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fe464a250102425b6c40888d308b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ad39bc4cc89e70eeffd00119328b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa72f1e1eb602cdedff6cec47a7efb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382364c0fc4fe998cfe09a21bc6af835338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f5bcb05daeee8fa4172b8c0cdd83f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865045f9f4fc25d8177fabb71b0d479340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bd5a1c59b2bb6a669c8a90121feb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e026244f8051c60714f6dfb47c5c72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd56f90c3b5fd8b76aa57c10c4f9b59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57089ffb7cf73add387e2fb37040d05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ef7f50fcae0b112c8bcd48090e841345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce7c535b034c50df80dae4c03e05ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40354d51717b92770a14ade2632e0786347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e790c0169bd1ffb4c5e72209bc3008e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6df6971bd050f5070c1bbf499815ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7c0934fd75b22c7c4a9491d92becf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f32a10b346a73ff1a93c2a960bc11c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ccbb257eb6058ec2f3bc62fad4d72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4f6da79590e6641313ca8a8fcf1da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508802dc2ca6431aa3585113e29aba8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac929f713f6c1758f9014f8e6a74e340355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244ba0242be4ba03b639ae48a54a09b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2270ccd41ab90fe810c6f5358b3c7ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec670b758825e3f44ea9983ea2fec772358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29046f5cbd736247c1e61099cfb509ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee65da90ddd199041b8434d86c03f65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675ca68b7d51dae2f42d899bbf3c3a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3128a322cc975f62c47113c1b571d8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7c6ccbb2fdf4cc5968b47ec32ceab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8e2fad5d50269bf3a4d707a48d0a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be64723f01b72d6291ae1dfff5c5a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e59c7251b04cf655da62994715149366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4db481e086188fbdc21ffa0d8df77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06ac8c42ef59376488f3bc5c89d27e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1834120a2c8a04fa4a7063e191dcdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1cc24ea64e74f5b1aded11f87ec73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54a4b4a70fff2d43d48746814fbcaf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddd79ba90778236bad4481b4721633372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a3b9db0579fd1713d67fc70bba4e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890805ad407040231047157ed0c7c9c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c302f07703cb33a6073a94bd31c53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eab1b32208c219ae5afbe5e1a16c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb66e764237ff98f1ce3c13ce980948377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83761c902c82dc9bf53526c91fc5edd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695f56148a1e8cc01321be71ffef1c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3621d0da79515c2260dada25ff6ad7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dc9ff9c7d2c54c75af942169fcc86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e034a48a217e4693003251ff3138e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37d80203bb692cf288970b893485fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d455d57b799bde9ab3896170544b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0330369ad0fca8f3d2609e5b660065385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16bd5b15b4459c6f96ddfaa73faa17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816f24cfeb035af374e3164b2350ab7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaabafebc5000ce6828a8c17afa76ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7826a116f73feae22410d6cd920949389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c298ed9226d400c69143f481808a7d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05378ef3941d9c07e0f31f0f146abf3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f37ffd8c4b6d0e26a830933c0b098b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3ae1d6bb491c8b1693a30bfc903bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2f2b562fc9860903788efd4ae0652394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531ef40ce8db05e8d1fb9ca74aae66c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52acf1272cce4c3377734e1ed0f4f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787683aa6226908688833aa9062bdde1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe3d04ea986386ff0594e7f8eb2d31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ca037f18dc6439a9e86b4a4aa5934399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3777d35564996f1306717007b21b691400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b47553814cb3b7776fd3249a2f8c82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c4ed97ba3b1fb1e28169cf62afcd6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9198ae23fc8c0107656114f57fa58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef251d62c48bd2577f1ea3496223d9b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454788c1b57535b171e0f8a06e46339a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff0625a41c8d32a07d96d0abc1dad1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345e8e6d2e911d0e00938d8f3f7ac13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf1a1cbfcf47aa11911c9ee4b0b74a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316ac7df43ac4540852c0d0b2ceb49c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168dc1de12d4a6c4e86494b80b74672410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2c207884883192f6368ae3fe7ebe0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609943f27c5c16db57e61ca66a785fd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accc499eb4a63ba9c64cf447d34cf82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49c9f39fbd5d3b19802ad30a428438414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807372abeb2fc1f1889239020f75ec8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5ae53c5b1c2c748900cd523b5c1b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a360296928e1b15863320db690dd7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439bff14fecc2dec832e64c6a9bd362418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aabc0790959434f7f9d39a74349a69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe279041e7079d33d5c7470bb32828420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b64af20ecaada482fde79a4bcde45f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420df3b18e0e1e9fdb4f665058c49bc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c7ffd63c6d6452bb2a8e201a603a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da0b61ee295349766fc811c45fa86d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238078cebb74d98f0de46cc9dc78c7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5057cd556b1464c0b91fa0e1fc803da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865b4d9a9bd799d49b20f361d4a217e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab158f41d206e9bfa30d39fd74add7bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad55c24b4afead92c9d7a5f94b8b3f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d5626bb2e5aadfeb375e919f0d2e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919ab3e8d427c9b67ab84316d00fed4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab19c6ee447cf5e57d826864776c82e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823b2ebcc57e8d5a5b0e286eefa8dfd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351760381e3f54decf63d8c1b9e4bf9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1957038faac171d8957338d3c71cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19057d2ff6098480e1ecf63fe24ebea2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a55726767cc4a4601d6e8306e1553437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8501e2cbb37ec49da5b40cb93d8b791438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bf13eeecfaee871baa1fdb335621f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee4551e3c0ebadddc955d44a180ce7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117c10b3692480bb7481b0ebe96121f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62266c844b30b141e5dc048b9ee7353b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8334a68c23bf942a89365c2b49d18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a825cf79676522fac68fdada33e0dba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a606f846dca422557a4badb4d399704445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6936cd30ee90843ba658eedc1adf1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698d6b0b70141de86edc4840a86268c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b32398cd16a9b8bcd85d72e332ca8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23d4873ad47fa66e03e521781f1337449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f33ac1ec29220f7cc10872773cc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f9b35a9e6c9227102e4c86ebc0c2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe7b29c0292ba882bdd9be9dc4f43a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13276f6096fdc186c0e93eb2fd3b745453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afbb60afea568e18e4f266e637dc63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70a89ca11a12e2d3b6ede6bf5ccd8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ce096b22d0b33570a7af96ed405af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521e9ff567ec9056c069c870b0c723457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db476e34335c4ad312ec5ec35f4c05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b764eabf9af833b29ab190f320a62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50b3cef4f16873ae49b902ab41bb99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63978488718dc6ac49664ee740d0fac3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141b0b0b3d048938a55f4d865911ae8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d727ef13f9ca424a586b61e998c72ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ecb0c50ef05d8d7472e5814d6d902464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d07d9e0090582f64f8371ddf53289465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c8c7cffe67a9e7e052c85785a61df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c5cc2a68f5b3260d13659b6879d08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e776af272869bdcb56f4caba98311468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588730617764b6f3f38c7c9b7d2628b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeffa3ad5cf89a4dd39540126a5f12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83e806d91e3606a0dc9ad071ca5aca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b548cae4a14dcade13fe06fcdc05457472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a76912c57a7052bba884fa82e616f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88612977385dc612a111f2cab4d2b6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60ebbb136fc04a1679a340fda70f17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1cdf1e32d6a8e3812d92d819ade79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffdf20da4f8baf3a0a56cc86bceb67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413e81c727db5080d9b8182be56e479478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a144791187479f814e18a54394dd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612978f90268b1c171c23c721126fee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8367088f8636df72e8fdbd6eea3d9e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcc86c0ed26aab163f72ce9f037437482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f52184666c2ebc70c7a5683be586b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53088bbb97db6aa757c0c3bf9807e69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aa5329d8e96c7c64c9470acb8e76e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adff605841a5711dfd8807d885f073486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82902803976296d7e4a9f83021f67365487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e3210b561bfd393a96828ba8fbc78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfe63511a91a9b3b5b3ea67e004e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3ad436fe1c5f064d49008d913a8af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578a72ca162334be4085bc5f0e686c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99f48ff37974255fc6576015589f28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940864fb77b03420a2b246864f3b377493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1a3956b2835e5e617d48ac6cd3c49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a283a9c458cf765fb4312474ba44f83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc1500db7602e6a5450e892f6b85d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84367433cf66252bb50a66de8786e366497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb50c53955442c778c4cdcca19154e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f14755053b9afe57bb306b5648386499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de88cbca19d91dd5ec255f752a2588a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8339c25decbd0c9bb3d7cd4e83461cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1f75fe04d537c51328ce1e4a8540c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336e6f679186042fa26725d58773c33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c895b35d97d6ecab923f5b27fe63d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a08e2af3f61bb63cb2c75176fcdff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8c8f9ba6ab95db28026bb397bee09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e389cf102bbc649e1c9b873cd5dcfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087315a5a3382f1177f360e245213c45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2270f31b36e566ef4e0b57ea708df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fff184bd2cbe855ab48a192616135f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded74276e2be444fb783754394ee35e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db96b36846e8d9b4aa41572e6d09e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd93b527d23536c03038e1b7e9f38d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51aa6a153a46d3b7a4f6ff4208d874514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964494c6fff60a6acc4de0e1bc580e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f367d4f22c10fe71c7d1adb6f6605f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d143adcdadc60723663524da401add517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8420253e46945bed4508734c04a3ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb99b09308893051c8b6cb2e4d5ee94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce203c5108ece07185a1e5bfa6dbb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1b3aafb799a1ea6069cbcfbdba566521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbf94d2a5fc505fa77ef598d9056d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a1dfd850da4c966c9e6bfc634424b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6b1b8ba915eb42a27eab2ce187c50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaaa5b06a7b00699aa575e8e9dfffc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e075804e41f96174fbb1763d8aa6d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccf6440f022415817001a8c63a5f16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a1f826f66ffaabe731daeaa18ef1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00660a3ff3cc014ab3f61884a11f5123529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7602f5b65b43d5eb57fcd29009fa19d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada62ee4e26d514de106b59692792ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab639683442e925dadf3ef2ac146634c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e0bc47f18937490e94485638c867c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6d5d12f7f9ffcd9b55e716d4ac57f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d168bb2c511f2ddc493d85d18e9b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74395e3326fecb6b6c78bddfdb0614c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467ad0c4603d3862ebd1a92f55977d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4883c5613da7816908387f7fcfbf07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc52733f6ea1043d45ae9c867eee082539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add6461eb861688737e31fde1193eda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2b0188f84587d8fa167de2598374d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93775f76d0d7598a51525781fd73edf9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e788383f9dd221964117ffd4c43c9b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875a63462751c08a37fa33feed16762544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032cbf0dd64978b3788b5bb01736c0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8cee93c1fc6a4d88c262ed66a21ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f472bfafc55e56353384a781ef1ebb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c1dfc9a59a516ce77dd77c2daaec2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78190d41757d40620310a93118857bf0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e19bf77a7a3ef3ee3d8706165d1c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3011332d661f905e5f55b76c3ec26d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba0388badd019abc872c97cc1d6d5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce51bd2a669a2c54d0777845f86e237553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcd2d0c3f93b3e590a2c2ef8d3494a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308051636e47e2a344a120579d6c00d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081b1c9bdac53f8a13d45b09c2783d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e336cf5b715aab9098bd73a00cd26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c7e33b95ea87cf61436ed0443f72c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f5dbb7e0687229b21e6d1895a67f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11347871693a1a387292815ae25a68c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9303e4af380654e2148c0704a30a92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e88f6609e0eea5807e64b9602c74b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508ab3de61bf5aa22e082c013857534563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677873919c05d215b5f9436d632176d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38be5192cbc67d23ca7eec69c0478c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d530ae0673063596a0d965bc70a26f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef88ff9389177e0a6b80a6b3d5a69c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d57f0bd86e2734f3f2ef8e672a47c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d425c7d0adeca7759135001685fb06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec833475832ec1b47c8f3871d36cd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010355864d9a5ecc4382d866b6d1551571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceeb0aef1fd20e4ac7f33b2215941c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335961aea21ec73d622e0619d08b95b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f75d8a474845cd277662ecf78d787574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d8a782b0c020c23dfdd9493362f1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca3ece066efa2372859d7cdde67a87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd09d9b6a382dafc3e86eb5aed3829577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817972557bcdb903c24a3eb0dbb85f86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379f51c4598da19147c24c78597fbda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035da6919a3eafb40688cc5ee89918bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc191541ac8c21af73e123afaedd619581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020af2d7da1e9129b6d06b7cf34e5ec3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96ad0bee048bdaa853ba5a2d3e9560583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d766d0d29331244d0d427d94ddc2a4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be739dc2c406e5f5cc7a94b06a0820d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef060d211e021af2963a6a130f631424586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce28b92d73da6385d724a84e8f7ed1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cb24dc74618d3eda32915af039d8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fecde7487fbe957c472b834bcb223a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760656d2b83fe768c41b6547d9b1e12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643f5d531318e3eae44c7d373b0c67c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e95155ea7bfc0a61dea63b5290438592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af775e25a36661a41b7cda5dd0ed0f7f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747d10748f1e1656831507f8c77c0ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb42efd07adc7e01d4e2d6ae44f7d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46b6287a625ad7a4b970bd254d090c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980aeb111b38687ff6605687be86424597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3b5983c733bbad68478b8b25b52d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3b24c464dbc4aeed174c25b5d55b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a936d11df0eaa1efc058db8be902041600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09493246c8991ec4e34b6d55e89c5eb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f88b26a54a706e729a3d8590e7407602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a07dd54218fffc9e3a4c0df6c15b3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e1cf23d944e53e782cc01b5ae87d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1040135a3ba38436e351ecf075c52a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4f128ae4badd5dff0bb33cd4be400606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca62304e8913b36624afbc79920244607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0e31bb4fc25d2a3b312988036c058608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cb59672473f86529494e3f37d5ebc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6bcc611931686e6e619763f2987a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e932032f20e91d080155befbc68b9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e08a2a5eade41a3c325c4f620b055612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0005703486888ee6c9ba65ac8e555613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dd58c3e6d0eca85f271533e9c43a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93e0c59a75c20ad1886a301287c9b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5b56bdf0c488580688c8982bc1ff5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fe28b365ccef8c044921662e9bc13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84df2a96ac75c77b8025061faffb1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8726344723838035b2ab167b2986460619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf18451b84b6cd37e2ab2d5fa1eb93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c8f2361e8a3319a55f9884269ddab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5f4f5099b1967db2b1adcf2940ae6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd34e631b611a634fc5927cf0dbc9c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831b0f1255277d21c06901cbc9d5e93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33230def5dbe8c5a2cf92fe51f0d87625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c554544504b3ce9071806005f769de8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f5af1718c0437587f38d04b91c2a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c0fc39e39741aaf0c71386011e362628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba878d2acc58ac8fba1ffcae8425056629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4bff2a35178b8e3753d79927da87f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f297d13be8bbe67fdd8bc3b4ff8035631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5119c8c0751c247fd839048fc27fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b115887fbdf02b53c9cdd1911eef8a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffabf7e4b6ae82865d400791cefd1a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134ff9973de6faf2c81abbed0b14177635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b116a626b1d718b1af3b52b5bee8f02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0dc456f30ecbcee85c9fbdb8112e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a9026858ae526d8d8fd9fab20b0c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7453dcf3c3647aefc3d68cd7a2602639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210dd641428999b5e3cdb84f84b90e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdcc8d07457735ad616710553a642e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b382405efb873d04b0310665c60915642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c505f2d6ee3cada5bb02acb5c1ac69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fcc6f45b2de056817cdb13e107e77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560740795897cb824e29daaa5ba42138645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a1927618b1b5822e0f3c9b68bd014646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8447f3ba4dd8f99a7288375701d304b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031459aee25231c86fc264a7a85359d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d49f22792c6f76fdd1027b878fbdac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001c4612698c970c1f69a92897f8e74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abcbdc49f5d821551976bff0743657651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d882f4e158d8eddaefa06711123028652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05029b44b339281d26f136fef59bff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b4c4a6be8a73e1d18f9446a700ad7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd58910a8d1adf231503389a0f9ae66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13867e610d95c119fe19bf889ca5c690656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24658921942aa22a05413e55cb9856657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5514ae27db8fcfd70c4aa894759b881658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a02d5cf8cc54ee21197c8d7d98dd6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968096a5d789dba2b16deb8595327a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708d7ed03f2bbb765b0ebf66b8b67ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f04ac09abefc2ead1357d599ec915662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49332f553735f6ce975e3731c681c3e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacd40e9c33c9411270c86a4e748ac3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522621d543cdaea6129a7d5bef27b25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bba581fa93b46f5c1333ac53d2c357666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cab001d950e3a58f7a69daec0d873667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104e8c4413a73a91fb4c8e97127484b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cb76fa83d9b2703b33801d6a14fe7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207198b15f0c9e1d45f02e9434e8e1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeddf34938babd5bde0471a6e5df6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4a5205012b6146cc9d8ab49727b01672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650484abd640a7f8978620ca555063f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4638877bebd14caee6543aab8cc827674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e2385d868099dc8d6000c87de887b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad8ee146465419598c5d910230b66e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f84b08bf86ad5aff97dffbb5943e29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a20974b170ad2e10b0ebb3d868a89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106836984c864648788b3a4203830d71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59772dc7b7ea52ceac76592295d0c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fadda4213004a74fba162808fa514681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eea125bdc7f1f8e14f865bec7655f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfe624f7751dd21d3c937f7470ba76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a549c3bb1949205f2d5c4e1cdb27a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a26cfb618ee0eedc84426ae3e382a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283469af568e6d0a52e45f3070f9f976686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bde24c6b4a185e4e5770340155b55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59794a7db146a47b5257866f895062fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12d54396f340d6d552d2ca1dd04827689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b253b57a827a5985e3f444523b4e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ae3421e0a020c689bc81d1871d1af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdfb83e6b5bcf65a777807eda0885b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913835d99598296227db2e315ae1d88f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc2aa55eca7c720ba8ebbe5da4948e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd49548cca50a08e9d7805906d94927695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eedf7443c304748df872a4ec7c6db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc7f0c77a123fd21c22e2df23dc102697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa0ce8214581423ed647f14be1d8ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6ef1b79f6120d03833bb299ed53a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f65f6c8ee70023006509e3592ca622700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50810200ea0bc753d684a6401bcc2c16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cd9bdfa1fde92e7da433d40a81145702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f5a8dc12468249bfb1c8a2b071115703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bdcd6769d9dc274caffe5ac84d35a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89238d045326d68d90e0b5d9c48f7c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5b5110c35c079874eb6fc3d2296f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27508e5feebcd28eb687d6f93f3383707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1f4f1fec76f4b1b7c75aeb0e4beea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f0c9b62f72f85faccc9915376e8b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad285847f7c0154d69a12b6a7d22a94710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f825b1a849a332a0177a2babb9b8c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55356436f6324ee16ebee4e4c9594680712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dab41861e34d8b5d1c36a56abf921713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a90caf1e4e85d50ff2e5ad8c7b291a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ff0391fe65bab2eb6176bf2e69724715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81cba0df3fa637abf8f2e887ff2e35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a39b2d1ce724c73c95d3958042fdf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd63fed462799854fef9144a401905b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1fb0366ad507b40d59821f082e498719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46330db6b6d67660af26dc5f2a63b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5a1ce1d7ba6771f0f8c1d1ca110d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9010f44eea1edb845e1c235005586722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5486d55f885e3cc48ac2e6e70c612e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d9522f18fadac4520a2329a03e474724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b2674ba3ffc6efd6d4f04e85e4eb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a295ab9ab56d65f86d89d1de8fbd884726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566a2ad921326f4e9f15d4814bfdd2a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713931c1f9bad614b783d2be5abe253c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772df07f02be0d15a535318723854cce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bf2a2d53a585094929010c8af5df5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a2c863efa6ac1cd2cee158aa67c17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a65b13bd5ded4f4452b38a72f3302732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3ca855c5e2546836dc5bad4ed1f3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9258fa1aa5ae6586af23ced437242734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e6d35482f7a0355a9fb739bb70adc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690b21c0c225939a22954f548a1f560736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc953f41bb57ef33f718cdf999a7e4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cd49bd579b2226240c62f911421d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b20dda4965dc38f77278fac2ac4c54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594f96152f543a14c99f300c4a9feea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bfa3ab619ddb6299ea31c0a3ff695741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceda14c85476e3421cdec22a804a73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce15ca2db8ffe98bab60d2554b184a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9117a591a0cbdc9f33bc6f65135eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38706745bc0a74796bab85fa4135dfb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231f513ed8e66e175d5d8ebcfdab73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b96bb4e9c3ddd59d25b7e96eca040747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b15f573cd56a2bee89cd6d8dc55ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff7f760ba55093123628470cfd59e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128cde94408b97fd2ca89d3ead933f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6012192565bb1232990f7c65915fca0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea310810b990b6cb9d775d94a03222752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9171ef3f2af9d4dc2a2dc9ec867859753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac807c23cd20272f6809503de1ac17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd444593b86b82a9be7a7df0979c6106755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3f51918a4d81768f6d63b8c31831b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b84cf39a20b575bba0f40d66b2c0d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47645e21f9eb130e90860f7e82da51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba3a8d6ca5ab0182bb7a606dd1bb80759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec74722c9b9147a4513a1c3b20c94bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420f91a74e827d80d4d8c792b4f3a512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb40dbf4c9221ed78ff4bb25fc7dd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd02fcd1eca5ac2cd5b45781b6bdeed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51d8c06f69f1b81118723bef29cb255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce856e7d1881b8c284d346f428c04c666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a576382a6b3cfb7bb543ca01c836a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f42739e9cffefeaaea62c4a5e5ab268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e44ff8053a20db14727da5ca1cff29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b908a741a307ea015b950b52a23c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787d5bd3b04e2971df851913f2e2c0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03dd5702a644a99eed0a5cc16ed07712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a205be0135863005f6e8318011f322913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa373d9a570bc4971a2eb296ce6800d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999c051137ba8bf29aca90ddbc4288d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004fe2b57b31187d72d1b195c0d5b8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec323eebf324e726c6d0f850d2c745f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d4158533439f3adc1171780b477f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731372656d61e1e38e355edac3a8e30519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201cfe688ef8ee11fafd56b76ef910e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fa05837067f782dba0d142ae3cc6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed027c1de6c639113ef04adf9472e7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2149fd18b1b17f44b3dcd9633651323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89be54c410f5b139e9ae9647621d4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fa9a19a8411eed4b581a1b03808aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfbe70d7761cc52edd3ababdc9220d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522860cd82ab448799cb67906c5beb4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00978e7fdd6bc3b88c9526f72bc036b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0909bef1dc003b25964c0b51ea9be6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfacc27ad0d1d30498800b427f25c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203ba6d0071be656057e046eae08cde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662830f774ed0e7ef89742f3884e595a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae832512f50d416c1a9ba83f4abc6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4bdd3b5a3e89fc45a4a3ce09e231d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee69283f3643afefd54cb9efaebaa3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9d2e5523f994ce56cec7acdd0252636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250d38959ee0c3a5b3906507fdc4cba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a0f39de6c144e49aef34afc6038da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26013fbfd43bcd5d5274d59347ffe6aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db5f8cbb41fbc9ee08d3a1966af9a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d273613540c78f8a58ca3a1c2951a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f8d7995fc12282b094dc4dfa8522842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ae5dcfdebaac733131f54f31147a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32caf6539f53174a918a4859c1c72944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e5996e891ad1a7b743c3a0c01f98545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57b27e37faea2a994e54d1165df3fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1c583cbb838031eba2a6f22e931e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca408315bf74e3739561a895bbd143048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f311cee5d303be60e4c208d5e447749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c687cecee778a92af5ff225d30872350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf492b338edfb11f02380f51e545e3e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379e619015f52248f911d6d51243c3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85720be2d6d30abddad3cfef6db62a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa04e6174ebd3051e66c9729c037d1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340c319acae7b7f05e367860ec9325455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a9a3d17726d52ccde9fa85f722ed356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dc8223285af6e92c03f4152a0d27d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974248246ce9a7c79c43a077872d7a9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351db1a6d948c36719bc4f248fadda8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc7ee598e25b77ffd507023660c1ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579a69b9f3651e5d1bfe20d91e3797261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a967d778db0a1a7482a38e9aaef5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb1d87c91a2097c569d839abdff2af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5c746a6bdfd4af27adf53e3e0283564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9a8638fffeabd32743c8996f57e7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157aa1e4af783832ace77399fb696a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b01107483d752a1939445ee721e3e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11be76620d6521f4dded39093c4670f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901fc2c7784fc2e9559dc1dfe894cb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d76fa85b244c8b00d0028744d5b3b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370857629b43cc0d8dc1c9a4196da3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c83bdfb66a7995303b99ffa7e8633e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f415a9c1d700586294e7a970733206673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d928c44b60a45ada84f5cc2dfe4bfc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875df5b5dba0e86bb0317399dd53a0dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72064540d8949c59958169a7511a6fbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc67d6af3b97be3fe556130199df4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7d96b24c1cb9edb912fd7a5e516f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f07478aeaff019c522d2944daa9a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84735c16ca174d767211e74fd0c50680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdad865b0c176699320cbc468368dcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006a55e0da40a6395c30fca2ff267ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2961f36627844d3659852e40e5a4f0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e877f7d81732a0dd1b1e40260bd6b9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5a151569745dd2f114e022326372585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8d4a8e567d5d72118493abdeff64186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573da7259feb8b29c46f6c59c57d97787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb26fd323ba0509e6494224f4ecac388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7d8d5889bd7ce5ff25f99e792587d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c34978889fc74dde5e23c8284072d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbc4bc8c13f3aeb0498b11026cf48991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee75b7fd99c3459904e5959e89bedc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033b5651c635d50287fd4ef51b96c3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcd914490f43c165e17dc02eb1cc2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3a75fab2ad2757d2661227fdfe9d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a36c9e7aca131ac06867c793aa0d5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78820f57c1888c86ce073e4bc29b4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d07077d9d0ad6fccaf13902dd34c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcd16dc368dc9a11c8ea1957b7b64299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63872adc4f13c0438f8b9ba859b2e41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fd8b4071f5d447581da85f29af2d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0629addc06a06e942c996deba4651102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1019b65ee37de8e53cb32f3dca124fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855fa2bed0ef8bba11348e4d403b8ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34eb70d59cae1b7e13256e34e5900d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab992b7e5e9aa762667e1349c0b3ef26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f94c83e540b522c2be08edd00e13e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38eb1fda6af2f76f0bb1c9d5f457f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b0619c76e7be4275b5123bc7bb72f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d7fb38610e040f5fa67e3bc71fc62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e3ed34aa5f1b03a0c3fa16749c3c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9c5b18a034d1f663f7fa8416452cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fb997499289c21ddef451485817cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424377581f12687a173a674c6fa5d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d20dc98fde272258c9704d8c4b96b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365fc5c326461e59ab25859d928b123116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db2686cc32c834ccd627e33c294532117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e6b89f6f2f538b6de34ce96f929c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4ff1891fd98ab802f53ca48d5f630119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67566fc9feca9d4bce99d1948e2a850120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ec5c88a94649fdfbb1d241934b68b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc554f31b700d0431692f7be4108a76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5e1f01caf1321df9857ecb00b7817123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b776797bcc554930f2554edb0ded5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86506a7fd695dd2223915c6bfe1b15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af69c7dadd4015e2931ec787115d05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e33619b62babc06ee3039b1eb5998127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9886f9aa374c864a290fea5ffb688128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303cb183e342a3eaee23a34df141be0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573988243e9af53d7d943c0112548e68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961797854f76cdfe1084cb38c86234d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bd1278636fc196a0ce45895a8e5c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bdb524ca6be034222dd85e3006747133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac3b197111fd0e77b3189d7b0c63e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e73fde49605d9af2c5ff7b5853438135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d91dbe0b0400b9dd0abb5c0661eff7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8909c543ce96441a444aa3ebb038c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda03baf4215a6761ebcc9ebe93a5d6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c86d5b33320ee3b8808c4c8791d67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e258069dd08053448a9b1cdad9f679140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a690d8104f692a39fb228a7f1b610ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33ab57eb1b9f2c3642c01eb106e641142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4225082fb8f6553459cfc7223d15434143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37b5c460bf8bb5b48493fd09822e44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357f50489371d13eea8caf7e826b511145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9737b5f1cd0a817190b812e387cf692146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df63caa4652c5bb1e4309c3624a382147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b0a6b1397522443b7b5a67cd3126e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a50cd5991108e7d390c62af810381e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0291262ee3a9818bd17b3c8f3bf934e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149836725200d54af5ff175ea2daec9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f3123f817e058ba6239655b9c3221152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2d3bcbda970571ef769c4a69be43e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968215c7289ea87c4db5f14e1f9b7cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67bcf5374e5a1bcf399acd1ed2943f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86ebde65116f5eda9e9e4b9d1b2bfb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6401be0f459152c12d147145d8333157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad29ed24adf6e3130ce2da667b3320158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc8968fc44886d2754bf4601c6298f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941e0919596779a0fd838f9a4be88c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aee52e08262c1d83f014192e2086d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17086b8e6e747cb3f888240fcb16a67c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82669d462f17326ec6f36d14d9498a7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf08c95684af2c3dfcd63f025a5d3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cc97586f29579f09bd6221fe07f0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d8b9096dfefcb268041438b6a8c36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c17d134a169fe2d36fae172c88c9ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ce65858f7a4ae93902a19e0a42499168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbc7bdab088140356025c5552c2350169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003be62b55739531e7ae80f144dd5d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ee65f0c1bc43e6a977cfcc96ce426171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92d69057641a6c79f7d74fa4d3f551172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362da3a70fd7ae39685bdb8979d25b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d1771c67c4d3436455e4c57cf1a88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335295010a90e4f61e05ac9fc86ef0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7627a1924ef165fd4b877d87b8734b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d4cc65f8bd80d388e85160d48175c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f310da116c8c28b46721c00b1c93099178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5382b4f9a8011432238539c17b9f96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4c5adb94fb29acd560a752c74844d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd276051f22fbfe5c66d23275d95f856181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815445043fa6b0e100be9fe5d553aa1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa476b6f928931a5b77ff77fb0b145183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad970015b602bd30c022f28f7d8d4b9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a57c38053a4f1d95ff2c34abff985185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d89d03ffb921c9209a9ba47e0754c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4578581cfb6f4d614c04592e041e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a66fabdc339eef16d37eab9b3a9da7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853834820e19f612d489cb48bf39aee9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c3d7d7bc9dcbffc834c9ae0383bf7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595d3ff79dcc32e7f840bfe077b4489191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c958c224149fc05fd6b7c9c9eeaeff3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167dc8ffc74a4a586b07caf553318a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc674d34002e58c7e1c1458230bee4bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70358839e45ad259651fd9d228e82074195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8fc7b715dcd3c3b15cfc380880a27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48964edbbc569546a8514220f9db2d8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699252868cd7c33088c99d3e892f300f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce714b66d67a41bd7b05334fe7fba4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e566e092edfc6a259f8c4926b3a166200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78590c8e9923399eb339335fbee8b43c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ad870c6514eb61b7929019b1a5d5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a75df669b18cd667d516cbdceae34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d41f096a7d46979e3df7b3f445334204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b41d92b1676c0b87fec9dbd71c77e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a64a83035c0df65d4a47f3b90d253206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a36f8444bb55127773cb447ca6a4c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d41a3e1c9472362a032a3b5523cb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86682bc441726b82e5a0b77f6387077209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c7e3af4bb03a247d519aedeb7801b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f1552e278b42e4afae92f5291e053211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7af7979cbd882b47ef59639b5d949212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd2504e54e8e162eabb4c4d476d184213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada20a01b1a1715891ce2c79d124c43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec07e95b46ab039e324fee6e4e55972215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e48872f1cebee2243cc375b58e43c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ce5e03de10a923921d4537d353754217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef848eb8c2e1805b8848e6d878cb866218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65673eca5aaa97d1be2cac0a0c36f361219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f1f97e90c41da9e4cdab1a0afc518220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8a90f6d527a083bd8ef97504212d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bd0ce3d6cdb0054f5b072e6f906ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f152e68f697062a128079822c168fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cfb48f1fccc1e8a26ddfbd6284b4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d98c97f0959cabd7c9d0b6a116d85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617e81911c2c7dee5d0a4a1d1ffd5de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686010baba31d409a2de0c9a0c1218e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284751eedc6860d75f494e449b4dd2d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcb882f8d457ec2e4db10978264e40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1bdef9370d9d8cf505c50b39b7d07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d1046edca04eca493e7457487349c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2e51df2fba3bc6445b00180777a45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27899159bdb2d56e15b8580e0103454c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace9aade873f0f75f2da3d6132fda88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5cc6df11b03afa9881e53f994e2a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafdac9f0ea66897d15b598eff045a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e845d3829c97b0b5d7a36c0b81e41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51da10d7b7806ac8875c68a2c7650c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925297132214061d16ae347370b333a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eaf1760870d9d2f8f321c1d61067e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bfa9a43c3fb08538aaf2873f6b6c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166166115172e9414cf528db47782caa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66f70c74312ce1c41b86b8cb81d003243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507aa0615266c0f33906803b6450627244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8965a3987d5b268af17c4be51778e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68550303274f3eb5d7d71dee030f58b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83113ece9fb66208c5b4461570123028247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf710da7679fb1a1a85a1ebab381ed3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21200e6392e3e75294f5b296b33f9329249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105ea144db614fb5c8267da29b0d3e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabb4df0235dc1c745c6f0ffd4e1947251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94872cbed27ab9b38539de9272c40a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca37ed677a4b42d754d44094f6d86c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59ab260882e0de3e6fb4bd9c421ea7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e57318b64d767f981a9e5078efb95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2381ea08c472fd1f5b7bd535f4b9b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c34af73830df950f9424a761af180257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb05af2aeca20484e38fcd8717a59e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d8bef5837400b9942ed9b5204cb23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c9ff7b9406a8ddfc1c18a4ad9c119260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e67f531524d4f3c16ea7c9d912e5da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d74cdfde2200023057e1ccd67375f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e87fee26b477f5f5c07086c382e49d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e696f2e6b7cf6fade9878d63eef189d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626081e583cdc55dbba77c3f8fd83bb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c0ea9e3ce34b8bbc4a5c26952cd9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1767b8ce7f6d690ccd5a5ef5f77762267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db067fdee7a3c7e492fb94ebd460a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384fed4a36564582bdae921b2ba1198269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7e19102dfee7a5e397c9c221d77bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a283a5c6adb2763ac82f98d9241ef9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715b7fee3cf40d8d0db0270d92ac46f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ed3fb3a933432070a6701d686e153273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c86b9fc0f1b3d6a65c9c58d9f27d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc0ce382e0b51ad4ef6a91f58b5415275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa2215f174b9dab286d85b5d67136c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570ea44ce7a3c3c766c2fff7368fb77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee9b8212dcd82892ed7fe78791569c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19100b9b1e936e8abd5d6ec14071446279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f5bd52ab36d30343a5ecdcfe8186d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed516355cef284e1fc4f6d0407bb983c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d605a42699c937e2bbdd49305eb3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2560421b448b6b47ed58ce9689203c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c590cb47c75b1e2cce67812cbeb53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12ffb143b6496a12f42b556fc28c47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84678f6c42c4266d6c09c28fe88944286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293fd038d295c0e51c59e0ad4bbfa61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290df8c893e07846d05de73394443927288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c2764aae63428b4a0ee05d1dc9a2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c355e1a4bc6e1df8701414dfc5d5204290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b00ca7798723095a2cc62a441f44d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac08ae4aed42cdfb4e9807617942ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30247acb32669d1d9c12eaec532271a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9e19742ff16fec380a909576830df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a39f95f9482b85932d65dc669984e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a481e0c864b2c89aa5e706a1978a0f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a349bf86137a9923409b504ec082d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a409b4eb03718d698aad58d3449997298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca848f7062cac349ddb2128dac11728299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5224584e21c2fd220eb46fc6e788bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57469de82c0a4d1cf26a0d79e8ee6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72052287ed2e34a709f4e85e3dc0bb6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228d5558220bc16d28ea841384cf578303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be74c3ed77f58e88a51ba2dc62cb99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a126d63636bce0318eb40102bd9f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e615ddda37c739345b90792d1b6e498306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323a8ba4ea7793cd7bbfd1333e711c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563783b1680835ac6fb04911ae2d26fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086e760bb21ab0efc42893a500e190b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1475af8629a038ea7c1f28189559495310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0b550a46e92584547869c0547bafd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad9ce2d1035b35f300e5f4c7feba84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28135a0c412c7f5aab58fe52deccd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95e2be12ee806367e2c402b4f9532c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40d6c9b1903bd7b73bde7e71cb0428315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907506da921e60a28a662aeaa3faeb26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6db771ca99b1b8dcfe72d826e49f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a66d7ee756f9d6d729fb62f47fe85f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d2d5f3c828a3db6cd382cc0fd8051319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1fcb8039730172856d6e32cab75a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394cecc0f78a11a3950c2b68343659a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbc1c62382f15b9e62ffdfd2de5f9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b715551e9df9f4f43b4af2ee6bd23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b68e798db09eb0643f72f0c7566f3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0395e8125f2e6e6a3b929bd786456b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8152cdda4726a4342329fbe9ad9c62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594b1d322af5d672d2a101858b9789b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7d9eed3289aff240630491b5dd2c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb3a2de29e281d41419a74103e35ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cf3fba617917b65c6ff269c0e197c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9d1ee276b46219312bfcbbc0e9d7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351b13bb08bc9c44263a0bd6782c568332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c67fb3544bffd882e479d5b885217333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ef61a05171b3813950fd2ad84ee91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ee840c9ae64d3e2f27bbb4f6be9f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97b828b81ac9d4e0de02653d9aa12c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a414e58ec2dab2018897e6e449e72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015ce6c465bb05e97d520fa58e2da89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d48aa9e250e4157dd8609d5a064090339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2fce285e40576a397a0d7250e9d2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aaa9ab53dbb74adad78f374f12292341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce403b95af417a901f53f3516b2bcd53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e0ded8a8e7371e7823c8e28d391fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07b0198266dfd61b91c69d52191e03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4d127f07ac4630703ae4d9488fe68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d500c8c7d865d053edbf38d832059346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dab70dd1506a5b9da219f5ea7ab2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70b3ae604be8b903fb136d2d056f2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b1a8d050a764c04093f64180d2b2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca144317af624dec153ef3d96ac05d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db6c2a450eafd4004b00d262e7996b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851135395f5f8afb4aeda30b163c203352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cb88e3c3af006752ed63fe653a259353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d6938731bf69a3727011418a5de1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d436437cf1b237cbdf0d6d25daaa010355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08058d3ebd4e0b879dc65f7bd7cb4b9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f71d9dc5d5736543123f4b71ff8cff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa91a884e6736bd21ecbb8b1ac8036358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed1cea92d6566fdc2bdb5b398c59fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b68445c439d5e1c4dd87e93effd112360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acc2793b260e93e0d3c89e6748e2c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558e9f57908b3b5dad0d2ca9b97ab31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec7af5219b11cb5c3b3f120267b3f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae27cda71eaca033bebfaf3998fd323364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd2a49c378ea3789183e43d963ac6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6022b0520284929dbbe6e64e15fc3ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057ae11600a4a845db82f1710f87cbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32b644ecb0f822d7f4860b532f12d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26075aa006a9945df1c0ed26bfda744e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a13c417b24c3a7980e6e08f41094b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1422a91619221c91ed41141505d7a0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db68663c8933f1ee2bf794b0836650372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab455cd8df912275f10318bbd5107e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76404192857f48c2ffea210a20b435c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e0f0d386c4e268683a5d2463ac59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae5054ab0871e1722759c3ad022277376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a351a9a2b50cf7264b7a738b3a8036377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9d230a2ebe4bfad57a6296e71db1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd720dabf8ee106ad3ca110edd81003379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8a98502d4e7f7510f4a888423b397380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95b4027fa0b0d46d232a9cb832dc72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07a647bbe006cdd4d5e58ff9082b54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272f33b7da53549cd8821349aaf81ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8395f827e179ca9ec9e569b0f2adf08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e8661eb48de4615bedc1566bebcb0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2c2be72d61928d35e85cf2188144c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2e767f80e6067e91cd6ce2b1ea3b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039dc7e3590fe08d17d0e787a436027388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fae54e1cae1528915cacd44bd94fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474afb7c44c850e63154e97ede18a41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2bd82ce4af143bb0439e1b841a002391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed52b3ffe15e7c4b8ceb3ea9cd07f3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91585c56f7cc2a6099eb4636c9f433393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2fe32af32222ebba5da8803ba9ce2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f30bec9807af0e9984cbd97cb8670f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b78fffaf76929100bd6cab3327726396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b25e647e8f85208ad6de6836d7570397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e4e67e24835d4468dfe87ae37f139398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4ffa55290e95a901eb42cb9d5103f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b849e1b2000c26a43ad47fe063ae4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844148c305121b1f4d0461e313cd1880401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c4b434a339bd2c0ff2b8a5b342b63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1237ecb6cf2a04bf8758c753c71fbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16c4305614220b79817a44783983e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded97362e496d5eaa858635c815c854405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31e1b2dfe1abf99cef799c88e21e97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dab0bd34c6079ccbea9ffe880fc40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696776ee0eff58d9584b8ace75caa3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a687c670a27d738792233bd8ce00a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87731afb8d62a2ebb19ef31b4a09bc8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e8f2cb6b9031bfb3ee587dc0224bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44725070471d6ea90fd5c0dd188914412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ff9cb2ec86ee649fe0faba002edfa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4574a599d427cd8d8a5e7906fc8ddd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70408ff3fdfe4b2be68521e7c13fd90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d981d9a1dce1601babe4b9db5fea17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de97dd094d2b12acc826c1a3fa660bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293aef278e385eb577f93f3fc2fdbc5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1938ccc7da7c5acefecfc6a6fcf1bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca35b207c6d6532cccb7dd043a1851420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6448dda1df929ba5f949d1e7b26717e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a9a38c6be37827c9fcc073e1c4819422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88885c1254c897ee016a51e7eb64c6f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4881f7fcb1191ad490f9f617603ae9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c4e55db8d44bd3dba48b427a09220425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63030271b5ee1a38ab71465b3d99faa3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a3b097955e2955726955d494e36bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d47854c1009a73d0a554ef8b9ddffa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102d8750ae04695fcd651abb6c7fd85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa074291d20e8b9487b84f46d7ad657430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52380d2a825d8547bbfa6dd44fe43c18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df3b0448790611d311e776680d1190432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f0ce6fdb06f09e877c4ac95c4249b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e76bd038449424fea2707bac2b16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdfa8ccab4e0648c93c875ce9fc8e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64265d1c2f04e9f739cd52be99efcace436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edae9521f7eabfec67ce5d23e1e9a1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531b8e53a96383bea737f8fda596f71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0674639dcf3dddce260ca20f5e8df2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fd31ecb859a86ce3770e4e2006573440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8803afa95309833b39fcb6b7661918b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70751004fb145be5d3c0e37236a883fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c521dd1dff1ec13158a62a83e7f446b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49bf8f3f5a08e4bee3e626a337a6f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763f851bf25453318f6c3753a4d343b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687c4d89c6663ad3059b71a08655751446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846b43299c2151202ed810f019d54f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee935577731064ffdd5f01b595ebe487448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda397dfa5880cdd8fa6eff5b497e5eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546074362f2a663c75211c68fc02edb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddba5fedd49e4bc5db31b1c35f98e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae022a049b3ced5687b59dffba3871452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d6978660c3d94c043749b9a567655453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690eb6a138405d312957e2ec9e8a96e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dd726153592c3f5b96cb39fc605bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce4bcba7bde3f5fb286e4c68466c52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662fd552603e7056fd9ee691888447a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f466987b648c269fa648b39d2f57a7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363660523a390d8cb36b8c1811e765f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9592eb44bf39a34d89dd4152afee05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abc6db34f15ce64f56052a9ae85677461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042c0193518c270252ca9b4c007e567462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05503f1d048ffeaf1c386730c9264d66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d588a51f9377f87a0492a1679125a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd943ddba0179a964c45298c399d45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c037dac04911888234e4532bffb52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c985a3be679e0a3d0799f716a7be87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963386177c64f2c42dd428a40a1fa7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193a2fab165d308c53e9b0fe2ddfd90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ffaef85caf7f2a46869206b84858e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7053dd92fd03c98c9d913a74773a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d959cc22d54a6a11e531c0b8777e5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125548a975ab8da56d9b790c07bab5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b39630cb6d524459685010d784915474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcf688cec5a2f8a412cffb7a1cbf50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebd97bb2b385168844cdeec832c284476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee595322c51c8c415ed1bf658de8b55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbac7475213f541d7867419b43d3034478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177662c8668920bedbcaec2f6cbb4984479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1389dd21bbd7358796df7e5c6a48164480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9795ef229b097a3ac54c5c9d25c42a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6c5395a5502472f646668d79cf3a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d62c18147897f8c08a9b030b1b68e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb978dbac09f3c842bc41f782d9d966484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2a5d572ec61103193b16120847a2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f1dd514ad44deb200654e0a81ea46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225671d5a002c73dde1291d384affaa6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cc0e58c03a08130f20d458070cda9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6b05545b59f04c7df62cd83048a78489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109e2dd3f7da0b27e06acd1596280a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee5a922df66d8f32b179b65c130bd5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d86c4f5aa6bf14c629c705bece1d35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146c86f916500e4efa594502120e782493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b19e471e6b9ceafc844ad178441700494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62594001441779fb080ab64ae42cda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0b858ba957043e7dd50dcae904925496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affba06b00dadd67bc32b11de4eedb33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc043e35f227ce8742a3ec3caec4a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1211baa3c87443fc59d71f751b19073499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bde9fe1f664f025fa56368fe2f1d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a3d5e340dd3e7ad56fafc93d98112501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6532ec897507502d906657e339fa1c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604bcba47bd242c1e35d5c9503de844503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5aeb0f5c77f02572888d5d6b0b273504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53222177c1a7624e88879058e87719505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88504b937d9c92e24bae2d2c09cd80b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b0f6a5f8a80c4598a5db1060076ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c427648e6b9a796f8934eccafa2ef2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559957aa4b2b3067d456e411a248a18509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294852b3f3ad941548064bf7931eb55510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6722e49361b0013912d4c92144ae4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452d69ee788babf7cfd9011ee68c2d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4fd04ba86dfc043dd44181c30edea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191db0cc2d468480b6609a746ff78ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469248776d4c0113abb786f7b32ecf0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7d1941112c2bc2edbbedbf3e5a1b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244172a1bc5293e03c76f3b0cc1adeb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09bfd16b7605567d5ea3c1632b5664518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1fd440a7ee397cf342410426f6855519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dfcf03383e817b63c92a6b87d210a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4050bdd952d30fdf0d9eb43f10f71e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ec2d87761a7060e412df331137fd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a8a851e89a25c5f0336f1f533bddb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae84e741276ab7e5daa6596df975f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f885437ff7b348c3523c8ab5d3536525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd7f065efb6ad337decb2ba87ad268526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56060fed21f9afbb60f2987658a4e2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bf4919c61af7441bf1ddf24972141528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403251f537f2128e22ce8655a179155a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c287fc91b2bbfd181171fc24a117ff4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949ba72efafc4f7f5a67bc8aa879f8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d9b29e30cbf6e6f54927d9faae8a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4e69f57b7782b8d011fd30cd8e422533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea358e0f80541c91f08cc36378da26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f09d473cec46327d7f234719c659f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2987aaab6e56aaeeb4c91344f45336536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ef8b246149451f480745dfbbd67c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba6b57cc177239a480f8d3d6696990538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a01104e661b1c2a03d0eb11ee09d3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae83c010f7d988815193475673815b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fb2ed8ac41b4deb64f52a46edeafa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c460bc9320d109d9c6f40100a9c15b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c052949fbaabba97bf8fd60961a556a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab2b1569aaee1393c84406e94395cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a9df8373c68a3ed01ab79eb13d6f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf6375801d31c15bb4a560543e0f11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bda01508a75fd18d56f41d0761ec5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7ceca344e448c0bf430f674d78125548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce636c96d1cb30ee4c9f5d8d8f8cd64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245593ac5fecdb194d3e0d360cefdee8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4cb477502bea461c04f00de3deb13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2676a4a0011752f2d84c29e7b2450552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad27e9c4424bf21e7e3becfd2c5009553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e28c8a7a719aab7b46a45ce62217c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e265433fdb4c9b498fe981450be421555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa736b4be55232d03a2ec559bcdf44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282317e3cd5d8039513b2c545ad280ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1f8b7f244cb8c3a66beca20c6245f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067ee31ace1f8560971e71b0fc13f82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb978700bfcb8925629327983d42654e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe7a8f15073a0e50850253dd1abde4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dffe7e5d889c8e4c27426ceed71b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b601b7aa650a51daade3f13965e212563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef585ca2990bc5102902cd36309c1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3a715b84e06929c219904210982fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53de5edb9ac85ef35fb044d5532be70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63b4c9f2a907582dc1313d57e703d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683da95593ee7970e0ed4cfa55175de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eabf9cb051270fa31a8317a8ef722569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791142fa33c81ecca1ef8d499bb0b013570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74574edcefc4e73b3a3667757c028a6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc94f49e1f51811c37b7305d921d47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db592ab6750e890961ad3505a504c33d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd823fff4a890f2c48f38017e05f08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9664d9abdfc26878b6f4682a5fa6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b76ed703f009e6dd87410e31145aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4833229bf701c0ec48e4f7135efd732577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a54dec5cf8e009da99d8d4e81623f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba38e2d549e4416a3597f5e4cba4301579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f30f8933899e6b61161a5f3c7097a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a6be3b7b684bcd3878e1710a02ed5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e1bce00843fc4c6c0e7f0607b18fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78dd36b8fdcf4f7ac2933e4b374f00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d755a11913c92a7d1cc62264425b66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74022ca08d49b1d629536450df492c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d96409543552da09ef31b5ff9d5cca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e27fb658c46da579575d7427b9f3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d8824ecf83785dfa6196da161359e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74877875b1a008c9774936419b4d8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17c2aa09c6dff776528461105b215b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41c7bcd98e175dbdc993fd7ec03201591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08065d69f6f86cf2688fb5742e7380592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec6f9aab78dac519078f82a26d041a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff3d71d0509fa0ade7553f38f6011c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3deea926835154254f08a6cb9396e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4888da4eb4b03ab475111e76806c3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bf26ac47ec6f8a0dec8ac07c0d040597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c0a1cd19d6567d32442cabe883f74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1183254498543022b9b896fe74ef4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d126c96db540ea3ff2d98159cbc3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067916b66a58a7ce84f405142df6c219601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bd92bce173b4baaad4895e34e1dac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd7524a4f26d50ad950839ca2cb83e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1704b026472cf5b822610e7be69504c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4be0b5f0a357b159ba7b47a92598bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62c72c38829c98261513c41e22510d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3481c56e5844de009cfb2d24fadf2b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a488273109619b5741a96ff4e1e4c24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac850810f9ffeaf7064754cb1f3079d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d93060f5e7d317cdccadd4c4dfd3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037bb38db864a6871e7876c9cfe4df7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0728e9add868efcea50d2d71fea2aaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7bbe7adb79b3f735581086197e75e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a454d4942d73c80918c5752e5b39f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520a2b0b65e9c7f771f52c8ad3780ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0f597757c53e3924e569d1f5ab25b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4ce689f6a17a36ffda95fceb53f6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb4ed71e47bb32886d37408f73f272618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a1609e16fa0942e8a773ec28e8de1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486336c3e68c6e13d0c25c32dc229d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1839d2535099e7d0976e857115fd31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596606cf04a4652ddc6644bc2d923d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7050a0cc182e4db30f4616ed9c825f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcead03dd584def9eb719f950b09681624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41f246d38fc8bdba348ccf9e709469625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55bc48ae347529f052bff8a977f8f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b373f369c55f8ab2febae74b6489d6b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544346fd0dc4af50148cfbc71c25533628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd1d50d2ffbbb1f4ed9566bdea6c5c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872995b8ab748cb7ca868d694284ac5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1c1dc74a783e2c5d889a2b064e49c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb09817479a497d240cd29245866f2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede23572ce2ee7cb60efb5a1b616703633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bff4a26beda5020302ad94974e6da8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb7ed387bd5089f14babb31caa0ae6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae56595abdb161f059704e615896370636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd1ec9ff355a76013d317fed928282637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a768f77512f5aac5ff46ff3a251c045638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76230a36101e3ec5cb376fc59eb2b56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b81b08b5023f83eaef3b09ea3ac1da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef631c26044fafd58c1c2968279693641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589fa94b3f02ae9bed5519c18dac950642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884e592148df25f8c56a15f03708b25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9be43fa46691fb06ef0bb07956fca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368e5de51dface7e7b58b709c698553645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc81067fb44555c7b597b5e35d2d5ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b5f1b637e9f1967c341422b5f517d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80686b519a4b40d51bd9417b238aca03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41f6c6123afdc7304eb8e0965428ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3e1b4326791c4eccb121034896a11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15ad079d31cf3c3193dae7cfe8ff05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf62a7ad196de5b147c9a05dcbbad13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d1f680499fe7161858ccc14d9be4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b0d73c3fd53cc2af7f9fdd6f31460654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bd605c5ed4021cc0a762c60673048655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668a4e358b80d4f5162ae128107e8c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a601b1e380bc2ef204bbe1c9b6723657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800fc4079dbdd33950a51d55745c44d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e666efc3befbd39e8838e9939c802b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54015b661737d0ec59bb60625fd439660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1e460e3943543c84b85baa2b525d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0be1057e3ef4b3294cb76d3d2a558662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b62b06264d669a7f15a6317d4f465663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c795fe0a913c9672599ab4b9ef357664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9ff6bea306ebf722c20a8b818ba74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03db1387490c8434f0f5e6f0dd97235666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd654fa37d91e69b940b206fb00ce336667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdf98da4ba9714dc4e2bcbf5146986668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a173d86029363b937fa0577c75cab4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc018312cfc45326049b1bdc8cacc0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc9025d2e7ba3953a79b39f04f873f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2172753155415cc3f3df46cba083d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecf66fc6172e53c13979220057dc78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62431e33eba5feda70610933728349674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e762215ceed69c0bd8f93e800f5ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a211fcf3da11f86c298e226d48576676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38598b2ced5b44c1187018a8e42bb33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0765f227970f2af234af2e9d71fa4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e6d3259f3ff6542c0957e81c74f7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da032e6639a657adaebe9af7881da76a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197388453eef13abd36a6fcef88475ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841f5a981bc3e546590cf8193688763682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369b699e1ddc88a75952e4b3bc07755683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd7c783d9620f29331d45533f18b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf71d817079de043abf47599a0e7acb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ea957c57795f7f90d8372ea5c5560686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b99b6869f4a641b073400d2f253978687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc081c59aa2629ede2f4fdca13a0ef60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39860d5d6d8b06a8afbff966de57621e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd6ab1350b179977a8d96ea6db6709690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b28d3f3cb024620ea11c5bf1b6697d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f9d91a7cb3b8533f5feae3cd610b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cabe785342624391523b9b50249f2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddcd1100c42d88a142cf53a292fc02694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe22dad84a2b82dd70b0a7d9a95de4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e500a48e04579f0410a335ce796a13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcb2afee1a1b9dffdce8587a3623a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b3be5486822c3097a3d81c36855f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726837932fdecbed78150385b41ef921699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105eb80027f248059c0a5231237dc4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac0c544c43bc1d69996b487301b4c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4704917864bede8bbc8382b67c9a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a606d6f4b73404bae4166eeb4f286703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17bcebcd61c11a2135979fad760172704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7046aa48b74601016b71dd8172cb0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23f83465f23425bbb6efd770121972706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550338a21134f5491aaa8deb2f15e8e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65329fee43ee536bdd68137a82ef621708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13008e3b3a7f8cb1268f7e19ccf376709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36260d4fdff099f5e661cd7ed468e29710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04ce401781e0d08a674562c89e7b36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18d7d02999ba866df9675c38ce11de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93998e2ebbed7ff912e2169023e0d0be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1e94eb410cc09b7af77d823544a09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b879428c14d7e803bcda819512b27a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43ef7dfb5d48ad51d1f48bd546c427716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088738c7c4b45ea9db0ac6b3e5b0f07e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5cc0e2487a38c20f1e9297c651e45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef229e2c0012cfcfcc3731b2bc8cca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c50ade1b1a2cd32df2dd52af2e0ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62d9802041cb84b2fb100312bf9064721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa0c6807fcb97d3bf70744c6a6f9bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e41a851979d3a2d05b80090e3cd131723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada876aa7c1eec6078b5a2e9fb02a19b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fcb4f98f33a76d8165221b7ea6422725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb312d0fb4663afca2915a473d633a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c450d81c0e4ec2aeeb688e281de3bac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05675d70f91d504ba940d3e7016ba98f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0e71aba8f52e68763d4564e25f529729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18f5585597ea7842f1708785ad6c58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f28289b0e2b00ed57fa6244a4db48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052bf9fff8d53cd7c09ebe86e6b0391732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32271bbd9431a8fc3adc1d74b1bac4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858d2b854ac2548f56db3b680c9a6e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008d70aaf12fcc904c5254e9e13bab2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f3d25811a9fea14f56f26772ea9b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f3c5f16c0d2645d78851be614993c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ce2d41632697e107151d4f42ef8ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729142169f5c4a2006b2da04a8f9755739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487038ebeee65ad0f2f99dfcc938e153740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1d07e17c7840bf66cdb801d644fdc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253d5b40f0e06994356307975cde29d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75213869cbd78e401184ca3c89b8f559743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec52da30b144304df4eda050ff35b41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c5ce426a90c19719d8037d02b30f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691232f774131f74c55354e031907db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cff6b5d551080007aa91932ed8f656747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cf14bb5ef98ccec875ec7b26f5163748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae5b0f829e431490a9e17c3adf5c9a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db326b407b75163e33290b92e4ca65750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1341dcf231e89cddc72545cd9c40b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62880eab756118f62bf5681ffe10d2fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44fd21499414384bd8cc220e6923c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a49fbbee8c17a9f99c965fc26d175754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16182d6bf62edf341c40afbaf364b5e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c305e012a9141cfe009790e1d799f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed75f279017d19af58545023f1d87f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e0a99b01ff0eacef77c6770bc3999758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9eb51a6d6012c2e3aadde8787dac9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>