--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf235bc5c93cc307b8118738ef05381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9b936c6229390a8a417ac603df4df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746ed0bba9c18f0c0758dda5dd93c913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82df35ce020b44453bb3b44bc0caef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152aefc12d6dfae513d790e605249385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea6955f56632973b650250496771a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7de08e4ed11b513fb97dc9b6cef1067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9479a032ea542628e909d7a19ce4d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300171d2d77a30a7c824195a78880b289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea108324fef492c46fcdad4b5826f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536a4e11ec17d6d556467ce1df06feb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3d1d270d4c7a7d346625ac207722912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fb8193b997c093867470b4bc7dd6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7941356e5526d92fb0d5ffea6c951914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e98e074ad952a72157a02f911675515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84464d0040ebe69af23c78a7486f56916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cb75da9cc67d26594a34d6ea6c34517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368873f761f8ad714d0e9aaec752d0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46a4f94fbb7fb62aabc83625873f4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e343fd7f46bf274750f005e6f00a4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420d573900609110f49f5cca015e4ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df737abefce87fe6292b99c28ac4b5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9872d760b2079309a2a9a9d22514d6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a96fb8150485bc39141441e03522f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a479fc6d1afca5ccd2158c1b772f50925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b92fbbc5abdb44b81d18ff2e7692226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f052f8b30af2314a6fccd89874712927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ac22e0639c12111c40031cc300c6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed291ed3d2b73e31b36a2ad157ffc8fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969913b8aa72c1e86fe951bd5bec1fc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6495f2ca5f1d6186484e89eecca78131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca73e1dd2df9734889b5f880c5a435332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370c34cf1efeae913691b231a0c305633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988a367ca57f5c7e22435b7efe2147a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be33626b32000f426a12fe9fdb302eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bc7905036374fe5c2731862d8442f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210b2191c4879be4358f72fea6248e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762031f7817bb954015a7922c8a70f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dffb51ee824bff2e40c7b79622e6fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed701992efcd268e33290e97ef22ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f2649f4c2c7fab9e00e4b0567c80d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b596a3565df01144c8f60ca4462cff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ae3c1ba4e2bbc1385109e0554866843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad402d928e769b93c1d94da5e89c5da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262289c97e6be7387daab37f4b989bfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d792d35c9fb84867f307ca24634735c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3b9c1a110f782749fd3159a8c1ca647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758865d26e361139f0ddf523d5bafcc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68aede1886ced5edaeb5b6907611c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f24ee396d9374eb914b6aa1a267a8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0275262021c8e50a2f2616e4f7cf4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8411951853017138a28a61ff25bd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4a09f1cad57a066f00b3acde20bc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42e1aec2e2046dcd82fbc142eaabc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edf69aa091987a245bfc12588a0af155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786042e73d631ca92fd79d37d23c164d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38be60417d342e790ef9df30022ca0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131702354d8b423ea3320caa078696e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104395aad7eac71e8ece82d57de826a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219e70ebd102a4e7851ced542c96e6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97bbce019aa5a7e1e2079dbabb036e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a55e3e796cc6d1ed449f5a4368ebcc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202d566b8ce2d3c66ec83fbfd92792163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a735ddbc0896978d890f7100fd2f2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b050f7a0d5f4a4628a343a670e0b8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3609cd2201298a956d1b26c3fe01bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479cfb4bd0e5b89e0ae00cd82fbdb7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d79ed47d123f893ffd7cad16c4500568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaf6834d271944f753ed0c19502e5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c64b2c50ac12d4a5992f32b68760370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8573e68333c13cf8af21c96ed3ea6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bec7a4c68549c0bdf9e4af93b4551f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c069f810c3fd43314fc9688be959073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a96fc96f3b845a976bb34cbbd8cd9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd64a7872b13109f62d26fff16551b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb6a160b7462e1a806c961720c2ef176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3b5cb3fc692fe20223129baa6b91877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a3634e9c90c7f51a9f9c2d0654e7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028acf07ad64bac4ca41a42f0edf27879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f1a015b5d9c09feead88c04ed9a4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196f1c0d263a87d3f3cf7a017ea047181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01791e7fb9917c8db810743b73d85c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a5fdd7ef91ae5cb132f113e97bc1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba76cca68608f5cf24d00aefae934c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fb526d1d8350a976033bedcbb236a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef90a36f60ec3ac49ce7fbfa03765e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cae0eb0739977d07a36d96cf002f1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10b95b90fa4ab13e159c81398d162688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a639ebb6797e183723dc76bacabee789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4641d3c2b8027515689b1ef5455ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644979b6062aea89582c0036f0f63df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97814283c00b849ce153e19469e127d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64777b1ea1525830f1afa2f12b027393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d08d22fbd09916edd8cfc278cd53c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c903c5e80125e7e0f1fd1ed405b406095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a60c36db35e8d4b72c172e65a8a94296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aca1aa5d0427e74bbd22b954ae00da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250560ce6e97711b5585b02ef26bb1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537101dd14ebd054b1e6a31251ae4bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908ee16ff3f143c58081889af42f0d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf5494e13a877675246cf401586970101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd210f7ab359619514bbccf40edc04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20e0055a15d213f1a9f52c704c306e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e951e1bf57e0203319cf68260dcd2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a910cf42bdec57dc28335f5356ce9a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b449aa8d50c1b2e4faa5bd610316ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394920031b9ef5ad8b38570f64380f74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cccfa65d08edb4ee7a3dff336de02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad6059937a3d01b9833273bd6181d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb93a376bfe57cbccb30652083d36e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487d55ba3bdf12c4d525b8ac85c1b92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ed59b3c0a58437f60ed2c44851e0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9362103844a0783800a29a4885f54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f034b5d282641e2cca436bdd25864114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf2162c9ef13511c9760fd67cfac59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d392f7631dda8da37453f8f21f204116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549eab6f44de8f3ffa254c76e5ff63e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d01957750b07a85ed95d460398942118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b663e0ea30b91141e51547440fd6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf03132a2ac4de6aac409d4a41dd56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b116facd3cf0bde30f2de102d1505121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0876631585ce62c2c5116215327a8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3e1e6c72fa3e932d7f28cd9b98eae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a1609a509216061197d730c5f4199124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf656ac0054a3f58128cfaa82b8f63f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f30d2002dd98d3ed9aea0a1fcda662126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68222e6bc583236111dc1fc2de3b3812127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7c5f50680a133ab1d13910767fb4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bfe8222f78d2ee6124050d5fd7ab2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458f572744179cd02566d1e425c5142130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc7a5711dd00efa16635d8266f8631131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea89bcfb6e2657692949123f7ab192e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a84ec6573fd81ec233e380e544aec1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ca419b5b0f01a0162bb742c3d6dd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb25db844b83694f08a57097519de44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661ba3f9974a73bb322a5edebef5e34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3597a53cc651b909941b662cfafa36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac8ea2bee50f6751afc6bf6df28d71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45837f8806b5032cae555edba29dc7bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e84c1bb920d5b2a8bbb10ea02820d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf55a8a938c356222b88e35e0feb46c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d68a5cf0ec14f0a7817f37e5c3ff74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5bc18431161702800c8c92c97b655143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cb71b823ed2c6fa78fd8f24f24087144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528efaa90ae457f72c041f0bb6d359b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bea6127c138e2c2ad34d02bf6d8325146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1cf7d9a7164a11d21772519853d18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f31819496fd81b85ee653d538d523148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670a54dfe13a69f279a2dc94ad6e311149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09cc77de78fb219d9635e13affbac3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c9ac9bff3604488963bcbe3785b38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996584782924b90932ebc98be9d2538152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54572923fad9852702ed09be65ef5567153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ce69c31fb41e942729168fab8d364154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14accc7f8d31f7c0d459f2841e7713155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be22b792a39030189a8d36175c45a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c33b6f064d1485b03941ec6bd61354157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24661b106fd734dd2e02598d253275158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c3e3508cd58868c5383b7a6cff1cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0739b52ea262863463fbf20b272a5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcdffcce9c7c008846b3352fb1799f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11af5b32ed983d680b43a44f749cdc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118ac0e91c15af0b7413f0e4b92c223163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5da06128a0c3c00afd95a5b1d195ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d7c02faca717592a315e26d7ffbc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701be81c1aa88323858c7e1aaab5f36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62292827a5126bf6a60dc62eff70aa8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eae5b6572e95efd6584d721f83217168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7651e90a75a557661b8a995de60aa9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d35af234127c6b540c942f8f9aedf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde026a62df05528ab5e4d5a781c23aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdf13d5941813c36a6444e6abc817b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00232bba220ed51dfe444c97bddef006173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d95127a3f151cfad37ff2865e56c5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dea4b5bb6aa7df22a6d4fdadb32ce7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd7b63fc15f8292e6fc3272809f6fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1c9f284e725c05404a699367aac21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9def6267501ac9633048adc709da8ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37dd79cc7c54a0370754c648ca0832179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59291ea913565a1a0d78e4296f5e690180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe15403d3187439ed047b7f52b11296181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e85e74cfd6cc4f9830722964ed2fd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577b636385a6c63e2fe16d98ac568c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9c22a7cc5be4e8144af02f180418a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7d92980761cca61b48916eecebe42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c4c5cd1ba7201185eda54531a8b67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720cb3b58d38b2dc5c03ff2b962196f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2b2eaa2fabe781560f5ddc8c97fe9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ed70c9b5e93a31b95a72c23a50535189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88acdb799b7b053e98ebcd114ee2f5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616906b1b942269e2cb216c9cbe3d879191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494e9fe645e334395ce2caf2ff08780192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1705015a0a88510d3aa7f42496d87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f8d7a7b8956d053a36685c45f81d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008a09d9ddd64912e856768668d2ec9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2c2099714c829f54cc99af9b27b03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a5eab3767b1fdc82f859d84a7be9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50524c49675aabda50ec26717d3b0efa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037fc235acecaf6b5d8fc410daa9399199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267824a5fcc6e5ea231f418251d40b39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e19bd6c66b702b4c9d3c82907faaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225d1cbf54da229c2d7ad5aac695732202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71157af64b40924b032002a2576df6f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c8a84f8eff84b3cb4647987370e37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa30c4043224af9bddf456d36db7a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2662da17c55fa5f429d63d5b54965e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56370c6a93e101d489bf8f7a52d93c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d56098759ce6c3b7ce8c58350e2bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e0be534ab6e3a07b116e48687f885209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1297c2365b7862da1fedb066c46d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfe788057f7e617539ccb5487d91b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5ef86e2cd4e272958278f4f3bcfa8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8888ef54aa0e65f6f13efcaed21312213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e70a1267b4835985af8e9ba1d10a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5461765da0c89b6af5484d124d07673215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64727912b60acb7fbcf3b5b3d9cf99eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cd4d4760a34d5ec73b86be4fbca11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa41dbcccbbaa5015b34d6366fd795218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763699a452a40d12f15959effc0e5ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153d9a8cc67545c82401928d4386314220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e49c898dc85afd01de6a8e19b04bcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd03fc50c8c5cc597cc268aeb24587222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d58224be9c5f472b708349006d579e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e9c58f5ba3826e4ec7933b695f0cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa90f2c49e76682181383df0819dd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e7c2fd96e8d1689ebf65f71c107b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e9ca88cbdd83158b100ea3b417a44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c88f14d577e5dfc19689dba6c98389228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a0c5613e7bab3aad655f7eb090c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fba34f48010fb293935c2bd403d85b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c447b4717cf6abd8ef45c1f534792fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568ae9a9116f78d48456d7c09dbc7ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dd1204d81ed816d4cb0a3b6b0fe31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cdaffbac66d517ef1f10353187119234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa517b25528dbeee3f01a439ff1ac3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f21e99ab1d2ee5cfa17344dde999ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9ea6a262594b9b53e1c344fa3f204237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a35547ccc8dfd6c60dfccfd093db5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf6b15c7c6bd53778ca494295d84c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e6d13cdcd9aa9e75795e6f7a98fc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8998a70385b4d4b0c485253f08398ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb236f123fab881e374043754b3a97d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26388013a33bd3867d2ab813cac81b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca9d35dbd3159545e404ae059db3d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4599169f3498f14d41e1a8e8883951245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92e741a76378e78a630566c3476a8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0516104f08729ee6243f3f719eea9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a988360f49e90bf065b81ab79150d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7f988428b607645c0e1ced39242b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb9461c9823668e25321d73677ade5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730d57c6f390f89d4441a489fdfa9b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4ee83d5db3df932aaf694fc28e963252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bac07dde96d9e491c915cea292a7ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec898b3a825a79030e37740f299b5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d481943e66c34ddda18f18bd51457dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8643a50486d3c53750a451fea125b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569fe576c9bdcf788563a2266d2fa51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166edf8fe67900e0044a8667e5253cd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bec1aa31a8b7d1697c9fcb6bd9018f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420450a27a1c0646176b763f61fc2772260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a38194926943b204b6b2ce208175ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f1b798f065be814a649af3f4fe9ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fc6b45d179a3e089a3f6886529f21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3372f81cdecdfb17ebd58a272807069264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7effd818d5c96c4d98d5a0121789f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f30eb7fd412d314586ded4931d657266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b857668f60700b990b51c2afd5076b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648ce25091564685905dfff67d698b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eed3f164a234ea12007182e76b41d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c093884019a2775848d352cfe09e18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f22f187a8baba64a99c87e16bd2276271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b77859c48d935c7f8db719eeeb1e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b77561c7f55308a7621d79616f9a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453292e7cfe704e365d00d191fee211274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9669ed27e9671e8f635403c8ba728c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcab72e40f22b4c85f5c236eefa148276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceada1e53c308aa13a726b295c11af17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd295253b67c9d0ead22fc16e28b6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbd0e13a04ba2d952974723e0bbf6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00cd8e8431dc5a2244e83f43d0398a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41809555e357f4687214cd5f0387a2b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfdde9010af8ce96335ccd358c68bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d9e13f13660472609b7e5c177ff34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d3bbee681d1f0dd433727f3c57881284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b6060f82430fe135083f6a732d3ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec679f1dd0bd9d2ef5e9c5655d3bd7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e77cbcf0f1f0d0afe52283e1a14b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917be0b262d002e871a81a6b0462086288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9d321667bee396be853e5ba273610289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14f01db51ac07ffd6f02d5b6e75f77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b93cf6d557862745fa733f414355f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec617023dbf4544dc1190f4082c500e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb22d8c463ee501b6ba9cd237e597f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eeff16eae2e42643401f3efddb9a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbe29d0928d7a2722ffb99ef4393c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65561951ad3152f0c47cdcb637a3b855296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000ec6803e102c351452f1523f01c8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60eb872376c7863c1d12ab539e9739298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343cddec942cb4570382496246397de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90684771fda9cfd40bdc21805c03849300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b3ee9430b33fd9a3272095dd5c5db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cffe8adbc06a0bf8a880db4374454302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db98307808a6e868df9495033847d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76092c0296e77f999f946ec3753c8ad3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8802f26860414519d0db887c50f90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4e4b0b5f7fc6b806fcc2e26e59133306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a93a8fb6fdc253667d317ecdf80b94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39024d08db4f3225e2b80949b5e2bc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4423cc16dfbd88812f38d0f2af995309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbb9f6bb66c87a63fb765c6ddd2e3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3044e0ff1568c57a6e8cdecbe82aec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e7bd2beecced730d38a27a7e8cfe4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34162bdd5dcb5138f3c917212e819644313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c26dbf335daa093d63c13037642574314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ff0b9e7b1d25ba336d2e91d92f00c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69a62d3f65149a7be8bc9f35dda614316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f61b3e3b7a36fbe06a42c365e14f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61783a5622e25ddca4c0ac219b02512318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f84d78f9fa5cd908a830035d5d4d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db381a0d13540dfd0cbb7f02148361320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850d1b74118550513f82ee386ae6664321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f75d31bd096a972e3eefb5e18328f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff128c5df910082422c8d232c5a398323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6fde910f16d09fa6d152220e5e855324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5443f45f9c6cd834029640660998f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf427e9a63403d0e25b6bc58fcb4a9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9399e41a4afb100ab19e4569e20912d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c2914d4a0354cc7efc7170b49d1a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f758a825e374a6516c41e266551f703329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfc3c8d56f4ea271e47174c0d07353330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d7fc80e336dae1b395b9b5088661e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993062a01293ffe231b38c4d264b4ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c331b9babfff0da1f6a7bd4d052c461333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f37f95f0c55cace9301bd6eef4726334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbb7c69f7f80192c28c2247b61b00e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b81a84edfcab0d078f3bfed9f0434336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bf7d01b458e83e9aa7ba2ac777fc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fb24a4fd55741c061ca28edef7463338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026ea6f699ba18b633e2ef778acb551339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d4ac755d7fb5507a53c42c7cadc41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df556f0ce2815094a3d77066113c83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ffe32b464313bc2263b3844e06c87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1c3d5398ab6072933d396cb7b19dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e9b9fd62879de053b098e24761322344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fe4d414bf569b131d262faf0b07e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4ced0fe82df015bb79e011b1b64a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016edfe9da8c80a5674891bc8ec32712347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4355ab1bebb759018d5008cca3b838348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf3d5f4f9cd47f0aa91c527e0c6847349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473204d28cf695226d56431dfb38edeb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43462ff38eb442e3e4692dd2c12fd3bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52bb64cfd1755e559279581f63a929352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d4e67a848992916bf9fae2e2a8111353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa41c095b42941d4ff0de0599dff600354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b508f516224eb5da09576ebcf4c36d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a95c1737855da59f936eef1fb292c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ef8c15fe9dd452e0775bd34856a28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827e1e93994f22dfdf7ed53bd9289cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c32d16a5bc0588fddf70b1848e8c48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dadaa214ee1d5b09fce83913f550b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8819664b1a5cc372f58ffedd407dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49011c59e41d6897063e49836f75d17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4caea04bac73a050094060f03f3d34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aeafdeabe856b6edcf7af45c118aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730d9851db95cce403171433bbb721e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dc002e6be98ae9a1805444eeb9a41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415abd958cfc8a45e8dbb2b53394c53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69f99f549543c8a350e4cc9b5d7816368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8607360e60669799c96f838c8b0a99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6480cf9428273410766b306a20ef7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4722ef0df40e6035abfb8614cd84d92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a0f99524b4afdc34c0885635dabe0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70c68cbd12c4d202abfa1c303cc873373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686ccbdff00a1a5c68a3740d4b9103b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43addca54638949c49c93da35e55818375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09b2233b35f3c71fe1b51c405fb186376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ea47e1b452b660545bd703f8cd35c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439da6ab780a41cc15ba8ad53909fde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c7d56d26594140a84ae7415f59a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741e0b8008a1fb6ceb1f1aa44703e2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc54ca892a441b944874d37fcada10a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7721d43dec22141c905f9219ce73f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02ca1511957f61d85c64b2f92bb175383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16122d70726915ab60239412a3383a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da09f02ad399f8f0b12809299c683b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39e2bbd0eb01fdeae203e2880ca159386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607ac1995a2aa90796e2ba04db74adf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90bdd63b2a6d860c52bc42e37c4051388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc76124711279ebb6bbce88c79391e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371be2054434dfed33f25f75980eebda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac48feca8356e01489cfa9e9c84fec4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212a54b08570e3307c15dc3b0524cc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f838eebc5c74c889e0b79c6d0a9c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba55b66c9dd20cfcebd4eb00c70ac5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84972748034ed9e54e9f4e25e3c4e21c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79fba561568d2e82a77034e32c6e33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d78249a642c05bfa0fe7be854999b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce6407e5caeae3768af7aed3b5f202398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5bc503175a0503733c799cc65d2c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ee583f1324c2bf67ee7ca17d33fe3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767fcaa46f1f3dc19d52024f819dbd0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc938c62d07dc1abfdf560bb5a6ca79d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57909545cbf04b8951e6fdbceb4c2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca374895a2d772ad1752c60d02d95201404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7468b5152cf00a6679fe690fe2e7e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad3f1115ed97fc136bdc66aaa6ee34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dd99d2151e1657c3334e9f6c7287a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832ed983af4853b1dbfd18af7af068a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db41227e1c1e4dd1c9fb55066a2ae4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bacbe98f8cea3f9478b9a36f51b77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f314c801344b6a5b675f381bea40c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54a607bdd717b45baebd9a92160814412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fc4609064718836493cc8ba366c4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87736b9ecfe6fc834e5720b7af17179c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092fc5914d6f2696d0272492488c26d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b317ca99787b7696727f749c0d79bc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1393512202d31ce29934116f95521d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a432e239f4478c6ff75e00a1ee829a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceb872194e55acfa5f1f79c780fb5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe5afdce1e621196b9b451ebbe949b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457f792f03bfa52553de1c6a9b15cf9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c76357a960863249c14c1c61e5d1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254366e68f8182aeabf4c4852a2d613f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dbec8073df25af254b3794b1d30db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a853494d29104706f406161ed2685425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ab69d96db464aa04a82d2d2948969426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde054fbc693e1ba5343148dc283e6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585ec3df75a266e0ef1cc98c247ed7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c354b482f1733ae5f24254bb18c134429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a70e8ef71a76e8f009a837785112b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46508577ab4ce80b2b79ec150840564431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5287613ab98ab566bf2aa1938dec4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ec838dbf4ce5d09dda8c830a1cd4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c008a39477b264fe1e5ee3a207f66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962919fb281fe424d096ce685a9a024435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f6b1f667ddab63e9a0cbe78071047436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7931dbaaab9178599d389e3d6cf85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb055f1d6c0f8666b502650764656c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1917053f4fe09f834a23c9fe4666a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d6aec9d0ec9a5f93c6c512be7edb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef40e3aeae5ada5f2e0a1a9df85256441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6ba84c0c82f21d07a3f9ed807b609442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef22db8e8e284a72bac161246695e16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fb81cbca7162ce8d9e41994eddfcf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28957a68241fd45ff9af9fdc378cea39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30f1d6605e462681d675d92418e740446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029e10c1cfb8767c7028467975e64cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9ac149c5e093a51ce0356b79f8006448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb70923af011dcbdc26fc5b0e64d88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934babe25dc8c2f53605639fae117cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503e03ae7f48ca34a4ae35c129b3e3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff9f9994d9dd72c9014100206cc3e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b91fa3743fa161a0d11fb26b3bab0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50ce94f934ce5be6ca20a874c5a337454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dec147c2ecb09d5165815d2c7cde5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df055cc9d1c3d06b10928ccdd471ccb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b276cf1e85bb072cda7ea8b57ea09d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a929968a8ed550a9d9593f30bd32b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c91cebdabd9335198c015f9061de3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52815bb3c95664af95338dbdfba9383f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27067729331faff49f393339c5d2b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa51d587e9d0af10b5a24cd900923c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b12cb96a3102e67ef97ddea27d0b97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9258ac03f29b425de48200a1d8a8cc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4010aa73fc43625fa14bfeb307dfd5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb7a5bdbf94409b7361d12df0733da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05af6181264d33beba9f6a89437864467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbaff30828eee1fbde0fc0aada04e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d188f67d1b2fa85f8ed06f16593c18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d5e2cd282793a710765aaf52f3ecb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aecc2a97407b34968eee76c6223d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cfdf6a495868f7800285b41f84fcb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b0884fd540ac1b1d31f3f56cbcbad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9e69b8744d68ca8dfd4ce2e25a9e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a676f4e51d652f0786f1536b960d06e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae030ab5706c60d4f66aaae3eae4af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37484cf3ca3ecf08b7fe0cd43628ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dc7c771ce977ecc7a022cd94f2a47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ba178ba60cce4c72a651eedba213479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee2cf51cc1b9f9c53cf28325dc6577480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdd7b3fe0607c74d395f7a0eb2a2c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa772ca170db85c94c8eb94b772b23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3ab28dcb994939a20ea75bcacbaa9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b5c4595c4d4f3950d941570f09617484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c423a3d5655c58e618e1d14779836485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a9129d5382116955e497f3543b1f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e208de4b46fdaad077846916515a9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d8615c3b019536bac732738d02c90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171045a9176f30fcfc0cc2694125fff4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508907fcf7e25dfa5386eeb5155839a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e0cdb55e083ddd1c3d0183e8e5eca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cfa2476bf5f2fee7de3e4953b5903492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f951a93c9fc716697d78ad89391782493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142644a6b3ae6c72e147d4d8bf0ceac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd739887c68f42dc57930c96709d2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cd2552be6ced2c31e09711607ceec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fdd194696238cf943f869f07d7f75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caaddf1d901511db5b1267397111b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8063ea0e7b48ea993875986554b73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d8ddc45ddd932f5373b678f8e6f36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a7915c373193ba7ce35ac74594d75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e325a5bddf0ddfe61ccf34c0131f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a184b91505fa654eb4e424e6b56a7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220c4f1f91e82a8d13bbfd9dbd04b89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ec0a5ebafe857fe6f51da6d84b0ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b82a103d74272a8173377af2205380506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656f871d60fd82a1a7ae897ce57c114507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e759c23b4c33e4d5ceb1b2643c96dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bcec496f6253ea9e8994655b5190b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34accb4a6430f3257d485a1a8ecbe4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9c4dcde5f79fec66e8fb1527fbac3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd330756f019883ef6ab574b52ecbf0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08771edab11c6ca693173b64bad4b6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f752595204fa8fe1ebadbd86b3f12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698cbe02c61290a1568a91a2a4653d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f51e7b103700a08f64d3d84773b8f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb83a33552a27f8ac172a91639ee8f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c50f71deb804bc318313d2c0b72473518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4925440470b4e68daa253d12db562b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4386e75529d135ec41e61f434b8d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be5f6920b97edfcef346e6a4cc2bb2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6cff68f97a27de55bbb22747bff90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26a0cba54660055eb2f899ef5da825523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99486d9c427cb80e645df3958de9ba1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c813eac099684940a1917b322c5e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ebdeaef5c015cf8a8e357dad9795d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e43803936ccc64cfb5fb47d822ecf0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e72e8259ce2366b988496ce7076f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aa2952ecf8174a9522f3cd31cd851529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59366abfd2a0312481337e14034f2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa33cd4bf412bfca9994c84d493077b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551accd9fcf66ca1942071261547b3c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4702bc3bda567eef4d1d51178d97be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68db4a64ef7df71ecda7957361679ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5594b33ed106e0e82af4f37421223535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdd6a2f4a0a61a7296385a08670508536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a94c387bb9677c55983626902af6de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89005d59728f62ae77a92ed92901a4ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a72700aa85a9b1c82b0e3fa1bc493539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e56212e99773f06c8f4465beac263540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aef9f07c7a2ab13ab226f51f55bab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a6e50d99ea8e4478a936e559dd968542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ee4eca4fc447fc6f62bf78a9cc2f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fab9f707539b56262b10db0e5ea2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9f89f288f9ccb93f8ca6fffe02a46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1481a366ccfdcaa35a108eb4ad187e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74be660a14119377fdcb3b39606339547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9522027dc6a72e62af16b1d1cf80d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84bea67e1ea3f91b479ecc8bab250f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceba362f1380d9c83c1e9714e7f966550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908644b076b469d14ef23d087a8bd64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d77041ea3892ad07c2acb3d395cbd9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cecb8569751bedfd4823d84805357553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557a546ee98ed4c946ba489d9f65403554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9d33b4a270b5d1d3bad1b7fb71d03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587050b428dd4c87d48618d12fe7446556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671a902493c0ad7c5ed9c23101f25cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100993865af1eb7056764931033084d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dde4032c7e10d80c011692594256dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d09261ce8d2eacfaacbc3562e04e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637445dfaddf6c33b5bed3a6ce0a53d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd96613ccf092b20efe7af35d73197562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75950b3457ea8264710f5d23af9989ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464ec5ac17ec55ed1f1eceef6bb8a75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76209a1d52fab1fa4d763f136042d802565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57558dd9c461386a2cce388b96aead72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bf1546830c62cfb6c221bb2f786b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45900fc0eb9d9387d5bd0474112b9b55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588db3380143506a1d348e67548e2e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bf6adeb19fac4549a94620a7123cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8ee6fa7f28d238a0db8179ed727f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b108783e6c040e8a748cd4375cbf851572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbb6174062f95b9707c86e4097a939573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf5aeb4949c638072eb5c152c54fa1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c202294e1375c07fd849149dee403575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36639df22962dd34c200369674261e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa134e78538700b0814e9762c7a7bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50ee22880575191b3564da520c5a2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae535f3bd98e3f3aa47fe512da271c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60438a388ee349d231e1b2467f7da2ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458423b8b220e67cfe8d54b9458672bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b134cbdfc1fccb5557c5043017ff95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67016ad2b91cbd36e0c0346be7db959d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4d05d4648ab3d5f0af9ef02b0f2d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dbc4030219e02e4ef97c6e6dde502585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7db4cb3b0eab064b77d061b44edfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea603c8cc7c716712f010d168c83e327587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b8a4f5b6b6d26f63cc9e01db980bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b0560d8e060f954800a18d3ac6668589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befd8b86907432e3cfeab19a4f5bf47590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915cba5e4c1cda21783fb1fc09e5019591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b165188b320b50fe3d4c4c480b3dd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4590b9bb13c9850e09a58ec003265c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505542d53ac41f8f9814593055926879594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d78030aa5916342992fc7eeebc17f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2718662b2bf853bea2b97ea2bf252596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765f04a435ec915eb9cba0bd3e69b04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c8d0a2e53e90c8320b5980e2bd469598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6f132aec0986cb6fca381accdadbf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0348ab1e5025392989f8ac076ad900600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e53f7bb4e62893e62a0c4d31614b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe25020c6bb5a51a99f945ff4cd4cab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4df842c2516fc3b1d9251c1e75867603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272fb09f74a56579d39431e033eb2ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee1067e44650aef9c8ca0b6991f2c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427754ce1d06ee4fd733303a98b4a88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bf2476250c124e3742bb076ffcd88607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89cf86dccae53d0c0abb5946df542d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ca726d7ffa62beefc106a8d58ed4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a540c4795c3b4e5132927640c386e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00355b704c6cf37d3c3d2c381ba26ba3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294963be4e669569dbf179c42176ead612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4b56e88446efa6f6fffbd63ce7781613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1115d81ce341fa6f162ee69157808614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfdbeb32109c91e3c1711e601f2303615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648940d8e192d9bdad7c09a0b4441b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942fdb7aea86573cd0a18d96e1c943c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f9ff68988e363267cb462ed1ff46e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995de4a7510c6a592652f84562981a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b6249409b8711ba0035962b254adb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902186218bfb555cb29cbf7e1cece6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6ad2173066046b13ddd1478cb3387622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd782229dcebb19571997c2987b27e2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec55edc5c939d08b6d67681ace4def624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124a57233cd54dca083fa015713d57d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d54c37d7a2cd391db2ed9186b5ced626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae50ba79397b37d1341b767286dbf2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db33ced45c25f9748055ce5c65ead2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8d38b62750e5deff3954a524e68d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc203dc8d71cb2636022e4fa2126208630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab0ce24cbf1f15268b07a5b884363b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530a0748b890b69de030bb56c359e08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87006157770b6711dce0ea83c78de371633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db67ee3c05cfda9197f0ca02aa148e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da413d8a00539e57b8a9f82b85011e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150abc55997cd961c04eb28ddb458ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ca53b32b157fd1cd5321309f0567637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484db0c36ac24f61a8a50522c32e7baa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd44c4c5720c52938fea86ef8c3f31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6db1dbc45122c1a59a46c49c4292f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e21f30ecf8717a708840f4fb83d071641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678a6eac876f63226341d9a5b3f8d47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34e7427e4f75315358ca1c1ed34e2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70751537ef7cf6d3d4c8490406766d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53f0ed36cbe442b08fab512719ac41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5c00cf1bde37279247f5944081f7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c8b6dac9c4fd08ea4a4d85dfc6c0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44815e6ba2a05fe74d3d00a699c14879648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48d74ef34ed782e5b10ffedacac54b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7107ba85b97449b0fe4814deb1c1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b964807d346f16f8f1f565fd2a600b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf1628fdc0015215e79eb77fb8f7a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572a2ec112899d6f901ea223cb62cca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aed4ba4915ff4e2e78f75e5ad14bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942281fdb6c87897e1340898df10a405655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7f7364fb96c25f633ff3545d783cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd48688e9ada8f8c0ea572ab8244079657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56e4794da06d630278ff76134e9a4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6aa138c130bb030bc99fc5daaeee4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5cc56f439150a96a67d1c7ac7ef96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962da19023c5aeac5cdd57fc73aa31a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61188394b8ccfd70ee762bf1e4735e66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa5bc13fc921000a0ab6f9a1c41c6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2855132f6fbbd7b83f4b2fa27d964664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd089456b51292836a52aac80ef4f647665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44a352666f7920a6954545d8d34218666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791740403a2f0638a0d8851ab593ab67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78307e26de32f80351ca1f7bcc0d16d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752803f06e01040312c8b4cd34099ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5391abbb471dc4d112d373754a4de3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8f65f7a2e8d9c1455b7e4075beb6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d4dc48077ce77b839a1f4fe64d9ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95bf18b1b54aaa7a3fdb6bda036090673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272df9d6c7222e61baa35966fff5960674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90321d9153384a8fa3db6540e583411c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc88658a83ec41ab7f62e62af446c66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f5f42ac2682e2ef9d8c401849f95a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ad651509414698f49c40f4f9ac6ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f20336cc4fac4b11fdb0ad749ce12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8af02d3cb266dbe477aed44b9380d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313eb15cda77fc24e366a12fde898ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f656e5d000775d071fc672a75ad9bca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3945733fb5d4821786d61eabb83749683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9210dd1f2531754ea20d90d32921cac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87a20b9cf42203c6f184b3b6c95734685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fa8d37e8812cea00296f1ae6c53ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9ee6a6bbf1d0a936b3cb1993254d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8772c3dc77f5a5dbcdfcc54c8b4acd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a097443d952c77c122dbe3ca73ffb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c524a0fab6ca89d6c286c08a1b2d21e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8833ce787ea2df5da24a596d18d5397691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ab9944a99d1c926082506896da826692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8cde844b77d1bfb5cf2bf9c5ac746693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399edc77ca3346caa1268cd51b614c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218de6cc5f50d394dfc0e045964ff45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4b93abe85585f6a7d66dca36b9b76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e085653e929b878aedb9c3c248a99e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401cfd286c6eba19cde38d3f625cfe3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ba887afa28b313a33fede889dd71a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd9905c824c5d9e64f51f3bcd6432b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20857e1dbab7e98e649a4c321da05ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bdae03dcb094a8a8109bffe575ca1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4588baea3c06c6c5f71fde9e5660c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6e9b8bd4739753f30695a023067ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26d3e5d6e13b5721add12e53029487705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8023c6d5f8f7fe3fcc792a47619e51c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383384cf61fd7d2aadabe8f288518f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f940209af5ea6d6420536f79c1a1521708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cb8893ea325cabe6960e48b2c9038709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bc61e64f5fc9e79a89bf04f0fd0ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c0f5349fbfa9208d0c23b82b94647711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874077d1167bd0f6f5b8e34303a2696712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f036cc109c18a183d41670e9f2533713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09123eef50643b16ec94ba8d33c080714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bada9c89b1f52eb826bcad682527a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c003e10c942a50db942887683c036a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d8b7ff6fc5c2b6f89055f6fa493e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ccb6752a53e01fb40d4a139f19c78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1500fc9d83fcd60db6d7ec98a1b4be4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a808beff2de97d78ee5c34b6b95cd5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16291d225fd2d2bf5c845b988bf00e63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecc288ceabfaef012a112c3c3dbc35722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0d093b5cd5c06208ac1843e73cada723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665cea118fd897b76fab814a4271acd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a2db57d87f8642cd400d6f39a6e45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a937576318d75e6bd52487af69d800e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81314456a0a60f4b880515997b47690a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76c7708a32749cc84d6666a494d7fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0e2b5ac3a9f9c4ef6c57def9a14fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e29479752b264d98b0d91b1de04bf4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079699b2a95d849cd25b09ef43ef4e39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969590190b978967a6e17a801e06d63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de84b241e32cf708a7a70af3dd1a15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2974031b73ecb5d716455737e2bd3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6ee85765fdd9179bba7b5d1182d3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3cca6eecca5713b52180b62364d63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02366ac7115f57c1d82c20ee64360009737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d25f691d88be3312aa08f49a94b14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3f8693c3357d94cfddeb6f16127d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70813432ea78d64036aba35c3b12a747740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8974a8e16d5fa94d2062128607ffe6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8c3d4c29a7102c2597bb35d4fd8ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49c609c897ab2d9fedfddcdd1782d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a83a8f2cb246be2ee8c72720bd72b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f221567dd712fc475743c64f463e938745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1629a38b9dcb506437cfd7635d14d40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570038abdc91d353f5c3a0424d1b7e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4a2f3fe37323b9fb44477d1736b4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c55ad0c3c1413932095d7a71687f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4188743eba180c234b9542470468d2c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e10e4b2acda13cc4a7f3528019791751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb42744a503a1a6dffe594697ef4d8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec551b0d2e5445b51b5bf2bde8f3eed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a98030b9cda9c8c97d355230c6820754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fbaedbf8daf6d04a41a7f6ab10183755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e424d4f04f1bc7db2d9d3e927a507e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0364850d72bf213b81e6c0566d0a27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896819a5edb60d31e503bc275798aec4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ae69fe757ae05c59404d4e9cfc505759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297e187f72718450c020b34e246d8b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e8340f140b18f8e7e9e7d8eba282a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08697ce4a09d8bcd60ad633ba7bc1ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab196b1a7f61997b81aac19773ea2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ccc6fbd25cccc45582d3507534ee15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24c6164b23561e2215466176c718f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6ed936a97d680b57fd6a60347e00c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f65e4be644d67dbebe2c570bd70548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d3ddb5ab1339c4c7fa19083cdf4bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821f59452357731dc43e03038c4d48c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f4d57a1463a4b2d87a39f5538453b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc565ba0bbac63d82868b06c5f21b4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf560bb755b2185bdf9451d080728e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab31549a503949dd78bd9fcc0e8e0c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120086752f4f1f2ce7ac0642ecc4e5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5718004492962713b4ea050c06954c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480820c98b02acfdcb4acf8114fbbba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29c2118151a84b959c4141f4bbd1db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87045a1371ed25b97fd7450696bdf1f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b6e88368ec2847717c8643433c80820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdea9414eeeaf7bad8e2810d97af62421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861c3427d91ec9176320d349d369bd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f81d5c8a91fc534a3c1828bbad89e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29396a8a7226602cd422716ce57ba8b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabaf38cfdba967a10f3482eaa94c1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee72ee8f0b1b2c9860e3239c315d0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff7d197a0feafd4e8198c33271891827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fc3bdac2c41e63310d702d1f0859e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07990eeea2c7154f38da9758f1b1d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41f11b2c1cd2b30ba61d45130bb6f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc4d147b24462a133b0a06fe3a773931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbb54837ba1bbd9e3a9ffc0cf7393232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3b1757bb6346fca0dca1e2d6d504d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90d112c6915f0547e8dbea15302ebe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637425aa6828f44e93f08632cdf1f1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8584d8a245df4e988b4b4e997a2f7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4d92d19276aa6ebdf9fb97646f27d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32feaedf3e60015e4436e73a83387438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a390b05a155d509f72ce50153386b0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df88c24441ddebc4589f2fd10dd4b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e881bb343800b9482211b585f89bc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50c8ddb3766e8f59438e1a9e0ebc5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53819f1ee47c2644681168159804915143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d537d161e825bcc619804409101a0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05721a83033686478cb7f90587492f3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ef97acaeb92f8ab2697df863edb5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acb757311196159c4f7a6b46ed020047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cced4c65b9ab1da2e7c06fbf16c8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a45691db190e92b62a54254bf870c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc6c8208b4c929227e33bbce22a5a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866ff08c52442404408c8e2205550b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab997cccd903d28c0646256a5a972bfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d980e06aebc855a9f3cb4dcc78d4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f21b93d91be46ba0ddc71b9ce13b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5040fb638782242686e992ee99e6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e728eace2f628ac7c94bee7c6e731f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897ff933d54dffaa6fdee1fef1c926f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1d65f4777948bae8f6b1b86f24b7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23a16e36dd555e443363ac562ce84859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c37628ec400fd75022bdbfe5d9ef560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa77edf158caf0ee4bc8d5111156def61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff6a10a093575009cf18d522ef89c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a2995d443fac82f19cf25b9ffc47163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdccdd48aedfe81f3cfe067617b57264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d72c74759afa5a332a6f8d9f5568b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef32e16f87c4acc40f69eb07b38edf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aac900e03c7802a74094ddf4ee54267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee729c64e7786b7a090243e302145d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc621d5ffeeae68f80236b605986b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05cc7188fc9f9455371f9f1f69bf8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a018b9e15a514cf2d768b496480fc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070c4f6a42f1d494b1805fd249b9fae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927cae2dfe0e76600c0e00c5d29bf5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae1d4f19d1d708f686c78abc31384b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8ddfd525dcf902b0baccb4d7a129875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272e699c3ab5ef93cbeac12b9e7d5ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c571b496c722cc7d262808c85296af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7705c31cd9422d137c2506a7131d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951c635e5e1c857102538a1e08dd71679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d35b915f9d050c511b843a26f7f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ef7caebb174d8481e61039d2e2f0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a76bb811ff2de4175469f1861148882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da052e7542f1f28df1436edee2873adf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e483aa98f54d5cfee3a26ab2cf11d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d998a88ca3b6f8d76a17d2acc7b4b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190ea1e0e3d8591596c60c2b81be5a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fb5ad35f8840e63b0f7aff59018f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d8f5ca53dbd2fbadfc67f20086bf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf0d3e68ed45562787e28b9e4aa0f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafb31560c8ba18de62ecaefc70a39990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696f2d6d7e175599b2c4e8f344c9a6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb85dcd643d3621e2f1ae434cca04c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7ef7b98cf966be3b4920e1e4b3f6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb8b8001906b0f233466e440fb815494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e550738415d2b97156b0b3bec29c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828912f685878a5e48f4503ef5f77ea796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cecbcbd2d3376df5912223f02cb1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e779e2ca99037f98d714063bfc088398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad1883d15513b224300ac39ab231d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b18e1ef5e6fe556aacf85e635d231a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ad6e417cd8a3444c3ad80b0f7b242101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107507eb7f05e15a42d8bfa3e5cb700102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebb60a3020a105142af5de65590318103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ff61f391a2ae8c1129474198a23e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c747ee3db3119b5a706223a0718091105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beba7177fc898fc76b4b638a3af6f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59711ed647687da600f334cedf6f83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b108c77c49a3630f72c6e166d6aa9f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9626b1d23bf86cad449cbbd754dc6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38116bf98d7506bfe3c1c66ab0b5ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dce424d5d2efcd6125bf6657dc2ef5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c462d6d8d78746f27a7d85abee325d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1773d34d706cf1e220d2596f70585113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305c8dfae618957d3f05f133bb1ec28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fe0e4d5e007ec31acb90e85924976115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b80babedf3f23af8fa28488adf9478116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286b4306fe4eefce7d7378af07750d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdc75ee2b437c136ca18ec16036ec7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d4bbcf134934799a57cb5e617c1c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8f7ac1d6043eb2656bcb41d4f0b02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b4ea759528f49c4f2be0fa872ba2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483a35a82159262aa819f887621b5bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd8d96571800cd2ae65af700577bcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be25b1fdc95244cd37a616935b8fb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6ecac534d19ff9802a68613e2c5f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bbcd43c23489d729228a153493691126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37970b0dfc26f71d85af2c40483770127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9ef322d18abf84c45c00f29a735e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587277df29c403972d7075d10dd0ea7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a64783643764f0c9e192974cbeddc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3ab1736cb395d726804c7956811d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eb93be4d676267bf2eca428e6bd45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0bf3f929c643273d1a4b1007d71bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8fc7375479a68fcb498039224daeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895262772e0ce4fd8a2840679bf89b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196730b83b930053ba99139d7476624136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a87733a438131f807c0b026088f36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bafc1594d2710f11effbeed3e6c11f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d7fbf8a3db5c3293569a1ddbbf32c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161ecccbff11003f7189dc21df3fcab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c522400756043c0e4c934ad32201a83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc1736841da64dcfabf1ecfa120f8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dcca6bc939e13d825117935aefaee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd4daf80afb32ea335f3c11f2d4719144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce352c0ffb59655af570a53ae7cbf883145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe496c4014f11cac9f0574cac0dad78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bebd793fa09e7c6c16c5d70c30ef6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbd3da0394e72365e59a7deb4675cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a687d1da78ae468d5614b77d4bd5763149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b10b9a8e60369a9f8c6de9e5ecfdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b66d84ed569925eae1e1cb3daff53a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d624fed622af11a9f5a0aef0db1ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93afb80a99055a2683d3a50403dc2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f5cb5afe97be12f683fe3812e81cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe39a7f578b0c7dd2fa48e3ad7c467b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf311a25b459eb24d8509e1b2509138a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6503c778eb92c03a398bb12200787157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74168dea1755a19db3e64991c5d201f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e703eaa6c25fd96b4b4af0d49cd10a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10af002ab8836c4b5a70a6c6115fe06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec537afeda745c63233a111942b8c7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d9341d11ded423b1f307196147ea6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104c68feeaf13d87b2d3a119cf32d55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e9b78dada66a539f6e9e934fb71b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2700df381f897233266d720720feee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c11052641703bf8773ed85c464826e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6d4e1904e09ec30dc79a7da9dbe5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad1cdec952b290d5b19e7444a6c960168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73befed8c866f12c5f2b07d2708aaef6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ee6c4e68bb5415aec84a99082169c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c073e29fc03ddb1c0bb80f5d3f1a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe572464b48daff02b929a1d934aa00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33add0eb6b76349d4e406bc0e574701e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b85e8b6c48bdce428985d40b4f59d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5240ce31a45a2536c9b1fee812ff5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856629ada780390c03b86f09f6817814176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccd5379c3fa4c8b64c4cffddc44319177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eceee5493efe1f92e4f3119761eb3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808620798c9062f53360d5aaa3d39748179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bf2d762a6798e8cdce23676bad56e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e288eaddd510ed57177c6effd77ee8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5af2d795c14b5646ff3caf5abaaa9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a652758f9d52587f975cb1edc59ff4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89ff4b366c53bf3f3715d4c05ab73d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82456203bb96d4da132c8b178426cbce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b551f0a6c2481ae322cacbb0f4ca9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf0560988ed9749f54da35c5d8bd92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c94dffbc6398b49b10f1ad9a851df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c7d013887fe1caa1a653a0143af30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7e4246963b65985d38ea87ed3327d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af959f301f1d607c128054470d5610191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548eb37173fa63568e3f949e69efebe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49509a1658410fd7ff7a1615ad01ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3a8024acc69ea35d19d795268f819194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98018bb73eff1189b3ccc5bdfc1d5381195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa6239dfab3cc7100432427943c5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c75a568d8838a7d67050a4e2d4248197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7c0b49ce6ab0cc919156a790f9c56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd68638ad20dcc9becdc2234189d02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1d4796afdbb43fb88d3e2ac1df2f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c26dcbe72edd31437eb4475644c0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efd5418d44085c501cc8ebfb4c3b3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d53b7dbf6606df0f30f6d9941c346203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd33bff81d8946b264c20adcadda13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545b9ccc590e85f6737defd8e896549205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910ae48f0be811731629f51f27236fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ee2c8cdf7b7d792cf315435b87479207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd808ea8a97c62f862691dfec72ff1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee360f4a76f4815fb233fd448bf7f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8a4c01c8f668ac3773bf2ca5c662b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5b4dbab404b3fe18491f594300ad4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0df84bb0c5f7a6b9ab3452453e0f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28154beff74e5ce319ba86ddb8d673d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4c4d897fa75be1027f4e83e0425e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9f924e7be687705f14d97d968410a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaba5c0cef6272dd8945d063524b9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5921df9f719d2d6153c35fdcd64e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc624e2c46b43611b650efa2b9bd5014218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ebe4d7a23a422715dd71d97c787ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44904012d76acf3267c034dde9d807220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36155ae01a5b437b05dad0f0aca1ba15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22522ddf102d5ff049a6fed51478a123222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b3c11a0f38106686ca3b8f4b1c134223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048d53e0467b5591e2ffc55766f44b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40be4056ca4d2bdefe1aa6e89780b86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323833b3a6b908e7d5ebbe8ecba24e78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2f9010c826c250d5f6eec81c9cca7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2389548acb1551a51b72f77aa7902228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e83cf016d8c8a7c4aa3b68e085d76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad36714115a241a26eb240bd530158230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9372d2bce84430e176077901d6dde89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f099a0c83c98d92308b7c764e363f4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224dd4bee69ff899f2ade3f2316ec41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd560c04fa7b28da646021b9911c987e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70459835bd6c3e77dd2ba2ef60e6449235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce4f7ac88df1b93b0acd5fcf302169236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d475a66fe0dfbeee8e472eeb10ed2d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1bce29871b41ed9e891f4eefbddfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921a27083dd2c4973857b45f9b2f827239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cd521e78cedc8eb85474286641890240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec6266a7165a6efa243ff4a5709453241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284766898bfd9dcc0142f794cf939999242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b4334479326f53de6111371dd574a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a0f81e4594c7ccc59cc6e901924b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45237dc663c528b5708e6ce23cac6847245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd735e1293287b6933b098bb2d2fdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26975eb5ef5c1f29bedd6c7183bb4c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81d179fe33f2c7576ea16fcc0ec2a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db139fe4ab823389c77c4c137e2d3822249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e227ba336f1a4978d174426d6f18ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245cdea8830ea18b7772999ff5a6745251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130e46bd2161f8e81a84793128583ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27d0903c7a9476c0a07d4f96f3399d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12388828934e3f83fc1d97ae15ddbd6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f26d2aca530070f44c8a0181fe4a92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8acc4a91828df54b6f9f612c693bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0762be31c177308ef1260e4b8322f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7c8badcc66e08b80cec5f56d3e5ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc83e2d72bfa83629b8c9eb7b17cce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ed6e17694782fbc2aeb8c247d26d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d06fe8dce705143d15d269ae0991e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6620d30fb9756c81695d0ccbd20ac6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e28244224c4f86b24300551a189fbb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecbafb2039a2eb2d2a93e626c353f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbf594a75f38b9f50278c0387e8a47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019179683d828f7f88e78a1fa551c00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20311daebd653c4a51928cd23f65fb30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99191bed5997d1185ae3d137bb4f4d6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90df5d85c391cc7ef877ffbc8782b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b94db923dcce55d5c419735f2fcfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccbc8f87308fe3607b33bf4618967d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ce3b5fd646570735a78f99a42bace272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b174eba01c7fb45f021faaf59775de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d0d558efd0a5304a8303bfd223df8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3125c65ac5880be8190a03573dd54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae09e55a9ea5f69c530f7f231290e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c344d732c022f2ac5866c5977492dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a9cbe56bda52f267e37dddadefd38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b92994fcc04767d64df0586db7f39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f880204058773298f2293330d825e04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95be9949cbd8774cd4c12dd221ef8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55703d050975673e6790c35bafdfc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e42f04df44334dec1852cbeb40e08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3a2eaf83b26031a8de65a2c7fa30f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecef5d6a0c20dc7e10824a163b8de18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d6d983aadd2f460f938b38c92984e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949bff2354923b63a13936eb41570a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe8d9ee643be5900e8616cc91792c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bff732eaddcd236118b7a23ec4043289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc3db997021336bc1337b694f0739d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6563da1f33d0fdb51c6db15d02627c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ec66654b4a20ddd131a0cd188cbc3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae0dc18016ba229518d82f4720f204293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f5d041d1059149afab988b2b6a566294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa360d67ec53a5b4aeafb28d30d538be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e5997f85924bcebc5feb3fcc2500f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d541943389c0f7f4c76cd9e3bfabcd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a05a2307fa1121448938deca00a184298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb32ecdccaa9e735759edbb56e91ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f916c8663c057c8dd8563bea2a00f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f74869f1cbc9baff8e8e33d7cd392301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f3be6f18738604b4201a6b806b762302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd210816cc675745c20fa4d9f1d189303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019299891c3c66b0cd6fbfd57a1d82c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55db255e614fec3cd827e1bc976b02b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626becc78d59edbd79820fb3c4cb4e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ec5713c64ec7379d31e342bd11b99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0731e8ce1d27691851f311218f93c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480dfac3e315e2c9b23496dcc157974309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f8058f8e624df74a541297800acc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79527966da6a327160ce56a5c9322c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd463a9d30889e62f0a8dd7fc1df62e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc640093deb1c19814d30aec20567ffa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7202607e1154d4901d8f2b21f771e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1b3e6259204760d8d8b5dc94220fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15ace8a4851be12e4a9661a5172891316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a961ef2455f52facc44047371c0ca9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3dca70b987e5af8aa2b8aac267391318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8de508fcfeb85381a8b71ff8dc6a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1d06d621168105e078496b6ea83b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b755831865cabb0d2fb9aff26b7e1b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97a9dcb053aed9199e626588246012322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a30906e705e278b090e15a38a3e02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7005e3f43929159aebf98eff0eab83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb067b700a24f8766e457b50ef186bc1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa11c63cf4f7235fb7b38ffd79377d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a357324b3d37150f216178b178f23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49414a387fe5422eb064d8099bc66479328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a19d0150fdb311227b106378e1c16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077dd847071a2d927b1ce831ab0af81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55806ea39d88eb43833089cc345460ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884f803cc97a0a57c36350d3d5fd921332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48767fcfb2a63df751273318ed095c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86eacf580be95173bdfd7400703fba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc023f7909a3ad8afa2824f3443b7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18197ff946509b33dada544ab7446dd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f0f15b5c3f43702f21cdde413a08e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277692a408de6af71b5b38019ff98dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581778124b694c9bf0094f4f3d877c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5180fd53fd0866cf8151a32a7f336340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917604ffc38a471e1f0917a71bd25d04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e215132acf8dafdb9db17ca52260ae2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf0cad2cb02bdd2cea971e3b9fc8b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9be8a58218d060fd898667043202b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842d1ae1733b03fe4cfab4c59e17e7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4050f88942a76352ba31fd18ffa56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2309c3561bf7f2ebfbf8799e9b0b077347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218345a306cf3cca87288ea8d5e9f01c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f560105b3afef2e4788cff2ca1d07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d88c2defadebe06d8302128643474350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1167486460c6399377a5c47b543bcfe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f8f9b38522be1a24c542bf4dfdde0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4657ecae48cb4e9d5daa2968a7d2bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0f1c02dfb363a514de12359c0c178354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7558361013a323509317e0f266e56e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97e924a070fa584163b97a4c402ced356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7c306acae71e6a09c8bf9b03758f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d590a1423aad727091cc0b2a2267fd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f4b21df853cb118333e6c041bddc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b74a164d51d894aa54dfc17eab564360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff482583dad0c89bb90869cba7c0f5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97327658a754e796baa03050fbde9c9b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6dc6b9eae5cb5564ec32cc846b4d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a81476f0039ee510e60d932a9c74cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619aa33e0432714e8191175c0ccacb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73e41efd62b50b486a4ccd5e71f5b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e524ab3070cf28ac4292fa1bf3ec1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f633455926bc8f8eb076d13feb5e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f2a91628a0ca4dac5742cf1bd7ced369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aba9aca37f7ced69293747be4bb21c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d852fee960e1acc637afb03e68faa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943c415275f0404652b68dbb927df44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f01be3f720f90797687f9e2a2b4d61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102c8842b6e0a05dad6254bca405991374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9549708f073e8feee219866712e81c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290806de95b3e181bdffd073b10a8e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8b2a5a1500566616d2f4fe63cdebf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dc2b30bc8e75780c598af2d45aca1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517520db7f7bf4efe56a8e430068e6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f972fd4a5e86c790a9f1466b373858380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9638096e08ae68b45e793fd70efdc0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b74fe4a8804fcb339d6e32fa0d1ba3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911047cf88dcfc1d35254e5c71a0e792383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a64d1d6aa60281382e07ff50bacb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571cbe578a7886c418b9d02e7f39b79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60fc8e8410a44aae3c9726c90ce092386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34cbde39e1a686195844ca17c69529387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e322e3e6c4549aa95565c6636b95bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d76f723555140b1ef97b94259029d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe9d4c82ac2a0a01592e83fe32b1b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb4670344e7efb0547f7d18f9882b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8432e33e883a9e541fd1b2fb99be0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bf50245af80c9800df8082a80b58d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bbdecaba88419d060405ae037618b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf9408db366a0bd74ed2d7ec20aace395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6e7a302dc46b63d1fd46ad25eebd3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67572467ef3f6a7aafe26dfe7247ffb3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a1cb0718fd6f6eb956e7cd9ebfbd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afbccc18b416eace8d37adbea9c962399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8bbe4159398441decabc73e0cd54c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d31d759c63dca4c8c86de14f8bef8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e3205259b67a4ec79dffc27e97fbd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0b1f2d5b9b6b5208cc8708c4f26f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479657a929e27f285bcfb02d55a84c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcc300b565bf68e030572c7b0a3caa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721921a0a7a098f61e6360cc93815ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad99c57dec7ff6daeb1d0a478bd671407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd7c8bbfef4495cb7accbce8c2d693408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a558d13429cd08be3fb50aa0516e67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f653e930d1491dfa664257642e4afd4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b255fb4190a31f8916209be22933f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cd4208e0ca8c1ab31671b84544803412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52ce342396a4fc4f6f18cafdaa179a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4f341f737e466c6c1483ae66299bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e93ca6986280c7ada12abb2dc146a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d3df4f126c37f023efe4ec6ecd5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efaf6cce2ee889ba3b16164d5be413417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13b238dd6883f09331480097dcbfa1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d397f63c117ef0cb2691993dee7c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f37d404a10bf04f3129f3a2cef7384420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74073606c3d564ac7a1909cf1015bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d847d08b037babb8e5dc8ce91ab93c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a515f02931bcaaf7ab9e3f138594183423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577be17b73124c3fcd557c9e9aa8937424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586aa278aa28ea22d8085533c76db9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb64a5f3c2706ac3215dcec0512aaf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b49969116652f802b224cb49f270e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50117512c6be7f039dcebada2b04d95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f5300e5ab1fd9b109b874cca0c735429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2c162c8733f55097a0eb34d4c969a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0abace0f5031d3afa8cfdded90404431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564fec6995820d7addc87317c3df0d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717826b8dd536c4925b55b4645d0cbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5f83f6f935c8deb580d7ded666d19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3d0de44c48c80b26fdd9107661134435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0199672ede64afb942bba8cfad129436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5427c24e6b8d917c067425894c9d192437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0c7151c79add00cf8108800653f6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bef3b71ff65373219c5507c5ab961439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99ec90c588ddcc7210201d4b1c032f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0314c50ee8862f92fdd440bcec10cd0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87737ba25ccde3111016d7a6c9c7c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900a5d62726d50f18ba1178e252c960443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b465ddcb7938844d470fee6efad8d5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38f35cc045a136b0fe33fc1893d691445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadfb771f6015618228cf1f300f9d05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8110df034b454da0ae8e5c57c6559447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7cd94689a7e7e905b6cb02b87f3bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934852a8101babdecc82b8ea693c216b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b805d808a9de480657363c8e9e4a86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54704ea8d7ae4414052055fff49ef75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646347cee30c9e3f03b15d4d94270e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3770702d9e280acd37757924e96edd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc2d0516d270dd9ea9df9bf4249f98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad882e34cb6871bcfbd59c18528f2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c887fb5047e513dbbee83e9e0aec7c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d36ab9f943ca87ccb4e2136ddb9d90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98be1c6b580355d70e9e329f46ca5c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef05991c28caab84767b830481f702b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931a83da8edd32c4e2119dc3d2c6620460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e62652bc7494bbd47736be598ff1be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da507d051870c97c60ec121fe1a17b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333275dd38d8429d674027fd92841844463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1c2c110b03eebb44d8c9fc92d6d9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07405a86569bd93e8d4777ab4f87d2d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eb26ff2778e9084eef63032b02508466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c524341d84d22187a861404d2c2423467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d64757ac57eaadb017b0b67dc4fd5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6ee7484385c626204b178ecd383ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f0fb0b34285d32b792cfa4a16d48e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02720e9b53464ae329293dd09cf1a237471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af99d3004cdc660f0224a1bd58ac185472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9be3674653cf988383cf812c73df5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17c9d1ac2e1386a738489a61437ec3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685a38b0a2d3cf202978dc626b5658a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ede88302639a0f13b94e204b1e93d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f24698811c290e003466bb675681cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efecd00323a734113589160cabdd70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e34fce8e222dbab7b30d0a61e954da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3bdc64aa920eff6a70fcb351b925c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4356fb8a9cdb4639582c6338353192f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d78e663e9d8120904a135aedb641d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1018760686a0dbfe1c34bcbc1d2c124483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f98f67dcdace4da5c13e9c439b5cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f41a8592ddd690777be1de5a882fcf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f52fa357e27dcb5740f824bea63d67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396abc58f8f5a9a4e2e5977b3928c28d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22de40d28ff908d33e3822ebdcc72b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0293a096b7a9e7d7c0249f5a765ecea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc4a7e00953a6d56a55b83e3be1fdd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d09c92088c6f98f4eed433e9ee277491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97a5273e0fa534dc60d2dad7a9b7cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac04475c45a5d4a4169b486b30b643493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73051ffb5738b7578abe6b6ae630c2cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca992ab1517e966aeaaef40ad572ce5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578db8cde8bb8c03ee6438072ea11469496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c547ea46dcc0d00ce208ec9eb57e0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945280ffd4ea579667ffeb0437b2be56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f936b28cb5851114bebcfe26e03108499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b9ae120f9bfd22418f47ceb67bb54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786506eb7759f2f9da7b4dd692e4b23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4b71cdfcd2ab8c8512907a43dee40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d15f342e49465d0e587543c1c229d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a9f1088295bd844e7fc9725998440504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3174c311c1af29a5cd8bb2e6cc18b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f959ed1df09fc5eb5ce43aa16871737506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824528b14c86395b632004a1c5ee1ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a353bc8fddd89bc5688dbcce13b4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbe093eca42488db992859aba9555c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bcf7260688af5be28334779bf6c72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d3e8805123929c31c3bfb6dd60a10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98249af8921b5f3aabc46f98e43a449b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3be2ec50c16188acb3e7bc7721e5bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7e3c85aaf642287d7e5520b659d5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa2c19ffc430c134782aac5f1aba9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1306b321b65a72135b2a0bfab8c52f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ffe36de3dd568059a30bb93271c00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f1d164e3333baac0d33ba3a7ec590518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3004bab8559984e7aca6fef5fe147b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b14a452fe8a182b7e1e69d40f5a977520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93bb0c9155e499d7e48f68bd1bdf0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40961b0ebad137502986f538b913adad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97e8e370f06ee379cbaa4494044cfe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f568451a4d2c4df1bfad70337a99d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62de3bdad4414eaaaf6a0fac1a261d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cb9677296de6313f464c4b1beda55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c8e08b46b7af95c7d4e67ad14ad84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62602ff89809195341e337c12fe8cde5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fc40d1a009efcdfd543a69cf0f9f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebab6a63920c019ff6bb587db50a9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfb8cfb53eae61750e6fc5d3f1c7a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ef17ea0ec14b08f8f7e1d89f1a33e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4429992be9d10b78c75528ce36584533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72ed6bdbb97b9d77665c6ba8423df6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844c491c0096cdff55002f4db1267ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b67e5fe0342eb89c75767c5c0ffe1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41962341dc1795e9a8691d7abaf14806537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d483cb9997d2ea957eeeee74030ccec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452166b0f13bd07931084a88aa9938f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8c03a2470d1f227f81b0bae5e65c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6241ce42d5cd1d48de3ba4c40998525541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51799e9d71fa2f0c77db398d45253a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeed22442326d348f622ee8d6d90917543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b644f9808cef91037c1a19aa92349544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aacc84ccb9ca37004dd4c4da90b19c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d68654829abb8be52a815a9c1beb30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848c0914862db2fecbf3fe89db1573e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e29253ad806cff2882ba24ab62df92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191875ed07bf99fa3ffb5ddb0e540206549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d9d164702d4d6c15cf40187c0324b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38650598490236abd2c63f3587cd34e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5722426c8620b6aab17469b4c3af8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9d2f5cc075df54e0fafec06b0e8f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0266a670af7dbcb9c6277fa98e47e6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd34dbfcf941bcdaf7426c7085f88e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084b84542613326d031b34068223c28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc73923b56151f6d24b937bec36873557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f820c82969f52dda47469a6f91596558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648a386be8e2e1dbb3208a61f165267559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e67db90017628c7c45b1eb1b299c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c052580ce7ed079516333bba822fd4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507e335e5c08f55d3669345fab8e5c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06bedadba2827c364bfd9501dd2cdb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f793431f18b79aa1d31d89eac387d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf29a3e4ef5de8a35414bad9e3f3cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9d1631508379c6676f70698bd7e37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037561ef0a960a205e0bb9508865c605567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174038690e6044fefb028281cbdf6343568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f267ee9df1466455d259a9bcf61ec6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3447c1c914701fcfde634e392ad4a9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19bf8fbe17c4b3ba8b414330c42220571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011f88179c25b8979ef45e847836aae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb287e15c1f5e993f137e99c52345c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f0f37f0a0bcafc9dee5f7673a7b47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b937a66ed6a43f6358734eb8a25e5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047a37ab3c3eb240689f040984d747c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eff11471071bda8259b05b83bad740577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3addfbd1deefa94c7d4ae8d6d25863578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c4d30abfa962b6878b48ec6973886579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63e0d3559c753ed1deeb4b1a2e4370580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a145b70798eb3be2daaecf13fd4f988581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f67a0abc0d4b8e0da6952015725ffe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d901687126253d09d9b118275ec98e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82e16fe58667f4a26c7bfc59bb6fe2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760130a221501694c89632db5c10b2c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a275f737077bcad879b973fa19bd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3fe92b70ea55a15fb3d360068ca9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54933bcd548b5716837e5ac3a6d3ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2257f323e1733091386a81d2ecff42589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94973db9a035e74cd96fda9020220fe9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7791932b74aeeabe334757f4b32573591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3f81e1f62d6a9344f4b570b520498592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4afa20dafa7b7e444d68bf73864be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d6d5e455153dee7a475462abe9b5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9c5ef625c80973feeb2bdcf48974a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf773e8b874803dce478981c946994596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14a69eb65ce3cf6a9580df8e5d6a77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ff04905072f98f113588ac9ed1f03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce8eaa11a81712312dfcc85b6bee60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f194cbbb502efa8ad7b49930eec924600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caca2c27443f3b2e20cc723db789fe2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851720363ce7fcd1c553fc4b56864bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606649c554b52b01f9c2bcf0ecdde624603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f066c05bf89c201a1c90444686f021604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949eee6223ac4568e09fef94ee3c4f0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd431ddfcf8db451fab39e1d9295d87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32ac7de795310d33b794075ecd8271607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb4bb44f0bdedda211e647bc20ebd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bc27eef011ad3a5fd1fbe6cd92515609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ea10dc95f061b1debf7455f871696610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab07c8c9a3e84bff26361fef4b100f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a0fd5456fbf049e949b17e1115b49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8689d38f7e5708f769f840bc4859b4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00137346ffa9431662df47100aac10d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578d139a487f681d920ea2cbc13aee6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd742190108fa8a60316d2468dd9c01a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b111a74aeac58dc3badc75dfe9a988617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb4d10858b79ca58504027147b7fbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1350a77150871121fe7df2697752db2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747855e533c4a55b4a7820147583746620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb91fc306ef4c6bd76cb4fb9f22bebb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7634b5aa43f56fbf11ec788963d60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c09fc26089bbf61791c4a6590e1c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd0b2f2aa581f2981582715ce78054624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb6f08be02fc85dd5f034eb4123853625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3499ad0731d75565bb336eff7ea36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2cda7bfbb7dd5fb73b6a1107631ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec01743dec5259e090a378a55e48eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e695864bfe01f7751284fbfc33cc0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2af584a2f90d776438f4746c32954630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865c3b973fac5da8521d35d121cad8f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcd6cb58a36e72f8b1366415fc64ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8876cfdc0a8cf6ae9adc076c3b47f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ea7abae6be80fa1e45879ed5ed15e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46f0256d51f5198c6bce3f3278db47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9bfa1d6be4426d02f6b08a3ab4041636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9ea5441a327e8a827b6fdc8f71eca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9defa22d4ae99a9e888c1681fc318b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d4e4f69fcf8d3daaecd058d8c5013639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a845cce81da9dd29589659dca7e454640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ef79d6e6435a034ea0901faafbcf4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17b7c8f6864e6e1c5e2e26a08e7855642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc1c9b5f7ea91b8752d57dbf0187f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c351d92502a81ace42fe5505c5a65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609e69e9880f7a1953f73d1db02bd57645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0285ffbcdfb580605af7db7e392518c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971f3cfd77aeaf7513f12a039075a9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6ca01555e6cda413db77f76654fda648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5bde768a45d7249a5c63c72a57676649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a906eee194de5c16bf6aa381fbf0ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a414c7516acdc8c237039d3166f6f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5b9538feacbf9386efd62f8420437652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fddee60c1bc2f38c6af004b8617eaf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a882d7a899ee3d966d10f94606017bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a679f5680bf271604c97ee7971f1c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab7346c83c3f811ba2035894de22dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553f51e3513918253c212ddb50f975d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b8f648ee0cfe8efc0277f67ecec84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf54cb4b7fc85664d997d9701c3c359659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53e9b5c4dbc44e6a7d4f1f36f571c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a2cac7954181fd9f9e260898a4b3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b879111f70ab6cf84e36a7c02fa47a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e072a62c358f915170ade8fcb13aa9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374db7a95dc1620f47a5af329368583664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82246a82a569e06bf1248ade5a632fdb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e7f0a3daf6f4c2543ebc984e47938666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2035701039d9ac7e7c687d6bf199409667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682aa84a4147a6d3396a55289800ced668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6cb7528b6ded918df2328e8d9fd99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359982fa80eb8d242aa4182547705d0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e7c2a7ef21ccf037518d350a743b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ffed30d82098a5395a860608dc016672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afe418d53a0cc50292156d2025acdf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac09fcd075da79034b5748175cf0d99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9c3a17303c8eb80f68f79f6d318d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775ea70bfcd6d34afd5df0281f8b899676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca84c19b22b738de539b63d53ac5e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a7ee68b8c06d3d5d92b9b02e473d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208156c675dbc792df63298467ce96c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7fb36d091b4f23a2c8265304e0e0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374babe7f81967bfed925681d3b8682c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff07147c0df809cedb6b8f398dd0480682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5033ccf2d14626a5a23ce30f90c6b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369691ace3cce20e8fe4cbf180cc3886684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5924e71b2f0e2bcf9bb5bd6268c5f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f12545afaddbadff7e3f845d8734d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764cdb1c6bb3ac7b20cfa4fe86379b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e8c7d2d85d79c8524b6b66179bdc1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8aa6faed8bd511989c555ae269203689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d37ffefcb0d7218e1b633aa4243f51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda5972c65e539d4379210a9c8cb7b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031feb02dd876fd6cfc7f6e5ff2b307e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd896650b4ab029b5fcda7746cf34fe9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875e6aaac45d1f3b40801fae3ad69ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd1de71622c953d38cdd455336020e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ea1f65ae7df2e2aed8d83eb20f9fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923ae8dce53b94a1c962cd53442edcf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be007977cd6d5a0fdad465a6a26151f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48978c877644d3962c80e048e5443412699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399d05db044813115e088f0e2c3c170700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811801e19fca35afc5edb1d4e5ebc49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368a732349583e47117008bc6623de6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebe771ba3deaf0293e91d4f374d906703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662767b5f3937d1fdfcc9e7b083f1bcf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b1c271291d1c01d31ad2762ffeb77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bead53f8ddf644563207091bc326e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe9aba8c8c9108f1efba97820df33f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16796861ff7a973b1ffcc146f6745f2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baca1d11b19db4218284d0eb1dfe5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcf95731a2c758b14bf1531d362c64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae7d68a3743a44aebf0581f80e8df6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819ebca72ecddd6ca4951d49b5b27f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791445b148d643f0935e058ce4bdf38b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e524bb9dbc001f720724804465920c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6858fcb02f2de7df86cbabd746234715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548435378ef9dc8e264b21a9a7433265716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4300b903da8943106d4d8dd812f95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae594d427d66c4cd03cef4d628edae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b54ec191c485157d2431cfbbf7d01b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fd110d2e5b24bd2a246e80f480107720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c213f77e7c25978d58d0953d82512a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a865a849be46c8ccb0710ad874f44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91a71ec719aa724abb169991014947723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefd1f80b1c5cdc4aa54c56a53292c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb64f026161a9ae5772dd7223afd32f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b9885d67cc781f978dde17ac8704b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514ced66f9e37ea2d1594e2eba4becb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4778a2b77aa5653bb564f286db71db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376810874ac5a44caab01de756c845a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c285f25fb9c4ad8e494adddbad4dc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e468020f6b7e23d159662a0a677984731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc50c38b5e38a294605b2af37c772b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396ee77ec0aa96842e0162cb2d2541c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecbfc5cefae57b55454b92f7bc1920734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea990f049576a1e7afd8a1ccbd9e6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f68c06511167788c6b264f70b99882736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29e5b3c2412c7b9158fd173064e963737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af621cacec42954778155028e274896c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a81aeacd8b96054521afba5a205f6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c10543199fcf4fc1d89dbcd28adf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785edda89790ceaac4081b43bf0b8e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da58756fe948c0cf8012cfaf96969fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958e327b8073ba94589eeec25309770743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c730e69d70ca1769645a169eb9c6b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11568d404722b74b03def9273cff2317745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae061fd358c9ab57af2b984e955bcb17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b2dd0f20e5032a785bf13bc96bedb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffeffb11ee6426dc614cacd1c17b6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44341638c0420b13be0b31159f40fb9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618160ede50946d7be3d4eeb505f713750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeeb35fb409ca683996f357a480a3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534c27999015ec85e265acc1a6943a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea47d5ffa16d70e3147e7ee4ddd31b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cc68da59306e4b94e1bd57f569745754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc869eb15a1b5416271163bd1cac07755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc13a8d5f84539084773c5ba5474cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe8117c08255c8b9c2dc5c07f7795d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363fba6193f3f20e969a3156b001607758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb021138344d06d943f9ef7d22afe49759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>