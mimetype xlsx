--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03ccf55e80dcc1e85f07956ff70ad61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d8faf72e4aa8f1d1b86f2c755e6432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efca9cc1fe0e860d1cca0cd927abbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd7a9c95d87a8a361586487ef2ee5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e399f5c2db7fe44a493c3ccd446e0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79273ef6a7ad9f9b07396dafc3d31b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01896a9a4f469c628a0c6357bd4b931e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ee53db57abc7b15f395238df2c15f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6713ac7a95db37599b885fcb381c48d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ea4ca0fe588bdc72c671b8a54840810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451b2461e8ebebe002a75a0643fd25e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad5b4bc7d18bbfb0d742d63a7185f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c623722b4dc3a32ded17fd56a3ef813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8c8ae570a08b5064aa702c536b24514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003fb9c759484c6514496f5bc4a9fab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abe692cc8113615a65084274fae3f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3dd3ba65cf195b89825d9a11ef82117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86490b0496c1adf82eec99c5c5e9320c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27f80dd8f5144f346e7541c895d0ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1dda9e18a601f2867aa7e0490797d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f5a973157978f480027acb70d2b0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4db35da0fd7b445c09bb04b36d271c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080b03c29546d5c3358807307328ecf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dc035e30ee9a9333982411cc8552724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee53c19c2cc7ba2cfcdff478f23a3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f9b1ca58c1f14e2882a98e93adc0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04137864b64011bfb2cdfa6367057c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42484bfb8e5570a877adf2955591088c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461139ffa6e0a2d84d6fda6b12c74ba929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f37cfdebd4ef22b221f5a261a1abb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a27a02dd3c5c97426b640c3c006c5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb2c7b20aa72f3c85af6857c16785c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5739d57311b17ad580e73e16415237133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccde37293c22f46416fd30d1b78b6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f262b754be8d434d633780f8dd1af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be19557b5a2a72fb04cf50569c241d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2755216ca7662bac0811c67a4c12637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893dd705c77b5cd7b4ead58be99d4e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84a5ea2716a82816606a7e2f04945e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce519757eff1506287e78d6f5d77d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d977b6c7ace6668796eb920caf8b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e28c02b12d8c98bd37331f520390a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a4738817a327bbaefe37f45075bc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38676c181f3fc87ed4608bbcbc1f3cc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74532f796ac30db097cfeea32db75d2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cd7c168e43e6944021c2bf159599a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb49cc654d38f811bfe7eaae790ba6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7516ea5bdd0d162c4d74c11ec3e42848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c259522b84634493cdbf148e3c1df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5608e4d8fc3887df280b06f43d5d39b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bdeee0282a3a11f648b6fb6d8b6bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d7448920ccd426449ae5275fe362352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84f114aed2e687a87ac1b9461a29e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d90f52d6fbd886b57f0b3b5a6e8e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3b22343f545fcae8f2cf7e9ec81ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bb00e005a7cc2bddf7762afa3635e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9f5d990d9d1291bac2dfb1ad838ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a170e481b288b3ff868b38cc5936fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741649580eaec342a19fd9f4c59295059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0c449d5596a46be0691b95e8c79b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a75336139dee820e15dcf967f3561261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82ac6a619e34a91aa10815a22877a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d689da83a3abaa7bfb8366af4ff1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ef8b81fab864c0b78a936a988ee3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9c59be75ea9a1b663beab758ea93165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b84b6e67eb98d25985016369060f7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f6ccf399def70f3cf18ac4833bd5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a311d84b3b2dc4f36987f34dba3c9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63526f315c69e4f227fd0c4d21de83069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcc42294418d970e5553dafa13bf9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e76691c580068d655b905d1b3b6c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33efbf53ce57352d91791063b8779ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961b97fc68c2cc2c18638e6d11f20cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2792b42edbd41658673dadb189feb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d56d39c594244f604ea6829ea169875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21160b667b3a8f1f6aabc14d91981c5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f96788dcfe1dae2fcc35f1fe285d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a10d9ce17f1e6e33e273efd91091d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3e0ecc7083ae09feb657d3398ac1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca05157822aef6947247a203c84622b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458cae96406f51cc71655dac0ecd1c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd584fc6f43bb3f51b31daa64b6eb03f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcfc68f34a536824d086e5ed4acc2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c5ed405c98d5778d911cf438f5ac484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3360dbe9c7f8ea7448812a74b8e78585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a25952884764a9519c57543693430386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb426eb414655bdedd5375eab5ad908787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f4634375acf1524fd963016b95cd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de764290adabf0d0b34a3048b8484c3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb99a0f3a209403b262242f04eaf6db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e923a436f8e7f4511a09f808afeba191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22a6ee118c3cd1dfc9b328add5b19d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e6575a0bc4bf800ab13eec533f5cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36325399d02dc270f6f810101b7d3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd955441c5a37f846934ebd2372631b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb0b30513e55a535f46c1bae5c2a6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a378fd5b9c9a823211e9e504d64b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66fc4f093e9be87f8bdb1ab3239f6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b7db4d435a4fe46ffafd21c9f126a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb2c52399471c4fbf2eb79f4c3778100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6216730098cd3aad32c780d6e714b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026721fc29c61d02456a61e07b9cb09a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dab9ae1bc48640bfa1593a6731e696103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8bc8d8321d5715a1d86356b6e18d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf77f76315ed0b8e31bf6af0fd63a0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913f22fe084590af2fec8c037cc4af9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984e67b6a7b5e07530c95ab9a28bd4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d306ebb8b77bfd4f91e54a74e513940108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43c4c95b6e83cf381a7ff073470684109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda166989db94ae1527f8352a591bc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dfe91d93fdb965b9f2f0cdd010186111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df9f15b8524412a380df8f79659408112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5173e5d12830f53657029b5310d48b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454da3925350c6999c3f05380320610114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75db8fdc35df8b18439c8807bedea61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579cb3e15af35a43a9ad496481ebc97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972a816a6ff11187bf8ec0d8618706f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d06678c2abf87b2c846b7ee6f8ee5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3665d1540945360c8e7415183ec5319119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc733b82ac653e252f2f423fc5b3a3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2b05ba1efced02c76d8e7ed03bf07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73fedb04fb701f853654363642f438122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3708f951c725d1522d2e638025a0907123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d587b969067411958e289057e306204124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1642a66021badb0b7779f7cdc4d7a1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b37e426cfcff7265a8b69b6d8ac6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c91091db83a95bc00edf6f72a9f5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aa7f77448b8ed88c8511de834f8cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a997a27e3926df7166311b06b6770fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333e038908a27774d9f618a5547dd40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb810b12833b060b64c86dba14757a7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9e0673c3ec489906fbdf080d21f3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc6bedd6d56b222814e9bf3d9a52c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ec7de42418d1aa40f5f4c2afa6c35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3f1743b4a68e76bfaf26120bfb8cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe8dd9dbd67992e2ec9c83d66e1cf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c928964f6f32c3e1571fb8bd30b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee139f65f6fcc22aa4f060f8381452a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc623a777671a24cd6070d0bdf8b14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc83a462069e15c6c0d9138822b425140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941797572b2882e59aa1aa453d146f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407d2d28fbbf7c87e2b69c749bb77eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90826b540bdebf4788826739c8cb1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86963f82d44704ea590a990c4380fc06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feede3ddcc62a56350ab631446f920145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be95a1824c4559b3265db4afe0688dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e83e5e1271d3208b2f4be31a359e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f15835f2f81994ccb5f496d1f265b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241216f7a2cc704ab8a1540785acd7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb52b125f6dc87fc504c6ca8d92b56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f8ecc02459b4a779dabea1c1e998d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86911d28a77381aee92d739fdeec64aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49651efcfff15e40813ec8cc150ab5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f7c200601e6b5cb944e4b9ade4819154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c338e30dd958fc8efa43f218f761a28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a12d35e65530cd5496b8dbf30bf44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea23046d2e328047253f56570012376157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8a77ba7e0fe57547ef3128f72e2d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09b97e659cfe32a12bd4a4a1befbf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303da47a59bde6bebfaf9dbc4c1d598160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f1711d53c8427b2aa236fd6dd0bdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba84c56a0b3dccfbfbee1f558b97bf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390c78e91e3e32a7b41c40b4400867c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9458b8769fcd2d203dedfc6b0bdc196164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13764018d82f6142ba213bb648cc61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b2865cdc7cc83750785c96f621e4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257192f5c7f4b1ea50deef61f7184eef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c49e2418569ddff14c46efdd119f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb8f13c7fe703cacb642e4930406da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc21507fb6c267661fbb9df37ec2cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215750d79df2ac55259455eb3826934d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14659370f4c7b11f6ca93d66e3410a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8a1eaa93d0e980f43a7160395b20e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a104d2309a7b81a8cf849e34b86253174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eeaef7ffbe17639faf7935bce0781175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753de34a4fe1c5cc23b8a88a71b5bde176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0abefad82dcc7d80feb7a3a2a4d0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c4a731c1aff94d6646a87a583e5fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7d17b583e6e8ff5c0eb03c1d3ee75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c81a30a63cfff25e53f93ab49c7b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6e92429b082c73802a4cd19eeca11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b18d4d606a152f9c14b22bd2ea9028182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68228f8f81edc9f526b9be6408efb8f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026ddd697796f373992656cc35035f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2006a716dce2c7b913b40887ba8df1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aa85b9560511a583f9609f7f127ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc07fe43c31c6b921a7bc9909b86c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceabd926eda9a68e5bb2473315d9836188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3d4489b30118c1b8418079c05f5f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332f00d4f6ae0c7c5b97359c64d14a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2b06cf06567e603939a75846b74a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081fca488748877679eb825d1332eb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97512b8ab42f46d3479c8df30b5eab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a6b300bde0f63266bb3e206ecbd61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cfaf7f7df8b3584362d338f90becc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56695e50c100aaae74a5b273475a4baf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765fa2f0b331c5b628517e7b9112eac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0a6e97619aa90fb16e341d01545ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb89861ed737cb2e192ae002e5df747199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6c5520915b886117ccf5957a71088200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad781acec3a341626dd15607ba037a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e09c5ccbf665ae76b57a2af5863096202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf3534bd9d36aa16b034428b24cacc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7d6d5bc162914ffb2bf8381194a5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272284288a8301f13a52d193a1b9391205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82df73b6ea42ac84868815f81eaaf4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e22de256f6651b42272bffcb43f40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b00919f7f481a64b576cc4a42591f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29793ff5e5356dbf52cb7f62addb2183209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18303a7d1030761cee6854c27c4b240210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a9557509988c107854cc798ded94e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076c26b374bab8efd377bdf551ee623212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c85b02622d06f39ac89e0ce44fcfe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a86a4ed07790378c601a60dbcb9b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ba3442ccf9de5888681f55f34f847215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871909af5cff32dae20c95f10d71fef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374bb59b54c901f16f0e0f6937e1467217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ee219dbfa46c6cbcf3d1af88cb33c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454d69029ce5604eb96c2692f2711bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f95bcaa7de1c080d443deb9e0d89a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ba93974d541ddb869550c6188ef58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61872200888221f557ec574cad5de8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e8c1d78279f14c7d6bfb2f2a87ac5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca972900dd9c97a8bb67068894096224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f268580b503fd5024a2112beba3722225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf062f5d7cb9324209544abce397ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47a7c8a85d85a0bf7837f2c1fc63f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d78cc71d9bcf5225584e5745828c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25261c08ecc1e564da05bd486fc9915229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cd8e4c7cac2b5507b98df54abc410230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff78f88cc46c13be7a7748c98acd47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb05fcef7ddf1e6bb031edb4fb07203232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0555de2e03ad09f33d7feab08c871e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69250df870ba3a319216848aef93fee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb23915420d8eee5a85ee73c68a83e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90469b57ce1c0f1009d6340f698cb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56c41b933459eaaa69b69c4eedca60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd268d1191f25b87e8758bc71e33cdd1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066aae5f36be252bed126fe7bc748d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac952475357eee4c203888c42201fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09dc0d11c891c23fa9f2466af8683c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7b5a514dc21b3765b8d035709a0c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c13475cd2f2be0ebeb5a767964595d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3f57b3e459b074f53cfd3cc83f061244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960bcdc83d8e78b531a93b48c602d31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c688e904add1397ca352cc14d4f252246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d6983c107b9bde459af297f75dc10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c1fdca9f7247d0bce1cce7a9ccd12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2347d4b056e94774ded2aeca98e44bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca1c8c9390a7ac8f4386fa20ce4d4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263e485bae139cba33ab8068d65fa0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2c2ab5ff7837a3d4a6d60b7584cb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5cd68e7a0e56bb56549962b177d99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee028efef3c93672015078b4c80822ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28675fbc4bb3dc4b198ccba06cb95c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed83eaf3019f26496ca4250407eb66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99f111bac4b2ce52a7fe9698af992c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba8b4d8bfa08ee459543b4b7b28570258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516c9cbf0e36cbd43467363153e22e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc292379bd5e65ca62c59dbbeda089260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f77b37988590235a993360b83e0c71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253dbadee1ce894392008cc5ea67fcf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5716e39cf47e6adec92ce99414d7411263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d14ec71f1fa261b77996bc6777a28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826c3dc3c05eebd524e869a5e2fdd3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75cec1d47b40cfe6f54271669746f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fca304a217dabad54f6b608b8615b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e7704579657832abef7a39e19dd1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6208f5d91957852e65422324659cde8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45217ae1e9fabd52b55cbe1cdd44ca35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d601496dab01ad12ad6230a6d9713d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95e92b2505a05f55cb5af1130a0121272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da1f1ab6198bd5e78afd36c9efcaac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06623a558707afa7b27879670f1996c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6623d82ed47ccd1c49019bbe2a500275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c53c8e0244d40982b4ee55c5ea49a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1382672df1bbd20f5933a62abd1037f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaae915cdf398f3022d5c9c88485685278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de3141e349a2607bf78c9f476aabeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e01589e635a16a7eb0f75d6867ee71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec902c4bcbbcc74a484c64f80b46ad4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a54a9d12f67c0587c7cd62d913362282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce7f082cf7e4186fa45b9caf053b1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad868e2f3cd1771fd5ff2d9eccd2bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048937ad9173425a584c5d3a7fc20df2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d090ad62990231559a8a344655ea019286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf97e7f19282773f7af55b0eb5b387287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570e31866eec4bcb91c0df31c653883288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a19c23ef8fe99e9b00cd34a016e24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec814086dce08c36c901c0c9004438a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86857156955215e9b55fedda4ab17ba6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e8b359e35701d68538b844e92bada292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f60ee4ed9ec8984df04906a4bed408293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa6e1de5301b908bdaada6b9774125294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c4a3fd6b2bd699a5d264f96f51f45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bb98864fb8062baf202c753d1b2e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c61c93b0fddc840053b8aaebac086297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17846fac4f824738b5ba65620fbd2002298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c87c120c52666d574410d35816b69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996d8694a7ef5ab656412d184c37b71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63121aa72caad73c2bcc30ae4384c473301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e798b7e726a3696dc94aa15393cd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f298e524e13f1d53be1f06765466cc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade08632a45838d84016253825781cd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3818c5d160bbaaa253bd3da66d1c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a4b32ecc4b4e3ff60013ccdf42399306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed7eec2e623335c90335b537b187fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5579d0548261fbbc8f4d0bf525446308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7008976f8b39649fe4733dfc685e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791ef11695a0ce725a0f8fee17c4eb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee8c703ad265124aab13905aa267c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce2ba5e05da72308ca0829ca22477e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a20a5cfe727d0d688e75bc6bf4b4fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b111402c768d1f230fa4f868288dd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec251c391c0bd68ac53d0e0dac3ddf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcd2265ceac0e5458e9e59e6a12b63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48700f48cdfd4f657c4f16ae21cca201317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b4140d371ccfb52e8cffa2effe8bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19002f94567c1cd922f554e23049dae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeae6cb919e54dd0dc2582e80be91dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a42980112a0f16f48630999bce0d70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79601a9911fbe67782e0f72e5fe904bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6639d4a1f24812e7d4a6764e898e80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5a16ffc3bd7b0fa9c4000a7fa8ee1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d804cfbb10578fd7799dfb0aadb69a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb48e1c0e2b7d51033ec175dd5c9c91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa10febe90d4543d1eae76e67e6e15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07388e7ad13bcbebac7b2337707f489b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87c109d97b653e9edfa157359f0581329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817faa582b0f1e5845bd7cc54a9e72f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519238cf5498a7432a236ba1d97f655331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d261549693fd672ea07b0bde4acc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d3f7d3a9aab75694eb1194da9a6b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e57a321d892bf26447c3784b47c25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bd95198fa72740dcccc4cfcb06e43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e6eb19002049771f9c097f33bf4a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4fd221446d78b2f3fe434814bf216337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51295940f957b8dc9c01997ac427a55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b93de4f3e57a80e9c815954d9293a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64398305021ae6fa6dbda122b1de1a11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6d6656755cdf8bfeabfa345b7079d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069b6e73c11bcf72de95cd1801e9e41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afa72c6672284a6f957d80a073876e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d5c97c74571dd0871945f10eba4ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30be1b4b3603d961cba09fe67c71422345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19f2730aad0a1b8e3e1c7dfb3ed644346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b442911a278aac93653aa7cec6ef5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d487129213dafafcbbc22cdbd26c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c75b8d81cbc9b0e1981ff9c00d8dff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd8e9d92d164ea83d0dfc72448b3d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f678a2b42389417d4218b2f392e18b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715719ec66a4656dbbeba2d7cecde9ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e118e7d40d846ee4a4cc77d731333353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82937d59fb177fff71c65593b256d9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e11ccd5466f9941c48e47c54a81ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df5296b55162ffa681097eea299da2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aff85a8e6d3f06c2cce4fd4062b33e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef17eb1d7cee220680b6aeec5a3c8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3fc7d9939f01bb937c2731e6a5043359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452f757757255b4014f608ae0468818360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70790ac4ef18abd2ef272db38a7663361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c484296064ad0758755b0c2b157db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17154d61f056c43d0e867c8864d72612363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45000bed36c1dd6706dc086f554573ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae689607b2ae3a79e204abd570446fbb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b55763bc540fc3d766bd518d142dd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598b78d6263a4830cf3a93194698608367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7728fc2c87230559e5205ef42864a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c085e240451805faef56cc08d06e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103566ca5afbf9abebd2cc0b5cde8394370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30356ff843795229ed4a6c96e37ba3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc216759cbb9795407161ddef54257372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a960b0f799bf8f131ab47056505c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5093643b9f3632b947ff3e0936c5526374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613b8057c5c46139de562adceef07f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd567c270ea6e1b8dbb48fc77e54d27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bc38bb6df8d817222cdee455da2ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0a32dc7e30e2661dcfb90241a2622378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647f4ec446ef1dfa53d501f3115bf1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8248ed8d38eabb42ebb72e72b8dfbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020ebe341c44e429e990957e63dee4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9beae8246fd07804a7856b7a0e467382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09618b0b683d70102594b505c3ef4f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1582cbd81cf6db9a2c46ee207cf94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c894481da12e3e4a451f0c09125409385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4e02b61f3e259598c92b08ab7ddc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e37e53e88e23ce6356c5a26998fa5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbff980c28efff23afe6a86f56a99b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3caa9e5d928c419c56d5725075e115389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46334dd5a6cf0b4762faf2980b591f7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9633ea5b9cf1f7916ed1b2547e85d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c4e13464ac7ce2ee632708a63153d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6db5a9841b067e6b985676c8a5dd7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d1720d02b07f3c108a72bd59d973f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657d3527bcdc320d5efe7b3ca0f314e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b1baf2573a3ed0b788f4c9627736396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dff08609e34b1115dc1c43619ffe00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99526be3caf68d57fa19f612e44c101a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f244406b0d8aecc8dc1b4c010cc59a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecc9da3c64f46a1d9224a514f148e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff9d10115fdf2b0aac69f9db8c7dcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6660b23a07539b169de46d9399b13ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c466d6247d7d5f72ebf2ce908f1ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab84ca438bf87d9481c8c75290fba8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388bd3257e73afdaf5af40b5f331d8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90908ca86ef3b454a0ac4c0e803031406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13ebd66ea0d1cfd0940bade36c1947407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e9d3c85e256be4e6d277c9663dd58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972215077b738bf2a8e63f34dfcc249409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a660abc40cc2f3630749012b0e6b87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b9683fa5fbff6434fdeedf072054f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91620d47c467037dafd2ff14e09cc5a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d121c387b60d0a7804252629005d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd54597d780ed76cb51d833490426bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e821f6236c771f4d6c0f528e4ec9da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2aa536bce1e4a3253942e4c79c2f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b98d5fc0652fbb304a460e16d84f0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5851f0cce29aeae1cdb1ca8b836ce6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e1017e3cc596de2cde674bd2e56e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67adef6de90506fca122800e21b126420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d94da260c024237268003906ffc908421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a02307597f9ce4abbfd78eb4d5410422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e1515c8ffad722d88553c76a82e59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108efd85997b49c224dceb41cd25d5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edc49a08e0fdfb6eae75a3478fa8b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca690a45825dad977be2f29de5eb42f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6506e578a00d01fa990749817617db7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cda2d77439be7ea6285aa0c2c4e32d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1c3b0c8ef0bb7a86d8fa6a39a9c25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5b60425f1a0b65fa5d9d3a385848e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccc7ea00417c4666df255983af477d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8822147eb9d79b32a0d750bf33ceb0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614f17a3b2912e82d7e56129d3ffb3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82ce9718ad699f8d9a2670a5609059434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa8b4dcb404f0ae345a188544f957f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fb737ef1342877afd42ea9eb8dc0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798d99df609bb36d68ebcccda94afeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe409a2c8b8e046a2f299cd882822438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0c354a367c641f1f8240672d032ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89eccfbdd9ef34cc15ca80d55983c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfebd79e41cfd675d26f6d006796256441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9375a0c6216f3ac2d20e643b4a074a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45f93c8d8ef024e22f8da1c75dcb76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e2db933566e445838a9ef2a0a77b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf644c04e5bdd8fdc3f8b0782de394445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a598e595490b3c6528b5485a18b60f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20283aedbfa710c2f72169eaa1b169e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d0aa22471776ce82ae5bf07620290448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9f621cda2f60ff53c5f6060ba0e00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700ff96a1b9333f1a501313bed64056450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf2e6d8e699b1ce92be149833d79e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1f91230d0ed5546095d75cde58d2a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f719acfd0d4a023e674f64d52a2fcfd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faf298d462c5f4660dbcc56b56bee1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962c02b058b8a51d438f566ea3cfc59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aacabb79923efcf0c263ae159abda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52277594dc1d04b682bc796b55285d4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86a9193e3d51e0b2dcb2a4d50d2bbb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13b9580c718d5ef8c29737e6eb83fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c62e20ec9ceaa4d820d3dc6a8727aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02f002bb9888f7e43d5b0ac9238bdb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cd5d5f080b8d77eb39847a0ebd916462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38981c1f08fc2ddcb45fe033959074463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5c2574e7f11d99fed3966bff2c162464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53073f07d85a743ad4914f3afd37b15f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95d46bd58175520fdc2e9fecc433d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88dc507eff0bf3cf39bec2486e8838467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a185d3fbaadc9a9dd74bb3b825494b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8be3fba651252aa5c3e9178816722469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7d425027af56064573e2b932ccf60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ce132c7037be2aa108095de26fe78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36718a751f3e43d07cc6ea4e5ce931472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd926a1600dd1a5a6b18b0f3778a4a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bc63bb27352f8099ff0aadf936cc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645578e84ee97bf91745970ccb2f754c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00321657a6fd4d4fd5ff22b3231aa98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce181cbd52c164011c5d2c145cd72e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90e74e1a964bb226ce739e106fbe44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d99602f175eb495534827ef9cb726479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9226251f30db3e4e03ec4133ffcf13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d2758939ac8bbda0df3254a369a21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a61a609abc3fcda5e28e032217860482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cca4947725b44de8306f862ea45c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9512602faa9cec1f65fecb670b870cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b95c561ee286aa7176315c9e62abfa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8625ff254f1f44bae72bd184e60422486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa46bd87b744c94f632b30abfe492c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938c59c615a213850846e6b491f36a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478632d0006b20d77fd7ef189188fcf8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9a62d87d3c8cc95f049c7d3382033490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72577f42d609e54df0ec1d9cc24f1443491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff624c57d225b513a1563ab6d8012443492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8834c2d0e48ffce30201ba2ed0c412493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae611ec94bf4fe81d9926a3e8f709496494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb27ecb68fcea005e647dcf94a14a00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb8a5f8c16a65436aae3c037e43693496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625417f5f697e13267e72f75d5d1642d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c37a95a223d85c6dc7cbd979dba36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2035f728c6433ce190fe6210f6839a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03420a7a3d60cb9a6df7255f8bcd21ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02c756f254a50a58d69048b2395878501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eb957de9686cc0257bba1bb2837b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a34f3be466c154858cd0d1f1a3444503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfcb73eb1e5a421ddc0e9b5ba4d1c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3263ded31c06f49fdc18d00d096684c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8a63f3f4105f6e2d7b119917a019c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fd645ff69f95a6407e7c759c1857c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a181d22ff2fe4643e013eaf453359508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f931c8068496eb66a6fab107ac320af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d503a41d3147fb23dad7ba53a2e40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5be661eac9810624aaee6b781628b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c04359292ec85b13e75bb151bc7602512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332b7c1a5799731b7c820919a9037a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbbb9dddb91f6c8b1f237a7e6e3bbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ee60a6e68fa12bcb0fae949ff9a8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f72d1ebdf9d47bf88d66c29cf4a92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8fda108de2e8d9a441271247a77ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b6c0ddcf96fc492e34f71f6deadca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2064e3f608b1ec5fb3c7ba03e2824d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5b7673954729705c6809b50655723520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbbe67dae484c8a9e62a6a984bd82c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cea4d330bc88df84738087124d3bce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc84e29b6034fbe1c4c6f87ef0542c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c601ddb0d9d5985d20179220f066c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a21364f97922c71d03a0b54993297f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97b079eef72889ce18f3b63e45009f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b01ff31a924be5fd92ea18c497468527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163271d759f4c364c36df1b444b4e480528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db332d00c9d43efe0bfdbc9d702cb0a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d18e5a4a9ccaec470db36645fcd858530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d7b9308770ee373463f74f5f495de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f1aa1abb591da7235bba901bf0558532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa189409d9b702cb0ec6e19bf66c856533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feda1893a2671a2623b2150ffa243a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c68afecdea38e01c7ae43378085edd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6c0ef9123eab58d63e4e311b9c40a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a82a63f3e608ca538db64c82dd4b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc35cca8ef27f2f4c3e8d90be9cab66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ae2d7c58febf6abf71c51fb573f4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e930f265b2055e1e1dff47384d185e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbd58af6cf5f90d9ad39fc1c510ff8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf027cd9753dbc73241c430127ef14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3671cb24bfeee355cc9777f77810e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7988b3b7a41531dbd1736d9ef9c5c10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd468ec6269824dd6b3e3fe07a7580545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c69b20ed2edce1b35e987af101bc09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae5ecb295b4214c427592f07e37443547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03145233f20fadcf5d8b4cb828b9db62548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55610fcebc500cfde429a066eef11352549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20becc96f031d817743d64d432d484550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087326b9c25807172777930349d39a89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f87e9d025cb44e8c1c3a8646ffffc1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5388b0e58837c11b3af59fc44a1feb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46416a2fedf3c6fb5ed14572409d0248554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696b67ee19d1d3be442f82469bab466555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805ae69276f1838964bedff7d3b1079556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e096b1bad61bd568caf1f909cb3988557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c09eb1d9e6f570b1872e9386223534558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0221f2e5287497c5c1249a3566ab6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506d39be2f62dd9c89d7d73143d2ddc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450284cba6285155ceed05e15e6c426561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea6184e5d58720988692d56f9bbcd9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad943a2b1fd1fb57399efc1aa7358b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a963ccebb4c3a6fc4935823eb89e01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43085304ef7ba44dd702a5e1c9f49055565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e51b8a715741d034a566cda3613de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2334fbfc6103cd016d57fb5ccfcf29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c01b14e721b15b368b25777ba07973568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1a1a48a1f1d106e139f95750c1617569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fa2df44068b3145bdca6b017b6402570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355ee688307e8a4aef7046cf6b7aa81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5a762602940b709a36b79ddaca83c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f07285f0109114c65bce8c96f3b08c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9197ed790436d9ec56f08021f0a6a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd32484786d171c98245a9efdb93eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082ff7ef7dc2191c45ff17be066b705576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eebe3415393967469ecd6465474907577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec38fba3a38b0a3b43233322828b246578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039ee5d5177962d3f5317717910a4aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6d1e0fce6d1c6d474e8301b61bf58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19441d1029d2ec09f05a1da5ae4e130c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a0712684c64b83726636e9e389721582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade8f3ca61aad6fef51f9f183600479583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f65bc1a2979edca548614c5ed22b75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3493fc52081bd260895628fb212d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb47aa70a4fe45dee523c81625fe546586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d898eea759b817e122bb27c95b4ac7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03b6175c5afe4f9058335d2e1a938f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de31d42d2348b3a4498345930424d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b15d856b223e29e73f25136968cd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ac4d5f7822ebd0d0ff2b7285fb383591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a83134e7a978fbd91b28b8ea4100c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d12847ef060337322167afe01c6193593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d9ee4b823288d5379da8bfb5a2766594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea870616c75d219d4bb2bf59f0fe9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6d757506ecb370b8f505c83088527596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8a28d764ac156013cebf4b75480a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03d32106c8cdfed07ee9de445c0114598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8990c1991a77d7582887a725f9386599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e61f9bef53d6055e14f7652a65fe3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3389cabf06cdc240ba0b46d43d5a17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6709741930426ffa94fc5bb885b4bfb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e2d666265f4c39982300c92dff40c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f1867a47bddac7920412369bd0eb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c93b4d8b2dab6a39a5e2727a3d9541605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59774b0d3b618ca13ba5e3bf8eec448a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005b4023dae66841cda06e3a8dfbdac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd266d3d4ac84aa4b14331bb0f82c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1f1a276f393e8b2ca857ba3a2b8ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33567e2fe0d0b943c722815b514a409610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dec12a298e9c7198d90461bdf2a3e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f47f930000f522b7b18e0e57e529b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27411fd4aa621a3e90832361425362a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fc81112c1ec567adc047bad255926614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa9a6b2ab81a3519707c0e87a6102a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44773817bc60c5487daadede187c4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5456386fcb250f6edd47027aaabc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460020a6d62cf564fdd549129162344618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2716754b928ff37105026055b828b37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be05cdd1630afe2748385778be15c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae705d368a599fc9b59d0e6de94cf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d10c2d8b3a192fe072534cc6893213622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb60f5c9ccc31aa1336d941b6f0e1b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a8f0b2047d1e5e22fdc10f956f503624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7ba0fb8bd28510db6b78f22b4fdff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a2db1b2c35614744b5418527c0ac1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b5bf82ccfef5a02fda919707ecc5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21628f321786d143582e9b9f4aaef52d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9102abd01c1f9f9da24e25d8832fc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cce3b0501dfaa04b798fb8ee7086e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87390e5093fc94246673b007565bc9d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d52e1501f57f607bdef2ad3f4993c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7de026d75d7d32ec7326c6305317d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deff089b62955306160f1af168a83fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94ae209c5ba4885ee989008f759efb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695eb85f075da8425e3a5f2c2db0f4c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4cc4b44abe710bd54e3fc6b1b80b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0de7e96e311ec3959a33dbfaebacd1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494e545b52de7d056feef6a8725a5e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bffe6826fda92d31663f238ae45bc7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34382c2f16eaa2ecbd8eb374f679b31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fd329cc9fbf76bf7c07e45465c86a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031e5c0c17f65e76f66a9e3d6bef519643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5009f6b5cad6906c25fd33526339947644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8e0dfb6c430d9adda7b606286b856645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030caba88280518f99eb45414c767d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cf94cdbd689697c13a9c4b429de1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6815b8bcafceae657cfe870ecd103c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6320ad73d92468177269fc980c55d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb4dc8e4b61dcb9011ea3626df2348650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7638b02290465bb90d202ab4b90487651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b8a64ba891b084808012f27327fed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea51f5821318b7f539d0f925802d9e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1dd11da0cd2bb3b8c1e50215538db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b926e41ab23823890be71f3e01cf0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de99c8ec90d60c840eae429f5e27152656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f620b7c4e7e9d0a404a0ec82052999657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968e26d4b5bfa381e711e555a109f28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97cfba193e9ea34baf9ab95b8bae6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40730cc01162acc6071f7e62122d5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec4d1738e30a15269e93e6dfd7f8cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b552a855da2f0e53265a15141597f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0b530aaa16ccbe93d3a6e611af60b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa2c991743b65d6583c4e31dc515c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f273438ef409e2d1773c94952b0055665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e28a0507532a651bf167249025222c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7203fd1e75b50330cea0e7f472698ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e99d4c65147ae0b5af6cd80e0ca2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d0339884ebe1a82f8e114d2f5311e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb5ad844dba5f520acf86e1ba19864670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef31da8b0b2a8cea5976d0b4237422671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027a81016b408edd8733d8b6474bb8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3ef8991cce63eec9145006e2f3ec6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd98dc8918b87197c1ac82b0efddd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c76e549ac01a8562620b4b11708cb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42445130de49331551bc81d830c3389676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0c249ae2449ec3d253f4220e4a1d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240916caf5bbb4669a12b60b3fa643a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6a3397338eb04b9cbaba82502ca0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b20728037d734527e09d6ef3269a22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57715d6214ee2d82786158eacce7947b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7670e5a8a59b0a13eec2ad15a97cc11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a94c8d43a9abe46d7bc34e4638c0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bd0f917697c3293343921942bd540684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce51288aab3507f0b29fb10f1d2e79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccc05003d955037974f253bc4cb934686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834942e5cdfbb571e61d8a5d7f201e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61def144dd66c96719135ceb1e981b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dccf69c4b2e575e384eea798233fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e51f92b30fb33b3d440c49278e9b20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d7500ae2820cc21b69f2202ff2a27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879db2a71acbd9ebbd0b8e999e0ca62d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c903f6c1431eb0da79f6d3c3c74e249693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4a048262055b80b21d6084f3adb14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418fbb952bcdc5f1394dc8e0d682626695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce58d11f9b038f6469e20c5ea3a564696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91afa05642ebb1fbb4da83f36cddae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e283549c3f545e304f747713f2731698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeae566a81790e758bbdc810de9a290699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201ed32b87308494e94d34e18fe7902700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5a2ab856d49a09073bfa7b3885163701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad899050bb50d4b363f4844cfb93b0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3962d816b4252e2b1b2bc6fe219ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbbb85a8556322e2b356c73157e2b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7047c598f3307d6da8a38e7eec58d41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe6dc9d8492e6dd90d77fd475e7f67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3ccc15ac17fe468b6cedd7385a5a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33457c6fc8a2a4a2ca902f830648478708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbc0b4705b07cc723fe4a6eb60e391709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5944954d4f1f0a44a0912c282f2e013710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063300c2e173b6966b05006bdec2821711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2e4bbf5d5e1da6adbd9678951c275712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbed6f7eddb1056bb755a61da3f965e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152b80c33de6477d496166757bf0310714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e381743319a290329671d7e64fff17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbf0bd6ab74dbb4c70262606d53aca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4889913109dd4cff677797cb18ce9a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae66685d37ec17c16ed10f694ea6a43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848fa927f9879146ba3ee9e803d5acc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ca55243e6e0ace2f7def384efa87a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24635f5db1aa66d591aa2fcd815e1c06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39f36f10d12eb7d0d2a2407bcd028d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f57301cb72a5d2c97690d2758310dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed8fe01c774de27b1d7ca04f38c521724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24b1c3780a7c77c48050d1fac8cc7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043804d970e105935489f2b523112a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39981282b77cd5016919384214440b4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c9786d5b8ac0e4e2220bae059dafc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b584943b7dfde13e59d73736fdeea4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafa247cf9c187869797727c497d400730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb646daea850cd6e75496c85d6b492731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d56cc075752ac141685405ef2f148a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543173d21b0b3c05cfadcf2b63e8a51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d25cad6a70724f786ab7c28037c9c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a556b38ccd14569409719302aef09ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980e03a0a5a905dca553201dd27454f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252555da43ae7303cdcb0c1eeb4fcd99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda78238a0418de471bf026d66f8ab5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50328254a3e4cd1f900f7d50172fd8c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08870d444fb16d4b13f3a1d885f38292740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd103beb77e0cfebbd1cb5c70e18ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b85c469e61c018e38af60343f4486742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eea851d0a10a2d822542e40dabf334743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5b1c067dfe534bc544a17b8c981ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce284d7abf103a1f8e16c5d1ca061c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a456af7dbf132f5148edd7b82fdcda9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476be708755e0c44172363ebcb80e832747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4eae8a63b6f54270d159bd7b5334e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682920cd22f212bfb9c58e0a09860a03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c531809d07b332b828b8551e129f69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e05f7f1a9fbe002780a1a1daf84f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7223bc69a17c30782eed8d9812406752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3b29ebb03682a78ace7aa9f4cf9a9753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20d35878fa145db7cb53fc1fc6d84e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21ae8ac4a7c6a8f193803fec03bf812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee204944b51c81ee0e5df22b1e89ae603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00560d866654f3c680245b946553c7d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952e9eb5fd30db753e52e2c580f1c895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ed84c4586e42d6a9be0c79cf17ccf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238af016362db76c01c362d2207e32e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f75c8df92159e5d02582d762716198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a424491d31c26d935f3bd3599575719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a133c9c86d01260cb5d1087662b4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc918aebd6998dec0d153781dcd0986111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dadc6166883d4fa1b363ec1c37ea012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ceb619554fc66d7a223a2d49a0b87913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc20fddfbc7841e5bebd65e353265614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2beb534cc472829ff3a43770e00dd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd70d9d4032aff4b74eb6ef156b53b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358951a1c140b9f958cf8712e21b6f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3958beecd22444d8d79679be471b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa6c1bf916107912eb3a8aae7c1edd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da92dbe9e405b1530d8f0d470d6df4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4acde5560be4199b7ca416dc39cde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba1f6f86d9638a5386e8cd6407e5b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a49695f866958f64a3c96c190cebe723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45940673b31434d35b956c2fe292f64a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7a2a94fb2ef67285b41ad6beba70725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3ea8410bf2d180247cce839f576a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a766285aef06f1751274e206d75e87227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f002355a4a7fe272b437ccc5710e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f297965431cbacf2bceb3cf36e2fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a4718220f14fc4b401f09db8490f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172c32fd3287723c565f5ea164e8a7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329a04ed8ffb17aa222243e2366a01132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab4255e27d7a5b77029a7fdbc2ab3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d5ec6bd92d38f0d78111f7e3c35e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e026ca1ce0d3973634cf70a27cf39f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ca9b459fb2ab513e6b4a3c23052af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9599ed44847c5759690d067c2ef9b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f3a5bf0106370a295acaaed989fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ebbb712a4df7f85b6a524e2598cdc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb01b1c5f0d797ede0b6f288d7ffd3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc80e423b75140869448929dec1cfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96dc30d39c578e88e254e32a4f559042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f66069f19e5d9c9bf17e302b45f66e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56702b2becd40c9b5ce428cabc4e63d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712c5692eaa32ad570692338ee5d8eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971cd8dbdb3925bf94ea2bacf7bd54f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819982bcd1076dd573d35a28f9d6f5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd46888e3d2f95de5fb09764b7f8f6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806420d3b5018ee812c03a65826f1e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33e5e4ddd29ddc0b5bfc2412bce68650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c57ebbc7804635fab44900e6a30dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57798bf840bb39c023822fe0c28ca08b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3132be6e056ea2c9d218527dad15653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811191660f9bdc0281a6ec170b1e5b5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d35a7fa8a72e0e6eff3a618a19530a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3165a6e4cd320c7067b39e806f1f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ffbbd223ba82d6147f37f586ab7d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd01f0d8fceaa30e4af2ce44f055ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c541dd27ff44ccddc166428271d1f1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5342bfcc5a236acbbfc9a35e9ad50460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c673009a72e8454ad2fe5280155cad761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d532fa2a30069592e450cbcb80b2b0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ec2c5d1f7d27bdd7d2b16e002073b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4357947c0fff05ce0a1df4e6d613a2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899a5c9956d212aecccbb4a3271f6f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148b14145e070460022e6d18407794766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868e3816914f08322f8214f0cb8e79f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0f37cd12e138dd7900aeb6b9bf71a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254357fddab0f46ff94f960f4566d1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d597515a5abb478965b2e4011d529070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dd5a96c75a13e240fecfffff963a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8ead00d9d30dd838f9a4398e8c1b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c8a971534af42ec15ee93a88017ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20678ede2f454508d9ab3d434cabaad074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e11bbf06dcbcd85840f24fd644610675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceba6805155c9665a9cda6b07a860b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b88d0cfed10289638e4829b64032777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490473df36bd50f643f0f202001cdc4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07364070954d7667eec9cde30954373479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fc6277fac9f7b5e4f2a01678c03c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad18d2e80b67cda88d94f44f1fe3a8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ed6601e27ab96087e8c907ab4d1ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5edf350507a7ecbe98046742e886b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474f55099669207ebc75c225642a5ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eba41e1548a8645220a54c3f48e4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc15be3dec9b691afa5fa8154a811686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb22b9329161c2b10d8d63210574ed987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8123b6d05ab25af3958e4b71a94b1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0eb222c8812fffe7cdf54f6f1a0a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c18ac6e70d7447cfcdb9d875501f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cca004c793888fbaa6be2f665eb8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eb539c79d61cf62feac80d81ec82392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6646b01e0753d52ba99170c94deea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b5f9403ca284bf97f533a184974be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79333b8107fcfc858257e963527f7a5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e166e0b81864dbbbc2ca8c909b4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c3547b674834625b66dbfd5c565dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c886e32dff9bca72fbec077005014ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5364859ec87849f95cbb60a996bc03e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1af5acf1e35d956877223530aea1b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c9167c8866707fd0723d1828c15d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9738a4d0b2ffa9e2b7e0175fd6c38d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a086b3ce130a68f23ee6aa49f5a924103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341608fa18d6d355133e17e1a3b86f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5542d286c3e52eb7ec23c31cb81bbc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3926a3514b077a507215c2ece501d47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e9d7d36c96489c7cf1fd93e67be99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473093bbac3e6e2d1e4c4015c38fd480108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e265db542b2fb4d2f61ba17de955ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c037cbc792563cf75759a63b3d572110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d20d9909eaad57ab4bbb0a6b6369e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f595418c3137583ad63b88c08c57e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9a86947088660f95b8f4f95ba7268113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97d3475d295af182baa464496be1c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdfeb28593a485bbbd96048b8ad580115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c7a1c0884cec40fcee5cc1efee657116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6790995f91efa69fdc098b83434f00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b5d15182c5bf855814af3c8b1b5e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621e7cb1eaccde65f07be2f2db9f7a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436deb67eec5914694adfcfcc90e6d9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374cb4bec24d79d20664cd80d6a8119121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeb5421c26f8d4f74fa90f149bacf6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230eb4e129a5761f1bd5aedbf9ba2da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10e4009f94095209ff3046ef8a7d65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e220850468c32b1c9cdcbf1de6b06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac757d02087dd11da0f2c9bc0d1304126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa153088abea016af596cd78fb0ce4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d2c2e755e8ce6d8989fa941c7d683128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cbc6a498e01b167df2392b491de02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3079cf4744f00536d72dad9a728dfb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b615b473d903deace4d4b3147501e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9588850c6cb9e1b57e09a738fda1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cfa3610b41c9b840706c34410cc22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e7b6e051ac1825c720a2d6578c819134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153d1e75d539188bde277d160854c3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349eb39ed2f1c536e9fe457fc35e3ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b587b570179dad491285ae768bbf823137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be104df7bdf13938906d4d773a7326d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c440cbd721df8f3476bce5d9e7a8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa3628d714cdd695f943b435db6c76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c50d4acdb94954709202ccc2822c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a32c5e20cee2aa04c2f12535a09554142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324533072df3aaa893d6973105c6423f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9746dff6ca3a8428ee9caa459daff1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c32444506402cc606d75d508c10e73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111b119b5d1de4d68ca892f870b6896146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5195d86ccebd425d42493b15860ff2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ebd392cb818438d233fcddc5c4c6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b2147faa3e8667c661b8554926ddb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae25616300de111f9dc8eff7429e2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2092723e83e359dd6c8cd4525777d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ba175e6a57f4238eb6d2b6d0951e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c231639366f174cfa40397d8bf41bf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc4cac6ad7011a97d02759df52be1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a6d05bd2a3c6fad59edf69e477e42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb2ae57e201c242fa1ca1896d8604d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770fdc1034b94322de5e9265b09d9c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf12957da6784470dcdb34a9ac7d2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c02497cdebdaf0df95d97dbabfb580159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5efecfd2da14314b67f9ec5d49d982160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc8f839ed09ec6029021762624833f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01ceabf66de3ed3aed78a2899f7187162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2f1c4e39d90969f07e43c61febe75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf750f8ccdcb9d94aa880a6465fd49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981139b705a3ce8ee0ad3cb790f96534165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3993081422bccbe9793411ec9c2220166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678de004406cbd2405f3c0e1e2a6c6fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f7f686b6ef697762bb4a9abbd5ef8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9f318adfd06b5151e4771004fe0b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e5bdf44edc51f261e212e6f7714f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548f04525bd0d8b3d08e2ffb73743c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ae6829beee9653366237dc73ff6e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6916525e744f2232e32da0e0e7584173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042bf2608e254f9b9853e15895c7c54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec5fc859606333d4d92bf70feb9fe0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7e12c72bccaafe07ea49c803027b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bd34cfd87c8d3e9a3b2524eff8f6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068e7f6537c14eef48688b70e58a23a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18279a440e4007ba79caf43c88277c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51c8bb7723b0fe090ae4a4788e147d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600b02c350af9e6864bca2f27f5f2ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025561a3262d214c991dd85a5d721b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7d307f4d64c0fdb89aedc8e5bd88a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4673da227ca376a0780341a9ff386b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc18e9d6b4b4be24bd1efd09135d587185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5e6b1a2d9e04ef42ba4cd2994b701186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575504ff96fc95a3ee055dcbdc6c4d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735f82df3f5d4e3fc0964249e7e7345188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fca0fa8a7d74a686dca657db63ef24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0f667f79ba81817a09bdfac9b4b3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84515b5647f6215acf24ecf081af552191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756cd68039602ecc4166ac4013fb914192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dfa7b0349a6fa2d763f7571647238193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374d6fb9eb0d3073d1f262f30f68f9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d04377470e5bc2baa3fdc97a7cd66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5677d3dad6852dfefcb2039e2d3e4e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcc7f53359b8fba6030ea36bed5a0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662a8d345f4722c0855308d7824b10c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10df533d789e2cd77bbb8ba5939384199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1d85aed1b7e960a553ddf4b315bdd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8fcc40f64a7d9ff17dfadc4739ac4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1243582ae8c71207c3e7cebb5d55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d5a7500f384e73e8ad8cd700c57d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0bddf60ce26dd7e4a5ff5398066c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ac65e5208b2f53a20567bee4c87ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163597b866d33a7f651793a1cbe806f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2da7d6d74642c55ab20aec27e8cf7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25816de0c0782c00d3fb74e03767f8f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b3fbe1da922b822153035c5610984209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e7df115c5c8fc937f3da3aa1b825c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a576a27bb43655e8fc630aa46de85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481caf7bcb4268a839c21b4dd57ecf11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bed9ac251e6e9a0c756f6497ad9f16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b64014e1e921c3dd1a9b2f3b578a08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9c691fb95fd37c1aa28c5eb4442be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf8a06c3a0997664d9ecdf510f1363216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664c02a952f47af65a84c8460913ce3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0542a3dcd4e8e137c417fd37779efc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda841a24edecfefd2a3134d8e021f40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44169a2a01faf2ca20314f6f22d2b96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110132a72218e01e8e8cf93b561e2e0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070e818956ebb866a3bce171ff98248222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdf744a77793406044a8768048901d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ee6a9941e5c17a44b26bd7d5a47bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d97ba87d45926f69e9eac52035b8ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fa76d35a7e6b117b0d20588a30ef6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66e4e9add2689d69b6c63c9fc72f1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01936f4b66877ae71ec1a8919dc5fe86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1747a0fe9c528a9e501b2964e8a0a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3c3b16bee0c8dfaae4169aa4b1f2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e9fd28a3fd5b6e77881a427b9243c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a5184be87994d50c7f8fa3e6a25c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e4781bc353adf46bf41ee0cad6631233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3f247ab3505e83cd1c9f356da173c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749ba9bf8f8526afeab719ca36a023a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cfe1a5b70c76227c455300b78ec4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717c4ed16c7b8a6745fe54e779da67f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3405d2891fea2d6ad15f5bc8e45e39f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9171e7b33bd43a1cbcf0d4676cf2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88ba24f86efc84ecff59dfa874e43e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a39308f4031ea3413c6d89635985fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a3e63a74d9a8bd790b986d73f270242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c409867eff66e98b36ce8d1c13b28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca04c1e85f56ff1f3a3d3c31f909ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d3a8a126ca718b189580c1bd35076245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb03e7b9aa3d49a460a3d86744eb822246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d2e1f6209847d66adb4d0840c125b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55702b708075af5ee9c2064c02e9ab28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66956e321bd18b34e4a228ebbfe43e2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac35c2505e9cbbd0e714a4413c27b6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905de4a89eb5e488edb0523001310898251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58f5080cec3d8371a99b951d83f3d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5916c95a600bf36939652352b31400253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3515c37ab96c9f52e4a5e954eb148254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d9c88f8e5057f1c45d057f5f8b227255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3de45f0dfbd422a3ad4184cbc3178e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df5d1d5cf0d7121d04e0fc312f16ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635e114cd38b834edd90ec4c62349a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc943cb652b5f852192851854d16d407259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef432d39ab1e2f6472e500671ef8278e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9c9f17447343a9cead9ed7f2a6a21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68e50313a7a268d94dfc80e738cbef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8e3244aa95986572a877c5d23f1a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c836a939c3db0d2370b2d89cb65676a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9fb6f877bacb0951bf77ffc41867c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a449e1c2849b0f7072366c69e81b44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952824b296370418bed7dc12c4f4f8c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45498b9e58c7c489c5c17672bf4d89bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80b81033e34484463aba008055f684269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb11a9858b0da0c02aec02dee0543a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060bd3faebc3e4f973a8f51d49a8d8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fc1d04b8f1afd598035917151fb25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521120fea24923d7660ad56350097e2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91abe0cdc6d2d7c886872b6d701fab5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792146d26b004c80bc0aae60898df8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8549aa6ef6dc9b5aadc13ea46b0c0d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee120d8480e884a549b5600d69384c71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8047e64e29f94fbae95bf193313e39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e070cb49494f072f9b255923d3e62e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdde7bf97a2a228e5dbfa9731a8cce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7abeef2abbdd88c9620702a21a139e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de78f8de41bd13950a240f6cd6167a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9d3573e8e2662983df1a570f610e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2907978dfb2d80c4c3c64441b33eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cb6ece39fe0f2092c668a53ed0402285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dd73719aa89043edf7954dd72d48b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b5470aa5e71f871944e5ca4a0a330287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f48574c73bc1022726379872e4dd97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e9947dd6f8a3f5852716a0d33b034289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fff94a840332d1de6529a4fd8e919290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd133853305b623c761fc51c15ddef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9f9ab6273942d11e868f6a42bf0cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f626e939aff56d9c0f08bf84c75cd4f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6aa8fa382902ca485dee90343923f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996be75655301bc06987a8250622f428295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a09ed5a01c107566c5d194aef1a16a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372ce01255d0dee7788fea4d0a6fc83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eda6695858b5444837156b82e6650c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824ed16e421b8284ed68d507cf08dfc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112b7710d5a2071c342f7997d47c240300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0f7fb04aceac50eb8d8d579c4e62b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd9446a7aaa4c38cb34557414c409f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190ba0dd3e2fd782aa84a77ac915e7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cfbd38c5d4735475eb41ff920c145304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197b31adac06c29a1cb524553a50f8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903cbf5130ddf472ac6ba9a456b671b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b774fdc194bc5a4b8532b8db99b01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc61ff79a2abba0dedea2acefffc4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561793506127f381b886ebb6e1c59e1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863419ecb76b940967ee264b7fd7a44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adb1ba8156d3d4b4fefa4367fac52d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1f785793860fe7278c5b6a4297c43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d648329f0e3acb300ddac745540af3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbd3beae314186149295065a182a6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac193a95fb7f02b80bc65b4595297e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41b170e6430aca05580dec041d0ec7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab992037ae19f82e7131f4966531d3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34559da66165621e83413e112a96d8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bcb69875c74ba0c3283d226d4f95e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7bee8ae89b2d23e6c7893dffe7866320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bbd1424388a426b37fc5091dd4f0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26dd03c12caa66942e7c374e2f864b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b531aa0efd000d1ce0f15c6a4208fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b26bc282acba53401bcbc050053728324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb1d9e3933c92aefaacc0a50524c90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d6d854a3388aaf8565762a66b8196326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e87fe09e46c6859b01c3e135c82652327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48716f9cf809fa1ec41c8a781454035d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376ee210317d25d24f2d3b89445495e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba196b92e318e10ef6c8da82457658e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4755930700ad70c242122532067a9bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac80099d14f713659e82357c8ca4b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfede36022f935a3d14da3d068d7d425333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a8ee76227319c43c16666ceec4927334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25ddd7218c1f7a4ca3faae026947a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277b340049eeb90209d2200c143db3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8639f70ecb743d557d2034b78a14da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3f5dd91bc411a5e2c7dc3e84d685e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225d12e6490599fda3ab9a0da68a470339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b281edd30d869b1aaf9dabaddbeffa6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e85e49dc1c6d41e3e3c1536f9417e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c8a7919967366fa063b5a62a39f55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6493848c7cae16dda7c777bef72d326343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d3cae55c73d04a06b8542cfd6820a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994752da58da83e950243fb2e8917f9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345540ceca8d2cf0e0bfc96ae8439453346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c94499c85256378e2b2047cc61af2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990affc91741dcd124a5d4eda5ad741348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9cb2eaf752b77cad7097191d0f95a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1919af472d487a0c014b6b66d02694350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e641e8629f039f0ca39cb2010b3a790351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df211fa6070d6eb2faf75be9bbbed74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a60532e4683ca88e73cd1d01253a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016efdce7bf3c0bedc6f047aa083e77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1266e1fc3f7f5655dc182da4cf734355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7d582a2bf6494df194bcdda3d7e7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d0bef666ef2b2de13a532f93131c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370867f02cf6b573249cd6330dcd378d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37703991882677ecf127fae99839761359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f33b24e58cd3ee46864af363e10ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a51600609956f5dba9ad7def1c561e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32603bbb024ec79c9691c72b6ba120f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778970e0dfe1a9387c0e84ec562c8ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25043ca96dce8040f0ccf2f9c60989ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d9cc9a68e3728f47e8d0136ea2e06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7187daddfd178f5c9d230424a63e4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad7c623fc5d75a96a00cb13e32ddaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24080ca84e40c719223023d3dfbb23b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec0503dfffa374e9f978200b9e8b26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5883dcfd3fa180064e2c59e754b2a22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997afd9371ab2ef5b0860731385ddab5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92733570ea95595662ef4ad4a9b2001e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15202235ceb2f79a37e16edd4676438c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aecb0f6183159c6589ff025c39244374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e70b4675882ef9d1caa7bf625420e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1513c0d0f361292a08eb04efeba9f1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef822f758650facc26f83436428aa8b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1ff7154829c07b115d029c8a17072378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a658d190e101fd552e4493951b623a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce55a90055af763fcea093b8c20c1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4543cfef54a77a31ad03809f8a4c6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f50e4943b96f136d91aca3933abd74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69adf5e1cb1812d5d109825ecf51a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d14368b95802bcced6ecff090182f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617f78eb6e575d4ab5c1616b9c08d6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa9f72b042c1e3fd8a79bd01603a50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e8e4d176fa00e66f6409ec70a9efc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13444c222828e8f7e021a240516b0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137a8e4a2a8ee1cc00063cb65066f62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d465b105a5b918995df31b7077276390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7477940337fa78144311c072168e09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6102dd94f107b0538dbb33edaeb8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df1286fd9cc3378b94d4da5b7a1392393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba487de793b793cdaa6ae450c84b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260a56d96059a2a980b8df1dd8f946a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf42b56291ec387ebb54aeed121870396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980458f644840acb60ec427410cd6dd9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e746ac86d8aa6863c5d84a4d10e7477398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11810d7cd137fa5ed76f6224936a7f27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d876816a53f4eac0d736cc14c6422aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d62973a2970a1a8a5302d749790e32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3dc524b5897670b8f404f714199ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9b5206812e68b287fe44db03dd6aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6e873a1c019c51b7b8053ceda7811404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a89aab768a6cbd2862a1728cd446b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb46e22ffafadfdbbef6e524c177ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9fd00e44295e1a7834bcda994bf82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6b0ebeac43651aa77583acdeee347408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca018c92e1396a00684a1df8b89721409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e152842f03748fa6addf0f6c0d216410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14b6b17d5026154fa5ad975a0a970f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476c678fd369f46f2419b3f55ddc06a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86091f6d2e430cd07f12cf4ab43cd435413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4ed6d998680f0d9fc8587c87447f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fb1299d2d2c228964627e6755a0be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019ce8e8f71260d91f7ec32b776e1b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6c02c385aa4c9be1dec453967957c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5851041b60c17550056c03fb2b3c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565191c4616be7972f544edc5cc0270419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa8defae62c9b914e1f45601fe1ac8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9248dc70fc615bf97f33a5206d02a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49f0162a6dac9a43f85bc567e33e91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec0469f26b1381c24a8da5f753ab31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0444bbaa6d23bd3c21f6d07e094649424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509b8ee79ea830d135f209654bfc36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4cec4fed4041f5757d8d2d514729e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c0776b704117fcb6254774005fa87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f03403c4772a1e5c8c33ad34f14b62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3913eb56d5ebda3c8fbbe0c35a1e79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875bb1e1ed0087ffe615d03f5dcfd5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0ed122ce1967000a24c0baebbcefc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2228ab448fde03b0ebbf9c99ca989432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55996099d44eb9acc9bf4beb703e83ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261195031e1d54f919fc63ed8810b726434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559729f492422ee22efa946d1642a49a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a299e8b196da6e11b57e81c6ccd4425436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724ecf5f1bcdcc524921b595f593de3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedaf41f21adb49d2d4675519043643438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f26e572c8bfca94921d888dc89ed08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb1e05f8d78fd927ba6e215b22f11f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d9fe5449b4b870f809cee7bf330d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed42dd4d924bcdd0957fc54442a3276442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db3c49e5189f0ec4354e2ea14fb3b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbde614d780faeba300cde87d4ee98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db229f35dbe4342824975374fa0d0a6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227f2df2bdb51d22fa3350ffc646aa7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793c26c011280f3f4212499f1336a58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64378501029e59a8eccfe40740589553448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183ecfbf2bb54f4f3624effa63fb85e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc0554f49d9c1cd7c435ebb2325609450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49236facd1f0957ebb555f5dc7a20d64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d6e9c3785f009172a2a5fca287622452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32033e3ec222b39d9f91c31ec7288f86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc90b40844f7c8b1ec59816a5354f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decd756b82ba030cfc789aeb1611488455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069b20d31d63cef2b27248d794d4c0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac22672a966d0e82b2a01b74d6047d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54b235ad77c00bd45bd322dfae5087458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454f75b67a2013ceeceff03b5aae8d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ecc72ede7f5798be08a84401bd715460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7124a73cdc810e3b60e39d95b9a1e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc4a3046e8e545574cc48af278930e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e99f8a87f2dc52fef65a269bfb27a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9826de96bb8aa2c6cd1927cab4040f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9eaf0ccb9ad3f320179cfa5a1f8b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44c5e00f8eb4484e0f88db7412189c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea7fa18054c195ea854afdef43ee5e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a27ffc33606713770f64647d0435bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe0ea872c6ee7915fb7125d5ffbf98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fa9a1bbfc8507e907e531794ac9a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea992cc26cbea5eab9d2f31c3a41b0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b43f72faf35cb4f9dc19dec7ec835b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1f01f3081a1b162632d00ec1a1909473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f160b9ea66ae09ead50e1a38b07b30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21415797cff2f5db4e328e55fc8c9c3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76453bd6a1945fdff38c79cffe1b3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec20e163ab631c5dca7947717678657477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf65de934a3ecdbf1f9d0c9140ef309478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835783b8037b42262d75c6df333f04f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58e05c6d67f7a5d8a3d5d631d5b2fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dc2b98353c69ee4273ac026667845481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9e6d412d49924e80cefad2dd98dea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02704dd371b6fe8f87ecdf3853d181483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95743252849008169c7938ca9b5e79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cd374cef142eeb2d932bdedee3c55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dbca2e82ef67c1bfe286f3ccca07d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6baf2213e89bb4f025d4d5620b28d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4fd74ceaf90b8dab51e35721752fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dca59d32a29bd7c5f7b04045c384d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9732fa6431b3b6e40122d591ee383b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a877275031d63c72f798e211044333491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd943a0a463a14fcf00ad254ae268e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd246055f44000292754ec0184accf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86b47f99d9680d6063b4d9e75c662e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ed23a5b026d479cd85f3f057a4efb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc6671eafcd8b4e0805319c7a09c27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b179581670a40cd271cb6db233599497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593273e4da030ce7b8bc6781b39acc2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf9179bf8dacce6496839d9c78d4c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0388c16e141511d8b0691f574ea1ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6628a26221230a52c66db3b69065e6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e723f9ca70b3ab46c65c914a4c19d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec75ff9a0a1b01b2598343e3fbf9d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ddac2f14bc2da92959a97e1e34f44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741def80432232daafd8d4dd27cfad9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1af1b401b1b1ae282ac7807f0dcf8e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e12f676848024e5af06be70bf79785507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018627aad2792eb08669c92fa6c7635508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2486ac352e0bcd3f1d8346c84244fa2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaac0eed92b043c639cd63c75ee079c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d858db8c33abd0ca552907ae3a75f03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebf026f26a1e4db455767235b21ab9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063acfcde866e942913c988a8eb19d59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82c927a0c098b649dc7510481b10a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea6f40738d98d3e2917e210cd3311b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f70eae2f1055a19c5fd0f9061a14d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0400a9ac0dae3b8ca6d048dfb4606517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99864ab2b8713eb514731d34c74e594b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c8b49cb3c886ed215eb499be34ca2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8016432b0f924233bb603303fc613520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f2dcd6b0e77067f9f5a2a1bafef4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1655b0c2a59c4bc7c73a40bb1629e5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccf8ac3bb14e16dafab144fe53f244523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ada3e3c7c7c5fc8475c1cc793510d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fb51d9a6d136658197730f788139f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d202de07c1bfe71e144bd13dfa2fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a7ce290915b3ae456afdf93d45c6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1ae906e1b138007834e1b3975af63528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8dc392ba87e5313ea17e89071379e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb4470f1789bfc96dc451329de15ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeae13a2e24eca6e8db75b8445a0af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42d98bc70a9fd7d0323f24879dbd92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ef61f6b35d45badb337941317af33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea908436f3f68c6f9f11c9f49273752534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcee40afcf9ecf19f255ac829b6247535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b63d3fb61e859468aab098ec012e06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2f50c040b415d9923d5e163bbf5c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04789e9128e0957c15678d6b9b859e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a2d9411a9134df48c77749a218d61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9d5b95bcaff8ce94702d89ff07ae0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e208ac8ddba960c0a11adffdddff1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d218221e4d66fe73d1aaed2e433eb3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690d2af5ade670a7db8e06ff587ca64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a835f8c05fe1eb157ee5b74436a503544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407df3645be9bc2019de2504870e7873545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e0a5abed7d74d64049889566a53bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5aab957baa90f49ea8f059fd5b4d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc13b98a63b9a8a9068d95aed07bc0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09beb849186290d307cedc125b2841549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdd4d96d7ecbf313e08c770f449c0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265cf2660b4f1586e0707af5a344ce3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4438c3c4a8921e11448e7a6171549b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a42caa20ea8e9f0a9029cf93cfba2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a87c3e54ffc763eab915fe0456a20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28491f7a786297ded6d15941518120fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82511b62a83a8f01ba2a5e6c35e5dd48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46c962ce1512b8e599c3ee33ce926c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc711e1e1615b7dbe521c74ca879a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce7a73cb08b89185801e5e4d3fe64f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3de9802981f646a29c78eca6e2fb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97f4dfb5897eb1b542d25034eb208a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1efe6ab44f3caea2530f433776e39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bb37742f288162af085f2527d9ac9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df9150c3b21e179ca3b143beb94c85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac4fe5c9c52f4f3f0938df8a50d619565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e27970aa261522a926c026a88f714566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1a384abfe30eb58d448c484bb15fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f9610e8dcded89080eb796465f755568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810799be0d705bd564d3fe76fa03363569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7acda56c6be7ee8820aa4315ebba5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fafefc3a421eec5fc765accf88923571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831c015609be312dfd86168d72c2c57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad78cc6bf36108c27c7c64c071aa1e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae129f39b4fd7821fb6cf34d76b9b342574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130beeae7a34e1e60aab9a96c517e99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9ff04e412e96e9a2db354931a84f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb248a046e915e7b53de12c217fe47d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49699d60b0eccd9826dde696f14bdcab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a5d2fe41ea32850224aaa80001ed3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0882100f8777556b148d2f920d6d5c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ef1858ef2a926ac65cd16a9cbbe47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dcb96a23781b3e3b523df075fdd62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841ea600eedc3fd0a4426d0eb461d9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167da0ecd3f1f95ed536f8d5e75de2e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05831dade220811d018998ae4110771f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19d91da1a7fe6e3a0c5481f7fbbfd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be772e197dfbf4d61e232ea18b16c87b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0572dbb43c4d929e021f07e0f33c56b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae344c00bb8d1983bd5f385e7b582d10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6edf8c157821e35f264af40cfbd31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c725ed4fa66dad0dcf279050ecedf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0311e5ff9bd94db9d9b7fdf306f542592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583adc85d27aaa061c4cf0e968809ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebdd3a8520626eb3f1ce0b5826e09b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227d0c7f856f7de85e71e417f385fde595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db004232bf91d45c61eee9dce97b20b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02abb0cef4324a24e8f2218f0e5b146597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60820f4da50d1a9e9a5ef82aec7bd492598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a420bdd3df2ca6e239239407009dac7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d55caad7864e55d614db8acb86687600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b4e4645e7637baa65cd8b1545c4e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8298536a0481e5b5d22bb30fd00bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92454994b81ce1b753d985f722df61b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78dc895b8bf702e655b57d7cc77748604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d9cddc50f140d71de78da6854291a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34138d23bd58bdf5f537a193d40eb79a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8062c1669f848b4175cf5f229608f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327612f451a44260aac0907f9e616243608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d40b4b870e99fba264f472aa92dbaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be2f503c1425b4d299c652f4ac997c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5716999c54ae77cf2dd98ef1598a7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd5074e5b4f5d1da9d7eecc7273011612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28feb8e298beb0e198568ee8153cd613613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886fc5d6161f67dcd43069271a4bd0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fccd438210fa9700935a6a2cd83d41615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca18eff31c854de6e3948a98cc3eb9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19806874d70a0e45e72a73f941e546fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca46e953de0aac511037874fb8c789618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2307cc512184497082fb7f905837c11619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf83c41349de5556bcb091e354d4b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d9400bf306c4cfa2bb70a4173f4b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b32f47c3f04745e73dbfa27a7bfab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7ccc37ea3f72fe5e0437b9ec58a2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f122e0cfa63f1440942cce99308f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5d408faffcfa732481267178fac8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342001c25f5e6c93c47d85bae790baa3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce6a699b9532bd8804324ae9b7379d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251920aa5e93191366990e26efa3c175628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9a743b7c1e5fab5f3bb4378ec49c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5dd37204f4af9eeb9b7eeeba2f80d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a13d84b31481d24784e80e24ab1298631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b1b739849b2cfbe359cdd2d6b3d5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755bc558ef597dc6498d559f2c20e3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a27630873e7d8bbc5b0ad03c4e3d93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776de6263bfd7b736870ce40a402ed6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6ba722ed14bc0584c7bd0a860d57b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaec6d68bf65380eb0a2bdbf086c110637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb3af504fef1acfe6923dd65c621e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0098ea8ad49d26d210670eb351d384639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113851419ca97a5191d2e95c49eccc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643d1211b8651eec33bf41997e2fddd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096632cc5acf592246838114b7c7a4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61c45ab99e679bab7f7478954c1553643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f9e7807889f89c385a915b4a543af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d57c798b9aa56aa2ab240b18a7e8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b22fb5b074efb4f742a2d5606ea729646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b35eba320ac1d04f078d511ba1b0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad796b58208305a2e24170e783e7ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52925aad61f7588448b2ba6ee2588bc9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0508cc463e0a945ac13ecaa501b8a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168387e9b099ffca0e77799b40507e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e447e278669e74701c72cb8c26028652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda56f70406056185dc77ef675364b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8a13a28e10cd50b65567eeacb8a55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb4a5a9351285d51efe24596a0414f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d16914e2d9a076ab724ace306d906b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447936196d875eeb9fff525f992ec6c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249f82fa5e8d62588bf6efbd0894ba3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2937ef6fee8340aad9a61ad7b94856c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb0ca4a2c7cf8b28d6d3c8935c3f8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b0b3e140decf1352838281ae7a96b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeeced73808d5acebd470048aa1536662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74ad08382c83fcaa079bd01693431e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbd46e800ec37e40c0151a9f664421664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75b0698ab2428a1b96f6e490792d81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deb7cd527b1f72609f553cccd82b95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5e515885dd3437331bbc0d1de92f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6fd0089df097099ff3bc4f2406462668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42cacb79206894e8143698ce3cbf9d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b765db0d226f8453a87fb7cfa9c1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bc7042c27ba1e81b6564579e7b9b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218ee04a52443237c670c4ec9536b6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64cd6ba7a0f86d9d601070e4a46d33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1203e7985a4b37f8592cd63db5ce4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ffe785e4bd6bf0c7310740b511199675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc76bc0858f6ceee865e12beba5783676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf486af8730c52f4f7cde024f926422d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb87e437956037911773495b52ea36678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c69872c194786ab06fa86c4f91081679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf92bc8fa30b4a7b6308b97ea98f751680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe3dd8fcabdd4ad597eac0c8df53f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa937e71394eaf79abbfda84715370d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711ee5348f136dcfda3d1a085d8fadb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959040d20582b6879fc71b153e4c5b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af64c41e6ce4218809f8d616dd2408685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f4257ae290dc2d9e7f751e483ff63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c1db1a13eb2e369627ed26709ef7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9df0a1559867520984eb386ff237cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ce54f2b4dddf37ba07dfdb9dbf915689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae21bda7f07a4d87582f53b23c57495690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b243d7e6cb5b59c082d0b0245263e3b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ff4f9c498f4292d0fd64dc68bb8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c0d1fa16be15a4dd80c53ef43c000693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058afe21b051e82c36959d7518317504694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991856b61f68cf50e721dbb1087c33db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb82b7a2481b6d0af760ddb0f5332e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba28aaa6bbbc218017ae2c41c196e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3a66c625d25fac5c657acdb554acd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b676b9b206d53c19591d322fad342eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488e89d793b3a4303c54abf2090c772700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f741833850551f97febdb587d1507701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2bd2b174a88849d346293cd0f7adc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f7748d1683ef267777ecedc02b779703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98358938f3d41b04e9c55e7a46c0db2c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232357e7b3fdcc66ba1809ebdf01f47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d67d50fcf3d282156522e7c00da552706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cf42fd2d3f54e82d1eb33cf4fb6fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02646b164cc183fb8461d8caf4b83e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39508c179371e74e678be059d05eadd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0568f8ca38bac556655d136e14dcc8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fdd48aa2ffb29fd594dfe6eb505a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a556e62b20b61390d1eaacddcfa4a7f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c56b6d8dd20159a2027f1f07088f25713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fe206fef6512f13be1918ab3958e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6209e3b364ff54a5660a45529bb27c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820030bbf37d1f32ae21796efc4b4e49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a24dfa0c2cd02fb2a1d670a1430059717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cd94568b180d57581dd9b8c9cf054718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa24662b69a3668b569f7f8190018ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd4ea8c24692244a5354b6ebdbdcc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105aff98a9c034b4f76ee07251d06ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de380f7eae96c050bfe14f048a76a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d58fd451026102d6945b31d4a7034b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d43f675b83fd86b2864a9b41074fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60a1aaa1d0b962e13c90826dfaf06b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8139c64aa971a01c20eb0bcc4ae2d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157629872cfde3da8a324298925c3834727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966d55636b59d384e949893769ee663728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822668756ef0fca0567b499bde34564729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7465ea2b5629d652e053592fb7148730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaab6a358e885cd3fcbbda3fead5ab0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9516d98a4bcabedf6e36f0f1cc509732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec25cd04b2d1f5d18ca476af341576733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934986c35772a015619a873eadeba7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea085dc2998d6d4b85d45c2b6ede0770735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de652a3551224ae23b2569bf903c41ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6392c974e34769db0e508d3ff91f31b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15196ece04bf0bf4b41aebb91225c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76174e2536d71d5aacc4a6f866d59525739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466a2ab1063a332f2bb4d7b64084c6b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15a7011dbaae86fa1ab7931686a611741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606290be8e3146ce78f9d7e8fccfa0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ea7258fa4bea76613001cde5330b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7da500f769a5cc81e1c19e971eb4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fa6d1ffb58c407f8f40b1540379b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398c005bd45157d1a82c089412d38eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a00ff7d6f0387044a606494cdb14c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f7a3f8b77ead3eaf0b9ed2002d6ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4ff9efa84e0b269d0d97f840d71a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea3116e3fe4a1534769bf78db420a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f7067b5d3e49117a9c0b078f6d8a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4606150fa4375e8eca3f3d002d39953752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42d4096d1caf5792b3521eaf0f8f19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18de3f2f78042b467a8e88b58ac91c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91517df60026f686bfaed3387baa3331755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc33b6edb2fe7057ddc355a59595d67756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f653ca4e33da9a305bf44257663636757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>