--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926adb9848d86a28efb679d01378580b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60941b1f0aeb06b1ca49853ef6c0b9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90342ef0323a39ce1593ca9d4db64353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa30e9af28f3bf0f90d487b9fb62ff34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed042506bac9ee4f11307106cabf7705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341c4c4dfdc5093ad2c1fc9b3cf2d376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439701abe1073a60647679f16961b8947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee31f6330f7de396edf6c6d8ec548be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8146759f267dc86f4880225caf794389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b8a0e477b153082b051eefcd7ee1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10d38e53eefe1538401ead347f212211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d3abbcfadd7cbcae192cb57070eb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ee79c84f6202bf66a34dd8b2c896513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d29d07efc368f4ff0dc33f4f9dbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532fe4455315f1e6bc18ea71cced64615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb71e56dc09f59b1823da82dcbeb03716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0226882cbd798097485d125bf635117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7735618c04b4a42707b20e15daea74818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727790bbac5878f918a2245d6c1efe0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678fcdd9bb177d8c059ebd2058a176d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a7b28f617212bc19221c67140709921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8e6ecf27328c2b115bf1a7d655f2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bdda8d3754bc899bccb34c276fdca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb2f621e85931a98f6c90d2a7aae0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648f478d6aea03a00dbd940e23f19f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5611e6c4d2901b3e0f1e222f3ab43426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88112107bf37ff37e463d9b87b2ed10727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e682fba8759a2579e50b6babb8eb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cc70dcbf71812770916a58fd26aea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d18a25773aeb64342c3a1b462789e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc13689730958e07ccda7c9d867bc6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd74d38c2a50fb01b7973e8555280032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59d39e420ef7f5416ecc19547b0b0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074aa5a0c021fdb79db977a5edf5d4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51e20d4058c4fd9c1e1a4336c98f6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4361c3ac7abd1acf608014da212984636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9032df176c981e3a91def1966428537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb6f0d4439aee223880320ecc37b4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3167db9a73a53fe38abc46f27688ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a56d9a1ae34b5e9100b0a5248fcf2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366deacd08632e08a476af2f9f3251a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844181ce07b0f77e78ad2914bd08ff7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4812592b1a5198d1b76605d95ce40743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075c0ec09e891311e35df155740bffe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1030e531146c1c7a68cddbd518dc8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512fb3ae2f98aab510a8f2eeee549e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e50434f8bd62912d9b89750730a0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c36d72b7918f46e13c992080245df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ce91b8be9d617da0ec08d05441bf249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d6e5ceb89137d79caf41ba1f0de6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4a12fa3541f76b7167e55ba9f0df551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd7e73851c6f32175d347208ea386152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bf144cefbe44c7c2078a6239fb64d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a4c5011581263775e5d508471b84254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea01be45585ea436b5d3e374d07b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9665dee155113778174a04d7c152f1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee246a35cb8ec0f7947b7160afd4d0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5069c7fc4302a4327394a52173c8c4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35471a14eb01d111c1a85fac3209f9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2322132891d0c422ff756898a24c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc59f8da3eafdf90770576a518ddd0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5ca332e5981edff85e8b59a926bce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fef0b93dce4a7a351275774b94d0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd3ff742a17758ffe096369319ad3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad42e84a966fea71a2805712fb07a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72763b021864cb3002fc83400e9592966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa755ffc2ce3f1f4166f8b85146159767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76b2572fddc40cf8262ae7c26372cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb8230a063586e4376f2fbc1f1f3b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac5cabd16d1fa4eb82bbb1809f51b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20950eaea25d36b6af6578df29aeed071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0188bda19383fff704bdd54aac3cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a1f2f7398834509bb69dce9bdd80573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23624c2f10849941d07fdb6ff03f430074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b45cfab8919af164852a7d23288d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ac2afe68170442f21822a68983f6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd501e8f655610ac8c74dcc308919d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602a18d8c91730292893f72c01fa0d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ca4a14dfa8d5c555bde890c28317b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbb439dde1e345553105aaacc6fe2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ab359d23ddbdb748a659c90e051d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3e22a7b72be168286c39450fb5b9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202505c5072e0541a7927772c7b6d33a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b8b48442437a47d026f5442eec73a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c931db12da7c4b3ca4a86de7d5ba7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f5a2f5630fff0b92b8ab283200d1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216c57f2ed8e0b4cdd5820c0d3bff3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46982d2989a78dc699c4dc3eee569088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa8f98a181721cbb1213b4c4d9d6a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e169422526e3194f246c281b07e8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2526ac1df0a5226dacf679e91167fad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e79cc90602ecbb54ba7b62bcfbbf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6a0e22b89efce21d8309af0a3a6f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86780fcc4376afad986bb6956ab475bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eed6aebcc5aa150b5eae26746169a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938458c9aade73107255d7411bdb511996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a74cd3b2746693db8cda6609331a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa69c344ac800ede1cd47be800d277298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511356e6c788532523dbdb1c536907599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169f97cf0850587a06945132132ef0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbb299b81ba25bd4d92485427feda6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfbcb25c1c6640950836f204525d9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463f7c4934d758ca75cfa3e173ac556103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f654ed30d573db415d21da5b61b8ae5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217d7076d5992048e2e6ca49f091bc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099bcbea17b15978214208d520ff0d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160685bed1699e7d49878aa882637b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf3b583fd2ef6acec0e7d47c53555e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45ff707d841a094c5c992eff8a1491109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752e5a1144963ca1f0b1c9eb3424cc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e171d063b4501b68409e25e8371474111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cbd12e058c6ffdb13eac8996adb8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65698d538ebd6f487e0533ad1b01bcef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad0cb140a868236df796529a87472e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739d81479acaf2d28ddab9d2ff8b7ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7488d635df6b5990ddea0ccc17ec47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3b0b9da3e4ecb722404a52ed376b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026d1fbb4caac039eb1c7373fc2772d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb8231b6be818ad305476a0ebccef8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d4d97cf4bfdfd98812711a67366ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598c716677b0d6139dba65f6a83f767121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f004490185a6a9fafcabc20584ec9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d905f7659a1c78c00bdd93e37eef70e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222dfedd13720660cc3ed48ee882964124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bc783881505d65e62297ce255d2b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74689c6f5b479ff0578ea09aa8172b29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2b88022f48ff9d7a57cdb6b99c69f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d07ee37ac64f79d98e112de04522b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8249b86702182ab4309f93bf1cd4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066d540110eb9df4baceebaf5f35f0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9decbbabd8d169ed80fac31185ebc63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732ff0fdb0e5b8f15e53e53c12758f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8cd5509508acdff1c3616d5822261133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c77c606dcf83b7ddacacaff4061fb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf177eb6cb0277de0b1ecbb5b796f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2468b222051e78475d0e4053e572c0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ae905a075dc269074acdef5223c2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9a8530832c0432bd47c5b1647b365138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12d976d85a7e8701de902e2108da69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596578772757d63c2e8c0df7bcbee62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6458a0672c867c6d6b135feb01602141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791afb82a2a0846b04f79b05f0f7f5ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee57df98cb53102869b79598e95218143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f1c1651f74ba9a2dab8a7328d269f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca8a8cb95835c341ab663d0ede0224145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8db4c68aa26b97825824ad23063af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b405c38b9c5e4a1e8bcbc4ca6c4f97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea57e13f200ee51caa8401dd83dacf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181567862c145a09873b4ba7ae76066149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09755ad50f4971fbd2ac0d5a86bc62ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5e0b4add73cfc007c73edad681fdf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2507f643b6680c83706034b54fa5c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1698c726113b3f095f516bc41d51f7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f080e889c31c80377b1ee9647c86222154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba9d730c8eb89e80d6154b7505a723155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36266e097a850946541963b4b7d48b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00244d326d56432693a27e77d765b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c4ae829c8a4f8b1566cbad5ddb397158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5911517cbdc5019c93a8e200f31cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b297e0ec22e0f695a61ae6bf279c337160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddf7b9049e0d53f8d22ae2701cf474161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289836e7783c44f91c121e1b29e0a006162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88805990d64df95bcc3fad24d467f916163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6232b47988ce352c6b762d5442515e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb049f4a2f440bfc40a38cb5c96e8508165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579771143e8ae4d07842060720df0106166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01effd08d43b13dc14b237e89f6000167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12de424c88af174d0426c349fd881e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01038ad47147fe3afefbae1499655ba8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e394eae0416fca2e472be9a2035aa1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b37b9e2ef9499c06d8b2cf733fce9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52e1d5f212307f333ce546baf9b8f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2224e961ba6fbee0c0b17fc71e229173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d722619bc8aab18db5656cca05c877174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42465e4909335bd105bf27538ceee963175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae6b1cd53699e2dd76bf78b307d71e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02526453a00fee06fb068728002a133c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e484d2d3d9b23f0104b6ae86df901b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831039ef5f2f371782260c3e95de8dd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af46f40f2feb7353ef684aca9f2a20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb8085cf4ddaa9ad60601eb017bf31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef814caa6d01eb2d6610aba706e05213182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a6c455977ec2b299ae9a59c640d63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df733d9eae68b459e20cd4d2f49b86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7c5574aade1aa0c2ed1d87b00d891185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd5c879c6ff4fc39e5d04543f9da08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e87195f6eb0660ece127343581e82d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106387a515332650e4a9ea91d421a9b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8c535731207270eae2cc04ad2b66e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10824162d634ca20c8073b9ef08bc94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78de1de85e47348ec7156d52e816d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4c4c1cb8ec71722d87610da1a8f0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7989870174ef02a56c75188aeacda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966da2234112251059c55f6113305633194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4b3f8886bc1bc15a12ad9b230add6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589a6240b7aad45404f150521c4c91c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d725178590634bccebe67ce320f06ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365071f73d134317d2ba36756c99df49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231bb11199cf79b35b8e3296dea8ef2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2198cc83e631a595c6723fa749002a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e484a7ecf901866e1829631bdf7344201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d14280823566d87a6518418298ff89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0cd2a2bf6b60291e5175ab25d8310203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016da65e3f4866ce982f3947965b3f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca0f9727c0dda5a3fa07e07066d4e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd7c6ad71265247c4caf92f7f8c7a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc009703cab1d25517d04b28ca885f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9929a950df03292a7794ec7d2b0f36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64366274d2465b51f1998066022f5186209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396fdf9906adc3589df16729b1bd5fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60145c015732f52de1aed4f53a5d3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e318b7bfe9a7b4e974714b6f65d2637212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753fc9ef05b9be0cdabe39c83705998213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eb1f52c117bcc10f133ed3d3c2d20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc7de469dc5952d41f6f84d828a0ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53487fb8367ac44f2ef3da082f61479d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32204050602c44deae7071232c69e8bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b97812ca6489dccc139e43aee182a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142a5d7a576f653929ac98a76368935219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440dbbe6e963629044d9807f69cb6c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216198f81dc41370f3b3b40474b3288221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99484b80e90924a12884f7fc5c15c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244d2f6a26511503d90849c71775c74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89195dbe8f1b835b9afe0c02140c669e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dab129391cc6db4d4884d0895d0bd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6128d9a3638874509327c653aac59b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855100ea7544eaeecd6ecf4ecaeb1fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45912bbd717367dd6fcfe474612364b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada60ecbe0fc86b4f4ac967c9ddef85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4882b41dbf60200e7cb14de17334dba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9451e42b0792f6e4c4291e5fa5dd083231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1119b19c87998acb3f3c10911612b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d4e722cbf616ce37d7b9680e6efcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0bba449c3779eb89f36d55de90655234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497163d8fc05c305b6786d98f31cc0a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6130bd870edce15d574d3d763fca3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a880d02f42c82d4ca19691dc8166b67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992905235c20e521b8f706d75da16008238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96e894d8cf85942cc52c15de01217d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8e7b77532b02c20cccb8cc90b1bb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deabae1397daed227c795da6f9aa94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677cf40723f5c776dc99f8021c20195242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17b21b09b850c723796f983f390246243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa206a84dcbae7175ed9088135f5f417244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245503a7a51d0197cd1c03308322b7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77b70de425ebdd36c9f689fa2319b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a92c3e9b039283edef4d7c71748e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76f379df99e3ee33e3db2482d06bfc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1986db9b2eeb8cdc41d58202923663249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf324ea01ab978aa7f96b9606d435c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4635aa25b23dfd2a6c91a7eacde9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4407238fa856a653888d24b34c39f2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8ddf921626b22527d404cbe10ce9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049a1d35efd81ec2f819aa90c2bb0d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14028b14aa37d83d641bad9858bb7f71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c5fe66d2f6ab752b1a74f5af103f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d4e44082887f61bade25b9bed7d26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af04e7e30563f5f257948c4e6c887ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed91173bede9ea7b29c9d742e853a10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cd18efcafde7a14ed9d8ac6bda793260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45062519fbc2936ae66abb70d4d8b2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476689cf76eca8ae5dcf8e9f8af4898262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e76d905ea12aee9904a5ff2632410263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d90add7eb148dd0925ab27216fdb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435953d0b52534096fbea2230ac477d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41c07fb4110e406ea45c11d002221b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1fec9515e71c4bafc31877c457440267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fa09bd85e4e99bc6c3f316cf5aed8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7658b938008f7ca893a2556609d71de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa1cdd0210d5d1782e6585cc7f7c0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f779fa1091a04108333fc09b1b967ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4a34ed55389f510fab6406f810c38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefe00b68826d8365a81173cec6e538273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c0178914aa61323363e4706857949274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec19211fd4991b31138f63a775c890275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560f33f625565816382756dcfb9e35b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5223d23d9299c2c6e8bfcd4e768483f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd08bdd35159b353647e8e0ab3f78f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aa0db8a72670a1eef69895695ccab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5608895d8c6fd904439a81d887aa4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc297706d9faca12737d518955146281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385fd97e150bac6ea029f93a39b9cd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde7998c709bcd90a7fce13d63ef834283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b9b8f472a5b874da8223daf525881284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0f4d7c551676605d137cca8653049285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55456e02b1d1c2d7fbb860cd9e13b50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20319b7ec2dc43e08ff78bcdb23a4854287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320766678405306afa6947d5111f9940288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddad2a94ac860ae2ab0612b450da64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d6276aff0b63217eacffa67a8947d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2250158d87100a320a61c93b0538c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1057f18083a4ae5f5db50acb92548de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67250b534bd7e307250d02745bb9f29e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfe35ca6e498269936a0bf2b1bd5c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34273a52bfc1f436cb6be972fdb17d62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebde4a19e180bb90429a2743fd77cd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17501ee56bcc394406e0387c2fb8793e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fd69ded0cf966019ecfa58942ec7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3afaa5f89e6402bde13a7121e90aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f73925fe6cd631033ebf9ceb6eda36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc385ee49ca493b7180b642bbc3774301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d80124d8c80a97f29bd285870603e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0b5353faf9b84cf2b760a30027b0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a54933234141982509442ca258227e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf93216cce0cfd3fa4bc12c5716cf0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26616fd1f67296d3dc8687ee7771880c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9257fa3f753b59791057804033fa808307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4677d39bb1454fe3a0f487a7e43baa8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddfb30ef54e44e084de544ed424b73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb8f4efada9bf04eec64738fc68d7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ba4cc35df3c208bc59ba4e9bb41b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc425964a2df83571bd64f396a0981e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0114d344b68330b006905b8011621c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdd82ac473c3d3ad5068521f40c5b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e058bf3488bafbcf2bceef46ad9991315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc31b2dfba67325d2a60c0e67f8421316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e2b1de8ba3f6ded16b1fc9f660022317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2b41defd11464b58131895543d87e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b669bbd4246732cc3d76e5512567b98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099d3721e0143841318d7482b2ccb67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba11844574ddf3e200bd0543630f00f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b43c2006b1a827b43abd89c12fc9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eb035398bfbff2b35a1e61b470d04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2484f842399cffc3f9d77e1271e8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5994612287ae17d87ccadd80f5782325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0629652f1de88e30e1b6aed068337326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fbc4b8ce746b1b777153dc2033949327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cd42d69bd34c9a35355d124776627328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c768556bbafc3fd9cc4c2fbfb20514329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fd90616b930f6ea6fb2e06b7f3f51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01bf47f0bb774d6ac94b24bbed5932331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72634cc1c8981a6b6670ec347384b971332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29fb4d21229d764f0111d1895fa8d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd2e4a4ccf082a0e5505cfc4ef4af6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d464f3c298757a2920a83fcb0ae4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1670fa8b0fb38ac5c8630ccbf288217336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9f7351fb85ee82a758e8592589682337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34a96246462e0c2cd016301bfcae97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c7a2a7808c2c9ad29995a9349cdbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883d29b2df964df1e75f76d44424a8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778ecea110ad24a6577bc800e78c264341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edb39f62de244ec4c96d60572b6ba1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b4464c753334ca7540772debf96bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebc921161cc59a2eb4d3f352b66822344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998efc94fa0380efac77048d5208313345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295cd84420d64b0ba9a1b327900ec03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9f5690abf78308c58011fbdb8d0ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eaa4beda09276fbd0e8972fafd416348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348f66ab17d1baaa59012102d9341c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de9f7906c866919ebcf065800e02b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463afb812ac79a554fca3bb8fa044785351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1337d5362de58fb1f8d3cc48f850e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466290022557df1bb1f89ccd46ba59e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87b90acdcc2f4ab9d951daf98bbfc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0dbe59b5332d08802d6aa3dd9cba6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f02d20b25d2c8beee7bd170975de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe56d7bf5f6a87668474da45659dc80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d3589778d3175ef9e6b5c6e616017358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4381fe6f27bf12ed6e978d899c33669359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224dcfc28def9d69df398a35a69e47d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9890318c67da88c0316f3fe34ffcb1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87beb2a1789be31746d29bc0850184362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4074cdb25eaecf2e06e1b059a739d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915ec91db7921063babb04ef330ba44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a7dbae78c61404a94fde4a22b5523365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da127d2bc33478822dd03f0d88ee62a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a825ba8cf039bc2fdaf7656d42e62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e0b060b7a830466caca1f6dec5be3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce0b0a28679a6aba0d22a88aaaeecd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e49b2fcc3eecf7c9a8828772b9179370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b0e5fae0f9339dbc5008e278966d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ebba4c43f35fd233c5f0d4af035f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5e96f539dc0927d51d56babbddabc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4234e2f159ca6f09f1437bc4e534b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cd6c04bdcf9bbd66c896d5f9e35de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb4d353a06b48777db901117139a1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac9a1a9ea3f4d5e8635d178d2db119377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675be09ff64ae613f528372ff55045f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876ab295bc6cce80ffec17a0f554f25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d088e94b52cdc3940c4ad56bea832380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb1b7918f1105ec7ecd769398a8a8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158a0fbdc6f02e4d78341166f963ed1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9581145489d1422f45526e19f5d9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00ac2946d77fd7862aa51f93d3e76d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f17b01524e72162bbf3723f37fa812385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98c0c2640f9fd45f4705a495ecfd6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4720eae69669ec9aba7364395ecaad2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a395425ab362acbed382c69477d4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186379b3b04b3204f9a4e0dcd106451389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826f034b305bb5f9f6e58ab86d39b6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82056debdfa0e949c339bcae56491ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefc7ebab7db3d35a255d0e46b20461392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2dc35885223a43af5196c4d04308d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8512cb93b182c2574a79098d98cb0f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c9009defc1ee83b13e74341c0d163395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fd319be0cad15086d91b2786654d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6b8320e53dca0da52cb021680ace3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c082afe8e74da46fc5eefe97582dee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68a6633b9b1b8b053cb98e29b2ef3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4faa52d6f4123c358a1ab09596e2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08f05ed4ca98924a197814a058823d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc260d6ea9c452dcd95f9a9359899fd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d649ddb43935dfdf1f6fe33ae8cd7f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f81860eae64853b5be435ad036eb02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf23fc82e4bd143f41584fe47281fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c225472f4ee601127b20ab1a8614dbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1db4d00175f4afbb7d711b56aa9c17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f26df55b04da2c0ce76c1e87c9182b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5811a66fae534d652d19d3b4f717a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead4e8f1b20377de03cef884086b0c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48df0756c6f1a3e08fdf69560b3db1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b513e1ec701f2dc3397106117e1ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abed295b3c43998808f16e72c1e108413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c675c153126d96ab94b961e803277414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654a07660e98de29867f8287f1a9cae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6662ebe851ee22fcd9c482f004b29b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af008cc319ae56f8ea914719cdc783417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b8b3588b06df8391b17c9838fc50a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967687334be43934c68ee735e231553419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723d2fb10a1aec0562b037c67630065420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db99778aae73c8848ce8359285bd402421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccabe0655f6b2b8c089f321a9a9bea2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb140c2a63ab05dbe8f3db1150210f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd149ad15bae906a8d27d6f7f85281424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d12b52679f5affcac4c4b7da9b359425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ab8ba76423902102f2d3b7bd5979d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d9989c3a9f42488c902a518c0ba44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f702125a6f874a955883a508a954901428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7124d44815ab2943d9994384926e2d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e12e7f43cf4430d1ec7dc2886d3487430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9afc33eccedb76187811e8e6a60c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46cf528916cf4ff2f07da839de9712432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965229db29b34ba73d98537f30ea144433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae4e18828962a0217bac28631f3af6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f47bdc8c454c4c3411ff3336701606435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36318fd6827b36959aae973653761cef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53958278701c6c2553ea5da093687841437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cc382054a4d411be126a79453b46e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc532dfaa39d17e425071feddbb86e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d79ab709fa570b6e7e9637515d888440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dca3339b49f66f26e0dfbc5fd4337441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8369ea27634a32e3f2fbb72f1629f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd27bac498ad40224e342e784aad647443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739d6293a9f8c1f6dd39cbb6c85e74d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464647a8356d1000cddc66f0aa2431c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be10c204027676435e7a2379cef7000446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abe9d6d87f7452c8b6be843f6e62c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55991e320bb1e3e394211abcca4a941448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b0a58eeef6e4a9ddae020d02a26e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fde6d73ec24bfafadbb2575972c20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17cd76f32a9be0412dfc9317328fc1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ede23d006485dc523997ce50b5f437452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcb4ca1e9b959ec25d57ffc5f8c35f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c598bc7a14b6b4051d45f735f546dd7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32446e5efe356441a3ede53f3e1c0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73a49a614185100a6b3cdf5da3e02b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d865226f0523830beb4c5765ebf5b1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01583151d94aa1dfcfaff54a5f2f4f3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0a1b5dbcb2d76dd4d3c9ebcb8cbe3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537949b968518bb94733480a832cdc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab93dfe2940c5118a6a56604eaeaa2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469c10d05b4e5d465ab5f4b9476dbb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e877b6b2a5d9b92b9a0bb812e33e23b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2610c675d71d00c729b73419c183cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34855df115f08ea7aca7412e7ef50a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c67058a27a71e6e3e111ddce308eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a9ccf081824dddd93c67f107866a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640940ef3cb525c95b33b8f9485399a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc220d055ecf264251e3c84dd4d1a2b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5779a31e1c8a0656b6f716b833f72a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5ad3fe5aa7032c9808ad4af73ed66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61b6861059eab27ad5471c60697ea9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955569f938c8d7a554a6d00dac2b468473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39279d315d865b041a9c031fc4deb59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684c821f4a47f0d64b2289d2f5fa4c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d9a78f80b45634bb7bd836a4d81be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1710d4141fe037cb60f6cb5439c4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cfbc770e9585fb5a5df052ce3da9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28969ff114759bd22dc453476f624d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ecb2e4f9c63c4a2b54a30123e6598480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8e2e3f72c89831d97d4cc9e1d09c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877e2cac22059ae7e1a29587ba4f9d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224f08572969828c7f1836c3a641598483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aedf8aceb51bb8cedf46a26665ab6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007a52c9a5ef8e12c7a1fde54ddae46485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8435f80cba3584fdf47737116d3156b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df192a1d5e42310ea3afed30a88f8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaaeeffc77ca801122de948ecd12b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0547bb683835adbd2463e392728675b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55e3a2a8dd74b64a0f2c0c628665d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b35e8dd2d84d2173a538d309110a71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec781b3214ae8901e815335cc1959b01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c247933a9536c53502e3029eb1f77a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e313c5e03e7ee4e400d4bf07111f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56194c51739906574fa53af4ac3086ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4425cec7ab2cfc638ffda7bb8a113496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90f7c7b0cdd17325c79fdda5b501b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b244f20acf35adc6ffba1d7d9baf35e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9179589eff340f7fb25468965240d6a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3673d47569623c0e49948a61302d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0b2090a6e15c1e975fff2507c19df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178472e5eebe95313ee57cafa0be5677502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aae03edb4cc67b5bcab84e797827e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627ae4ddedfaf5132a2720675ea0866504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90b8ce5d0ccbea4a018ef4882fa23a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa73367c1f09484e8b3dda80555c11f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150f56c6ee2b53f3dbe8f508e21438c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d06bc32ef5945c30b8095ba219e7bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bd543f24397f295c3773858bc86db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085762eed4c9d40b60263a647c136c7c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f28d1799d0058e8aef3d5ff1fce7ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9ded94737be88bc0dad07854de714512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e16514f9282807a7e3e00762e77a93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e672e00cc02d4961c1aebee6b7a866514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef63a2364812e52a5f8b1bdfddbf68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42297aec60a4c31ece6ca8f9bcec464c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce4b8c4d0a50592d2ec2043fb0c25b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1a7b53b6fbc5e98fb217ac53b9e2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5fca9ad24e99e3f624ac99b7de923519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8fa445f476d1d4db797d9fdbfa393520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7648ec4b1344892475b849d005106521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acbfc225551b632f4e8ceff7dd2a53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c73c5cc2eb2f5bed23e6943eaffd93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb78f8c3608b6bed44d3ababc00ceb8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d23d8d12a9ea28e06c8d6c3882a60525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45dc95ed27f7ccd459d4ac1bfbb2c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc58989f29adf680d75a9f9e75f320527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1e334b256136af2ef681fc930fe3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ed76889fe02f1b09a9af9699dd0ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57a29b7dd6250dec26e2ada7e7ba99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf10400b938c8903b27bfaad1e2bd96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567dc64bb38216e718001f28f48c784532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60981910918f0655d22415482353e98533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c6aaedc04f586dc6ca5ba58244cd0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155ed8075ff3ae476940da3e4cb1cb8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c00e69a08e6677055e33c8dcda748a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dfe8e69d547cef716d737bf0b6cfe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf97953cf5da511411458ae77b4ded538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b71e16c07c93479adeea2b60cf32e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bd014bd89b1435a416ab22492262f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc5c109ea4fa79499efba6b374583a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873dd1a251c385d141933f87b5cd969542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728a3ab3397b1207a717523be168644543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2874d682013f7aa6ab4b6acddd8b22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c936deeb20b1396b7c0ed6b338c6d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfecae45923966f6eb09afcbfd86332546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02a3403967710aed59b959ef2e6bfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87d86b4e5f5b25116696a14c606148548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cc41e1240ed212ff7aa2f24837996549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448751d13cc6102e5c7a830342fd537550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa25234fab66d01a3fc48fc2ac5ee7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd480295e4ca67c59392e083a401891e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcb14dd39f598cbd2ddf5f327e1b82553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6f87fec7bb657b8f4c3880811db5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74eecee12b1ac6686f744d004e6154555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49ca82df79c8f80f0376d731e33f79556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c2518f1f0eca68e48e68c81172635557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bcde9630fa936ba96da1ff61663c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f229bcd64ce834700d79b7c02004d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3214c0008937590ea920b79715e820560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fac26bd23e25745fc6799386780323561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c792cf5b8a3df8bbde1ea879d2375562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7a9f773ce1b0f1d78593fc0530f73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8134f95d57e4b3f059330d39878e15b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ae95e459f8e98a5eda9565c8b1d7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81b1326c6ed246b63a0c4817918ef0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2daa50fe1b5a19ac3115a7d647a754567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae97ee9b78dc6d8097137c89224b71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2ca78a1accc33d475989aac22ca7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2575e8cd08c2562f596a0a692b7093570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51c80971fe4fded0d69e4d573f05ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba133a88a738439aa0a91389b66cc760572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a7a33d23bd591e4f53d6db6595620573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233f853cfd3c139e6299db8dbf6a502574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d81ccde46e92448b2c24e1caff8517575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba01bd93608d099264302b68f51be5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020849c8638835d7db2f8de4c9d9f28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a922e5996990868824b9fe8234679578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10033cf5cf45d46a073e5ec33ec4338d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653d70dcd07bc0ba6b919e6f738a10d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58cc4ed93ac8efbfa66f47ebc59054581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d566a6a8afdfa6d74e5c88e9d3e4ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f544b11d641dd30963d3808593866583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92198c5d906d1aa5871a23649b7d9f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab730030df5fe33100b6c73eeab0d2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b2d9e7e1f91a796aff8d12a254990586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff8c8b167c02c3287b58b24d1686d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d04302a22822a4e87e1db680bfe39f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c466a02d13a1b250859b06babcf390589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae2437ecca7584e601f05eb6b005b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cdd2dc6583d2de6e02d5d9b622e61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c235fec53be90166cdf6cd4f4adc7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb2c7d1ee820c5cb0ff99c3e13a8a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be795ad1e296dea64b095cb9df5ece0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415ecb82cb66024797283995b8a1880595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34187a93351a5e1111a30879969f51f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d43892c4df430d59e6ecc70facf04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca89450b62a74ba8d4d06537c41f05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7bc3c536ba46c8c0ba8e4566f1c0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0589f98d1d17d8d96133680dfa93f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98342b556b9eb659835689b1a503576b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aa61a137f3a221eab8a7c5fbaa7e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab299b18edee43d08675431736e11345603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e1dff66acb80a02cedc079df93b3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05186b36c2a920633f0313e944cafbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bac0f361d20a71270212b8ae91eed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e194d4e9be4b8753a58d562f3f3465607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138fbc77feda6baecf825a667429c0c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b25ec173c811d2f927e22e27d841a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe6e2ddbc99d7dc422bf150363e9ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989d7128023b44236a35efe0ad1a459611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ed9f94e25162b379155394aaa261f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3917a248edaf8d7203e4efdecfe6e43613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537916ce20ce8c3f0d1f167c93a6b18c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255e98d339a16f6fc96d133b084bfd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd56f254e98b44d4ba674bb561d17bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d456a98198d9f57f7deff90dc26f9c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65114712da88f3da3b6749578e55a406618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb50aacb6251c54b8762ab8af20ea4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9580bec90f78b426c1db9cbc4388bec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e46816c031b66c6784fd91a57c0b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51096c8863314e4693785394a6dc006622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d099aa18a9fd962d11bab2fcd0ea287623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809fd4f3e40871aaaf252edcb256994624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805fad4c4e9ab3d47a2fe440818c31e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347c6a7b9021985bf1cd6a9b5037362626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500abc2bd6fe9c72bac7abd4b98bbfd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502739ec975843a91f2aee4ad59b9d01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ecbbf8d668aaf031f6a96c82b6c31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b243ec544a86d43f9513cb3bd4d6498630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71221fb49d06d075f297753453e0869c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e727f8c41b4973f9e4ebb1b8a0dd263632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaf0ef2556736b5b92497fcc3069e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39942be905437f0e1dddcc3a40b0fe5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95608d7e20412bdc81d51e5291c49e63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cbb4efcebd3eb6d48dde9e6864f82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c01bf8f79f88a41cd1ca2b94e0d33e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e548f7f60d8f3af27a8ab9af1da481d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec606e3d031066f2edeccca00ca5794639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a146b9a9d7faa2c626de0c004f611640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4dc3280553f43c3fed82722ef8651641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02e89624a4db881d289b3b36475855642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d348d0578505bf59c0fec3ace0599c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc409c7f7cef5b71072e0d525928db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de80782c2d374eda513d3e7fde656af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f9c696d7ddf8103588190d8ab1985646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94453c44b0374e06385e51eaf815afdd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d59fd0da5bc6785123e99180e7f7de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18539ab7e6944f82f0ee118fbd06aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cf66fb4ae100919328ca56dc85cab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1802549e30d085d17c0f5dfce91945651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c650ca6059e9431a689ef26fb54a3cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb27480700998634e49e2f95518a14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef357d9159e00f19f2292e871ed3543654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab396484f4f7aa4af57eac58d38ea3ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f38aa8a42e2fdce62b267c5bb6f359656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b76331ed29438b7e6aae391772aa30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812d3d786019e45e12fcf1546ee2310658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7adadd2c3bdee4cd50c1316142071c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc4ad22350213ccf7d191023083be7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7688a1991a914f387d288c94e716c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ec6d4433b160673582a774e2fa0d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd6be7411d96f64b2a039c448aa280663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5670662b5a31abd91ac95eb1242e85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9161434e3926069e721105574e776665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e339a6fc088a9672b101841ae7c60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfb4fe02fa3f880f8354566dfd989b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088d9e842182c359e1cbbfde138f618668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a26221b9d0e82b735acbf78b456058669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4aaf7c2750f6afa90ae5ad4eb7796670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe2d823817468792fbb03d76eeef9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c25f4e6e629ba7ccd5db5c6c2606d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67296c3c1476aa7b01a275322b0ea73f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41ad768a61d43a2bd4b70c584215cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfe631a4646270f8528e6a2e559055675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed993f1b21ae05a33dc5e856af1a226676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c6a63e8723c6ba8ad1e8d09e870ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336881c6b518c2bae45837bcaa0159b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edf7d57ff22bcdefe34f58c7cd4452679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca425358354b3c4b1be19d228ebb258680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adf2e2444e290d1a07289edb6e8dd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0e66dd01eaad826eb96d302464c2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07a5d13b84dae2e02082e9b2d0ae2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cab433e4c8e88e698b25dbc57008d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51cb45779a2d36b7b387a3802c1435685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e970c909d76ca7fa581f2449e331a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379c726db06e01c0347269312abc1f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9e44335f2fefd8145eb42333315ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28dff91fac209615a4949080ce07f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7264022d34a8b647fb2a45aa49d0e1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73670f0b70f77d29e7309aa21e733b92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26384f2c2c001ab0fa42980b4be50816692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d08dd863fcfbf6cc24a625cb0775f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098dc9d1aa453f0dedb6406b06341ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a86c7de53fcc179327e2acc0d9020f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407aaa2aff6c020a4e3f8906382ec8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b73b340f55ae16d7ab61b741c0b0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a479641e76b4c61c1356a40e19beb3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fbc5011119cb0830a8e492b0442c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f34eb35fa915b1368df1125be0db7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a864cc95bb96ff88af35b0357c50f83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a0759423df82ad1c716f15e13218f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9291c597e533069c0e1fda95ce2b8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66655ce0d526807a751e0d9c9cd90c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e905ceccf2ea61e4b3fbfbbed48f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930287a28ad3ff2f77ca95db9eeadfe4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194c1b371203af407b9014ca13b317a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd128f53a47a5a4cd3688d16a0b6eb4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49896aa779a5b4060304eac04344064709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d9c8843782c90f0ef5155dffe35dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c206d5ed39710959d4b87b2686110711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231f646d33dc984b1a901b176e66e32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d51b41a409d583089b2456ee9a9261713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ffe0e3f8cc8a446dccf99264e679b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0114e387980fce4684b253c04a876715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36764cf2547df583a514a88587e1c96f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a74e18ef24a0b21ee13e0b9f149c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d049f82d7c001e32f0fc63b50c6ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586b8cce858a9d0c67ebb5c662e12f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4967077a050e0c3ef4034694d6da7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6629648a67f9390b1c190266721c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dc49dcea6b611376c7282c28400d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2202af1934c589afe605a634ea655723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4650eb746371f19f76569972f0aa8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d489a21cf6b54322722625bcc8b3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d151ee05aeb8b5376c6996c4f91e95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5c9474be58293f0336b95fc1f2001727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8c3d8440ee437283593dc4464a37f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdbd59bf5274b231796238d32e9493729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1067c187942bd43dd1da0c02415f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7eea887b06c6a6f24c8e3f3771293731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a90ce2a01cee9c7d6410238bf652b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b6f7de74497596b03f31fbcbf530b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b74f22644651a0eca32def7dc79e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270a8367e95539276a5914117dfe673735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd17ce65fe6e5b1baf1c0f372b61bc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68143b22c446377e286da888110f0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f035ec6c05813b60427f0e03d33f73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8ee6d7d21b02190483d5427e8c5b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b162c72e292eca05798568a0f1eea21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4860064b2ecbe3cce98f9410f30417f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128b85d165ce0261f9328b03d95abbd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf0a512858ab5579ff9666abb9edd6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d6409c4fb5d44aa71ee2e39bd49b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31b003bd85e804619b3a4b63561d09745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847feceef9beee07e5a11a03ce7721c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda71ec7a5527c54410bf4cea488e8d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c64420c741bdbc7726492a6e4881c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def336402b7f3522909d9cbafd1c62a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b7bfb773b5ffbf88860771408d08750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bee7d3f64a4d497f295ed28b6df004751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd85f32f2015c1acd7c1a6879f522e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d005af0fbef375a3dc33b1fea711c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c88b9dc78e304f2e0271cd74962d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2257a535a8493f87ace5d6b1639b090755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce514b2e0ed793f36de085a67e1743b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448a6c43b992ec17c2eef0273001ac3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cec1f976f34d890e84377cfb2e741758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa27165c310331596b5922cd082cb0a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12df0feacb0d12a274401a780b04b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d70f3bf9ed1b0d37656188c9bd42ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02afc638465219e8d84666550d5cb8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780a7c3999478b0cd7ed9300ab0d18f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050195209c5a7d24c1a0984a1662fda45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f123abffedfa1d7bb24f6b86c83b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d4c5d1273c904ee33d02560b865ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ad324d52bc9ac9fdd68ece7bc68308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b19b9bc24d28d250ba5aa315800b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab82dc8865ec198614d29adb0e2c6b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aba6e3cdab13252e8b9a5701d3079e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec8d9d64c833534f0e1452cb36dab512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881d43afb79279b8171bccaf4660c9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bd2539fdc5ecd9db66ccc5458dac014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bfd0709a132eb78945e0c4730be8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c867cc4519e4571ac1cf1c0e99170a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b67b4a1ea66799c873c0606d43038117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81c62374f8e2b699a8459127456d7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbed56224bc0fb1357d8c1ece8581f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f3ef0ebb0f52e0ea2b3b2a07cb57520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4100f968952373e70e70f9d8edcb98921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094de524ecc96dee97a9e3fd553fb0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c20232023d2ae4b9a76fb02383fd3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b85a6e5a170906113e9e3391846e2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d007a8641d017e255c84fe8364ac86125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75913919c5fe04ce6a542cec177153426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee78b933ec5f9940169c574976ed02c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac7b861439b4eadac3fa4baad299ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217816811dd372ec4d71c88c8a5155a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa3780a7debf76c201f962f105c66630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d699e3cca58ef7d90f288aae03ab2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb898d1cb39bebc93fa031b135ec8c9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0580aa71db11bbb9163ec11b6b97733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396361eb5176f5c0aeb6fd9028925af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32d63b179b2fc09aaa7ecc15786d8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c4527b1b0e87cef5a03d3db9a2b1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c85e4e90cb54584ef4f8e7e7c1ddf637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d9e0d2da019969df2c7aa93f6494438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987584b95a152adf3542adccf2ef11639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae50be9cf9bebc50322a9c037f3cd0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21706bffb20714f1beda4bccc2969941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869e64d1af72cb143fbb8b84a3c8ece42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fd17abaa8f1d7afd23684f8e611de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf33a151e30d37ddc8353845e02401844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ec6844d1fb520e9dc1ff4ac3b343445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e96c03c830ba4eb59f086c9ec0ba646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c894117b01beb25a13baee6e1747147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befbcdb8bc893d4b6e7f8afa586ff7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7b75681b86210908ba9701d603a8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e8fd0bc21041ba21e7fcbe7ecc2e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc4dbc7460f9d8957ff003d01ff3e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0da3b983bf2afdd86a1c19a0fcc82152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cdc14288aae3cb14a2ce0ebc0f2b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab805d8a2daa7868eb8037d1340012754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d78d3f5c4f924571097c5325c4d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdae876797edf9df43220a5a19314656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccaf85c47876c80934f7855c165dcb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc3715d014fec00cea05925495801f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33190e73ae21003605454ddddb2db3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5a5263b9122ad7a6decbf3ad18e5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347e7bd3b4cc73e7bc6194fe866440461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2411e3a0f8baee60cbe4b83308d3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbea8826c6f08d558c318d26d6cb8c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee41329233c944d6d64cf44a7ea68a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964bc81ba5d56bdbb6f3c0f49066df165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb86eff9739a067feff310f0547f80266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9b626b7e1980daaa7835e570ff4c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c187d61d125db29c31bd2adf4b1d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e05840dc0b25c218187389bc51fc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f288c850e2aee4ec83319ade13f3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee761aae624ffd8f23ddfca18f6323b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4748dc22473780272dfc23633acd37372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b3fb86c6df6d084cf36a878787c5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7098174bd5556c367429c3ee399e9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343901c99b3e48720649ec0fbf1099075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cce84c18194d8b6fb463766bc83e9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e2d4e41952e594e616857fec75c4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb11652a304ab55097b3de23a4291278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4853af9ad40a0d6ea1fc37d8332e34d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ced32600c9a3f9da3f4aa98808e03b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffffe702c8afb46123c854d698b408b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e18b6bda41f6db783c1cf3695e80882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4104f0aac97873068a9ac6c0c809483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2ba0ce4359dd3290cc9ef61f5f98b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c81c8f59934a0ee2f4319268e449685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dedf04e2493edef5c9950056b640d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd0525692abbcf763965a56ff5ee7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927629d5e4e0242a679c16379018c6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c9d84cef278bbf53db38052dc7ebd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffae8571d331b484652f30576a967290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfadaf004324d3b84eee184e03a04fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcaf1127b11f274d46a4c6b7fcbb5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366abfe33bcf3d0da8935f0cd39017893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e654e84aa371869a675b272a5a0602794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fd9c1ec28452501777e310d13586b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03ba79797b6d07dcae0eab28aab62d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28574a4c579c9438f7f8d7c88fd59d5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662f5cce50a982f96725db5c488afcb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bd2f16781fd45fdc42d6815c37cbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391366598330846d23b48a47d1ff52da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059b347e3f524b8f0cf86877d7ea5a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5560c0928f15c62282472a881bade71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54361e0c79dc81c5bc066e8b4626f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb439e3eb1c1d9c4f41b1702e0bc194104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e0cc206a24725d9ab0dda61b38bb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0fed78ef5d65cc25480090955cdab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990745dd9a8da54b62e1f01898da804107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3485e81364d758e79705e59612ef3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9b3f099136e0247b17b82975ef9de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6a54eca7d6f09a09e3dfe2cf7b1eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658045d0f019e6003abaec80f250536111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3009837b1670febc3d0ce2015e1df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c971b355575a89ddf0bc5ef00656c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7472d81776e0b51e684f060cb37c6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d29627fd6cc46113a7b72a81a9801115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2035f9fefa9cd8a2b768d8eeddf93d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87702f2108593290ebdb566181b54245117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d957fd5dcc72d9a064f432fe45b4c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa0025b7d041d13ac0302b42fa2b0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd768e146a4abefe3437291bc7bf704120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecd0cfeacc10ca38008dba807315e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578abf3935c56a09c20500bdb9be05f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccde1a90c5baa9c956ce4f0f17e45a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b107ad9ad369a97479f87cfb29e010f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69567e1130fb6f239daa8c69cde0ede125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ca2b457ecc410aedc11e6f8372caa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c7f020ff153f37a30499cf54933a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02991393415cc1a1f6b9831c128c40db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e58e25e43eddc8526cd54795f41039129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7f7a91fd2e0b7e35d4d778b22d59d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa024aa4dbcb067053ad5488533a9c2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4993b8466613f387b6241cb652730f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aadd90ad1a438df479890984d8d20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb2da6670deeb75d43eefecf179dce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1765a6af000dee2e57d5e40597760eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d5999c64976479e26e4277a00f2b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28181156a97504fd887a8420adcaf0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0da69ca8519943b3d3874c34a801c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96910220bebc7841a4b7a9b551b57ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa331da14f02a83f6ee1f9b07f017703140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2488439c9de7f91d0746460c2dd09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cd6d261fad1fa7af6c16bd6f69444142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73514b84a7c643405c988c48930fc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff91ca7c36ead2c64ecaff36bf00e4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce99717cf42dd77dbb6703384c328145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454c37efe8124ec6179ea561e53985e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fc492947209a5a91064f6a2954437147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666a35830a93ebdc4f56ac6e2da9ec2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9583c7bb51a9b05bb534ff65dc4a312149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c68a1b5ea66584cd97693536f71a73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193118f66be583fcee31ec40e295427f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e3deae58b8494a0d140443f28a641152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af7ec2abff2d291be824f4f64690a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b82f2197e19844221800a97393409d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46346e64360a81a143a6f8e1c0a0af3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f37c24186cd468582efe9e0189b2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24974c1ca96837cefacce10e34b70043157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf0f129296afa873ef45d9fdce28be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d9a9d4df7c1824e83841af37b68c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd925385d823396160fc110ce2f02143160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb542f084ad731ffc2c05bf05e136b74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb1de309a06cce8881e6ef409f0b44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23575feed4b71020566faa9b9005793d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4d96d8c096a3abff1fcd6ec2b5af9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead83d255f62017cd20e097f9e957a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f5a744035e880fb7c1a0e6200707d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7a0f799b357ab640d5685ca532dcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73ead0e04c5c7f72ed0b5c1fca17ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184d3c9b48086f9d01505e67bf4d0f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918f233aa49f15f43c1893552803d59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433261cdcadf488e076c9f7e15105396171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ee27e5299bc1ed7d8e803c17eda74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecac4acd84f91110b3e4b329591bcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31069273bbab0f54c75398485a1d2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f2913533ea6695140c620f2de4df5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c02e6554b390320fc380e3e9e9206176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9d5f3b2fc09c6c710403ec3b3d4f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd795a966e9af0db9a25ca34e5732e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e8a4362b10ff94f88b768c5b3a4c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67776f5607137836f76f9dd16c94efea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc28f9560f7c9987a02584b9633d170181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d217d57d819326565ccb6bdfe93532a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb836b8df324c3981258dddd979b6de2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5022314438a0a4ab149248543a09a74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9616b53932fdc18c3d90d6083ef50e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea1f6798ac58b8111d64ed532ad8d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee546a0d3713db5f5d9bb6e1d066eda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5f9c0fd4b81be36a82de7fffd720d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cbf9b3477846c3b70ed97e4a4e16d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdebd737b9f38d89ab210685881fb94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd9e5c664e623c374272bd97ceef81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27228a1420db390c173f97c5d4d087192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478e875a23dadb1e7d11a999da3875a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac37ef610e6d4160ce5e0567fd05cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de9ccf9fd4ea4e44c5becd51720ab9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c13787f25d6b06fa6075e2d8f34a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcefc8178af1df5d13a8df91802a45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a65840f712975486512050ffa983b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c070c11b9997e20fd7061c0a7b3fc3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc326d5e98460f6ba6e6e3c2c65ed4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae81a8f8a70f1ea042ddf38aa317837201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a443b1f5109f7cd965ac7566cdbeb5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d923b7687a9356a8e71fef3b6f87c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace766f893e65db484034d18ff7b3e73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed947a6504632ddbfcc685ba28cdf4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb40ae1ed1e9107d46c454aff728f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49bcd6ad9e490d12ec21eaaf35bc39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf31a466eda6d2fc85f240ddfdfd243208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82ae38c7c9273ab238c288584151df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c1bfafaee7bc8cee246ebfa921c9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990dd688082a075e72eda19c725a04c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405faaee526a3dff71f68d2bc9c25130212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96e94f8ac45e7858238ef8070c9515213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45509bda0c69a4af3d5202c2e2a177af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8683c2a93f1ce6763a4f0106af41d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6de126e799c16b9ce406b67440bde1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2e28956c7a141c371a57866f4b85a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba17dbd5ec6f25f3dd034affc3f410b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caca4b5abc81cdc47a9d0b5a9fd73da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818f9bb0fec6eb8f8ccb0352290ca7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b95125b5a500194a4c812a1ecb0c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b4701cee608c17df8621836ba91e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22183dade9f86924e2c48a0111c366ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eae308e189100f931bd2f231a8e2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a44df79b0f21511007a32479be66f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4b274fc369731de62f49b89f85c44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778f84e6329f95d049065557ec1524b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77b8b70edc7c048a479570d8c25500228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea642b3d020ba4158f05f67b4c37f16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ce699ba7f36a6d80f9a36d7c05f5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb53ddf88b3cff0c1eb42c241eb4de6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bf21f094185bddcd4de64e3195c67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9b1ffd94455f78b905896de1e2032233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b577cd8a464d56978b65757f6b84c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ce856d4dad5e614b31719cf118921235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1a49c22dfdc806975078c35b3b982236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8100f68868c4bac68561170390abcf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be900d68a719a7b7c55a09c58cd5a5c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c4979b1cdf9faf03c29b3f39f80c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac30c789563d518152e5bbcf295aba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7477dfc3829b5776705fbfe1f830cac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b513fab038ccdbd13f2fc59b19b0c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178afed106b222c89ea6073092fa5fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6506f5b5bb0eab3bde9253f13ce233244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e18c94484ccc8adc53decd01f36f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aaac2745e01730cead465d1355131246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e135fc6a72e42929cd6944e888bce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbce24bb1bb06421e98d0db9171a24a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e2f0332db8fa0839db9582c103e1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f41e65ad7427410c6ce5a1ed8353e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da82b48234322f982390914ae0d972251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567a6639acd1832f497f70d87d742e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee437c1df8c7926a26680798a176ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a469a92ed45d0792de0076c75584b43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc9a8ec451502cbe5b1f2f04cb32d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4c8ce4ea34841bc38ba24a6629354256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7dced21c27c8441bc012bd5118c66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c85a366f1e50f785efb281944b4a26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473a590525c1b5826f17479d24f1d5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521fa1afade42eed23541ee55d88a4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31c9dcf498f7d49e086ae44ceee980261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acad8bd2b7ad5be9e7d64315f3a633b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b0f5502c6c593acc35c150c92e1f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c10b227a7298786e7c168e04e4c31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092c10025357822cb66e5c1bd51fb9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37712e207fcb7bae42d4c0f0ba613ef6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49599068193394023c356b20ffa3e537267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d78896012a43b0742d1abec4f44fe0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d3adfd98accd3b1a7fc86633fccb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78c91a54d5abbb9c0aafcd8ec63fc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c9d97aec3c665d64c78f6192d6b95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d757c4c10d9cdfc7563983f70616e93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c573f6790f1ea9555749b3d1e3802b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d8675a8d4ce2536e619faffe3f534274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec19258b16fac22d87387e08f036bd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0391eec7b008c9c3be0666d63468b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbac1dfa272dc7aad3a047fc1f33ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13498382fe12e365fbe8fc0246fa8e09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8e747232642a035e0846545b0db6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faabe75a78a93e503e6f67c22d84337280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb69d841353e817d06b196516b0f08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4eebfd90a645b21408e042e009df5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22123ca8291e0fc4fdb0146755e5be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8352f9c9ca49a6c42cb60109fa54f09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c426861454b6cc59c88bd799bf91a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06658d7af2fe099927da9a3d207d00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9811f2ef0be3064cfd946987e1ebb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b56975e07006bb8562a33d55238cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e951d921682ac8338437f513d546b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd818b10eab537f8ebdcbf1af4dc1b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d77cd82f69371d14945cf5e5dd9b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ed2ae0e6ad04fdf895a9be72a61e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764445932fe8e28dd9c831702a14359293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e65e7c1162701bf3f4141db263e748294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d1cd8670ba5b21e43e3919d83aa74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf050d406e9b0964da0117eb2afc4db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d82ec990a04f5c697391e00d32152297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e875a00bc4b7830336c3f057fe2a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1b10caa787afe5a558d527bb9a4b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440dc6492e4185e7d70d82b09d3a4ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667e55a2d1a85dc92a9f813c0261886301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947fe61b75d1d13c731c6f02ad840a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b3f6226548a8f8d907d9747a5630f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7c133420ce16b4e62c5eaeb6eb610304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad2d28b53c22ee70ed15e7356678e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc817b5bf5d29ffd9e0a4eaceb6148e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569f372562454e6f0dfc8cea0878e16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2aaaafe000ca7d98b6544fca82d14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ac8ef845f8ee54acfee9c2abd1d41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c2a083a1dcd93be69222b335165a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09faae7736f52f2a573872fc459df4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225d6b2d94c0f48f7629cc6859aaaa2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e7c2cea6e64d0afb1898bfd92088d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61facce28a43d08142a96ac151a20799314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64bc4f34abdaff8a190cab0f9bc65e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03680ad01cffffd775ed167ef2ab54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cffce990d5923fed38c167fbfb3b3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79956b34b968598d4a78bd22ec06da84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec261f6a2f70890d4642fa8cbd03aa74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dc397b14a7816b4ce7392bffd1a94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473ef9a39bb7c5d3650e2d3de93a36d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a17b5d0a633114e1639596ff5ff6ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7328965ef21a63e2bffe0d89c55a12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2fdb5079cfa2183aaa2ef38a7cfa5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff69c54fe02ef12a33aa5810de3fce2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10baa5fc2f1b6ccec3544991ce3805326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3c979005c18ccb8cfed103325f48b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9840929693874449c7b3621dc936e7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77858935d9ea1d72ae04072796c54169329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4af09704b48cca78ac5774786e614330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728a1b0765fbb9d4740455b4336bf65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e6dbdfd47eb6d673bc4bd81ad76f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73617d147a12329e9085f9b6d993bf1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4662b95318a3fefc929c497ff03ae2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedd8156fb4a061f4497aaad183fdad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ec8baa507edcc33b66442e91584fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59278e4eb4e848078f095aa4188207337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0112e0f8ec579c3214b9ee3f971712338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dab9011eaf6b164d71865f68edc00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d1fb9bdc52e32730e30692328374e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b98faea3f5739c341940ac395d921341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346c7c1e52b2da7415adfbbefbbccf2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7004cb1a8daffc1de2aecd12627cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01415db09aa0ccc87cb92eb40396ece1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07091ff2b7c4089cbc7b51705b3f05d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a624f15986920d8b943059c5f2e56a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac3771fc3449083763a20efef62a91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cc1971d9cc47e2cd778378a08444c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a547d4fb8ce16e98ebb6ae2c9538059349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e287410b6633de6003a34787bfed83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542da6c7083516954c8b6fa21e480b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02c2930d7a6f8128e754fdfb946548352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69ee242c546e2fd18791185a8f00c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e60df9a597d3230a73662fdee41a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebe1b591f70a801f6b7e87a4ff3c05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7c7860707302a510338f5de57d796356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d761caf2fd999ce4516f555a1481a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc52ea5fd703c45911a68fc910a21e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a219d5dd702b5ece24eaf579e232ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cab199406fa9bf8c392f56375423f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb9e2f4e7ad7e90e48676e1283d01c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10693f9b95774ad8eb195fe6f7be37e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f71ead8a676512064e1b36d82a9767363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69407acf0aedfd378f84d74970b1307364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147105dca31b4d65041e78c1847cfae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93874d91171568f40286d5e434b3362f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4cb40ae679df1cd31953ddae5cbe9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3e32ce0d02e0d2c0a4142858580fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567324a616eca78b9fc8013e81cf86c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bd9ed2fad9a389e5f45598db9847a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2fb66afe1c3fbfc0a98f4308b4522371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147727c2b544ae15136b0972e4af6f68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda22afa9054398145e6d5daf6cbd37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e627b01d760c18ca2e68b522411fd0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a211e1496f1205c25236dc774fc93b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a78e60935da75c1a621baf58c26dc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d70e1c90c168b3f06b0b71b4b22107377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e4e3c7a3600b344f4d6bacdd2178b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f308d35a66378df5d947aed258828379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd901f57b6ac1c2f2568628a0a5d6c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39eb5caab7ca22fe0cd63d9f658034381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb182308b8ab62c7d129f7e33ae0ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279b3cd2214e99bf1611fe3e06a06de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0767341e5d3ae5c3cd9366a2b01c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d95ac4b2f0fe6fe03d3e1dd99641a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a56c1074b4af0d279c731ba9dcef76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18255ca33f2369ea8fece3192f7a8f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cffa2f6f70acaa85e79e8786055e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e784a42069b969b1b63b07cb3579356389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d5ee45ead9a6cd36ac63feb88e592390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a60821099d68c58cec84e96dc1b56b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9188dd36edfac9322e7b845dd763bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927b327f8a28e1e3182c4cb0374e0c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1882d4c410bc52314431e446ad91212394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0188ac6874d29ab22ffbe950618942395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528998ee973bfc5f32609890227a852396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7484c195fb0c8288ae3e646e824cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f262b4b60d9dc2cafa2bb8628f3d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f00f6c2356f285bf70af769251608399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e108514388f465809c7c36119e2ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5c819d0260353ea6ecc3777c6e7d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6d35aa0d9071c1dcb4ce36a49c51c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98ee1b3f8b648d87e9a6d2b6d9aab3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07d5dedd928621fe9f7a20996d852c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200a86e1b1844fc87430c5c2dc0dc14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa6af1a2064b51ab537ba4f442ded406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9b1fea14fbe14d2fdc75c186ecb25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc314345267c4b5f8dd235bbdfa56470408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e64bd4a8751dba61a3f133a555acf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7a31097e95504a7038107cf8cafcd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9d336b9811f199fea39b0b9bac0b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea418d81206579cfe9e031226a3a42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a31ef5f05eb4f4ce06945d41a91a0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc16d252533c0558b1a302a1f4c3f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe60bec52ec3df0f9294df0346e086e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d399e09f043f0ba4df2f6f4c70276e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59650d7e4e4e6203809e8b62dc061973417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cbd39377633f1f86ec70e755d8941418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d041c0c443f821860415c8cd1e6ecfb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1a2e47b5a6c28990ad53672c47e60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddba43d0d81058cb9250387d4ff57bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7249edd7641f688d52c41906170b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a3ade3a89c16f3aaa67d8bd74d85a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70869c5328ae799f2e874794f3b2bef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f598c55bef8dae818f2fd7647208f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aedded892c6b601df6d628cf58d8e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab15140c4df774e8d7552f1a391ec16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b385226098e78a2c5e9a113eadbb63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e89b9262c86c78dae9e3c8572ef14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b351c3b15dd5c306e453c8ffe84e1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08837570dfe291df3712885ab30f342431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380939ee2276c021d573eb196af650a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9505250dd730f79bfe5807fedc5a89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26db07060ecdfceb001b4cbdd418c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e11918c1a6e6b243d214cbc8b0424c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e43b30dc82196bec6d3c2ac204310436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdc36f6b748e3000219c717a4fc571437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e349dabb6d4a8e6dafa8d270ac5ca40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7f3f72df93d66014a6443b2581425439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ec4e327c50a228933cf08223d7d89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf778954edc0d849e313825e61cd5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3031dd62db854fd8570ce15713369a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dff2727241a26434d9d46798e087a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dd8e9e3011687bba0d048fd4c25bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c08bb140047ba6aa94fcc8b40a3063445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9683140070e2d483718098fd13f5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a2e6d9d440f0aaf8b42340e00fb2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04274e908b42c41414288a4f5ec455c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcb22ede5571d2dfffc23f20702577449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa4f7b54820f227e6f74ecad337918450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7670eab7a23efa2add89fbb2b9f644451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3e2e58785e6f18e24e9e197a71f38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70350778a42e064659da5f6c2b3676d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de9207d4434411a5fbc6a5a0f4cbf2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4646e23a4d08d3e13600aa4ab0d52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f5e81007c3620c7aa9875ca0090b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75be7c99628edc30058d96259e8b4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816699b863fe1c50c3a574cecacd800b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c785e6ee8bfa1e24d555490f59b7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32c1f4f25d88b9cf12c9900280b51f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791068611119f5acc96409a521e14d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059edbe2d998175a4e02cfd66f7823d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4582560d83fa0d380b121ff83d2f0d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfcee7156491b34b3e3baa94ae7b39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0586a0a71aeb9277a99376ad3b9d90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd46b13bfac78d869da26b72c4c8f43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2d1c8265d30b66b226c25e4daef3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da9e5a4def65f013df44fa0f8159ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb4f2f11dde570f4b5f3b536b19c19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cbf210848ec1afb30077d714f2247470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446a88120004b9b224bb9a40c649507471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6f13a6a46e94647171630158052cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad94f222c339c6e449fa04ea6b0fd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a087fb7a029f889bd404429a00fbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc4facc17e348a32043c0cd5a9d975475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fec31e58af41f23a1a1cd3ec6066be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cfb71d4501172cc86282056318a1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4943cda104b82efb144e87f781693478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf5b7a9a385b2f7886162eee076eed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec76da4186212f592829d593d42b9a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6b74dbaef0479f708ffa3c43df284481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f6b80a3ee99692fde17cab277b4f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf496d7440d00c3e4ec2f651197342483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43abbe43b80650e886914a6b8bcdfc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bdaac60d3d9aa52fb0a8c833f8e43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0043e5bee7af0dff2e69041e1a2e25a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068dd0e9826d59ebb110533b0ace1e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93796676659f9769eef346f104aea263488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6687fca0dc088ec50ecf5a60317386c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c15cca73a75257e53481a8d84892cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5330a22f653547dcc676d5eddf7986491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3486a7cde3a770a4e1db4d11e163ee1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38ba364388c680836f2e43890bbfd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde8dd191784e6e5ce3561b33a22ef8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b5a7ad9438568b8d6cebeb9f2ac75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24661c1b544145c167267bc57f199a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc55ba8688e0f01042d66a2f686a827497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30992645fa290634750a298d4b69fee5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153fb088efdf12a15653b48595facf8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91545ae41109e6db85fcbf0e6b3eea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fdefb8df338152ffeba181432d67c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a67c78f5f99d799bd4e12faad6afec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56888d98ae0b2890229788f086dc7d14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e983e101bc9873e9e6133ad71b254504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9633a1d7ead3acd48bb7d34792355c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9d03faf3afb1c57741d46e1375e27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13cf3f84e25c912543ddf665dcb797507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191de3bfb279c2f41865239fbda2664508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bf734fe5260b1cd90593b79f9dd3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70d44268bbeecab1dd3d95849a0226510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cdf9c907ed5a7f89e72393ca552e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f8bc9d28351ad802c09a2b65a69bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b4909955a1c5f6f922c98e42ef26f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104fcc2038144e7a2da2b08bae9cdcb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cbc0d92a6e36d471b4180c298f997515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bbd761a1e16d1072ce8e2c8784fa1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d809566d598f9e8f892f9f533d8b96f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533511ef11ffd16952f05cd74a12888518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1fda52bc38b332627d117853daf2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2959876ae0772e9fd0f6f7ca6d14e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede99c95b88fc6540430db82d819730521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9309f285c5a8b4f7c0e02d293d6c96522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392a921845776e4c63e09e7802da030523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33501a2c0af929922fa9b74ef4d1889c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee10cf10c335d573c56cac89be6a324525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fed839adc82c7f52717712bb5b2701526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fc62f5022411aa0be8aa1ffdb21fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecade220c5a482db697ff24d7e335a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa4bde91677a971be5d7bdc65d5e2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c63783e3865f555e293a22cfc6176530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac77f26d80ee3a64046c2f85ddb609531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e7d615797a6b52f69c99d3778452a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e048d545f413e469f554a954de19d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ed2459eedbf37aa8561d20ab0bd12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd161ab2edaf35c61c4c30206012a7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a79314ffbdaf7cc02067cbb97ce3f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d06c388151334cf2eec401fa13fbd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484ad4c2fef112a330f2b7ef3eb2b68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9d0dd4d83c5028dc41233522fe410539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f822dc7801c9dc6f23240e1c8df3e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd49e04ca537e31bf611b32659fc17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abf1ca12e090f8cc54db3566d8e79b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b929a1b11d98db09e66a79bb57470d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a71f70c638fd2c9ade19131e6825c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678bd3bffe9023ae8cc1fa2d2d0eea5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83bafcdbeca7f09b4adc2fec2ee2b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c8c6a21320d862d896fcb749c544e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e58b894c54643ef31c58a25519cdd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4a4d6dc82eb4fd5e3ca0826cbe43d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12e0fdfec733fe87c42bcc2c4aac76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeacd1f0ba6c94715a3eed67b84b91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb549178ee89d0a9257fc7af856cb5ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573068e04962f661cc126a9c6568385d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409ca569f1ce38eb838c3b3e714b882554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b4530abe866f2146fbb87eead6d93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e5683d776031907b1624cf08ca457556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46574d780ac1e94af05500b1e60b93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7acd4a6409cc6838267f4a24818535558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a808f0e0a9437bbac3bbc8fd18deb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33172da648a93c0f2048cdffa8fc0d20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e49c458d12164628aca8e7a69b21dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c68b1b6a58fe090f93b2328b34c26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70c23e41448c0245f61c9add0a53e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693081d9d4b40ec8d3853add1525274e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89dea39a5fb0013f74a138f8298b30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059bae5c050b0375bd0c725ba6cc8db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6647f125f73874a87e49da18cfb9fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d786406c13bc2d1912150344f0f0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad61792cc989c98567abf018ad22e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200dcb94e4e48584b1219574d901cfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecafc62a8830ec8ffe25db0b6c65ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c085e39729753fa6de9f25eac1a92b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7c171aafcbece2230e9065fcd95e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009ef02ef6f9b48e3f9912adcf56033574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77999baeec96f94d052b28891e94a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4dfdaf90f4ae6df964342c20f16bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09927efc2712401ef46f1345a7c86ae0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143d8a03d42c161126318ca54f0bb3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8f46e8255820cca38191879f6c772579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348641dbf8aab36ed7a7868d34c6b320580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ac52220d8bfe358a52879d728b87e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9ad78430a8c5defac9abd858827bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbbafc57e294eb5a70c5923bc9505a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189584a58481d5a43f42ad10dbf0cb42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4f2598a335e9d8539b91ac2376e7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006ceb044e933fd87df371321f48408586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943718230fd7d4439b9f2ad10251d52b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51735c7216af79ec53fbde52df4ce2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada635a668bfcd44d26ea31952a0ecd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bb2c2b057c10744a2f813b7111f55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff027ea4e2055bc4a35089c16fc36735591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9567bf6063a2ed5ae19826db6c30c08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0ae73962236ee5e9ada685c26cb45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c928d46f591f828d781b3f475687c2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a54e36853e511dd8b6e30847a5b391595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31379f5b459d20da83f90fe735b5e04a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f6b06e490da856be2d30360fa44cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119271fbd81e7a465cf66e2b53e54f6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c0ec9ce71b39ea1b03b80846ad574599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9cdd05ae31767bf858bebbe41a9cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c786b266c62955876889b0c354d74e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16970f8ba477734d9b01a230acb68d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0645f6a62c984e5e2ba90b350012c5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc22a0e5865f9dfc026b11ce57152f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f61de436155c55ea2523ddf3f55f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283df5a28d97e5b17dc792af1d68367c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbc1707140fa9699a1b45f654773bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78b52f2b6b8a1be06f87f8267c630a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b063b6f338305912839d7b2deb2090609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd8e256ef62e83963b4367420c0c01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcf169ccbf341bbad2c98ce7284e03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6d17a507b0451603aa63261408691612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce09c83a75a5e9a818d69565d9f296613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6de71acb24749203a11ed9bef2896a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991be0ded287a37f1bfa8ec0406ad4f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f81adc1e544a42330d73fa9b43a2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2678c7734c4d3eadaddfc012cd8f3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17edd57ce002c9f5ae35a90d49e3e0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e0185abfa4e177ac2ff8c946249cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c917f49388e21a419dc1ea93477e94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62cbc811a8e3e709bb386fc91a7269621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d706f015815a44d7b184f2585c177f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cacc9878d6aff45e006f745177393623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe75ec631265dc7f4e43f8174db9dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42fe5e28b5697c62d2fdabd900c311625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96996b9030da68b295ff2535be07869626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352222cedfb8c9f5274c4bf677c82e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0226c1acac74258860650bc3823b5ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b3cca29f19757dea2c318e7b164de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92617ae6a2ffa65adfbde41046c2cb09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a46aef1957c11e9bc54c757adec98d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6a743b9524e344e7090820bac4af8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4be12a9c7ee573c0e94149999acdf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec028d3aebd5799438a0fb35bb4d7fc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86b55c7667155dee8c3c353b553dc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca28b137096ed0749495bed020b49b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e805e298c5cde78724eef1973da0089637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d54b406761a5e2a816da0523515c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4ba7600c0bc23a4eaf3d5dda7ddd5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2331084f24ef03e9af752d4f13c480640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d5ad54e646f8c9cc287c5d87fc5d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7620b84f8e1dec451067c6e8c2b555642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4e1eca436df33ae8bc9cfc667cce3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11768782460226c02d745589a8665ae1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac5f610c94f196701de63c6c68e828645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee52ad82b3cc3f97530a7c076ae3142646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8ba4f33d6ee21c636e747563e97d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2667440b67fb582542a241c8bec4a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9065dc07807764d7fd08616cb9fcb6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e3ee9deb2bebe00487ecddccf4d70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c079e47bb68fd9c37607e7298984a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b624cb39ef029f0bc9277539dc9f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f52044a7e7e5e7b5b34f07e46e9d4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c95e386099e8231c45aadee873165654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985db623a4a365c2512cd840508615a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae46a0a74323717e65554d5f3fc0dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34574703258ff333ee622bb5cf7ef44b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165a82e09d4fbe9a8378672ebf66092658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882e6242ec8125327aef5122e17cd03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00314ce8c527f6842c011389dacbe93d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea48131a750ad60b83153743afe7fa6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9240bf64534788856019677a696eed8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ebf84947615fd3a7948bb5ab20263663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e51139d57350a532915c7463a571c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161834d83c19d80df3d72d6c6bddeda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe88d2da03a07e9abd51177f1d0b196666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acc35080c48371e1f936c45cfc9957667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939b5f5ed69fdd6126a8e37197fda5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cc03788ca1b00c7507e9aafafe81e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e96a888f8b79939ae8e66faf6bcebf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9c3a811f8449192d18a13904fb56e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fb2c15c7e7c97123d01d98e8fbf29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868bdedddf41cbcba202d6d28c4bb1c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde5c18b8e67a0b67ac7f8e2beb9db3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa9f295525c840063a2e0c7227381a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3e69052786d1378fb6153cf9d7dea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30025b0a8556a61e5671ff7409c1de39677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e3aede332e62c6892999a5683e3bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcd37084ada6d7b67c85cf879c3b0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59f97073a2ce178aba49eaefab32c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366fd17268ab3e903c029cec787d989681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f49113dc4d913f286ee975ef4efe74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65281898af49d68764abd4a0c285515a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbf5cf1853f8d06f41b6a2b38ae788684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd879915e53ebce714e36b67113bc8dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195bd54b17ce48198f77b9ac7ad474a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f0a347c0d5b46770d07404062ef8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ba6cfd676f1a982040a9c9cb81edf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7ef720921c7702c5ac3faea90605e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110b337d2bc99057ef604de97b641fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce299d50fd5fe6539d9ac795c0cdc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170685e1c79e3b0c1fe09a9e3d702b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32001dcbfc654064761894122b8e788693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b83af334799074f54a6a07b70ab92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8455c744d606306b4dbb40928aa530695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74e98ce580f9ca7b3ecb20b8307138696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb27ff7284a1dc57325b0f29f1a67da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6f3b2293609934f292ada00ab8278698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f26299404794167ad60051891634c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c998b88613675066bd7ae99f39e04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e86b03f56ad357f16761412948b58c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1c9f7734c3bc5b892158676661f9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a9cf4d941708a8586610d9af8c873703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30c1166ab40f0c95bad59c98c23244704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a99669a1b37b4319185141f27d7a69705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b75412020ff49a180140dde97bf89706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed94a641d61af8243d00f831184156707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2f468ee2d58e2a03eb03efcce9d03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e25476b957dde7161e96c4e3676a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196a7da1537192284470e60d8bf17f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374374581942d746f71d2c52bfb5ffd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99fa6c0bffdb6dfa30a9b60e05ab52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4264f6c630b771cc6495be41824770713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e4a192eb40ff96aac34ddbcda2a89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da471f972bfc23fd0c6aa5ad9700360d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3fae37d9f2da5b28c0e22faff4151716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c38a39850026fa1c00f8f3f852b83717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8779d3cb68039fdfdc08c6cdba12a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4930f7af046bf93b864dd7fa35b2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f15f7f67f21068bf3d7e2c6f158c6e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14bb3565358473c0d8bd0222fa2b07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a9da2d73de7e534a82318965b030f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aa2674b97030d9d1ee23d39d71775723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b9b59d65d621f2c6028b1f7beb166724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebac9e12ae5795a79f4e756468805db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f7b99bd1b1d10f86ca55eec7cbe41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9599f4146c39b6e95fabe56b7117192727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b17bc7ea85d07c86d911d18e8b9d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0445b3cd99288c50be0307184cc6e79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8745a0a660ecd74d8b247b334710a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36edb019849a11ffd485eba4115703731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a3582931e597fe25d6a8225535570732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb01ce5a4d125c2323c0d53f00a79d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d260772a076cedab9c25989685b226734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c0c51f186a66286a9e29fc12beec2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce5b5f796ab0dd6b451515318ceee1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e3f106e054b3e1cac70b25f4fb4a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e47d9f789e600ad0ec34d5956d671738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b5eb6e66bed46cf30874318e3af6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbe1a93c77a45577685e944186386f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcf8168d7db2854102d370e96d8251741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad2a0051c216e6daf0d648cd4b4fcf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29eedb4e9869df47fccecbb9c3cd77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c99c283e175d372bed4248bd4053f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425be83baf867042d55b114ccdd4705745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8baae801f946aac9a05bca940f1e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699ac28c668398a8712f1909775b277747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3474d60b30efd81dca1a4ff2e82bb8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a773ad7b64779753caa081fcf5a4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21b6f3705c8bb13d34e8a6efeb1bf7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e674a380799279c73930f648a28d55d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac72ec2267a106047a7a9d7277a928752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555fdc3d0494a43464fab369096250a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e294d3929408a2579463faad265b178754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff0db7f37359c8f1e6282157b464db755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b3417370a6c014be72ad059651ce6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aa3c4e2de196d8614aff0ba0cad2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe6d0035004d9797b9c8b42c37f181758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e550777660267cba67620c6c4f54dde759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>