--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074ca1a00d2108a9fb536d3b157db0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d33ec521fd861cc1ea961b25710cbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c9776365e54bda9c2c904a95e5c5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac069f66c13b4e0d325f2bc915199264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17411a13e9918ff7e5a09733614508fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f328ad0c7f74924334e5ad7fd2b5c716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31315465fbfa7da7643c3e106f90b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a7571d7ea9bda13948855028f37e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de747349af2edff6e84928ce3726a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8ef4ff447ebd375bd5720d220437510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a715dd00c8a07bccee0aef4d76b323a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a99da83c10ef6823cfdb6d64d398612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffad989d2f46d1b352007f0061322f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd17089e0ebd273e7bb9510a343ac0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95d7a3f32d9f3f8ac32780171ac67415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b13b932249fce1fb96a82f34e8d08c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85bc3fd0e480c25d6bb5b352a9790517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6afe598acabaf62947a3c623ef43218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92142129bbe26d2aed28698ed13716a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a782305ccac250976d6f245c341519820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971094aa993acc651c91bb5a934b8ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfafaeb73fab19842beb760c690410822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31263c8200b3b8342c531b4396e1bcc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3a9c04f559a818dba1451ff1fb6ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d315f6b3e436bc41ee436e8fb0d6bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6fa8dcb8f1957308bd39917ec1d3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c4258b82f3caefe19f26290915ddc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8e73cedd8fe504396eefc6c867f7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd832382ecb664376202aac6aefa20b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bcb9ef0564b44e0693017bca8ad2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387af88f7ec33066eed31c9f1565f20a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8c5816ca94ac4983bbc5131264b7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bfe972ef51c892586d41e4c9147c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd3488f254caf70837f688d4b2af2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b47283435732e17e3816d6111055335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281752fe22d0a1eac073e386a523c1a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc456d32031f8751a47c1eea08d033b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266a5fa0f1d101f4062b9288bbae62838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c11f89a4c4de96f1d3d912c335ccd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53057a4e8d82d06247db17ffc6a2e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d4811562d8f554aab449b88f0547041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085bf0a46bcf209ddfe03372a1c0e2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b87ac9a8f94b3c71c520a29df6514a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a64f0f5a6e7a42f437d0b91d4943da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078cc04780351cae814fa9f9efcd82745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007fc3f18fe8495b509b2407e1c5d5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c01eddee202e9ed003e74cd87b5e9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ab2510145c17386cd94670bee042148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4e9a063efa0168390866daefa0f3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c5ae75df04366052dac98f825384850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455d0a1f4d0772e81dfe7e23dd1fe4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efead0922a2f83e9fea3d623c704e53e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4e2a32b329dffee02162a17cd63f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225e320628b1a9af5cdff723a04b78454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295de9b9e2835bb3a1a13d475afed54955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d372fa776bc600ac5ec47f852198656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937a5f2ff15e29371fc3d82aea5ef5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95fb388aee6424931ff3cd7fa9722a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c7e5f5b19f6f566b111a18d3d810059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310fe2f408908201e961108e407015760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fe5c4eda1546f37b78e2691d0078d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5fa396ecf4f225e98451b84e24a0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44aca09684de089430451e138bfe9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4754b975f97bfbbfd9a03522acf17e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40f141ba6ce80d5ccd05fbed2c4a7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5d8eb98b956c8e8277ec85e0f3f5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a4bc4dd58d51dcb167c100692010167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4ea4c93306410a9169f1f16eb3f3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b83858f2b61a3b72080fc62cd225b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b1638ee6ced53642534646f60386c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950c94e36b2f13e30e04f3b1df0e29271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f049023fe6eaa0a9a025eaef38f83f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15922d83f9add907a2c66ca1de2fd35273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a76e5405613f9aa3658c5fed65c4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6144d129a3df8140b7e3c7581935775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc5a9944fbff9f8b216bd66145956376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362786420c174cbecd16c3cfae4a30a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f55ac1defc29fbe17f91b01551caed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e1a35af852f11a1d6ad050de5379c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e37868504aa9d48a268e696574ad3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfd63592bf48180b405a9d8ee13c7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb86fad7498456b75cbfec8f98431882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81772fa372ee5febadef49d852da8d1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056703ae3fa27937ed3e89a621821d2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1619b91da545032e06803acd9993d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec41556bd3db6faa96d6ffa7e6ba7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa70ee630f8850986589a5a46ff6f1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dd9e6f702389a5afc6a607339b4d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0d98ef1dfef549ba444e9be1d675789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6019b273c7152badbc1106d50e992b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb57625016972800432da03e268506691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3639dcba16c1b2a9cb2cb1e4f03a9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ae657f721028724c588c539d82b7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a4e4e2a33cc89f65e405e0cd3d13494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebbdd6611dec2ae76e9e7eb822e09495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0257fb66aff3a4d1613e75c75ace9b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d76b1f46e5e2fabbe74417e470ef597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1e436ef0296a58eeaa8d2400ed20198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053128f4873f3a861de0d73ab4f022b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96491cbb667ed738754bafee8a94f0e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406bb9fe6956c499b370cc1b7f5a4ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8648175902bd474e20c1dd8456db68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e405be887e96c98473a77f7fd8f4cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208980755453052b20ccf72f8360c6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aec6e57ee5e1643d3e0527add2778105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d81f2935c51654b31c551fdee0809b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a75f2a36b135a956092d9b69af1926107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559265cceace286036f584903e76782d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b9436a8e8ab8c93343583ea5f771b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602bb292c1332aa717ce8c9f74bf72f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82595e1a398b57375093b1afe204d39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da1883530e23af65c268856d31e69a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a1172837770519864ec01537bc2bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6799cd3eeecb4dca9a713d4cc9562114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f16a9af98247796bf81b7e9fa8db4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc210837f68b2d23593855b17d0db4b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cdcd3d5f8e92476567aeb4325464a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c3bff19b7ad799ca18616e6fbc5cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93540e339d856d34c424c013db4e05a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc821a8fdd1553018bfe082ac1c3d45f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342a634c2199637bb4b57b958a84c0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2680ace078dcbd06512654a28093d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0387026a335655507d7680a49492e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2859fff9253e0585888d25463c1ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15624c3158ce934f8ed1b18eb0324807125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69928a78c2917464c0c159ffd3e640cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c2e2d23f31c4674ad3c705271655c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d400271a6afc5c246a13257d2913c8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7e4dc7bbf20072f52c9d7232b17f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29e566c82a9141498159e360786040130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1774889166287ccd896d586890c7c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd86e12c490d3f6364294c0a5e16cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac70933f585548af84295135e3f24e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4202ec8566fb9203e2e5c78a46c7edd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e060da4ac7ff0f2e1a7518d5a77985a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67b35fe0685186589856d76f5b5272136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8a8bdf25cd8ef509e8ae15f29fd26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962f0c1fbc5c3d4bc76a1cfe1e188e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bf0a0bcab6d18c374545430804344139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071dd8cb677ee3bbdea5c98714f9dc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3e1a760e1881f49c69d6ad9068fad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f871d1526d04b772968d9f26a80ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bff5993547efde9bc7b1076972052143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d9730bfa3d41af1848f90b47ce21d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a375eb82a6396c5802ec9ab3364ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53932a00f3194cf591a3b455daefae96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686f0043d117e2bdf142fb92b04603a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d1365d2c9bf9e20f3b4bd464ff76d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca33dea8e3fed4a98bd28353a03176b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d623ea4f925ca331043e359ede3c80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcb0117f77965f415f7211ec3aa2fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c8d9be541e13ab1386c319aa06ef9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab37d64bbb900cad95a170f2ba3805153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3f4296d9be0ebdd8080deaaa0255c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d2157bd63e5613f922389a7a63a23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe981bb3f00930490f5433cd3b3d8249156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa32e4cb4db2c215e320506ba80c2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89cbc866c6146ff46f670d38725ea7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13d48709b911e8ad6c7e61892e3df4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067b834f0a832508162a4ffa22a88c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe85f9d3e98b191f414963e44b1b5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241ebe9e482c7e13347d7d0944d2977162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e4937fdf6bdb435b819062fc31b34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71d78a71ab92b0a92129cea4658ab7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6007c97a98e7745336ebe7231a75fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d88bc50042f286ea816214b455b6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1175c0e5ffb32f8dda4eab0324971f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819950c16341af66ca027d54517ae6f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b921a9e5d57f33957276d9d58991169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07757b5778e4cb432204bbf2927610170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6e6a0fbbb6fbb38190a85f1f6da67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3e8107e1093c92f0f300a021c9450172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f083d428886d2e506039c6f9ec3189173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a94fdd208a14c9d5425f77c3016f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a53fa305bd0996964c71f314bc0ab1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599337d4f04b59293719974e162308af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be97c64a6f2a321d2ba64f9db0e249177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1bbf586c1399ec6389fac3ae5c014178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c1c78afddea5b0f987872b849bb3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc70d4c7ed09be2b852d5295910558180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2046a3ca80525b50991013820886c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67f7347d5a449fc46d08e3ce47e140182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c38527dcb0ae75293d2bd85d59b36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b13c6712c942980211985c90ac775184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8625603f10b4e8d42e450ed203f79ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a207f000f2ba632444e814a8c54eb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac612bca541748d32d82a2b3e92c319187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78c92fba5c4e9574ab468e2d731f44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a74137d58650336512c16192ecfb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f17db72ccf452bed4594224d50add2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430a8725d556c79c72922008c579ac2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ee74483e7e1b2e646027ad2e96182192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3abdab9a4e541cdabd7dfe1db590a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fceb31f17cd07f6cf3b848678347e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84e3c75a2392dbfcba51a6c2832a00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7774aab50cbb3db1058654c5771015196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9656b2b1bd2fa1a6a010dd2f872d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43fa43157bc4eb48524012719b30c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f2e14fe519df3ed2f59e86c54374c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d1aa699a2aedfd195164b13f59a59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53000805f84b5c634e2bb4e2422ed4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfa233f688621f3623160f545e4639202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61b8f1f431cef6a43a0d7738c68e0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ee1b55e918c829416afa5a590483e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4a66d161d723dd3bcb27ff90c4366205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fa577fca24445d34c2bf0eb87e0f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d1627bae6b65c02721aaa586a948e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf99d0f71cefba501c61e840566736208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ada99d5830dbff2d0bae7cb6a9973209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a735ba7889a150d50b05d78c915d6a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41930b93445612bcc70a7359c1f011b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cf9c3c884cdf55866c16e3c054cbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5860c14a46e3f0bcd5356111b2962f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a72c8c10ce5d926f3f4bcd7e0b1571214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f840b330b1290afaf294fd54d8681215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f41525e5e2b24e5428d6b16f994a78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e49f28a90009e9b745bc78282cecd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7bdd30855a69b2ab6ecabd30d3bdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64925b0afd070e2420e5f2ed7e73d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ad4afcd4650770c389ad93b175f63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a0612e4c2a64cdaeebd8c100ecf65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d4c908773bc292aa0c2aa54c9eae3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcb714ec6b1c2b62a23182ef39fde2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f396161a030624e3d9f0fde1b588c00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5ea74028db2adbb07324eab4f24e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a25ce0f9c475dac0eef15fab5f9fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101d388c1ea43fb61a6b7681857d707227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd5adda77690a13ce77c63193463aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f54916bb139276bf6cbf978afa531c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd515eb117ad38cfb718d3bdfa90e17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83888b6ff299681f6b651bfb441e6f52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e6bf7c3ab24e54a23a5fe9bd37857232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7a02e896ad0e0dbde6db3bbf0eac6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536955262fb71c387a14e1db21912555234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1157010da12eb39173a3ea75d7aa0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dd4d2946bf36a9c9e3739db83ab17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d070822f8cd8242baf54c344c0eed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54227fc1d2c09ec80644eeab71683f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d851c09c938bb272daf9c605f2fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae8d428393ccfdc609e3079c8151d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50c139e02e04e1c0f3f038934430dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506e7b06c4905a9b4bee6da44d643ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b36b3ae58f99f84afe461956b8d4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf212e9db30b2ea6923f2d3a99ead3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c7999c2b9502e285203bf58e3f499245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf137350de8e12ec835179f033314b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46cadf5aa9d046f8a61940f79176a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942807fd65de2ae2db34d2c690cc06e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4fa6e4129d7e345b726bc374393d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060bac12e6a745fabf96591d94d3a5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b1c5cc5f81e8abc8f3682d97cf2ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd242de8997f36cedbb6992b5ce1a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75a14216fe75edf619ba6813b0c15b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a449af4aa5eec9b45733c2a7f491275254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181d05e8b25b96641f7081d60ba1e5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dff15f74d053b3b19bd2e9b3cfed1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc143a1799d61963ef60b9dcc137c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61581a12fd8d78459a6144c218e780f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06bdbf713f972c4872f57c9d7d5605259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1cd4336c5a09c80a677aa11cad05b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f6009942235d83916293451375f27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73da848827da8ec69b70c6cfb8a234262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9390f9408aab44d8fa088e5fc0e12d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fb74fe36b8dc19fe05869b8690ebf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b28309db1102d31a6b0ef14d526d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e280279ba06d5afd59b3b74805dfb89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cac7a224f4620f64782c719969389267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cb0aec6023e9959965c42537d9637268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960fd2571abd86cf16dd91d58821656269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f83654074afecd71ec56cf86163d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f317615e9e775b49f13fd28d536dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9aafb291c7af9a2c40f8496454019272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd3ecb541ae6c73be07e209af8f9f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544c94e5637f7a5400cdd4f702dab1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe34aa32fe350723d1d73e9f95493a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c797027d7b586fef5b2308ab1c68e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f63a6c2c5d237375dd392fa33fe52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4aa2444afca4f1ae66cd07d91ce89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b79d5588b01203c5badafeae29566279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406a5c84fc717a3809cb26671ab2e83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c3fd5352310adb0fb8f4c956a6ce5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcdcd8d8898dafe8103ddb41d79b2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccbe504a0fb8bebd659a0aea92a128283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ed81f95a9f574f7d654264bcff6e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57254f8cc95a77dafef00eba4429bd08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837678320357dd662d298143fb979864286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4627530f21defc5c94e4b43b18bab92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968f40489a75ae74141d37962d7cdab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4563518b56f6f4b71e04ff183cc0b9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6608fdfb16254dfac01c9c53d6ecdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73e5bafc2b840e4685c475f41ad933291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee60b9509a7577c16e6509b163cf566292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cf86fc4eab4dece55991e943fc08f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97412c28cba0efb2dd596996376a0056294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b36e6fba9a5e1e59a7a7a41a51c5e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc230674473d85fb77541e3c6c2db15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac1f7cdc380e89b179e1c444cadbfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbd3ae5445c267bc2e421c67b8f4f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fb2d91cbf79ca5740a05e4baecf6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269356bceb2691e22121f366bfbd95e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d661e126fa8de62c65476264bc2caf4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdec7beb1158d92e5d8b6ce70210357302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbfbadaf447ad5ec56b372bf03cbda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e3af002e2a8ba93f29335b95ea0fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8695e7394625db16ec7f9002f9922305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b9416393828393b6c5832e21cecb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36d4a7fe486a02e8d12db0e776d7a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294ad2d2e1d8cd2de2e12ae34b47720308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec06e205e7ff9b409f4990da1d53088309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f516f4aab20a79302c44826003f4c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db609f769ceb1a1ddcc601a9bf6ec1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e42f9c28fecd75907c51b83802034d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d1ab6838fbb5b9bd4a55be13127b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59a5a2432f0f3d88b703b257ed808a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfec285a7f7386018b469a7bbaf6231315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31a247901f178c5dc400681cc60e27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cc426bb61ee00f284f3fb7a256675317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bfd09959e980ecdb2bdaaab45f98c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b57546146209da8c46249c20e416a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466560ca1b8c66b3c69f46757bc4875320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fb6ca1540f9e4ed0c61ff117d38f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46eb00ffea57cd09945bc6a4e47647322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acc3c9c01e334c6942fb93efa18cd0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba74354dd13bb2ff76230a5da05cc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0991604fc220e7b868ca5fbed08140a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2df3f3e161e7240019d45e23ec0bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341d6cef19edf2c72bb2f9e39600f4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190df0b358a4583b0eeb3338ceb16aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc6ee6eac75e135182dd19d26220a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15310272e74e51907cc4e8e67cda911b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e56802e8da9d582728a477ef2135b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f45dd22dbcc6acab6cae9cbd38b94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a1097efe9eed71a0096120866c7c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343d56d8a1bb4a4d507168997fc3aef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0ff9d705a1547307c70410c820e32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7cbfd43b9dfbca5617f365cbb46d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113202fb4a5b015cf20abc913f324f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee36957c80d961dd4b87012c6b3bd5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84e3d14f0a576a2eeb70797dacdace339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83741c1c68ce32da6607c06e313ef4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75af7143d961a7a471bca7c0f44820c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ad3918c6daee534fdd619a13b10ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094caa33ff299082d96c136e9d33fbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250a0917aaea10582ca7ed282dbe326344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a447c7abd0f218f3f828391c6aecc89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed3e14f33ed72b8499708e2b8a3ba2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a4ae16d62ba5da259758ff1ec9fcb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6e12aa0019efccadb41f37107ce02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d768c2ec42e009492c05a8edf46e4dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6da787769e304f4ce91d18efae5e20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bf098f6c2e3dd1de4f41b772a9e8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507f8845415f9fa61e86177f932f507352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1032ba6d61a65cc0e6ed9faee7d9ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad604fff55268b9249fb2d6f35114ddd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55577d533639be42e1dbc1d1572a4c2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c38d39350a056cff712f19710250d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228d47209211e0d738461b87b6b0372357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f80d598a4c99110ab896819dd5ae3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0be5195ef52160d1f107462e0ac884359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b650779a83b875bcd6f7cc21ab3d94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d6af9359acee6bd9a37b73241bc4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8e17ada3e9acd310fadf7a3628600362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a50b20887022f0c142e31b18cdf28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa3038c16bddcd15e06d32961da96b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41470dd7dbd996719f5023506fe6d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57ac796ccfc7e2844fb4a734c3adf3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eeb7aea40b937a8ef8431e169b855367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac50ecb50adc41478db4cbc74cb4135368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3572e67fc5f0b0c369196a33f993f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067669f9b94724690c7e9b5054965114370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f2823cca3040ba6fb8bdd01a17728371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92cc71ad6446056ee93e7a29d9ddcb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc19477ae9af061a721ebc58efb7e71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d107511ac08996fbfeb2bae55e83c4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef5ffacb34162ff05f67577f517887375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93491a7d8b5388bf1b4562d53bfb892376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fae98216dfd2dc080cc303684a3393377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e28f81962f06e6192774799b24722378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae098184e41f9f946d4c3cc436276070379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392e8a6bfcea96f715fa753efbd31d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4731fcfe77e542593f50c47678953381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58b6dc8077bb8a2c5d11278bf2c40a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb8fe7f7735c9668acee0daac90cec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e0ada78eff9e6007a22ab1bf1e7cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e330e6b40f4006e93665b04ea8430385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b125d41d0efa8e8a58e4d94cecb0b1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30699cb75d9ab5c3c598a08509bbaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6433d83af27162e83cff8c1af6f26d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18217da69ebc5f0e1a75299a0d926d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448055f3d9f7dd8c773a1f2a483b6af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d813c7b23f75c92844cd4633523c99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa989103f799147256aa416792e599392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d7d77fbe37985e6e63ad34cd85e9d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788373e0749956e5ec5ffe688f66004394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a98a9001d41d0348c6fc02415afa8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc10fbe67210ff0a54e7deba7749ac3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7fa8857c3d813b2cf8ac5e9e76ae1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b167169b5638049018309762d4a9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b7d4de7e9bcd3a581ac4818d9561399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c8d9392c98be125b5114068d519c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95577be52d9687a82ba2c40b85a6dba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92ca52482289c3fd4a955d1a959771402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd993a8b3f8483b0d4e992ce55e9903403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d529e9fe4c2871a7f44fbca9b57f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bfeadb039cc5a560691e86be3ebbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7070f10168cfff8800881cd992286406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bed247db5f7130063d7e22a32c37da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcf31688fb84eedb91553321bd7162408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c834b13cb2b06eae8788d5b9c91625409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5a5f992694e99ecf54ec11b6f5c27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c939f0cad0999df395499cf6debb0eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429fe1d03b8b1411da77bddc1ac22d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe5d988247b237e5a007efadaa31a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67d341547a1f1ab05df55e179c531e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f7ad85653c21d7be6eda48533231e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da93c755020ed878906ff8452e144ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5589f4524715a872a687bf31bfe6f1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb0154bdf289b400409d89c1c71564418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d6aaa4fffaee0ccd8eba9139acff4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5873b7c2e13d70c4894d26e2260bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043d86e2976c1d64060828805eccafc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90558b5803c09fd3faa4d95b7059352c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ec0cf3006c1f80ba607257e0196d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9198c655417ed323e27700a160b5bd5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523048cd38480539c2686f7dd14d4215425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea8626ddaf1e146e48ce09d25e412e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced24257d81a6f3eb889a520db5b3dae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fcc0872f432193d6a10a1103eaffc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb48d7eec8c9cba910ac01e07cebb7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08ce23ea71c91c2b4bff07da0ef043430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb6509f9ac600314e0ac6ab2ae443f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4248ef8a159d75fed9ee13176066fd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da93be116aa7fd315419d8a10a0bec7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cce86404a9dd69b3fc151b57ee0a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e837ff30a6c948ed6338d5306bab64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f959929edc6cafbdcd119c3e80636ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50dddee08803a3a2fa9f8937638b5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fb921156f07ee87b363c9ec644132438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68a0b844ff351210fc6ee8c800028d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7b7e99c20810eb515b7d67de3286e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d7d08c8373ae47d5c9ef69f36fac9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add21d885bf4b5ee91c71a13cc65d1ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15087afd89b4d729f4f5f301b54b293443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6234823ab8f620775d3fc7f55fd8b79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99713125733cf10c701b26aeb52825de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aee51a4609f9150785d9abfd285621446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feaa375222b0fbddc50a7f9de81e3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17c25006cb568f89976cd87dbdb75f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5be5c427d4b0159bf474be2372ec5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd140e5c494396c45735e74f4ab462450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7a1b0ec12e5b61a9d82cf135b467a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9f6788d64b78c07b511df4b6b7cb9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5b88a1a50cf0f3114ac5fa49c22ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb365d0b90a586160f52c7f53db3397b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7c50f5b6dbdf0c7f2ef3cc068e81e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a41ee50e0b822fb072825d4e312690456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0ac494eb31e48bc8fc7e1f9c13240457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8964591a615ee7e4cbae9130a70eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aca68a99eff733a72e81feedc3b0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a92e22a87cd2a2622e7643b028aad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00ffe350d705dd507e04a83d90d808461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaed865d13f6fd16ed9368574a9363462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecf84853bf86e334d2ab3b47738a14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774554770fddd0927bf504cddbb3412464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f51fbbdb0a4196ae29ca42c6b861f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338c774169df66e4571d9a8ece661cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98980a242acbe651a79b8b65797b3479467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f9d18a70976559342c3eb67d40325468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd08064792149d870929383062a32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370a3a2614fb3d9aa0e10f4356add41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c1b904606957234a9ba5278ee4a7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0c7b49e3f8095a403570d973a0410472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83336163320fb77ba2d4263bb10ae3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549252a6483997332f309820625bea8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46eb342eca3fe716680592aeae50f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839dd595abec0c44b63ee870ed130ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b730281d0d862ebafbf27eddd12e24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0c476373dd735fb20205d14850a66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990c224b0f2ec43e88bd029e9107a5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9693ab49d2cdf976693266e2971b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c92e276428b4ad41057d0bd9f1f74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a1d7b45d7c40c02d97f04ae39e827482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ad201c1166a227ccea57b7f877102483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d84ac0e0a2e29901faf3541b2909d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528be8e81df43b73789e0aae5e0601485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c42d3c66ae50366acb991f1f71078486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc4f8723f945aa3f23e0c983d2180487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cdab6588eb802d5e5eca89c3b3dfb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e05ffe019eed8cbdd6cdb4c08be3fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a0f273b29f27fca18636d955b251b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97f8e8955d009dbf847f648be7502a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ae4521411311742ad665289b4ea1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b9dcb139da0db1435264eda13139f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb105e8096f99cc8c29f013c6edaf4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6574b5b667d257e0d96e9aea5780d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22576e4b8eb6f5791364805a4c63029496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bed114a26762bc2a2ca0350ebec56c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76092fcd0e6a257a0bece9031fd20b88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40018bd6f9d1b558ad600616bdd486499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621b0bf263527daf93a1a5c344854eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413e06f2c65bc727ea56a26ff05d1b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bb94584e7d9fa6d83c64ccf3b7329502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdf3f77bf728695d294dff3a142e22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196ca5e6426498dfc9c375165edbed9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202276de03525408ae89087cbce4eabd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c024d98efaabfc1dfc6856fb3df19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305add15fdf8265b25a3bc8715853ca8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884341f4c4ed060a57008e0828a9e97e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dbf64a0ff4b2fbfdce89b5bbf4655509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e469718748610d1e7729d1301aa2df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25af49b791fcdfee3ae89a26e57ab28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d29bba9bd090cbce769f08388d1fd3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a686b687291db6a6a00a45a020ce3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f327b223505f1fba76fd1030d2434514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284de57aa05fc6f13bd44768bbde96e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c891fb74cf1b7e2a31f3f984adb81c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6edf411f8de2da7c9955666cd7e9ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9492eaf9caa9e66238311a2fc8c2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee57ab54a81b90ad27177a8a3e056c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a635f33827dcaf26dab6286cecebc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025277fe5c4e1e826277abc481c1a70521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1c44fe087959a05c183d5f970bb7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3e7bd6aa2f3780a77250ab89a9d77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe55362fe57e0b18d8f48fe605a0959524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af236156f0d04718b882875bc22757df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1ea16fa3e1cb0e39304d23a94c22a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d809be2214e0117dbfc8866ed5f814527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcaf42547f52d17e0cc7f4f162a262528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e99886204d4076fe874643ca2d4dd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aed71e8c461dc5d5a2a53c2b9964c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12069a06c55420965892240dbe883245531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf931d778fe132cf4602c942dd8f04f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92122174f22ccd529cb3af2a628208533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22adfad83fb3dcdb392b73931f24ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66de1f3b9cc574c17aee0c7d41e65f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba726d01dcd5e09c4d6d992b1019934f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107b78ec58fa207ef192f14abe407f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509418f343fa40ded89f4335063a3ddc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6e23bab710f49c7047892411e71c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7dbf22a58b65b2cb50eaf2baa1ab5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed9f8fbbe6d71abbe128e86f137815541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de89a0605ed5e981692e4ad62966fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaf57f2f2a5c44f0489b43b88543cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be0e1e85957878c907ddbbaae02547544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c859161e855026a73886304efc62d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c487bb9580781ea6f6c45c4401f3c56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c15658e79157e0d056875cce921a78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479c9f545d7c0e64580b2bae0863b5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845efef0e6bea4df58723e4e1e2d5bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2b141c0317d6a49fa7340dfb87a53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aa1a7a3ad6107ee9062e6160c9516551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da9838c8b2bf99eb9c32a3e6e121a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88226125630409220c5cd5f76474b16f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc07a982d2c7942abb7e06da35fee8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057268b20fe043d9c3a5643f9a2c32d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf7543b930fde4e52c7c457af4f460556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4518d026286b1928e58b56fa2819e1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2915c9146f9a66e39a3e47d05d46aa8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ebb7370c762fc074dad7951deaa96559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a726929a709524b9052449cbe8917560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca081ed6777172a636b0357b470710561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16da0cca91adf900944b4f7a11ccc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68632d4c8520b5ff1593a16b5f15b88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7d3cc7b52489c630c5c1ccb9a89f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e728e8c1089b86a0b3e3872f6c56e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7382614425833e67740a69d14ad79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c40f11b081a64ac9c13dfefc6b0e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f517da234e4ef26d27b766449ddb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb47784019a2721b391d27b177bd180569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0359770057486c755fabe83bfc7b1bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f39e60bfa33b18caf8f1aa8f903aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e45541a376218f6b5242c07c8f2dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836bd42423060204ddd9b39c5b7ce83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f721d9ace566d1b938b3a566206162574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804761f48ab68747be5f5b0bca89672575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d919664f94595a8caa5dca63d98ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c7ec91d0ca7f755e8a8c293ae2c2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbe37a73d93c5c9f549f18760d2a08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fd5d7aabcd478469907a8a3889f69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b26eff7d248df612862bbce9f775a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5bced5814cf1e62135c1581861b9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f2c051ecbaa5cbba589403f5e457d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72fb2c484937e013e016bf305cbcdc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564209de4f75a6503c397bfc67fe1111584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab636fbf0fe5effd9c0cd4171e1e827585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994be7e900012d19982d5bb40ef5c00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48c6f1c4804fc046963b3e5404e7bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd381f25bc2992b1a2278aa743c4b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39883d680bb8ebf90007b9b9e78f3001589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a976f2d0c575a5600c2e57eecdba2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2824243169581ac95b587a5244e0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc177ccb20c8bbab1a480f1873e27e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a6c271dcc1ca38696484db5a25f01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef67604dfd942d853aea1029d9e592594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4292aa27d551a43b8c81afab54f1446595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7cc1f75c0dc7100d239cbf9a9bbc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e4eea28cd33df5cebffcf4247e078597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcbdff0a5f7d9c7ff65b12e57c86c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9434a322d92745638a57dae21d2de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f91986bf0680f8a4b49dc8ae1e34f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9789875741f54c2eba965a551c1d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccfb2aae8872d460ffab1cc943fed4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca862cc325eed60178fa19461f8046df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45539c24d8ec660860e5047ce9d4c05604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9734a696998d4117d29e74672355e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20d82a4fd1becc6829cf208232c749606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66968309aa73826ee4151299425ae64e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec0f42ad53ae09644c8646206b95d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9815ede7171c16e6cba5d854d33eda0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7473e2f7cc8ffee9600043886809d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a482545e0c5e4105e611b48ebb34114611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40abd5bab50c7ca0a3fe756a7cac1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8208b8fc5bf88622ba682440f6b00d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68ca48f16621770b191d3eb17ca70c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5434ca6d4f8b0ffb15c6dd6575daac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32942c8299b10b125799339408d9f912616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf393896ef36764f53580e519508df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8611f998bbfacaf8e08a7170bdf92dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719966e04fe2b5480080dc84d57253b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e5a688d5c90461100f0685da2dd96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c729a2e3db75b78e17b83130f5ba8ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e448dbac5571b6e4b166d5a18a9f495622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffc0517935e88727822ef5bccaca69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253a4a4947f07d2069a91b6f3f5ba29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ddce59fcd2c24c0380aa39eae4660625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc8bf4415435400881ecf1328ef339626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9d6fb3b203d6760bbc6167c7979bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630db8520ee888eb2eb5ebca6d5a2edc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50330cbacada8e7a3fab90607c5bddea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec39dc34bf40c825b3d794bb9280b06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddc429a23d538443b20b95cf2b5728631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f96bd47b2cb3f7f0ebdb1fa5c7249632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681391af47dc62b1a78a7d4afcc4cc7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e6855c18442c07e6cc347e22485e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e5b5c6be274c8164204dc4c9b677b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169fe902f2f8a9afc92761346e2e928636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab562de6362ac76ff9f5fc1b6a6b43c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c390ae49521f2005bc7dbd36a65285c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3353564e7096fed9b20442c12132f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a37f981288efaf59253ded571eab12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d905084ac137dc7b5c5a6fd818081641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159900054cadac3cae929bece1f783f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a07dfc3234b1293eef379422670207643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90936c8bdf5adb7bf5eac82865935b76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430d5574097b5169bb116996a854e82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb41fa5d5d2b58d69e132ebc9f9490646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d12f03014dff9d9ccd0c531a55ef8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035cfb75606bfeb6e643fb6ff8ca929648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fc4861eef88cee4fe47cfd1f51ea5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e55eb81ce1f3b12595466b8069fc5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be04ca06353a895abe6b6582c801501651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33f79875244d728d0c006e3cae6299652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345cdd5cf82784012d8ed36b9891525653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e26e8837e2413f78648ccb91ae7c1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f02c1970ee6a5d5d46672eb7b52ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3b3832f23a62b113b379d24e6e64a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34757b1cdff9c7722d0a971d41498128657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08f0977ef87626db40f4bcba92a68a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4b2645c40cdc71bea147b6fde49b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fcff500a88e60d90008370659460b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22ace8a717e7a657cbbb6ea3843932661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef6634612aa5874fa4deef6ca7578b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae9d22bd9a695d94fbb37d666ded06663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae2ceb16dc88667d7339b6f926ece7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f668b18f404d6343aaa632b69706190665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1903546088239d3f8f4927d9aa74cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f3f103cab9e805939532732081188667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d098a03b95845fdfd4f9175bcdf0a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb68c22d23a47bd5b2ea9b4ee5ac7da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e477f80681f87e6201f8ae4dae9942670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d79d5125f7060f6d6171048609b5c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f1b5124b3f4336b0db8fb8eddd076672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b8d0253b12e88f7145c14eb465993673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357816daaaf21bc0c8a2a111ce9b15e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac7d5367e2a258d0a4661929e56d6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3900c1332a1039ef0eb1ff95446ea35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5fa334ed866eae79a0cffb0a11290677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e126fd74108c04055c5878759a27d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506a7a2e1af0757ddd25aaa9cf17a93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4318aba67e4e422af0d05506d1a9dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f693152d5e5d9e9c323f5d0d0848cd0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaeebd88cfe8e08001f91deeea6cc3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb45c8b2c3282e55c706b8bd0c73019683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae58ea9f77b41d6544e87be379d89a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbec23e44339885a0738c7927a32da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efe3b37525aae4c21d8446930de771686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026aede5a050603de5cc5501fb3c3da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ff7205dbc2cc63e3a941803f16399688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2006a7c51e9423c35e5e6ff7f22475e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8763adfda63ce81d30cfe161216fefb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70149addbb40b4befb7040d324d075691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204d4e83fcad3dcf0314a3119e5c41b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd732e38793de796e3483a69c0281a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55afecb7ce1249a5b7777ca9268a1b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe6452acd7ad730f637ced04d6361c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb17cdc3e626d7cc74437e38b5f2cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edfedaf2b161a1e8ffb8475237b3ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3064f220dd15f60f4b0951b843f4e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafb7eac6419154e87b9c23354dd4c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ed9ebe947a3d20f41ba655777145c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93878709c85f0e0eba1acd5ad474db8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5d517af8033edb175c737f65ea2e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2900ed22399e8d133ca236815b217703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85c203426f51fa3976e4c84cf7b815704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39131ee54157d2ab3d294f6da60d728705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c041114fc772c7bf05aa52eed8149a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c004952dc6894117965877b5e97f0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2b9c156f636585e72a1c058795d12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90644e46b26a00f6e2155bb062d4dc6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d635123f90c445e3dee93be2a1193710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bc82bbd174b8c5b271b4d8e8291ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644729fdfe944cfbb221d9fd4441453712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8a8dcfb103173c018593889b840c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d09b5c6ad026ca37318aa9ed98cee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d995c8bd6abf0deae15ae3878089db8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b4be289675b640e7ee98d076f7d6d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f475b77ddf64a78b092c74ee93353717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf5659bd952136467ed3d29a00eaa3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582042fc8bbcebc3c54d1d600b969748719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae896e29d7464e05f2a6037b56bd1c6b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e183ca9ac54a17c4e520f0021b425721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393974f3512224da840b2659284c0bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f596ed2a7b608e0670c67e4a1c91f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ab5be0787e8175296c0510034e3a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49987cc9ce4cb8b8f682774613aa28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b903d7f5b27bc6f35a0c8cf06cfb21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6287167776a429f7dff4e5ebb0fa70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec8f9a6ecbd9c3b0cbfd0eb76c901b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828686d9e0ba9d8c7b29b4b8812936eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1271f67d28be1a45620eea74539823730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874f2b73d4eba44fc1783e9db826e8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e31fe6b0e828a3381e4013616b1a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c497a973dd463a2aeb1fe728ada96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef992cfac5bef8af9428d064406e81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c545d3914babe598ade11b268c8ea0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d14486fd00bc485edd124c4c910f1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cd6a926b557947535ba27ee65c60b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9fc5af7a53343827c3b4bae539bbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2339aac83890f529e7b7baef336cec8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fafcf9bca377cc33ad4770990db51e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2a3799fbc523d1683923d4c094699741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefb9504aeca58154da062d52953129742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425577783cff716f4ce90b3ec7dd04b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873f3d60b792c589412928a575b0336744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f201f71c4eee4f1e929809e1fd69a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a4c2f1471c45f1acc700b517290f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337e22b0033f062f28a32de233c2d33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce695e8b4d220c8497166afe307e71748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edd822e24e8db5f57899f4a2a5fedb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420e19b6f1fbcc8e1125f104778f2ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a0586ad1de0485340d18c0f8ef3be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d289c77c65db4ec685f5176a306c4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbea3957c58f9eb10eb8fd2377fd29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034a531f24ec5572f230629627dd669754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55bd0f332c61d809693e3fe4ba2197755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755a09cf3100bbac99fe2180e592c20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd272b44bf027069be4648252717105757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26178c5926e97ada117970f55cce31758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31145e342988675896324f09f23816c8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01469a50cde762a13a6f851fcede80751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d28766784323a966573b3895359ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd594fd99b3de9c5aab3a356793ce33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22537abf6c2329c10b7cfef89e4492be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eb6782e752b2777243b1ae562eda25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8834e967bcf90ac8eb914322677066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053fc22e16652426442e50197332da87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d29bacc6aec8b1807b81a0fd3ae0648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90b74796e7c560450fe35929af355d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf07557edea6aeb202fc09789a0a2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0f9d96e869d18c1492f0f93625d2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5614f56353b7c79c8925a0ce2fcf61b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3384bbedb68a52ac25c96a8982b37213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee0b7c74ab5d2e73cba79572717f6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f817890687d4f4cabad9fb41d4d365415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e100f8abc65d5d0133948954b6b54f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acd1a12e003a6ca80b443049a7f79317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ca6e1716a5b3c6453c52bbc81897618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8ef7f776d98a6840baa8b94503e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f3dfadb352b186b5f605400f4251720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200983f6374b96bbd15c56168bb04d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2662fe471db7ee287fc4fe4ae6ee3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7144b8b8f8e6adc8131ecfde0f8b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadfcfff00d2309afbda95f0b5d110024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b371c9c0d035a6269a18b66e9e4831425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406133314d85a52732ef4b1e0ff40bfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02098e2377bd88abff2621712622b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dce1e3614908854775e3c647a9b1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650289d0a40071206aa3d3edb5ad41a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46a278e22592ed55afe2dd1a25d21230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b441434a5f9f96af5d31068e02f49d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214149ce21a6eaf89942e5c223138e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3775cb9ded36dc5e169e6fff7b482f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31b26d0037653189df3d009d38054334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cd87787fef5025074b43461c3b04435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd9f51eda549708ececb06e0c2bc9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6c91c95c99e03e5db4346746d6b3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e608f0ef7cb589d6102071ee8d614238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec50bfe1399d1a110a17702f112319a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed132cdc9f5eafb89e4084bb2fbfaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac906476b38a44be3ab3f6cb03d36441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387b6688548efdeb0516f8a06a3c8fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19f05baf01306e1d1cdaa9e2dd521a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538f2c861217128a96e4196a13f4b2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94130ece6c8281b9607bf25d864ce36645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707b1b1028955aee1b7c36d6cd2d37b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0065c0f0f66197f393e7a9182f9f8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db64d337419d38eee7c589f169e1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896cd9cb9c04d361cdfa50dbe56580849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49accd30f8f94df2c8d928f53a8e3d1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feb7517643c511d652f743a3c6d0c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3749b6073120cce86eb526ff1737f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b8b2d9edf7d690844a2be61ae9f3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27771e1655951ff9c14cd8940e43035354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2502d1692f24b63d3cd635a81a01455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f66a894e9fa02d54ed690e2371c04456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaef506ceba89306bbe90c55d6a26d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a523b2cea0c51f5a4e1a003017b8bdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec42c99501cf6c653a52bc04529b5ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932fe76712336d9f7acca5e3df3f6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37970b01b83850baec328399e1cc12361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b336c7ccc6aae686d32bde6c3b3edae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dfe9b84891a6a08ec64ddc9387d2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cdd4575f4925315477a01922e51af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4cc5a25930d7467989c701e7ba46665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45558a0d981d9da7008fff4ef7cea6fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a77e7876d211b40cf9b9e79ded22c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70505628b524e94f25028491e8d81968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c83565abce44d815f1ccd74f7bf5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a16f6191038bb3d53e051e7c0c5a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa785a538f64126f1949266d3306a82b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ea6ede9ee0f4ffb53b580e64af7fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76730137679d32738dbd4a04fbe5507473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fd8d827c91468c239b13d6f8d9df474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3200dd27291da976d4616b9898d317275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de553ed39c6f7cd427840683c01783576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716acff004f5a0f9f228cb02545736f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475c3860d96b65c1c2fdfa3007d6dcf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634e35f858a1ecdec2f69b52503d04379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b5911c0a6a2bf13bc4a3817c1ad7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86ae3f218523936ca513a13e3fcc8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43e31428089c2f91ba6d8cd236db3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c96e0cc6a0363f69a3ca9554b5bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077ad278878366ee5d85eb3ea332e7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00359adbf931df5e2afb8cbdb710ded85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dbd63d8b2940cddc7a8736d3db74d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ef1db0874526051e025ec6d517c3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bcdbcf0be494aa038849dfd15da6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91da98301dfecd803e33d12d57bef7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146fee1e5d64592969ea08a11d9019e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89babb5ded2b41a53f9d14b3bba6779491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1350f9873c6f882a413d149d8625f7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70848e67c229c9bb3bb8b215f239b5f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9046aeb95ba888a07e780c3fdfa8f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b6750bedeaf951f379962356b437c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4fcc315ca9f682002959691a36f4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8576f366826f2f056fc13a20701ec097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c423288a57a91a577fcdf9d0a35950598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61192e5938ad012d7e8eb63a9c1e20c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f91ae2e144bc09c72e49251217e83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b313cbbb51737827812b12a662bda9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35864ea33860682cfe2a24472d73c3bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca44d4aac5f39367b71749aa9447586103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5b0dff5a01bf2210c4b798c5cf70f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dee5a2b0f4eea154f8be7f031d3456105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bd8278d423584d1e123a6bcd94ce6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f0e2be318bb3fa93c9fa201a15975107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c965af8086d2fad987e8de5212bbd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff8e307639fe4f1af6c39b20c278f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aab8073f6bd856b01745c4079bffc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb7ce975b0ca32cba7ce6820765baa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d424500ccfcfa72f5ea4e6f5fa054b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ca5769c616006187deb4d7d7fada5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd7b97cbd49747131fc1439e7c61bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbd3522d846b388ad7280555491650115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895403440377ee77f7f7cc137f37edc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a8b2306d89055abf69c083eaf4486117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b679686f16211a3f1a5678631245ef6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07034a7f510565501c7fac94024c384d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3b04557b7ff1f7952d916c233c0c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ebca8e3c75782de78cfea69868c1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444722c4063488653c1dfe656cf77719122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99139f128ccda0fb8c71849835e5b591123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d3fd7de0d5577a454dfeee034d5b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a2cd435b1618fe13b9f1db5ac3872125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae307385ca8793606723a1b722b80ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9714ee9e65f80621669cb5eaa52142127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7b149f6981fbec33c675b778917fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef8fa523928fcdad27f169fd62b521129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560a5e504c823a79a9eaebfd2b8143b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac348db75c49f75265069ff2cabe0ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275940d6ed2f48d41e51b26bb5b1af5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfabfbe7802ce6f5112d3bd88962115133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f9326fed88a6d9d0a4b0ac7a9bf8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c13cabcf108ce71dba8a1b4201ca3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e81d8f7c03ec72ecca08e1685a8c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830a7fcf619901943064934b043840d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d29014fec997211ef900769e64195138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead28fded15a86501c5aa0358b0cb5f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4156b0317690fc272c649549d5c156140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcea052f111ec1ec03c157b224ee93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e59baa65d60aee0f8c78b5ef2f8ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e1f05ced8aa0532731bc0abd7348d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4925a98deab82d4220f21257c663471144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee815ded5f5732bc480592e06a6f484a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14376f4d3b0d5c689087fe19f87b159146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4760be90062447ee29f252dda57e07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b93562d881ecabd414beb66e4c79c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d1c08b06a4fe0c83313a0209a7457149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6c46d3d6a47fa2cd12ff0452443f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f41050c0c3b91dd8e3af8b67a866c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faf84b459e5296e649cf30241d7600152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0440069ca64611a857c1762473979153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686730b9aa30820c5f6129b4393990b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbdc46f6f2532b7aadf8cd5b3695df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71d91760a887efbe2a43d8d46704a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ee9c78c8c0639a82b51f2ba22ddf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0574192d6cec6f274e3f49d6056d4be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c93593edaa55e5c1ead2d9caab3bee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c8e541dc03512d4e1efa80b0ec43f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5175b04e0e7870405b71f407e10a3ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd465375add48ff8533ac1361a4d45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c15b19bdc987286b1ecf183bef0ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050db0c71b0437233f224e22c36a9ea7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056df49c123351a6b313b2482fc64cab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e59e538ae9b2a7ad47f8f4e898e58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249f7cfad5138730abb21ec203a1c0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a27504993289f74a25b9add52011eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed8cee261eff77e91a4f26e4ee5c27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec53b66d050c0e645792a2986067075170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf823477b5786f0b5ca83c47b7c00d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96480e07476a7d6a8dc87a94aafb73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfd1a2df27aa08e9d7c7db7b6210d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31887cdf3a49ef628f7891de78d34806174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec03aac45014a71716db183cf938bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc6e0d43252a2805b72dc7c960347d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be46d0fb618d2ad50f6d483bdc0b954177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f9edb1c20c013d95170360c189345178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62155380629d3308f52c99e9d9cbad5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377b198f8a3b45fba0845b374131a0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11e9fc64b48f04feb9a7fb30f435ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958791caa3458060c55cf6b223183cb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b674dba8590b1db02c25f5083afbf95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3959755c2b7230e555ff775bb7edcf6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b7c60dcf6414bcf89e6449353e999185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cb279064af44a614ace3bb6b088d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e90ed14278471ce05cc8fc7e900f84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a881656f325ba4111be3bb65368e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29195fdab533f06bc97f97bb17ec4556189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1f35b28081f72158e1417ae15e508190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887c43283a8ab86b100ec9048da06c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870e63b88b1bede1188973b4a1ef05f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7809d586ea5ac9c127475a62f65aa2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796fba8506d99451c8f6beab9d0ee79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cf1e443796d89a8c1d509b41b9439195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00db9d2c3b8ac045b81a83536b7f031196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffdc1425cd74ad7a6a9e2b0a309eba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5f37142337df946e2a23dcb0c5b9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fed9e4e1cf8b54c63b6b6a1fd5c4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0dcdc0fbd1279a132069c63722804200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56ece9028440c37b37b16467822e53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd936a6ec5967266bf2d2b96a71e906202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f35f543237f98ff0fcc26716f91183203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a885c7d82b83be51e31f45f6e9d2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774413043b46eaeaea8b82289644c125205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f305ecdb2306b0f39853badad6da2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce31cc057f4c10890976b11633f788207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16cd932e9bc34172dcea7f5246f7e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f842dfa141edd2d07a54ac82f56f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f2f9d5415a38e14f921ee00840853210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c290b9840f848e384a00529e4e24212211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826a2898380b5ab4c18f40642103d82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed0b422a5c6200ad0f1714909d88f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650ef1d15f59a93c83f303e23e54695214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82686374c56c4f72a7806ee29cdf77a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722a0fd742353b077f8c86519e2d011216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c51796900997dc0d79a1498cd26436217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34833e7322a662be195a12dd345553218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b86fbea1965e24baee19deb4b1cfc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff83adcb2c1fb6b2a1be7ad856f00a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12c2a2d99a8cfb2725d9e579377e88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dead9f2ebeb3ecae2ccc74bd4188f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f211da905ed7b0a3a034e97695585223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82629b6a6361d91faccc005ef2ea7d38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a586f40a98ee31123fa8ba9245167225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760f73f28bc943bd18a721f39795db5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a748a0e6466b54a9ef0121fbbbaab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9c0fe003fc4a31ec11b6009bb9b07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3756ae5f3f5ce7f7d5f40f1237ebde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd89075ae262cccb6f2c7eb19828253230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fff78cdf10cdc837b84382f5c72ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73571543220fc0879b057c354dac81ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0ddc03fee85a0f3279ce726b37b25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae56c955f47b0e64f9f3950ed1c6f0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1531a810db2612fafd3d2bb00c73b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568e3830ef44310c9de83c2c96bb5a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56a49371027747ba559d9d6ee56ae9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d102bb7b382a9fcd35a59265cdccf3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39493a636794ac8d07dada52353bc23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ae26b83f18957dfbf0d69b2b975a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c36c255f8edf13fa815be09a2c078241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532930bc8280cde89157520c2d99dd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a712e19d298aeadbe425075cf210ca9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1c68e0a655f55cef5c291daef3a57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3194974b8b8855b66b9e8651b3bb2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbc2284cdef4553280bf00de61d5bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00ef6a12175a68999ff422c8e20d75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d7b42d795507c68e7727f5be67fdd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158b9fe6a5a511e3557d445081cf8b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2711a6158bbabfb8ccdf78c6566c4da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a33ab09473cbdc24f74c5f5162bea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c919cd0c6c7059b68c407634819410252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc387f4cbbf665b2e98053ae766c12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab645743605de8cb3e9f54d6464c80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4abcc9939570b57f455e1bf3df3f72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60dd41f20e499110dec997ee50aa48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ea38136dcb4cfe48199626166f34e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff807cd7f59c9ef7b31c7ad58445c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868595badefbb92f6cc1bb816f0afea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749598961ec0cc76210b41badbe9df1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a983c9d6689b2345eadccba94478f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4642c470deedb629434464a40fad021262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6374c68cd67ba91cac536bb57b69bb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23b11427e1775b9ad5ae94de6b5b65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7b264a5ec303e3ded4de3c48f4839265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375f6ef8a82b434bf7fb9e8ebfb0a2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4afef7f5a44b6fbec283ccbff72e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e261160c1c6789916834b34718b1c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf0d2dd16b9c03ef1326a42fc8324d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff136a089e9e21424f860ad02c6a69a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8621dcd24fbacdfed45d81e7ee982271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c6a56eeef7b404786d133caa7cfe4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0edb09d5eaccccbd5e27d8bd967bce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd13ee842cc2e90bcdd868aea9b6b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dd1dfed64f7b0ded205b3ba78cc96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ddec1d796f59fbf9fc5b19e8a0f85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806c1d4ceb2f50fe348d1fab5c063ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5b8d2893a1cd25ad53203ddccccf4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b648eeaab1b252158f76f155d1d5c8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d264e7f19bd87828674727d37cce4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b54a6d6215125ba476facec6e3d304281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf6b0e7ef7be4299904971a9f5a872282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d14dff9bc4e6e0bfb420f45c5c428283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbd279121c760ad83bdbc3ac2975f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45aa57a7cf67bf2c9ad94e2b10bdc3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa53681dec3b7889d95348ff3f2e5c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2e986a213224ccda47f1fb969fe8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa697967cacb46f9f26bbff12fae83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb2d619e83fcb3a8eeb7aa87f8afab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1b214b7ad6c53389e6188bfd0ea34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe19e22956ca635852f4848ed6b786291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e88623e36f5f5fa1db576c7c3402c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f81ef39f8ed914da31175a181ea6ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f437001ffc3baa01fa93c787fd5aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841975911c6fb929d6271d3ca591bbc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9c152e0e1f65921d8b1a93a8d2f08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b192ff031318c5f90f9ec774f1c1375297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaca43f778dcb2be71f0bf121396d65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9008b0f28dbe8c3c87e75da88fb6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b261454c3dd95b4e9b448aae31808ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3103a18b01b0dbe766c2ee7128b382301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230259c0f28fcffc77348654b1e9dcb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110ccc4e999e45faa2592bbc68c79f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a87098da82fb414aba45e44e59d21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006fb37313a82592783f68a1f29cdca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4b81c475cfc1291c8f9eacc8bcd59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73cd82b59df4c3483d73131fa9a9bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ac4e2906f6f3c79c5a4de2cb3987a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a598d64a317aaa7fb8b721f1fff6147309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1945990d3a0573ce88cc76c186df8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc02a2bae4735cd6b1d0086668c0767311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd68ec9fe96a3df4fb1f9f29114ddfb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30aa56cebdf4ca861ce1384ed5e0ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067d7f79170b8af00a0001b600077ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f62fd2f0ac3b8dc341a8ede2762143315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a02cd72fdf5d342ac1c00d4a24897316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbc014cc8c16b4f7d22c3223dd9554317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f872d7a3061140c80985b8df7d26b2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d365e7f4fe30d48c913769ef00bf05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a1a8743fdfe282a52a5ae2380cc3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15ef7a47ecfa29ee992b52c9624b08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d0ed32ba89c67557455cb7fe9fcb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06ef955c6e047edd15cd3c2e08dcb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfd011eed878845681cb3a32477be9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110356439810d6b601ed70271459a3e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cab2b5905912428026747c3685727326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1da7c76297c72e92ac8398fccb038327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bac75f038f6dfbae6a236bdda97f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd6aa8f206b63972b1f997ff69c421329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c91ecdd5544ec81d50cf62a33dace330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014ed1ca1f23d75713f988cdcaaf11f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8e45fe84ddc15ba4c5915b8b6c2f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbdef51ca25f61af1cc8b08827d976333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e71e982090f65b09b738591ddf962334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb10d457bff456e1656dd7edf82636335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee29b17b2e66f5a52948528f9b92805336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77192ac2e8f8c227e6b3d48708e431337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972a1a4e10645350cbd048062949ba3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf048f962e86372c80a49c28bcbb4b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f21e02e4b21a6995df614dd8d21bf5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa7a6167336ed3843616ebd1825aec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91963c06d8ca6d2b1c383f076c68c9c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de465e74a384fa3b21045bf2cd6bf24c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5ef4466f2c79bea82f5fdcf810500344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecab8d34daf0b658ae602dad5bafe4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52809692e10335da4ad5d498f673a73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aa9d4486b8aad6f2e182d5b20d271347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba50cc878e13d1648410c41f54315fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2727e230eb565ad27fbd52ce2d78d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a008b38452ed2e4768738bab06c9c6f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf21d42be4330f6fe78cc08881e508351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d0bba02256258e397275ac1c7ed89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99694ddfd727ff52dfa36d7d213bf42e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cdbe853fed50d8f92a5c97a59c430354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3af76337acff1b1ccdf9f13cec148355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f36ee104a24325907bd58bb2f48a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ec75c9fefef398095582f8622fd34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7762f54093c98eef18c479db999538358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d063f644e43bad8863d8224515834359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e2cdb4b2d02ba25fa58df779fb279360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69906c5dcff3c9b2b9aaaee19ca4690c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b988c7267e15c0109a4b39ea89d76a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d451974e16fac36dac8aa671732d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236962bf163ecc38c075328a6108a33364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d187f87cac4af244f78917aba55780365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c8bf86eea458b08ac762c1d2588a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4b97f0b091701e4dee0c70ddf09f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50758ad2395489b418256761c05aee52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be994adc5ef2b398ff59672ea0d5b77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bffeeb9a4cb9fc990bf49f808c3c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20061912081ea1782ea629d75a8d3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54f7aa056263ebf22800c6c585df88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303daa4573a92473343aea9543b7984e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46711ad9278bbf31116c78f760414c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758b05cd465eb72db065126d27b6e13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab423c2e242fda8663b6d458511c9b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84500e70879e89d40d324f4466012e2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea425dedc530221fe56e3cff144378e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c93948c8c4e48e398c18f84e83061e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369060602bc1919d19024cc2b31b2ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21a9b1a54691761c16b292b2512cd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669baefb04a6257236a28b095aa9cafa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cf066b7318dd81c040394bb22e7ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc95ca81f76af23f4f13ece0b2fbc41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2304cc9c16a199f2d55c13e3ac28a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2318e2551cd6327cdabe030da81b5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc3c72d35d51d52ab2e962266b9a69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc87c61e0158b54838d157a288d37f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b0bf9ff7d13ee8341e51988390958389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5fef80497cb3db1102861134b610a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c5a963eca1a100b1f30183c8b086e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821ab4437c224774e4c7a2243e2c00f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407a0df8eb7438eef8fc68d5f91e79f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46b46ec86517c7eb061ed371d1fc2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9377d7fe22bafc311d681f445f569395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32a8940be6584cd15d76a4e38270da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea1e797a5d918ee6751de74ab6c6ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b276b12976278b465d1eeb301c8ef7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827ac7c3fcb85022c5debc5e9b67774399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73466c06ab022fa16dd63c236f69fc06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c271ba13403affef3036db4d81e02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1300423621cc7aeca5fd21775a587f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e454828e936ce1a93271d2a3793c288403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412664100149ee04b1116348b154ccfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178011c1ddf906bbedd0318eba55af0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623172433f48051c673bf86dacf62a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98924901e35840a519c9678c79554e01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9dc9c64e76a6a72c31bcda8723f7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8565a35a134e015ec22e907a1793f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045761b4a255d7323c85496f9bec4003410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923ab39872bc05ef42c85fb4e8b00f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fd4663f84350f9c9db38abc4b9941412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060389d8350b740805813f2808b2816413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52784e96c64953b88cddd51db8a55f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc881b6044343c03f66c2829d5ce8b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fce944a57cd725dafe2bf95a0bb88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15025ae732193db4d0324956f14f8d19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3242c554014dc5480036044d60e971418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb36983eeca70ce3cae4b815ca0354419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a08bf3d659f1402a96fa64560334f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c41336c0565e5342c9498bed91bd56421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330eafc8370aa51496b3369dd9dfc506422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843a7106f0079ad31a6f17bcba828ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61f95826f7ca3d69bc5ea07aefda71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019e256367652255e16e525e61f8439425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1368962353664c78aec8c8383b7b3c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02b9b30d42a9396a2001518061fb13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9171d50b486b9e76fe5d7e9494411428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0cd08418a9e51a8cbd7773190b87a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da2098e4aab1a8955652ecb96ce3fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6317709269d6e167e40211e31d2b990431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5ac01387637cd4db0176af2de18a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c93ff3d6bd05fe7c8c791ee8f5f2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d51ae520edbd1d5e1ba3e265871e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845076019f351ccf198ce1c6f67cc63f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfdc6bc9e9f0e364b9ffb2c3233c73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c87b1e1570d7a32a9a83b9cd58efd3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3a24dd6abf11529f26d27810fde14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbf26e16059b73eb4c49a72eb7ad75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6c3e9fd5a6e0536ef452fa786f470440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02740d8c3ca77af958e7c21f84de64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db9febbb07b0b8fbc65f8404bb1277442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da1331f7920086ae4fc6ff8c77d984443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77854d0bc8a9a95fff08275f4e48e5be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3d9a8abad63b86642a5b8df359db2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ce292c6ab1873165e51c14c69a809446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af9394b3b2873707bc2dcc42530429447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b066874b7e84428895fd1ad1ea3ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac235d95d8cbf47083f11bedd16c956449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7b5a4de2bf409dc18f56086b82e3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d99c12ec3120cd44575c99f3c566d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00a7c203379dc8273a36a14862e360452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70da36b81d2ebe8d29a8a42e5c9e91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa6731072f4203a33ce46147729e33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d5cf07b73f70d3faac1cfc69c5ab2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8a56e515fac7742e475228d3c8f87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d71472152ba8755d863018aaf8fcd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a31d6dfbb2ef3d8b23eff7a739fe7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067dd2f8d14904a42fea6d2bbb273fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50223c4da4c9bd26b377e9026ee346460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d82d142dfb667404cfe992d39e1b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a1cd8fae326769184e3748949e0ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85b94bac827c5a0bdb306c7342f20d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0ad7f6700b6a62ac02fe01d89002a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c90d8d2dc67c929d22c5a5e0f2566c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b463eb4749436ebbe226afe65f854e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2154c58faeb2fd490cf41fa1e7ce2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f779b9ef87efe8f0fc2cd6f028d817468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c2a8f853ac7adcfc4da1022fcab8a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378929d5e07424543c8f893c0948ec5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a1435d2833391cb9623316ef04184471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1519a65b87c5136a45275acd43a6f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c33c657539dba967a88ab5738868c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2882472cb663cea20e3ed2622c1f38d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400e6d62fcd9ba5f2e868b814cd5cd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1064202faaefac72d4a96acf5147d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f176522d97d0a7d5125d442ebd3347477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08200e58b340e3bb3ef239cd39421849478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd02be431cc9f5f33ce3ce59fc7194479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94080786e4127d5ee39bf840ae96b13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51b92133c96a5b23f3fb6437814fd5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7858eb46b02cb790233e43e41a436f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73856a5ba17551136ef6f98074bcc8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2162da671ed5760e94f669f58d328484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72e29ce406c94ea964a90060500018485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51592ce1f9020d5984841a880ccc451486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d4e00e32853c5af33e8772b0ba0d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54c3bd91bba720f7484146ba8231b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92473c7630d5f32e6c75f96ff42e4ff5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ae828d60010558729c808c1efe851490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf41df296a5a8473b280c00a366e9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37538c4e54ee4ba9215c1c53935969ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7bae5b8976b149975f892641ca326493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32404f95fbff32f8805533d21c67b58b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b559464dbd335b73e4208f791daecfb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfde1f30acd7a298d7d14f9f883b7b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c84031a483cd174b2d7412fcb6a7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0466247c7df30e511f4ebd391873fe8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e127fc4a4bbcf9d1460079f0253e7ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a645c48a7b9e5301d0baf019bd8ed7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e16f50a71ec0caf995f37d8497959501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f46abc17e55fe6117b5e8a1a826561502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70488b3ac7c29118f674cc520fd2cd6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba795305c5c3413210d3a410a609e24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783c28eb290c3a9f654bdbae7d749c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5b073ca49a249cfce60d079c127e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a8823555fa95ede4b2a64672f8a5b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2853277473e545fdc9481be15a1c3db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7219d4ea585968107585493b8b17a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ade77ad684ffd36eb9bb3b974dfb3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab121764f6b85e2f4f6f06ef00677de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12032925d5294af68c7c4b15efd76253512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89758ed3b75afd52454ec2baa80736b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32e350aab633855cfcc71ccfa89669514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0de22894458399b8acd95e85983ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d7c598c0e9a4a56473de3d7cc2da5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2edf73090cd1bd5eb714c7ef85ec1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6065320b18ca0c082997dbed8fae2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7b105bb02a453f2a70492e5b0b1b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c674a2fc4c233b683171d09aa72d2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59098a8982b59c309dbf0c85d207ca3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34297b06473737f559327c6e7ae4d5e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2a13fa22d07c4cc2aee74b1f70dbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e007bdebd5c4c2d525501c594ac5e7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab606d6ff90a001d5cefa24cc1279d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1c86afae3dceb39f51355f1a776b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c219eea543a841bfdcf3dd95460cee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10593ed50197c81e43b55bc63e4c2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ecc53fd693b54e269578d91d992ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7bb69e8b3ab04bbc894af31731360530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac59efff62ff7c651e669ef6180758531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d9465a2ba3c5a6be08a23e91ded85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee111ed4f7e43e8a5efe1698b1d39190533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7555882e936aebcffe384ab415286e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403408ed0e1ce034222226df0d23749b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1306f55c65dfc5488034be0225abd9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9c9f8ff269482dc352f71314e1c7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d03256d9d09082ecf445a23192336538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce5454dc198bf26d229ebab6b882fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2b70e3873d462b4c125f07001f426540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b688bda0612549d59c076dfcc44496541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30ccf4445701c669a3ad07e8d9c1fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f62ad9e3c59837d0a5ab3f668d30e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b467dbde4a0935220c209b41604986b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7add4e624136a3cbddb25c6ec0b539545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abaf66503a86c83e6efc0587f092ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ef9997868c45adca6084f1d5d95b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e4640fd7865e7355fba31b4df94b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff7e55f2ad06f5f9f82218b8599932549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a90ac841b97597b52bdfdb5cfe5f7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d147272f5935ce0281f62daf45bdb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a954b8e505035e90337224f2c6e7880552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13316a1c9f2f70ab7bc1bba64e6239553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8a8bd1dfba41484c9393a0556c4b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca30cfa06b50e801433b3c553d5b7be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5b19738a2e3446e75207265bf0227556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77c0daae2b739acdcccc7c91542f84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aa7e69a09e73698de564102d9e8d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71134871ee4d1376cb3b85626235485559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd85bf0d6931f2ede5a4aa121f2e8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015908d9452034eab9c3c2bbccbf00b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e9290eb4e1b6b1122472b0aca61cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd4f6de75751b94a7c4354fb99d923563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea7b19a14a7c4e2d198266884eb3fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f75b250cb624d2000674b50184ec8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db147fd60f6cce474d4b5abbbb6012c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa6e15d85f16af1009e63f60ed49d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dade24ff2c960c172e38167bc7319a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442040915d86af63914bae12ca942bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c2938ddea4415ef1d6de1cca6a944570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62b23e67a69a1b2c0cd3af612aedaa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853100e583a6b0f2e1b6c19fbc2810b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00520f6fa0f63706c75d0689dce92d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268002729380d2941c0f6347dc4353d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cca9be54e0064ee72eb0a26666bf7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50313e9fa2d1604443a06982f9ad649576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d5d2493f3c034c7769523a18dca33577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1857f11c1321f45a9604aa11803629578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5213f5f6d5e8fabeeb3c35cf98beaf6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f189064f9e5eeae13ffd239a16bc6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3d33e861fafbe9e0d4d821537d916581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e87927d5b1441f4f45c27106103560582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae5b28b8098d50dad7a8a97e5b369e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b393089aa8a8074095cf038c1eaf0cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e9f71ab6eb03b1ea7ce9d190c61c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736782b59f04dfa020c9797f936e2719586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12586a962df11333de13d4928d80df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc414f1e9a15b9bac02667e127e175bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87e43b10cae35e152b835e8c9b5d0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05372ef7d6b965aff4241cac143b267d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d846ea9bd25406356650d09630fe3f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c17b09dd531633143a8e63e266298592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a71c265d49ea849718fdfbd2758268593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ed950ae4d9b4a8c5a869b6a8fbd85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb9aacbdef2c312f34a3dc50cd1095595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b308b4b6a8353050798c9fc6d42176596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f54ed971e2f2b2755446e2e92fa81b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8069cc594e35da463581a8feb13c2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320761b23a27e57eb8161e2ca89b95df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107f47deb0fc755ae8ab3316ca200c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773952d168a072533a744b069626e49e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf175978ddcf6ce7650c1c75ac191604602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e5502cddb1d2709f1c2432dc12dfd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb6fbf3c6fab30f5b6782e92f2d771604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d5f51eb906d146f4798265d8f581d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369078c56a8227f8061f560dcc6347b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80048bcff308b34b29659bc494cd49b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e054164b73d14f58959785f071c2b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d96776a7e32591d639fca2ce5e7946609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff2338fe6f1101813bb76950c09f79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bebf38f9b7fae1550e5e19c5ea290611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665843e78d30325d158407f1f365a726612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc43e260fc5ecdac529194ddb740ba0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ddc0cb491a8ebc0975b48612acac4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444bdbdefdbce96fed525fca9b64304615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f180d413509d116e8374da5f6175d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e14536222f759eca8165dad8ea76c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8b729bc07da4d4579e243e6504b9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9dedab989a6d0f80bb1083d8f68b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1b66f2a1f5a29b8bd8cd84a9a8929620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db972d06ab26d61b394793c218d938621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee87c7d6d1eab44161c7233c2eb82f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc618cf7fe54f3595fdc34479c284b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ae09db2d686e98fcfcdc7c614170b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30bed1577bb4a233da037383fb9241625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c476e20b03ac5fabf40a40a9b02740626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c0d7937a857e8c4d83e001391e93c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda0de391863754a65e10ad8762230d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14993d27c5eddcf80d5f5207b6348883629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86dc6340089fce5f16e91ac27f20a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c0984b9b4253f3f5a83be7aa9f75e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddc5e121db99bcc1ecc007f579a955632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a29f364944fe824c5a8ee8b86dc92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca8fe70afcc13d02ef62e529e06a0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2430c320b086ee7ef051b13ee138cce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40db8f9fbcd4618dcf01c54cf059c79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eddbe7640a45cf1baafd30020b6ed4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dec87cda540a72e120d9ebced20e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fb7625cb4a8639b42d6e718053838639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f200f2a6a2f283d7f5653c1d247eb77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b55a64d304b33d269c25f231c6d151641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240722563e174f89877baaf5e31fc18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8938882021a311dba23ae3e18216077643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0f057b09baab7461783fd4d9674b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94caa35289cfbd3008f177308bd3a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0853b3f95101135b7bc8829c654f85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c71b979cce7c5d9f4af1b3dad42996647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662ff768e984c1edbeb4ae13a980ef8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddae3892b884fe7f42aa55d0b98f8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160150644fab0057535b29ed2c2fc2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5ff6bff2e936f4bab502e05123bb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca379e10e508ac120fb5f54313391f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aa69939f469efe0c682cd9fb71222653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d60070c575954bab1f164961cc4baa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298f1daad511fc8964cd5cd44f6b0d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25088cd3bf26859c0b8d8d73a12f0124656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd7b7ef5a628ba9a78b5b5daa1fb62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c32583a13a1fff794a2f488a41dce6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ebcfe5f830b35d348c4cc5de5e8a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d96f893db4d9e71901eedf5410259660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55df08dd8f0d6075225ffb5719a143661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627349123adca5c908e4a332af43dc5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e03a6b58cb4a7d42f943a1c12204663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930329dab6b16a41be6c6af1dcd2f07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71867cef1d306a814b307ec0b4cc95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953c395da819c1f5afcb3fa0fb541b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b64ed863a77a72703b9516db23d98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11540d6025e51559526154fd26708118668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8109d94aefb1eb628b1bf189e7e951669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8d88d592892f436bbf746b4b5cd1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9efd3f6345a4dbf7f245841a5a489671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6323b4cd08e48cceea8bd42a01e71a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62e3b19e0bf2c1c88c3f8bc1d89661673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5d26ece49e2d32cf8d9f8d51d2748674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d91e5d19ffcd5ba636de8c573ad672675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50984db6c3b2690f82f7b653b9a5bb9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd970614ad31c32fba0bf823331f741b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235da2dca87a421847c2c3c74485088678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c28d495b3d4bcb2dfa005044617e4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db098a18772ad0fb173cc03ac1554eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4b844e5113eae073baf0123f4751a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b744e73436d3e0f735f3ef2cf95c41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388328ed4664f73860bad91fdaaf77f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528de86a7d0cd5d1dcec11837c02dca2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f73758de9e1eeb6b19369b48577ebc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e51b6e3b067833802e5d8edf49e54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26cfd9e47ab55fb3b3905e2e07a1ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f857cea134cfbde6bcc46d681c821d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233f5127d8f35fc67e1ce3c6b5406bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be2e80fc493cbe11632445b53f26e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545cd1f5c0cd0343fb21a4f38512f73691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b2885658c8b0fa0c1ffee25e12827692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f3cb4100b829de0e8d11c893dbe60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9c7c18af29e78b9663077158cc7ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e0fe6b41bce73357fd4b0a69ed7f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa685288ed6daf2b215a2e779f5a2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2b15750e120855f0c2bc6d2e20c2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908386927ab4b6a6379a8c58f2011c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adf57fcda428e376febaa36a7e59d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303324c93e8fb0686c60bb4fc71d690b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420aeaa6c1f56e3cc7e491ad31024ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103c3e8b68c51c58bcfbc43532117da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e2a8fd41db0c72eae3096df04765e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e68aad4f6fd2cfb2030cf6974de14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5e8c0226524d09b8c10ac926657f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fed6f759da14a24ece2d728a7e56b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c83171288719fc77178bd7bae10bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49b03652ee361a6a0c80e98d38ef32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee053120bf07ad30c6c099a67c17a25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e8fde4f3891af246cb9d906aa2ad4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e58adbf8c91dca4d9bab6fb7bfe11e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada23e0e70f90c5d9437ca5cd9c4ea0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc33e622bc03060eda7eec93984a66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e738af87e9e72df5c971c09172e466f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8fcca0e91c3d766b0e2387bfcfadf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0f330dfee1a301252560b8d3bb79a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888dbb9ec9b07bbf5b64c9b95f46bdd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09ae59a59c1c806b07f87dcf83cd63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2e34cf26117608d4cb1e197b9a976719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314605889d86480b46301f25f0ed8d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d3a389d676c8e1be129dbcdc6e585721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383a07c9986deecf1f6ee00b424ac7e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d42c0d6cef5cbf82deadd6c958a84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7a6771a2f756eb9c4a5c017f3052d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df038feb98ac6a25a0fe443d968804725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d95cae493e1c7f1f6aa0bbcf2508726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2b08de7e848a40f38348d4bc14127727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b1518ef325de2be184e60649d7241728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ab13118d07713484ff46e63886103729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738eb2eca1af9376697f03ed31ccb7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8b10cd6b7a27fe63a393dbe95a6c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce194f64c692028d926d330a9231e720732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e702d41cce5815e629700c80981c236733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aa610ec804142b3da85152b5dbc99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4cf0e67b1d1d5ea5a5b5b1b827b80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d387028a250d7ba342f5242598fc58736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6fc8f7527430294d2264ea589b86a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88938cffc2e15ff917b960d711e5588738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb362db3a29e0059463b81151637838739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24637ce688eb870ab72ec7e6cc5773740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847c372fd557dd4f19d8eaeeadc07ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794255ddeaaf58beadb83c3592cc5c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e34d89be0bfcea25c890aa092dd28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bc0afbaf27ceccc5d8977880ff313744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb2df7a40115ea19006c114c6c6e80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99af1d1b5b6609b198c7728193cfb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a4d9fcb71bf8b73cb142b0889d286747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215550135689075a7b37b0342e551c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31506fe80d9f088d290c39280dca789749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a5501b3731be3edc2834b4a8df7c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761d1220968f34415939e09f4487474751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceacda09f4dacf856dc48680eb7665752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda2c7be1e1df62be7ee89eb00d8755753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9523e8a3a6a1f79809a622580b26cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d98ef91f0097bb370ffab843a58610755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ec77a0b58a3f2be33c17d0e6ccf53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07410298a2c7f81820cc9938105fd23e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae821372de8ca3b7d3070bc677368f03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1df9650e0046f89c8b85144b57740759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>