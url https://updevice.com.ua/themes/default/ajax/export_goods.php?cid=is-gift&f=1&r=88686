--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30184f791b6df6088ced4b7babe7d7501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370d8730e08f71d58a025236245cc7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6207843a6e499600800bb18016fde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b170508d9f8c9960bcef8fe8b9e8f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3c4db5a3676d8e6523aefe077693c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc26f3c96fe861b3de46b4302eea68f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cd469d2c7f21e03b815d26f0a936e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2856a2adda854be591d3161763f7f5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257119b62c2a1b93fd920b4cc93a60c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d4341e3a00671ddbd073de445b3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac50a2e99a5b4866e52c51c92bec8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ff1262be29a8881bf53390aafe2d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2855aef8d385c4f9133afc62bd0abc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388c74caaeaa0ab7e36b5a12d300d2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14ac50739294230ecb4a71d85715d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa08e065601f71f980ebc41880216416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceb74c8edd7004f6e8faa77f13fca917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba884e8045e9a472ab31c63a5d324618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1497272138cc7d1abdb5e0ab711205f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7c9f5d83ef607fb964418d3648a2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cc2cfbd8ca0ff9fde4b7c3f99f5f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bdd7ee31064fc205062437aa65d2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ae4db7898c8bd654f685b5c847e3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36be019cbca823bb74e3e186d8a6f4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda5baa4a4b82a87eeab17d9abbc83725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6ab0dd568bac0ab6bc3956cf6249426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983579816f560c833d93feb47c40d3a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c86478f65ed24438cbbeeabc301aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb284a04a797d9c320fb533a18ae01f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32218634d91f073783a9a908744fc22830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa25a5f5fc0651849af40254d7657dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224de4284434ad4f7fdfe783424de5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8127aee89966404114c5a1f379dd2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a111f2d09f6b423c93e1aaca2f65234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca565ea95d8f74ec98d8f536ee727f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c647ebef12d17334e1ba3a44549fdc536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc6eae62bf73a78bca9768c253d70f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1af4770b0e5180178016e332658ce138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a200903dc8372666d020b84c0dc7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6b1f1c7d1a10b23b8e734d7a1e7a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84c34ceb2652708bc4fa56332f735d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd813c24833db478ff6858ef803f71c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f8933c1fcc624af5ce9ea90c30c6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff420a05134661a68fd14281b2cf6c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dab3af4129697d8ad316052f0d13945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86999b0f98ebeed54c512e9a384cac9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e03230682f65d36d25ff59d8173e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436befbf74b24639602f000b253e549148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5cb53aad6a679b4e61d794f40458b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa6e04ba7fdf3a30b86d781e70b9ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbccc1fb8cbc782b379a3b72948c11851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fb8c49b42d0b0d1c7ac4bfb96694952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576cd827073390de9aa47a91f960fa853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74621cfeecb267edde6717be915c18f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86204e3a939647d873eaf5d7f2b6ade55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5bcff7033acefd3b9b79e7a9ca9c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe87875d83c4d9eba8d7e119afcd72e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbd7a221118891beaf55ff5644cda058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92874064ead2a2ef443c3b863745bb4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab96217683b4b26a4e6cfe56e1c28a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9a89e50ea4bc1e26927592be4f79f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b387e394e65aac0377c368f84686262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dccc266a2511530c2762d38aed86163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099f961b9e18c8046a1569b380172e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7974c4d76b94fbe40a9afc360b7dcc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8f4fe905045b190ff43af7ae8804b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c2ada370ba961ba9d8e114e81a93167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499036f8f8fd04d00da774c9834a064c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e57d30bb42ce96b39150ac370de9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13ed2c3c73b6960cc66e99d95be90970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0c36d7494d147b283927456e05a3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5f0a179e4625f41c3b1111d561afa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac29aa1fc1c1a2592374317ac234ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34ea6c73d096e00dcd5a30cf3d302a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a161949175931ab4eadd37fdbd60b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58d380187ac6c614749159df796b4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10454d7d33e51aaa3dbc3772f27b3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438226b43ebe641e22ca2849270835d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903e8710d2a0023d14395d7d42e4d5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf83bfbdea97bfab5f2919f39e033780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a5cb7b570e875f4c8291c06265b1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0a941ffc9acbc92d374e54b6f64da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b825157fcb6f32dc1576f6301caee683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505dd35b02e9f2cbc126d3becef8ef984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ab2d28d753089ffa36c84b9d8517985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299d3fea673367cab03cee3138c0bd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea4e43f8c50539b86596a98e0630a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4151b125612a53ad26602099a58ed788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cd9ecc9640d9cf37a421fdf6c457989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bea90a724ecad4a6f16ee031531e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1be3805ba67dd2167a01237ba90bf691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c365e8bfbc38394e4e8283ca7dbde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772217eeba1606d512d498f939a5fb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcae024788b4284d56ef15069a60c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85a752ebb6cf48c04bb3a4545f569495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731f6a399cc4f014d6f265a3b80cf7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9584f67fc6af040a30e2fd42b35f21797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be70d614872656a3af26ded67cd42e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bee7569ca35c57efc02438bf5adc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd943ba962bf563296cb1be306f4226100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf985431980ef9267907605c8528f4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00c66b9c91173dac7ba03795af0bbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4484808e925a2d5f4691d3d506535c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bbde4186ac17c603d8cdb7d90361a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598401ee9dea2620874e56216b8edbd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037db196903798b8f62295820d2f6493106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5e7b31871a55b8cca669f181507a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2239fab137a343ff5c645843cb5ceee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a529a80242715fcc9141b772ab17b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bc0ce605ec20082b1516d3fd9f152110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4663731fd4163ea818e60d576c570c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331026b6fd9fb1d69c080122d84e5591112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5564bdde438e16abf5aa5d86f9ad37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8bbf306484c765283807c82b9f300114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff08398b29d0214318b9e4bed0c3da0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07430e51ad1bf6fbb8ffa84a3a9a55d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf6653152bfe12eb76b1c12fca8964117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba16f7858cdbca9fc218465b83df3af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced223ebce651f64de0db3834ab8a83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82b69e9b4c767ebd706cda0e2e961f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f66aa5d553c159c905b50c922e006d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35634a11970e487b783f4a053e1f5a24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985a7b913f541fb326bfb2421b449d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b828310a1d978366488a7be1639973124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2eed5c35881d4a03757a373a4f694125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb0832686c389fbbc5061d8c35de4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7a1d9845e6f7c1fae6094ca6dc6fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704faebb281843836f324df852d9dd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2d2e3b72ca58d5e8743be7d2441dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbdb39bc6757b740e849d5f04b36af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006065f87411fee8fd4b014580cb1d63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db58c040fd9a29e9b4d02b39950c3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8acf88abf6df49bed5bd7bb53cca3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1000a6974282ca0ba029b05c708360134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ccb7c519ac36bfe8009022efde067135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc665bc9521b30ba42205901c3bdd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57234703793e11e6b24c4daf00f27e01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce2039237347076554a1b238c567a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2ae1aa18ea476452fddbeb29f8901139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d4409810265f9e1c85de135aa6cfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a885da01b0aa0dc037bec2f1c2b00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788ea63d79d743ed397a8dd0cfa2604142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae582aa94afc2eae67bdcdbe387951ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94017b3a6af83c5fa468657b95c323144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8b0bff8af229a6babf4e1448c26ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f66b84c2afe513af0b42226c5c423b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e125a712b39134b44fd0fc063f61cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fee7f864957d85368003435d6db80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da63f7c35fed82d2ac5125666a7555149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886252a339c973f2db91a960b8266ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3d58ecac2e94e8c468a8a8b42518f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9742d3918add5bd8537e9191cbfd8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7b899a534ae612e5dd674737ba56a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c1a3a11e2fdc341e95aa1b267eaa7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d753d0fb909a4bfd453236c5ec8fa5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcf4a86e3aa2b7101e5dec8fda5143156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc805ca024686a3a5d4129857a973c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db299eee80f49c2e2e647d95799f47e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18245006c062fd585131ca9f56d1af6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51ac11e812b9d899266e278bf9edc2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3303a86d13fb7764496cbeca39d6913161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc24ba77cf1c508c321a8c0683f265162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd47e8f26ec6e9293fd4deb9af02c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e846f90d4a7f8284f71c8c0aa906e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef97d234edba74731452cc4a244b54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227ac92833079ab37cecd44fcd91b54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffee2d45ba9fd8a125509a03b790ae7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0d68df0fae98a7c70e4316e1fdce3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d571097250ffafa8cdf0d1e3e16e246169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fe80304a866678a50e75b208f319c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b195734bf08176d0f47a70cb8b4be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b276da64ccd273d293860441d0c2a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a62c76b67937feb308c3e0893826ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261c1d1bee626dfa678343f963e80d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fae8dc210737f72d9b47046146e6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9808a9808400b9a70b26b39837a230176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8114d993ea6ae2f3dfd89eda2260084177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fda39e8ba3d2b3101fa8f120522440178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5b255c34ee85dca8f58109fc05896179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba39ab950798cf08f34273fd3e9129180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabf3efc1beea5e39a815ecb56bd459181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658e847799593780886c1e4de9bc7b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca08bf8a2a37a2749f64834280507e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d1c2f7c7862fa0b558bd524bd965184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1299673aeed07cc5fe3b51491e026185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b34c98864b132b885ea028296c965186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62799768b6e3f71f62442f4c5d2d90ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daaf33ab93251399f230c19f5cd363188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2547be4439b4b03069c26445ea788189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415b97cdad6a9f6380767d4ec1151d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19983ce43188062fa291721e9b411ce9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55124eda538f559bb5024f4b91996757192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71a8b0a019a633d87df4998e12677c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b103baca718b3e3695e17e6f6a574194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95315a90c727c55eb201b0b00161faf8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37786e98b05498e091061f458b55a68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca59c4c108b0247e8b5bc338a50b1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb85a70672a0a447c12716d270caee1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1139a3d464c5b136701fc5908f6b1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a403732479f0e04db34612babeefe1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe74abff81763f3d5c6752040e63e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb448b230faa1d32484408291766bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d2a1c2729e0896d4abef4b7d58bf2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ee92636e320a61a00bb4bdc6f951b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b465bd77c489c76f1102132bea853df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba303a55dc97f2b90c3620dd2f93a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c01ed58cb7337e8d5882ad1c7d759207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e722f1f2c13b915320d287a4f6cdf9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645fdd2526f5c9c74366241a34c443a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af99f656f5246d34540d37a6e8719f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c2ff855d89b1649e0d85232c5afdc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bce85b42fdf587d76410eef2754c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153e05365968ddfff5b97a94b78cb3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b62e78e14fbba4d9e266b949e1a09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b42215e922468784de4dc273e86ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d26ec0a000543aed3dc8202b2b1ad2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a63d4684dd7094f63b868810dd529217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0ecee508d77d167e08c441e311cef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f3355a66a8dc20a744225c480b955219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4be2b8ac201a3a497d3b1a9f3f9db1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf8027f3735a5dab3096afa9f56976221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff76fb31d2d41230759d1b35fec337222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614cf22d6e84ac6a8e162fc2ac5bb72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d12bfe2788fa94e0b1c4e1beaec18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e3013a4fad13da3e803fcfbc49436225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4b1b85ec8171aa336d72d9c9c9d1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d6197fdc6079c4ccce64aa0e1905d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a58a88884d8897ade187befbd8b40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab152aa6abe991561bcc37c65cfdafc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a6b7077ddc925b4688428376f748f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777cca9a19c2de1aff89581828a5b0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6e9184f714b37acf8d18183a1dc82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e104bf6c21cd9eea626ff926464399233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e41ad26dbf5e4c209aa64f4255446234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e141919870c110558abbbafebc204235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a5a97a35bfe62c35ed528facd919a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102c39cda7745c1bee3078940b8ac24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e207d8103e0b6ece89f1f37929536238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b674b29f689b29353af2fc7f4b09c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f18854850b354f07e9bc82f5c34190240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762f5333643fb9964c6c5c62fbe9444241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68585c7d72e41b3dae876e236273c29a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c81be76e79b932625d63d81dd64834243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7cf34c670a2b1ed0cded04f4f15ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c2a47e5486371c6dd0322b7739f8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c923d0144a87697863f5ed7e859c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963e7d939a9d1776daf3feb81a12010247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0f3d09fcab4b4450e9adba7c85b64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba0c656b0fb044b88a6e82783ad667249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e561ee276d398a273193d5d8cc2595b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285916401ec9d263741838156d3e5a91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cbf3ad0a4e59fda41a8b12ef486f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4a7b4bd6e812560c605622bdf8207253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be9b0c514967c64d439e5a9dcdf724254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ff78d3a28bbdad6fbc2bf5b24db2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12542efffa544c06af0031e161359070256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369e8ee29ba830ee40378d55f5a3a81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5e72b75ad2bff7ac4dc4c97f489b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03cd58c23978d26e71d8eaaae13241259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454b2e3aee5d10c42764ffd99af5337260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482d931d521654af310f65a82af4bae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cc16d299d3883fce36af98bcc6069262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc470dae018d895e6efc8dcb1856debf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11016376a0c510b3a57d6493652851dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb499ce784fe979ad7f5e1cabe38493265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a5ca59794cd794de5ecb350d97677266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b53d380ebfed5f7450ef1314f5329267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01b5b985df48eb0ee879b2c311a26a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b26cafe542c6529672b7bc0caa9612269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5255131a9181a09f3923d1aa954dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa349610b7aeef5377f8ae5e72f995c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c0ae03a10d39fb080458f91387229272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ae3448f0cca10d254b54110fcdf7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5cd410093bad0cf7717d333fe7516274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb81d651b2942d955ac6b2b20884cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b544173989dab57cb6bae20b3612275276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6205caa95efdccf9e3e9f460ba7ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292794fb318b60709c7a95cb4f7460f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8be410b1280baab74d4fb6fadf4d25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd62503c21f4538f3534d7e5c0c39f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6f5496e719cdb5359b1fec1a879bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d55b68f1abda411003bac699a9ffd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a7f16add880ee5d23555571fa74c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b08f5f5f46765cecc962d5974f9cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daa76584a81c479d4360dcce526d81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3875054553c16f2d2a63623a0c3e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968b0e8c84b8cbfcdd953f7fc70b2b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a561bdeb5153dc3086955a8118e6b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410628c8bcbc4ea29adc8b536dacfff4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5050122f7db07a56c897c4bcf48107290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934ec216c3cf8cb058e62a61d24bd0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63627242f7dfa0cafcc9326d2efab894292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3e7df2747737de1d12e67fad9d0b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e920a5500186367322d09e496bc138294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7ea6396c71f1aa05dda16c20a8726295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c1c78d0023bab3acc72f640f748f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f553413377b37c0a87eb8b04e9c6d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b37fd1f1ef0ce752d885e848fa5be2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c852024851dfd32774f8474137e7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed0d98b946b0ca424e1a6c34f3e8b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76613018f671179a075eca6175cbd0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902335b196862e44dbb40eae7f5d6f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267cf00723100f3dee2bc5ee494c4f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3a9579faa568436431083aeeae788304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affea6c87d37dea0c29f3881740a8205305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bb57864ddd976630ea537eb6b1bd7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7382ec907cbdd7dd8582ebbaecb4bde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fe19bdd9ff0dcb90ceed236c0cf55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d7fa3cb6c83ba22c4752a8a1585f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e54b8f28c9245377e4d27c8719e707310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eb3bdc9d5b5af1c755c0c985e4bc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1f7f807f483b8b64c5b03bc731b67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf38d3a0638793b7833c8fe42af08a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960d0986c95306c8baa14d1ee5f4c78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92232243521be0c424b5c38041b3ab28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84565bcdfe8ab90af25ef5c533514024316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58a9b2edffa3685c4d383935ae7a11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af490202a5cdd8d75d6675214cf70f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040d5c78ff561b6059ff22b00601efb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e8c82a67a6e406992f4dd66b8917a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364f902d7a9f868db374034fd72e530321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d47d05228ad3874438c1318d8f3f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abc0da5bb4c0925d2729c844c0454e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d17984540c6f18233e233d23d03a93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d4f2d50fe8bf0323deb7600ca0ae5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ed4d06d03374f2bf94be878b29fb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ff99b5eacd291d2c70fcb0781f00f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6022939c78aafb2206eecd6b1f4745328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875b1f613b6b8031dacc860d6d98d1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ad563f0b25871b2a6b6c53b1a0257330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f903fc632e513cf9272db76ada21de8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb991215455d8f88731ff6119503f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e47ac5d1da757c8e9f2af08947dade333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbd8d2edaba2240ceca75a495ddd61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cf6be5faea0a82259ca7315e830af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f12677a84d485545e918e8c01fb9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4f01170fecfd08d8dc7abe7c406ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003824bd848b558e22cf8875734136be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d02ecc8008935f617ba398b240d16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fe003aa4ddc81b0bb4b6b93507f58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0fa94b09442ba68bda15b90a001e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbb7acfdbc42e10295fc36b900b57a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25387c25977984318ffd40af8b7ded65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6a31edefc907071ac1400ed2269a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f564341a3807fbebf6891b75aba144a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac50445fa90b24c39217b0c2fdaefd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc7c8a274c79efecc699339587782c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8736aa3a470d0b8d14f576f37714e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e676af3651aa20412c4858d034f3bec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9ac99a512d23ed4f45a3146a165d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c1f25747ba26308654cf6c1857c5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43252386935a48b5b3f61639449519352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabec4d4d7f18ffbfe7e70f331f73d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b62a047b33937d6c109ae3142beec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218b00120b3deb1457f756772bb7998355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b090a77a70c14a4a42aa2c818e878d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a5300c4180d3896d5b1721e7be532357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290714d8bb4411448406fc5d28334052358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0e360e408e0cbad7905fcf8ef5f6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06cc4234432e60e7a88057d853a90f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b597c198ed9267a987c8a5fbd79ae9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a685fb4fcfe5175ac0ba84c263daca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f53747438e2583076e141abd41e3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12442fe6fc91ffa471d53506dbb88808364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6b6fdfa0cebcc531fbc44fb807a9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d1f4153f4283249f8d4278e8a7f8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9090d34d0bc5dd22c57b4b278b0245367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ececf329f9f7ef452e44b86f3cb0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22600c6a75dbe9ca675075e6e5ae5036369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e141885d5a2070401d88a0e70266084370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaa63850148eca6dff59d90f3fe60a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5012302beee34e764377504a9ba137e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ae63bc3a3aed93fb5712a637ff132373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7508ea4fa1cb56ac914928a13ba90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3f5c8f29fc9334cbf732afb2b0e4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321b03b9d0dc3db851d254390960be8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9b6524d2d3828251516e87eb2916d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e34ee72f44db92eace79638e4bb209378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963eb4fed9f0332047567f0f35de6dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3285c95190b30d620e4f289bb1d13f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef19f9b4ce876f03600ace185897b16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb3314922daa329bf48c8ad7beccc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46e1daf5dee555be4b79e8a029074f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b300f916cf73256173d839be7755b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5036b7d37af8ca36b5845c9f09cb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699912ca9689d8b13c0fdd2027408f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b568d195aae462a7b9cccd34edee4af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b43bc5a9aa8b7a1314b167046b83e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8ebe0538ab0ff1e6fa3591336d2ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56bc1636a1ba30c69c977a05c8a8d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbb2c520659d73075ed839b86016af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da260f5eba0b4a010effbaac2b50e44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea2bd1f9d854b2c424ccd71662ebf2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caacea9a32037b5b3c6301834438798394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf590083782e6b131bf26a343a08d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cef002ac6f590faa4de5d67c80f556396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1acf840944f6da52bed9c72eed6592397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99bff1b47328655fc5a46501e71b65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8229b29d295755db6f0101be5081314399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8569e187f53f4577e8792234d3b4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f3583fa37b6becc4ab1dc6786bc89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f838c29e07d3f570c05cd1bd3044e87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c5d037530f71016ee9772e30dc22f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bfc7012a7c7ea07c0bbcd5b3b7f5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb8e99c322809cde39449b0cc08e51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c79cfaff6b325dbd73d82b3929cc94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca757a69105f11c7fa4e7d7cc18f9e09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb2d17118c393d4aef6f0ac7e671b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ae370c47ee7dc5bb9822e81189161409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61854fa1dea6d7b62d68faff3eec8145410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e4e23e8fcd92ef2b494f4b9f4ef58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca86552346e473fa889b04c97abe40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121a64a9f841aebb018936d8ed10f80413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7d9149f5f263a1b0c1fd6b691c221414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e956b26a3258baa0fdd07c56ee5ae7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc2ab2cb7c49fc1ba4ae6dce45f749416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82528a73380a553b8fb37cdd994f7c5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce7e928bb273cc396fda8f4a9abb28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6f88fec5ad46a44b6f50d082a053f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf837e9bb402052ea7c78e602e5244e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4bda76a5f144d98811abb10a37ee4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1abb1798811e7e1f0c3ccca6440cc4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bed84085261194057891d30899578423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874f14b66ac17eeb07e9f1a5568e3ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed194c22efec72d50793334bf789e37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69458834f9387093639b8348b3eacaf8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c18ed5fa6fab10a6084cfe0b4214c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fe4ef48cdea2a35f1404a4724f1a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88980c2095d4390fcaf38531236557429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1519dc0fade3dbc8e61cfd0ac1b85c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299a6c3f2b0adba5506207504beec42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9da141bbe3fafc0d25fd0f04a45b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533237f9f75494c58e551b9f4e297086433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299b7653a330bc2cc401e3b34d330b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1775a4f47720144e266fbe0d360f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc849730a1e310306a7964e2bfa39b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3e6299f46482a38fd50a3fbc7bc1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9a994c5e955ebd150d8d50b7c4d40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd57989e525fe724cf6c70dfb39f34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a39f9c9845ee8ef065276bcc2f1d51440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a454bad55019679431195b3bffda34d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce07cb37e728fdba3210265baac49a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7bb64ec0384b6f67c84a07e4041a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa389db9cb4d3a8c361bdfb86aa218444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826155000ba02f727a30ad886d754321445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80d703eed626e8563e20e6fd8bf82f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852f39d8d395b1de056473c06c92ab8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263bf10c7c5e82e55693f46bc722d81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c2442350c4d40fa0cf9b6f8d2400e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f6c525d79a6f538f63e29598ff899450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5aa857b7c1b092a64ff39b7943f82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50984561ed52d7216b1e0262c4eefe10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2d5d9eb15b71f0a0bfa14e8d535d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4d0ff995f568be24de94441100624454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f20517d11cb27f24504e25f3f46873455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e32d5becf5618fdc086808369c05a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974df1928a1d0656f64b7ce84d462126457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7cc007ee5d2a06a98eb3cf58958e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf18f11461c62d602966c4bfbc6be9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65380d83dc2905eadecd8bdbefe209a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fed551cc9b034e5c5923a3a54b4fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eaa08927e9aa38dd150be4b30dc91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61322ba19fd4517a8b28b27f61037e6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cd4fb4d638d87856cd2d423d4f017464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c86dcb546879f4aad4d86de5ac729465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb326d8f8976a2431fd122cdd00f76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b6a2fcc2905f7085a0e5f17dd8268467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37e7d90b52afdb071a332d5fe4da71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b87b9b30d9ec9ed92162e3379e335469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc9971a421056b7e7a35fa28751750470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb789e5ed86d611c0d90dffa776c0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464582a96cef3e4cc34e693914aa841e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141b4e95be731ea4c794ff785abad23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edbb529d04e73c35e1db9d9c501269474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b562fdb8d76f01b1e861ef297b1cde475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3437acc89d07e77da4c681354a9ee3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a88b6cde32dcfab5b21a1acdacd49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee316926a6afd581f6c9525bbf26903478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e159b7c0dc590a18d3079367fa2df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e691810ae83f232d95412f71dae2fbf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f41be8ce3f784795a732a0ef249264481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63d0f751b2e0d45274b775f87a4397482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bd87e409ea415c9091871f1782585483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5836fbdadf250563e51f5df52338ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83f5387624138b174d875680d3a1a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876aae324fee94582ca558a4ae24c90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a409fd9ac33c96a3ccba178ed13cede487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b45d96789c668056661d7ce6777b61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1e6bbb2fefb3f5a716564ea9d9b3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5037de309a1fee1ee6ee6a4d33a9f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395e1cffeee3624c9d4f26b382edd40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859445a3a488a271e04eade9c501524492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bb41446c96a4008c8106c30d60a53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eded3511afea1f6b3bcc1fb37253bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725434124e91931531bc68d4b25dbe9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b1b9e3bd5270451b043ebf8e8eb31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abc47c3c6e9e96c696b1a016a7c4f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231e4288535313797c27558c1884faa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a9dbe81b085f96297dcef6f0067b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf790dafc66f8390e9ad86411ad79225500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a43eb5b18c36798c36ff0fd293dca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a98551819e02302d54721eead343f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71160a91b64d135fb01789e5f923512c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be9fb8d9f952f52f7d377e53081594504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b438eed1a473e87937f6c9f9fe6c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23702cdcc082d6ec67455d756573dc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c460701b7979ee0a9500217982705e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39936caeaacd762b35f314066f6456e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f17239242fc8a12000e355d2549fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bb25ddeb0674cd94a673c626102b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690d21c0d520827b8c2e00df81a7d69511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475688fabedd05226d21fec2f271d855512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438aab4f84d1243d1bd6b2e8ab2fd62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3ce60d9428fe96fef6c430d0c481f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eaa259e3c6229007e17b8ec19194c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ad398e5b1dc1fb3e819eed15d2555516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8ef44837ba3c217402ec86a600d82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eacf2dedcfb43beae310a8a0d02a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bbadd66f588642cd56e05bb369013519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe08c83b97f750d382ac3ebbabb254520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31004b9248a93f7b1a2f02674ed329a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded93b434b0a87a7514045ee6a12e779522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a971c332da26a2eafe9b336756346523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f121eb251957f3883e2237d359a213524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976292656f29b90eeeb99164207120a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85a11bbba9bd41314f6f4c01003a76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e787ecf8b66c707cb61581edb2bc90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56946ee5ba8d65ea8ecbdd66ef78af61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ad9e37f31043975c0df6648bd36a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5c80434661dda54c005b455796573530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c141e4a368c2466551455303582b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f1fb899121b172b1cd9f6c627cbbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f432b7757f374a56d27275a0a8d328f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660577b67a3f8b15f42a85860bd8440b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9bcc7377c1b1e3e8dbfec414ee4b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492c1440fdee464d899204a678af290536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff4b689546ae05191121132d83c68f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fc46b4b8fe86c5ee8b75300780a40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b810ee021d03d4e010648128576564539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7712db7a3d3e32fca2217ba5c0efd24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eb256b369493e542f6d24203e809c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04339cb02b9ee769a69b84b2e776a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c254dd9bae374f1aa3e15b2e52dc88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feb8559bfea10bf07bd53e59ae4aa1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a746ca821365d0daa024d6a8d011d66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259aed2fa2f2cbae794a3d40bcfb81f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27cfb1495cc527fa83e0e35f3eb275547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2c41c9d85a45b66df710d878a171e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84d391d3c3e65e0dfd02ce1504a952549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92739b592e1ddad821616be8be24e751550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c22f86c404a15fd5b7602cba781ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d7c95f29a53375cd9d7c966be2be1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea496299e314a0cf5d5207cad628543553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d948bf8d83f5d2e6cd61a6dd7c543d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7dae79c1bc0b7600077aea7ca00a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cdb93b875c7d11fb001616ccca887556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786850d722d566d378103eae0229f41f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dc0d7b6d21e766eaa9579ee558142558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc532cc9f4d09665db53bedd3febfc7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e2e7b7462758622a7e8890ae9d9e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd407419768c5bc83c791930c775a347561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bd1e26cb7b6257c427fd16a44d3de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a1ee566a6be819f34f1e8a7cb2e88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd31d3e9b218451b307f5342d711036564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6881603d4d378db4d588eff15b02213565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf9315a37f248de5d4c31fef8f3187566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0de1884391dcf1d98190a7f477b2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a469f0fb9cd3384277050805edb5cc9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b61d0b8f64971f391ac943c19d933a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5979c85414bc7e58f1cf4a250ef5903570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4270493323129eea8870f21e2d4a1eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f528b3bb79033457f058b8ea414060572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46427a6a628856d12b30fd20c89bc4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5decb9636cec5c58ef4b742cc3e1d01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063e7c532720f2883b08dc5ca6a99b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b67131e1358d92ac86deb8f053f020576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d33fdc18a39468feb5c32186d73e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49252f2f690f84b05d7ae764d07a9b86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d7664ca51f2e83bed95f497102ea8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbf6d6582581d4fc500a919d73fff6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607da64b0707aafaee71522496b8ea2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a4c9765246d12cbaa770beee606a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566c71b9ff4a3f0cad10e8e9d6851d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8341bbbf5a7f6abc436e1c6007726584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f027ee87dafc9f67ee64d63118b09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73a3b276539bab353c94e6ce204028586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ddda6e6ec3c32734f03a6f2077e80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36631d71b8d6e0ed8f73f02fd81a33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84e1d1fe7f2590e567f2090afdc77f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3e34c5a736b6246f5a05b114efecc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbb3620f88119d0573a732f7d5353b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764e540d44df5606fa574342f8ae2a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141550e79f622087523410c2e730d216593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a096356de807fb94339873642d49d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc41575e01900d187b67cd921112174595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea3a5845a766b19e3d74c61f78d7a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6a6afffe951fde72094573151a726597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8473955b06dfa268f4aeac7efa75d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3e5d1c4719d483dd49648fa90fbf4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade3ae70d7b601b19398118c52e5f2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe1688f5a63b82759615c33e3f5cc2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3531421c4c31c02f610cb6642889eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e9fbac1f4ec273a9a450e6a4fd91e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d647a11ce10ade5f1183c3eabab97a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f262d0342c033ce08526cb042a686d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cd43353c0a8bd72c366cb3ed4449c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85937f1083ac1158d152002812f71a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34e166b4c0ad829d09368cc8aa8ea2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e734feff8534ce8352fb472b4ff9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164647fd27bfd96b5292c693ae3d068610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a5136c504659f9faf01b27526b5fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265d268f0c54eac96cb82f1b2c94ec5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8b6e559bd54c3cad130a49e821847613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1541c537e66bf25eb729895d484ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25165fcdb2c1e926dd7f72e157d95e86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec9625b843f3665965165904a7bbc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfea41fd84f3b68e36c2618b2a9e42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa95166d8a417321761ca75ca6c47d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1d926fd7d94e4e3bbc0d61b4fdbff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958550a81c31a11c3c2290bf54ea46e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744a7e594c9c067ead97c4ba887b502621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3840afa6433dcb7ab583398a12a215e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d6ace50b8ff751f605a0439d5e164623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93a656979ed21b4d06a64a6775c715624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faba326c542bd8495a9e2b2db453ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167127435e09925772de675c1c7ed48e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14727688726bd66b7d6134961c64dbfb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52f1b98e87c4ca536ea85a5510c2e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a532efd2e5057a3d1b14404eeff1f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451ce94f329c9b4534ca796f2d1f763630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e629b5141ea79f36fd936a8ae13a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8867a82966c1af2753fbbb08a8460632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8484846fdef0f58cf7f1bd184cfffa5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06179a1bc8ad9980b83d131b9625f0bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b3133be98046d69740ba30041d433635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc202f962eaa873430284a8b9151ae6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3de22e2888f9d10c45fc0759456ee6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ab36a71041029bac96275d05bd30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9b1a286a35a183fc54e30a8b673f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6d09885765c5e066f0135e993b786640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433e666b8d906c249430128956cd8af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d70d775194e96ccc806081b180b29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a0120f6a6df7df56e887848f27e53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64043f52a2485a3047d7b7d08eb62a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35783d6c4ed765e7cdff1e03ce4f65c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846599437000bd65d7b7ad2797b36082646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c05bba4204909b51cd6123f89462fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b18aeb7a2f7025a7377c9be9311aaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5788b6064fdddf6f82ab3f31a68608649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a1706b6c7a50b5c84cc7cd08151e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ec6eecf873704d885c1ab75c2fc49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90383351b1707f3aa4e766984f6bcf7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86d8ff2b7e76ece9e629941fb0c798653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69555a0086e178c49034873f3b5a42e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6193e854bcdce7dd72df388717e4f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da11847221efedfab990909ea3af64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215cd9f3b28468703aaa57e9852ce37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5654fd3409a644d5688e0d61bfff9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37f414e43163c768a5e7800e6ab222659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae100289d8d0ff677ce6a772bbe93ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f91346d459b64945891d6f941152d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dd220605b331168f14af272130b60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7424540c837648708e80c95fe3f9bbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65f0c6b766fe975a5fcb57ac500bb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb441e04f6ab04c1095deeb7007399c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129944089f79ac8baf0da69b8fd642c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555a68275bcf3993bae3bf15c88ea0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6915e64d0d545b7fc33cac93ce1ed0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d9c62da90eee440b7c98ae29da28f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1d69e838474689075b4360f285292670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170726c84b90ef6e0afcdbfc5c66e43671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3a30ae6cd830b659cc7b396f35152672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f71c6de559525f4c11cb2b5f6fa1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e8083ac7de71ef3f1d6db244717d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cd965912c13a9a97871ba09fde359675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce95e905be6bacb10ff1247d2834249676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea331ff4972e0367ea6e83da5eaaad9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb6ff86995fb50e05da4dfb59d698b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36298e75d9cc1fa7b3d286190b641b2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d60e5a639c049d6467a41639d27ce3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade6c8197ad2d81c59145e303923676681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756d06cbd10695d2de491e21c5635c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bbb58de30d0b0a78f231df5499fff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc39e3cdc9f652ad8ae317495e994da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f5b146c5d2ceea3205305c4d4ad9c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb55e87fcfcc561808d62afe338ac4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efebea2ebe345d04e229cfd20ca7037687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8288f7c87b59a3cb24032a5c41bbd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed342257c5a584cc9b93acec9f7a707689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c89feaed077764245c574dff62c3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb041f19f2dbc8f90a027d3c630474fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ba7a75fdebbd9dc2914a948f5f414692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77a7dd0096ec3868ee53a5ad962a3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7ae1ded7284e48434de88263e8962694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18694046e33561e142ab17791a4d90f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678fd23d9201b8068a904de15b4ff5d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90299a5434613fcf2f8a38f79dacdc7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a2e9f3daf6a6305476d6872c70de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7145a881f4ba3fc0961e4288043a7d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be004ac018e769df9f9be934bbda2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcc29679faff75f8c8ba62208311ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b954e69afdadcafcb51a8373a7f89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d1c77af2345726fbfe67bfac5399703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088c7fa99de593d054a450a6ac44426704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758a641ad56045076c008deca138781705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b62edbce912d2cfcd5bb5474724af4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56eddad86d403c2b72aad5cd6b34d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac740deb11c981a1d45df04616f06522708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73e5c380fd8c18d34ece5c3ec301a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0af0cb160d61b6f4b51227db07550710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca3c5daf7157e1d944713dcba0051b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3799f6c6ac0500c47cb6cd3e15cbfc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8bca3d3b069b71700f3b8a57e5503713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200328bd21871d4fa3a1ba476afb4c8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8495d58c1ef924d88c98e3476dcbab7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4316d6b7529d6211bc6fb720dd77b6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620f6574e4b2c30c8fb62b79d31a8c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891c21cd979bf6599c6ffa7c2382cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33611f2d3ba21fc3576f4727617a203719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b94cc270ccc92329056e1f1780dff9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f52b8681590e8173d13bf24da3fa1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4b3df0b49ac328230e3b991a3fb8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d831e86704152ceeeda7f152bcac5ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f1065dca54fba30e2096a0c352a09724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea2245b31b0816af64872bfd3733f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d4693459f67911bafa126700c2d32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5a73ecdea0af45ee54b1abbb22bec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3d8c979469eff70b4be5733d68fcd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8e4f628fb7ecea63255805bdd19cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40dbf16ed0db86fb11caacd616798f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c89ba6fbc321a70def82496203554a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376a3f04f689f64b2f5f2ce682aac71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178a6928f0176efffe6604360c8d65b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf784ac438fb6dfd77e0633bd6e0f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0e4cc0338b178bf92272161b8e1de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46de29104965300ce47a354f83b57d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b955760bb949a92edf4c5c2ed32176737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecd049e83aea8f7cad7edb0e461b98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd88b1807e1323cb523cbf0c788c25c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732c4fcaa8e8410e9e4cd4d2157957a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bfe82d74d5e5fe946250908c843d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfcb4510761eadd4ba13fddc9b9a53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356c77ee85fab372ad899267401361c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207add1f878b1f86e663e8fb4c3165a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9d6befc088fa7b8d9a32ab5093f3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d0e3399ee2df3db723d1305c6e504746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b239ddbffde44538121af092a9a69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83428ca77e1c77ca5e9df31514cd466e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f463600b9737bba884efb6fb3879175749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070bb0a40d19dfe368d56639875e961750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f32c5c20f3bc955409bf60f08bc1a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e5d685deafd6c5555cfdc2d656d8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851faa23f66f0eec4a52f7badce02fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e625527345071c4b859051f0997a31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0611d7d47c46697fa60e5e9d2a6cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18815fc6572767d9c9588561ccf1ce79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76243d302f00c99d5d467364ee828b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525f6f98d14cda2939c7c4f7d500e86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba58ded9f9dd3d99ba35d54ed2dbaf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e8ce8ce20200abc1f958d17237ccb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150757743f61c7be11d256280b58f8cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24099752540e8b02a67cf0bcd3ed531a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbc3c764c8a0e85c94be24d861a1a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c17ee28b01295f2912360c02fb32f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529abb7968f6bdd8345abd66ecc999c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e525648b51eb924df7d598f29faa77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20538e9ed0b5840a12fd243c9c6880b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09913a1a94930e3ae777c9bf8cc5b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f2534e81c6c464f225d6a6dd16eeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283e16c16108f6cb4fb1ffeac827bea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ba89d3417ba7a02c4829d5b28b9d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb38b647498ada5aafb6b2ffeb5d6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e6062109b539b0db0f3d2418826ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c791eebf02c54aabde1035d87a394815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c997eacde6c7b297dbf796237f76d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d021f0bb8bd701c801242b7fdfeb69717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccf0ae653a6b0451b96db5a1875d0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed347092f4b32cd5d24d3549a805ed3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38ffb1e17cf4c17dba305426bdc58620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef912cb76400dd194a9abbfe94277bef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272fc3a2864bdf2718fb65da1f3af1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f6aa0b866090cc5313435f190f99623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d44087172db3733bda4aa6a39e1b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c019a48527f05de444ec55f320a878825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a0cf19de17ac60e70ac96b11764c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7171217474f27320821ff1c4c4ab6df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107c10a5f9278ea5e6efe322f0e682928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d8b16b1f8efdccfd185b0956797a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef55da12e7a85010a14e5c172e8baed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a77af82a1a24a4bc625d5b88893a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06304b0a44fbf7c119d905fb27e7938132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3ae90c74f02bfe3345e263f17d8ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4864450f5157da2bff5d0f48d0be434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f32565cdb0815428dc3deb01877f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e025cb26d955db8c6e1f89e4b56fff236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae289ed125ed666f71d2b557d90ccc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e1ecf263f9f0bacb8584ffabfddd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9192d5c3667c6a6cfe2c460b177402039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0f93a09bf6a6ccee2b571fcca9e5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe767ab88d79e674b93e4d17eea4fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872a3f756dfe9f30095a84db4523e2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be5ac7466684c53ea127b01ad33dee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b0152a5bd2aa0efa25a609a4aeeec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f145a705c6cdcb0bfc312156494a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daacb6c0c0baa0dc43d3347115b1d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02752b16485f24fcda51bd86ff1fa6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79531381072e2b73ab6c2264e36fc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16869c336fb3152da6dfc6d760db11449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8de93f6636016d93b0bc03f9318fda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e2c255e7230843983a7e3a3c5cc7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aec94f960abc1f827a7d21137f8bd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905303d7e63f60d1b79126297c70f22f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511b81a00a077e00d3eef8c545109e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74868ac2933465f1c416ad0f6a44ffa855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c7a1222addd15dbaa469d6fd9c30e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d476056a3340253a6f8cb38935a4e5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb28bc4767741825e1e51cb400d2e8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd87a00676f0d4affa222d2210061959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda9ec032761213fa96f2c4f0df5bde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509b7ab5e78ad8db4610648a631e8a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd721c625cbd61bd0e04239f114dcb8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b106e351d71c4c506d9e28d56cb11dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1b32d00eb4d7803c5f61d1699b23364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487032e2d275714a3d8986cf702b1df665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac7e7db985d20b4b0705152bf102c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746729f9a592730699f15542c53ab3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535a60380e6c2b506c34fed6793b7e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dc6bb5edf7dc7f2cf68d9bfe7d74369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6e0892fa2b28d84199968a046e86b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592599cae92eead67f2bf80d9f7f755571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f78674a9d1f0d794b47cce0aa81a1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b16db72f411e4a9d93fccd60c2ee973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd95a9fae173628791bf57406c15ec674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a7ef267983bbc49dee8ce4e2bcabf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcb073f3deaf53ad76b8bc6e52b1e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987834ef6f55962b6822dbd05ad078677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41359a49c2d63b4142e49ba376629ce878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0372a97b84e47fe59aecac46fcaddd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893311f473ba003afcb4babb7b57f6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e34075029ae730741364b10d9b16381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44224fe07835026b02c61a87f85ca7d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf66d4cfbb29f46106b2ada1d0177683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059cfcef0e4b8ff609f9f0c21fe627984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247f12ec96a6a8f2ef98e0659c2f15685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c626b44e863640159a60ae84c07da6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cc8c2464eb68dedd8f3deb6d3be2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1030477af3bad9c19a98f49977ca72f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3195d378a9e8706250e908a82f65f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d690b77224bb777c775d0a5712058090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce2b8cd991101d8b7111e6d7af936a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59870cf5edb4ae3e07ba456e4789d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733050396e68cd2aa2dd5c424976e92493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5ea54da1866789624ad8c2a4ed7da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803946ef75b3fc2ffa0037152bb6f2f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9212f16e27482cb874afc2dc7b64cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646229c13fa279aeb649f160df8c2ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5face5e91b7f950b6e86665a99cb32dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55615efe83ee9428a4d22120288a259099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cd2f69ab632e7d4697bfb9e930113100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd33c4d7cabd6cc8c419ff63788bfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea72eaff99c8ad7efe0b31a356fdcc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a87344ccd78cacfd6638e0474d4975103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b895d6b0a9b92162968d5cfd3da71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecfa2515f2051bad08c48aacc05b6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb096c23f67de37b5368903a6e15b082106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f3881aada0973d5b94353c083775e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57824312312f0e6ffe7a805951b81bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b173e36ed77afcf527274845bfeea5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786511f7f1e539419ae7cb33265be51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602ccca57f27b317d9bbabc042f4508111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dd72ae1bce2d6f8967e2e8d0ceb3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536b1f4ae61395e56fec6aeaf401e85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92f09498d985caf694613b8cb03ccf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07739b41b81e985c0c225a65ec507b1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40477aef6e3f1be4235909784501cb2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba877ee89464140c3111b85bf5afc150117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab03be3f75e62dcf6f5ad8d8a8e32c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ad8ebde924e440536990bdc6ce9d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e9d8321f5411359e48eb64a1e0386120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c8c9fcefda34a5986cda6d5ac7802121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d964e28a6e8a77fcb49ba23cd6406122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85ec1084aae7a7e34cd0a71af4c34d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0e2383834b2ffb6255a0290b91656124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4c2f978132cea10d7806e30fe7498125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c449b6b2b9c77306d1b7484baa332126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a29fa16eddd873f83308111471215127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ff0c1dcede1df1d4d2dd9693d5846128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d8e95a0ac00c99416128bc31b6081129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db502d8629b5f3f32379fce0f9b2aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1f320c7f39fc245a85193abb29207131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8871e2d2d9a0d38a589238220dda85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacabb4135c9d794f0e74a4c7f1435b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b455e65c67fafe53eef83796376c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51979f2d87b224d49991b51e0488ec2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eb6b4b9c2fec6eb697db26d28f2b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd6f0a47d72fac0bb8b6db134f1125137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b758e9fafd130d6bca6b905c0c71e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6867aa3f22364cd2463e8aaa024b41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eceaa1c31266e35a61dc4b7f948dfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f401c88897e8b137fc81793ad64ab67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f137c6f6d706f60a4c9c7ab38647df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefa73a243c51a704934d6a78273a8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117549fbe04421118738f14db56fa0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2a40ae04bced5f42b76bf494f885a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e8f4c59ba3652bebf3dcb55666d06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608516a84baae6486de291d3bfee30db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7dba58e528b31cb86c13c51d83d55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff8d2c796297e6e0d5fe1743af0c8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea95717b2a2a1896cd5b75866fed42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e44e36cb0d062d9fd06664ab72821a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934899c2e9d0dcd8171e06571944e0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de56652698279f6faeee722dfa5528153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56f018b9605ae9487fc8aa8c787ed2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c014240a4d2447875c89b530733b3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6322c636a70204b76301e605bffb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c042c54608c86ae5603fe7a1ec2d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97086511d742636ce7c5c7cfae7773158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c818003ac922695f535acea3b785b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a915fa254c171d6e543c6e6250385160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf280b7b1a8799773888282bb4a933b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763806a2b2fe2cc00008cd2b850686e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435e31d6da1d987b6d597ce1c159eed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebf6c398ce9c34a435b59359521aea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908843ecc118800ed451e64a502cc47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920139f03fbaa444a55eddf8a52295cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f6c180c3d909e3c0a96587642a643167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6474fbd48ccda84f824683c29e800168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc364eb7de756f8cebf12d111db1e0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efa02ed8484fdb811301ac4954a41f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3be37a338b6d5617193a2290162a8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ad31c596c697ab5b9fcf9c1b2ab8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857b0eefa8cdc489ce3c0c1552b13d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c208674ada13f321522024238816fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d6bc6018d19c448278e4a663beabe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3f6a855d0ee91171ff6d994fc282c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ef94b3a60d93a13d407d55a049827177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347ba0a201a980c440fa4d28e2eaaa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b1119371cbddd013890aa2a64c64c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f9d0963da03aa412ef23ed2d6c40b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0698c2da7b56256c2320ed406bed5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5c234568b5f73f8c9b320b5215479182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edf40418d216711e2e45013b5aa558183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141035e2b35743d219af70572bbc0625184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c02af0cdf9a133ba70ef793bedc16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afef5e73860bf76f28c38a027a3dd31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6b34ec38ac51699c61f53a6a7b5d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71406004ebafca7e1944ab6259630196188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18732071d3f6a25e2a798ef0e5b71d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb26539582b62ff626434e66626e51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58ddcb21e73a48a43513b2580aed2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216883b0022fac6632e5ac59ac14c599192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cad82073fbf0d8716c94b6cce543a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873669148240bb715d59d6bd96d7c134194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d435d5de9ab531bc8ac87e6821c83f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ad3387ef4803bf92302d93fb40390196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8966151f376e867ec445e15935e1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a58aab3bb4fad3c70a0a1a024f46de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582b76204a988052f8335cd000d667b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bdfb69ebe0c6efed8dd937047130b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8085d9e4449e99713d57d688956cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f3e77b9a00a529b00d357664ba3f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d09ad432968ad69329de86a3410647203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263b81d92f973808f80dbf4b537f03f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1627df6cf2baf226d769246ca8d946205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f79e1e3a94dd34a2c716c7dc27e524206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf88c4cb254ca0fe5b03e69b136661b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867756cee09f38654db3e21758550111208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05dd9c22cac8626dfdfb4c5a21f8ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324faa66129a4fd4916f648afa7db07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd4de786b6e3baad92604763cd4426211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c08fa4c29ffef01c486e22b51649a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6687bb92bfb638feacfa6aa4c5fe89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cac7f299c4003310d0ff296eeee71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ade259938ca1d01ded623532a0b14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542e072807d97789d1b79a2dcce2488216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec468b375a4e7362d38bcb906f8f61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ec52ff20bb11cceaf5e77a3a55637218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23720fe9a7e847b8987e6657a9387e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3ae465935b7ad59a7d75dc4d65bc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773c96534b2bcd327a4aebff9b11a88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facd2d01f29ee7780788afb5a844b9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c4025afc66ac86a22805b3eccc3ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0471522435891fc5eee5841815bca97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff407b70d964bc137f2381580ca279225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b10d228681014778d589a47c6181e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1b111dbcab2ea9d93456c8419c006227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50badd443213a4c3e0961b4d11517e05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb913933525d3a7fdeb4e1296e7b87a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a773f1374ca4464c40c3e8ce1b10c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b590cc2323ac3bc5c159f37d40c18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3052e383b2a8e16c84733d9999642a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44e20f086d866599d4124f5f11025a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fe6ba05d49c842ba15c400105a3e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc70171aaf4510955ebc6b0f6bccac2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59183c63def6d4150c380066d8e6ee6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06859eae7e84c154a00aa907cc46699237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6934399a786d5ad630edaf605c1e60d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172215f8bc3cfb24d64e4d946e92010239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc643cee710573960ae79cff1d879a8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c337ba973a54d5615791f69602465241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f96a7b10e63aadde2adb5fbe62df5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81d2d6244fa8adb79b0e3a5037ad33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6d0e91e20312fb35ef6df7a072689244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dc958c016997c90e2b3f53a9191b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0943b3d8d42c944afbdd3636bcd2cb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529c862b65ba8c530dcdb2b866e2c0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589ec91bd75f609f274b45614d480ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9ac4d9c9c7125d01fe3a22dcf9c20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced376a78dfb46d637d4f054b7cc3101250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c763fb1a13852145c338403571d607251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88111e43030051346f8a61f648350dbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77274fb3ffcd3410d38e7a3c238acbe5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dd5e284d96ad1553c49db2d9157a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420577c11590a35f39bb51473098a01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7bb308be49c492e27c0914dfb1b7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b66ee41b5949ec13a2d078195502a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813e6904f494938cf3b771236d87e1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d37b8a55954d59b7a9bcf096e92a31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecce712e683088ee81bdfc433bf9513260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619007b3856441b314d75c710bd126b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8f233f6771cc90aac29377c3b8e0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98e527df289340e2fb8fb4bd0a96f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad2c941f32d53971d66d612bfb0f33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991a7d869c6061436a74b46a741bbf3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135db2608397c28663cae926d1cd588b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3956fec8a5fab506547f92317297a4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e46bcab0450739108554940f05e6c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3b7fb129ce99557d5d06d9c003c56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708e2df09630ca9f4e22e6e3650899f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74fc07d3cc61fee401e297404cad6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be81f5009019d9b79b1e0bf2948ee4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcbf5c746bcf126578bd51eddd3fd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b05a773201864029ddb20e9c537c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b92a68e5a161b2e5e2bf6f753bde5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2042428458f2e6338d88866a1d2a1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a6fbfb97ab4038e7a0bf210da5463277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c68857dcc2c9c4970ed1bb42d2c9db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7899323686b71e73bbc344d6b77b3eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a1dcbe15553945de54215d5c5467a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1106e142a0aa191f0eb5e749fe214e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337b5e2abb3ca807dd2658c730ef58e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6bd2df4906a0312384efe3573dbd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79593546b5f3361bd7def7893d605f91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b19806e47fd34e5394646be3ffa3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3945bb19ab307241e656c41dfa923c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7266fde9316872d3928bcea1afadd66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d8d1b1d908a3356ecd6ef1a7d32d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1deb75a3de5d5e510520290c4bf3e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b21e3956bba8c3113d824492cece26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c39aacd3da008f8ab841d1af8f71c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a9c40d1f8f970c478aa0ebde419bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc0950afbdc8665027b21592b393f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe2e3794e6b694246533283aa0ecc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f010a458e83da75c1e92db7204883295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c0e7d91021bd7e2238e919b5baa61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70832ea2de6515508d988cdf2aa8290297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5eb1aee3e66c3b104bdbedbdd585a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4382b6180db56dc38552004675ee8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc29a04503e1ddc53574dbeb946636300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6940e0cd41bc9bcb3feab8ba697e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab234adc2a16ad362ff9ad101a9ac9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21401beafc2eb9885e0d9841f60f869f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799c7cb6b6860367ab7fc80e4223d1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed658ceac496d86d004c398d5747a63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99376d1a9a35263129cca18183172b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34d0aad7d584ea09aac2f16f72cdaf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e57f560f56b7b7c453159c17260a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688989d5de40ac650dd54a221c99948309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f22a90b9d2db4aa21f8cee4f40e11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9db78ac743e458a0325e077c319d92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6e42d3b2d69f846411ada420c1f31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c0e865664667eccb56f934ca53cc3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15870bceff0c57edd02349bbda4516da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fc39e70858d6cc94607b7f0180bb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de7f2479d7f1fc868011afc1186ba7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97ea8261cae1906aa7c78abbc40121317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aab3fff832d3eab3c9e10beea7841318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631c14ae2d4a42989800fa63a630314319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3791e3e91e910e92907e18d29dbcd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bb2e05bfb5094d2cd1cd50deb130a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a4263dd824da0bb5069f5d0962563322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f73e5577882227f84750916c0fdc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69ea1df077d3c0490dd5db2f3d9ab9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5bdb3421f4e2a228b17b0b163ecc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f5cb6f5846cc961cfa963c25465cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31322c5c12b027144e42d5f4937e35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d8f37ea1ca7a6f6166da47adcccf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b34a1858be9d448fc2b2c114cd9ac0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81003f9de968b35732f85439f5d03d60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c424b9a32be25f963d0446c119c260d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29a8dfdeef66eb201a983cf01de9ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f7a2add6586a950b408fa774b61cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b73a631be4522b16278af85f204b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322b78600e0d8cec375bde5868ad56f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abb33f4709019339d575b7af671112336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea07958bfa4990fd3a634515359f14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745af9674ceef7f22cce7a956fa53bfd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429b1d0bd355b7c6a7ea43e341b9e16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01d6d25d83a451f93d7140734289b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e17147841a7e70ba1533334195731341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab93771ed5c2b5c9d82cf1c74cd939e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97068c7604ef09d2e7c5e44c39c937343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15302f91d11558975ff83dfe89eb6fe1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0017ba01365c112d59f966f666f32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0a77caad97f68ce3d0289ace18bcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a41dfad430cba888b50389723a1d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064684c224aa50e0199b5746c95b5a0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ac4d10548af73b84cabac8702868a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6d75246e872401fecee1d30241b2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96729339fc514d61e031bc7a0ac2b728351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5158c5c5361418a52f9161b0ee17cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c00f9ff07badabc429bb07947e9085353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51668d5e23f080a217d3161e096027354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891ff6916a37c364abe3906ea494814355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42baefa3ed406e55e1894d645b60bb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ec49ac97fe82d9c444c49bc8a8711357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec25b296c53b0b83067ffd31b707aaa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c427e4e8f2cc0ae89fca7c491d59dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe28b65d1ddb1f7b2414803d961a7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6f4664e7467c021123de08aa7f1e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107707746aa659def90edf1cbce5f0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321f508746c723af2eb37e3bdab9dbe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5a051085f5d77ec210526e7dd71f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4107f165830d2cae681703aa914e6ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f02bb62ac979eee75361a6d613179366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0dd2574ad5face8631528051873bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40701008d14f409c48dbd7930f2cb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f340ae0511ed27b0de26ce53969c7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281244136877773abd791c829340e8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c331c975f6e8bf58de870937e115d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919dfbbaf212d675aa524eda6f09fba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeb8de8117ca08c9178fb2919ffc2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb5ec465e2e5acff53664b8259bc78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e4b7f5b8302627a18cf77ddecbcaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4c765c4d27a2aef2aa6b0adc1dcb1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bbad15f7d9d768e7409b3b31fac8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7d57c4e22d4cd96a5f437c50a296a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895544496209ddb8edc92de46da21f79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5abfb77ce9ff34f0e5c737b8aa586b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56657bb729537d12f2a7eb64d4c6ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bef3c2b5024d00b7d7872b68f52f78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177290fde189eccbb6e11d2db3823a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0e56ec4cc408aca3824e6542fef4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e305de6b651fa4ecce94aefa05783c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d67e8ddaf439d05e8bb2e0d4808d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e410c138f234b36c722edf3b4f581f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe27a6c101261e9662e2186fbaea1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f020164e25088c64f63b695c1a27a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3b89734321c04a4dbbea9fa21ad23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f519b0fcf3845d212b58b7922ad3d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e53d88f4e4bef836ac63a8bc5f3c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd83be61882a3d50a6f87452387d3b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaf6bad20df205fd9acc91c3dce317394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196ea0e2b78b0b9185987d74b7ac4ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5db06862f4c177c254ac3c71dadbb3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d440a1088aae413303ed59306e6d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d070fd3c8627597bc9924b426aade8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2836d5b9ff6e39a4d2e315c7f5bddf8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddac68759ce449e597405db5572856400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fcaba09f9a58aac19af8f10e6636d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4688aec583e77f70c8e284481ce4b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771b9c33889e56d27fbc7d2bf1a0f42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0242edea647c4dbaaf2feb782e372f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b172836e5419e3aa3900c5110c844f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0ea09abff9a2f7a864fb62b510c1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95f5dc44a024014299d8cb8fc4056a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe851775518e5a034131d516726762408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d6623a327c353b4986d811f6bb160409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78ab2ae61aeed7099910618cae5b74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33b14cb3677c0e0be22667b9e25aa5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b826948a13389116f42c1e3a6fd83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32e6aa910afcfcff21fa7beccc86e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395e9307ac035189df20bbe68602b0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2767830b84d323d425022f64130c74f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d06b65e8a05cb5164ac338ae486e50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36d9f7624993aa425f43e8faa2a1f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24567b7d9768dda8aecb14b97003dcff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237072918b784ebf17d9b6df39233f79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef224e7c1a1dbc4b4b440f3d17544e0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73b9e0a988cf2bfc7c5ebb7a8860e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83bec79e555c4c38071a4f262c28aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea62c4e8e2d76e13239452ea840976423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74960eee672a6d4216c3187b7b4f3de1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feca00dd9a3e67474bd2d74a72b9da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37ff7897d309bf7baa34ce150dbbac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977e8c6839757bb3ce4c517e14ed8f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6809d454554bdc27ad1028d812a30428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcc6b0418db6de3b5febe187d495a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fd4a4c02b492cab3aaa8e3cec087a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125873d9d6a521bbe4ac7a4233a875f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f646f82ce467d8de435e41d42c78c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9531c3d5302ead47f793f4ae43a1e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d80813ad2c669cdf04250274667f86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01acf80fa786bc349ecc8202a51b97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e78faf4fb1d762363bcd3dec074211436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55292469bc2f6b4f7412341612e6eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d14fd4d295906751c9aaa027d8f919438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111b882eb4c4967f580c6353869c823439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25759244b94539a44545fc59e13af3bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd318444afaa5e923e52d07fc113d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40878e7c9eeb2f0498866cef15802f90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a55b8344c9cadb05762057790babab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f761956a16d93c9a7b07a8d4ca707a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d44276957ba3f3d22a772d0d680329445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1778d5ffef2a2a1dd4a0f1d5f4c62e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56846f68b3e277a500ad573f7f14488d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13079daaa9db2bd0bd8d5aff1a314ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d870d688dcede8240d04873ad1cb9a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd1d84a102f69e5902a0f47df15d44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6c9379f694fbf6208c3d6b5a40dba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640de84544c139b64caf6c00006bdf6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefefd435d5dcd867075c18480f1700453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfd2cbf3eb61c8eac96f221677c955454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fa8172e425a048310feb795b54b3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceffc847b54ccc7260c9a489b070fa9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96915cacfb00d5d40688e67797e2ad0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e1cec4e2a8b0e56192b94dc0740c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856b7a22e585ae4dc9027c1c83f7837459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e708e00f5ef32212de45fd22ec3f7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa036465e1259de2880950500cbbf9c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7f8ced0c1ac5056430f6fb5d004a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec98ad54baf818e3f4b7b190a8a85f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390c75e2d86cdb6f7d7cb774e2a2316464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b85f50891ec810b680819557465bbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0831c0ed85d16c4bf16880c6cc1b9e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bf0c6b29607fb8dcf24b63b6f91c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b52ac9d44e7dc6c8c77d3e69516b85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39d41bf10bfc94391f6d9f34b5706d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efcdcf10da8531d88b63716c98d736470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e539cad3c31afc404d7dfdef1de1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2221aa013b663ea9b243f0961dd9d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b865b25f237867cb11a89122e41184473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d80c6e65c4618fe36131e5cb4d40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ded552728b54a1787b91815b833d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c0b5182b30a62df7f368586c09c87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95532197f768f54f865106a320554bbf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107ad0d43461f06d5af1b72d70315c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c5ab4a36329b7235b3f21e578aefe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a23121c07930f5a8ef5380b802cadb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f7ae8938941404ffa56a0617920b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af5c43f54cc556c9c88486f4450c2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62663f7d8d6e7d702c7ac278cb067f08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec21a5bfe5371425fadce6a82d829ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b479c2f97b7890507cb37ddd67e89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1828824796bba1759177dcd8f8506486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871a79a6346a4fb8df7b48ae34adc47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a32d6f56e7a060e4758293570389f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe2222d452c6b8f0b1083d3f41c494489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff177ce9f9703b13b9ac805432a0fe9a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf4b8195b8f53a3d768840e4c948bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979c397d33d00800b3f7c84e6bd1306492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe41f7212d0086f83f61f323a464957493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cd8d8ac8b93d7b1f5c0bab4203ffe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5882ed84c04bfacd3c9dedb876e57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816b1140b5607dc75bfd77aeffce2e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc530b76a826ac9a9f78906495304c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d1f24d01bffd2036e8b71acf3159f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f7ad4f736e88c67e1bab24f85101a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39b78c14be8a1e4ac9e3e97064e5ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52892fad2710e22b9fc846a51dc8b27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8f35d3bd46eb1b8b1903be53617e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4cd295f1b24d7d006834744b0f257503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9904f99c70df347e54b59160ce8271504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b160af368575e6aeab26e7c31be26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607e9d7a1b85a0a84c0965768b0e929506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65c43dd9994c89f9d3f0136e4bdd32507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcccb928aabf56830d66b5670f48317508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a5c49d60efed75b79f76f12c9bd51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac0d6d6a79749528408e5398ef3529510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18ab1ed34a0a6deb6ef19e7e8a5127511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f7f868e97e4454ad103a7c138f3e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d496197b58002ceafbe436ed4b32924513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bc64c328b1be4320a31a208cd1b9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3daa22cdbf8e72f9f726d76c48aef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecd3da822c3e33793ef8b11ad0a625516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e79e091e683497ca6a977e48b2636b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68acfe65bf6de062ee7a360c7253f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b96718c4490f0f4e776b7760a9c791519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf4d860b64a2e73cebc182c7ab4880520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78624c183b9b8f9e27522c0b47e9dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff5232c075426d8813451c71dacfa1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20fb2cd2c28a4678a2c54e5d259f88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5809f89f32614cc5cdd7da4eb6130524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbf3a53e1aa872bf3dca07f9a7809a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defd59c0251ff6dabe7fb7d1af667b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b79718d853cf026ac6fb4ec51b457527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961917a74344dcdb8eb893086e5b73d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14c0c67f67de7632b607e3b3e9d282529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a485a110a0d5e02cf3aee70cc5126c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84163d74ef0448d8321f249047ec61d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edecd7882b60d9b644d36faa1061e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b586979659642c87aeb11bd5f80568533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108b0544dd4f13df5ff539ba30138a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b330c476f2d535de63622e0e1428c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24169023ada61fae7bd34cdf408c33ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcff6490ee98be32d069d77cdca8df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc8b39a2ff756065f0b207e119d8ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a7259be704b199b239e5f1337b5b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab028ff5060618f4871b13831106f09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952fde0d90d934fb56556631a188ac7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d6585e656a4aa66b6b8ffe5dca862542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee34572326c69889a8b53242a2d7c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05517f74a0bd269168b7a20d7e6ac0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac8ffdbe702c5f72c366e31461d97e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17186ec9ab53ba626449ae0b82c6b1eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d52ea138195456c80740b4f9d29718547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea952330bf0cc3f43d37b18626731f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eaa3c7a6489f23fd191b83cb6c351549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16fad20b720bf2b863b33ec7bb9fb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13221cb3584a1bbb3d2268b1c03fa498551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2b07f80dc1e987e4698b51edd222e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eb430ac47283e76a0d1c69fde5488553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a02d05aca87eadf9c83bfbf9a5dc05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2e6ab8954ef4194d6874bb5c5eaf6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f05a575ecbd63a1f91758a7eb8608556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d865f0e18b65523bf0276ddb24d867557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c88aac76f62278bab4748a45eb1255558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b27c0cc082d85002e5fda7e96abef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a009025d478eb86dd411ef4ffb18c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6563b1523d3b4889064306f22d9f40b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc59e0500cba8cbae5dcbcb8dd6541562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bf611fa5ed88d62d97811d263cc2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24159a0fec278aa4416da25e6a49aa7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf42cf76956380fdfeeac3ef2656d95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b048c1f56a1db33c61a3cdca0c0320566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bb677cecb03c866c4cb178ed06755567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13707f4d877c4f9870c591cdf2cf05fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8b36eb2b3176273f7771779a15796569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58387d9ca63c21453a7e895916419a64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a8806fce3ba8f54554f39390fa969571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6c5205bda8e048f1a56d4a19d2055572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48aba69912aeab2c76eea3adcc6a48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad979123f50ae9db4bc1d1a337b9f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948234bdd56e889aa1e42b1d6bd5b5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c1579b5513520930fe28c89f530b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c79e066477b8fb8b72247a6e72b8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a0530cc26adab09c0a4af4abeaccc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d807552b1bbca9bda5263e07da015eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cdfe0589b0158aa771fde7c6e8a98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb71a29ecd70d8deaf473ff873c6c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4f9d04c051435bf5b930a3dd4d67b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb7376e1116a181e238fc105a126f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e6200ff19af8706b3f151ca242149584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431a5db9a680f530631d87e4fb8d6a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fac65b46aaaa139cbc3a97388b3a87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761d2607274c16941c4bcdae786b70b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15f2fdae574ed40cb9ec1dce5060ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffedb6e310a161937c1e031cc011ec2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65584ed65f509689ede9ceddb358e8cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee0b0c2d76fd2a9b2758a075979694591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dcca3b5ca9bc0148a85bb8319aa36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb644d6da86986a489449293d4a135ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ae4acf428c88c6b56fa8b19bccc21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb733f9f8ede8c2f2e043d98b1ec00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0e9cdedc436cdc6f2ff9feffb7b20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0ac1699d011c26f8f966327de6809597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f236020af7e8d9ee535ea395ff9bca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371e56aaba26447465f887443bdd2dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33285f295e5fdde55f80ae069dafa744600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63562c443636a5653c94aad0b443034601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c67d15d39953a82781c5c58f2201da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1c49394669c30e1967cf359cc49aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987c9753c43337bb4279cc3ade89a05604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987eeca1d05683b0628edf4907e9c08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1678429e516050cf5a0873662ea5b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c6126b3ff43004e2f43ccf793985d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a422e1f39005691d0c976ea24313b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a6df952ab9d7ac5aa8aaa6af55d68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847ebc0685742a63566aa6ad6e70e5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ba277f6324d86c368b08f5f9d9fba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e275d071ea195d84d0dff48eae6f7b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfed1beae52f47b5e9e10bf3d3c4db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7416a6882a2aca1d2d9f8453dfb08e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c704464e3cc742d172246e249bfd6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeaecf8c887b3dc4a05e9a45202ae9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d9d2bbfcc0994e36aa5e82d90cd98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deff57adc66ebe873faa5c37a81c6df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ae25ea1a9607cca8f271a9581ba65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d147cd657d9ea6645d01deb6e2bd0c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6f3f6135da0b06975d3d807d1d4dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64f0d52b685969fd75794d2f5601bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa33537528f767cd9b7c9cc3219071e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9f4483cd5ec8ff0d89e693aa0d514624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a03864df9545b13117d6c23bdb58e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4297e32273f655e8d425815ff09e8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb56c0193b4726fac1796583cd58740627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c534b974a2ac6db271ca1e2b41242a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0509557d4c2ee84127afea296c30f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7566e925b50349279288204bc28974c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594365851d3c07effa9464500341fa01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfcd8e6ca71de726cdada0a5df8e43632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07815d8279c626d372786e682179a7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd5654c442f82b2debf83df48bf295634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8d0097c691e5a37e843bb58185399635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2b8de4ba434849636ee182a600333636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bafda7f07b2d07839727731efda317637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84318a7e68daaa98f704212ab8e34fca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6913be4c9f31b42a0dd620bd1f21f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1772c25415c764e67d0ad72b608e7a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a8bb1d2476d268283748e26e92b53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015a92139a334a8acf4742bbe6a31e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0842c2ae74a20f6ade2323ba82eda22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f3d6697a55fca7172b4c937c524d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66215c8a198970f7b83df706dcb2c972645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771a31aa6157710207b1b8b14e587b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5980cee16e105209ba365f9d7df197a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfa761464d7b11d5d3a39ef673209f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207fff08100f14d63486cc5ea5dcdbc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d925cec8a02e2b94c6c676197cf100650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f76d99f1cbcef0c083c0d56b35d4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b2eb462a56683f7bebf0bc6bdad08652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7652de99bbaf967c7a3a278ae4f81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128b29d452686ff4d3707c5fa5bf6cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeec4aa0b88bec3eeac8e820961b44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a455d252a889587127bbf044957cf3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43801d2d6b451b03d31392e750b63a53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67cea0d0cdd9ed5a3302c93031402d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ead7b522fb32cc25e6d5a53d1cb1fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f753a4dc431482878deac3f44b4d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6d550400cdca69836bcde703474b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d25ded46e83ce460bb57feef7a536662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408dd83caee87550dbc093173af90d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c240b96d1432e6f445fd8b5cb0c3f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9911c92690ad519766c594463d4067665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e1bb19aad43eb084aeeaa3817e4f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244c6420933f333cda6fdd56b29ef50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdd2b1a2ba3f60a19f833942a2eb36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129515bb546f0fc906599f025c69707669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e385748c79f2b4ecd9431ef7424a4a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba023dd6c429b39b50ba5f63cba5d6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d1fcb78bde5286dba2eb9069e92fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b7eb01b99fb9495dded5eec18a016673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630943ec402356a098c9fb489232823674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fe73d7214f9d293632337fc7e89d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e27d397321c32fbf5041d06175fcf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82274d96966126ef0b38fc9dfcb3572b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77062bbd922a069263085be73e1a113678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77fd304fad865b5000e9b40b84b209679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c71529e37cefacde878bd404ad2ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de537f819b94c5f358a8180dd1009fa8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d392748f1b4bec5313c341989cdbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509db6703041e1d57afbd2b74700d8b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe22e9c26fda2412f1ba171b343b65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cfae21d52bf69faf840e544d5a252685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b301873ddb0bc3f521fe162c519ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c52f80c01deae7738cee6e0e70a21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c256a3bad38d94a307214c221332a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300e4dcd669fe7d6fc9db019ec6ee09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18225afd68dca77ea52fa448a32b9ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b333b505597080768fcf3013df45f65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6412b166cab72dcbcd77f88b809574c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d97bd71fd38c643743ea25a79bc05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0787190097d8911093ddff4c63aa43c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1eefc202048036d3dc2b708635176695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a912f6b8cbdd0a39f0b214de08ebd4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd5570a024eabc56b9d3dae2bafcc9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34d7b10782fb4ea2bc0204a3b2ee99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852ec432996a19cc0e17ac5477c397b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9fde372d7dde1427c41ea26a364ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce81fc96aff3aca34712339e0e395d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9038fa6fccae590ae38b32cbb6bd4a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e39c6b40e1b67262c35396dcbc533703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b95ef87f95ac7840bad0f9b87e2838704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2af810378b18eb13770ac879ed17a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32958b7630f943b87bba1c7580a095706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e71c4df8b62f018f781c9017540050707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b65f688c0d3e208a8450459876fd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519638f0f067667d2b459e4d7795b9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b991ad75426a11ebe481cf4c2052d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2835195535a3761954ab4c6c1c48a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57829e65b1e1d61ab487f02626daf4ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6d0aa4fc065fd1f73100c00d6f96c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4406cbec4565623c2f093f7166520714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b44d90f21cd5f6c7d5ea199325bd69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60c36668b8c92d57feeb9500631409716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642239d3cbabe997669b77616aa9be69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7926ce3bdbf385f0a3f69673de1ba56718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b210cbcf6ff09d1e2914dd28c9d602719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab1f11ba92db039c1532f34893436e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7c3bbb3888f55699babffefd2d9e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57340f143cc88415996ac948f77d658722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a76160f340256ab4753e3f7bc107c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b5323e4b996efa39674757f19884a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af3ad0cd4d9b334b110cbbcbe569f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c34d73d48ff882608f7c373d64510726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450414d9c6b1dad49d96eb2eae0a167727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f27bc1d5cb4d286330ebfc35d9b7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37e5574a337521940b8b22c97102dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895dd7edd682265b8af69689ef8fba2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1565e0a9285a7dc6d5b4499dbf377731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd12cf4cd7978bfea90c2684fb0307732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acbf6c1bd9cba3900c21b069c0c1a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72969a064b4a45ad1c07e9ef980e5dff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e8095a9fc9b31d96e88f18479b04c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc3f1e6373b4d4d49e0c32609daa35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acc59674618ebb171cf86524a73538737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece5313b43b2bcba2de457c401a68e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e718cb59136d7e979f96412dc8e0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43a6bc3119c731c4d1158cf4a3d698740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc1a42717b9c5e12b000b21606c4f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7125dcfeb320ada3b028d1700d3bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a66688ab87d06029279cb16caadef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458491ee7ecb083ddb200f98450dee3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3461f100522862b63f58dab9a9288745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b6b9cf71c24599cd023c0d371092f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ec9deb06d5529b11b966f4d388bfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeedb93d23460fdc34771bad29b7b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b56f3a2ee5491280d3b8fe37647ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2b61950069e354e2bf53389cfcde1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ea20469389b06c2cce6165d6746aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cccdaba59a02c19074833786aefae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f871bfd901d6a165e2693d61b5f35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b2439fea1ff6841d30aabedabef19754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763199655ca657026ee75046a2d92dad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efd800d3d94df7b637e0d507b5fdf7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233203f955b95e0d38de7e2c3089b11757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecfc8e870b9283122fc3f94a9a6c72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdc6d6c6c6009fcbd67f2c0d322e93759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>