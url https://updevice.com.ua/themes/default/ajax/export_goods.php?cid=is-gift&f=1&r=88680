--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb6ea7df6a88550807dafdaa3a00ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fce81b6028e4b2393b94b183481b6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27864aafb9cee077f2731c73b7a3cd2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8804ec50be92c762ea6f17db9876f8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14868d51e22d671f48e637887294ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d734205aad0b04498f868cbdbcf2696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a91e274b0f4b40f801cde27be7347f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951941dee96c269721701bd92127e6b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24eabd41d61c516fbf876178a9d9089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64463665230e7e1457b022117787ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a84352dc1d3c2ee85cbdce29f9cb0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adec9abe3e16d085bef941a92cb9f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c00b39ca9f97b7caf1c3e82a74f7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeca6773bd53e46b28c72ab5b5eae314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be09f78850d7c618fa72f29d7a7e7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501094ebce1b1a52a5a8c68db07393a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa4d5931664de80eb0f05ff4a5b08c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea5139bd49b10f5196b1d933a5d28918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24de0ae6c1308a0c655931f173e732d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b7206666e04f9aa7a87e9b95d619720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d708b0e8a5ba0e55efb9c6b260cf021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647ccde215368e4170d200a80dc7c2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ef6d74373881b26b1b1f5813547ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd7653f9de7116ac227875dcb9d8e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810d18bf62f4b51ad6b3d46ee20803c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7626483c9be33447bf9328f16057e8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891301b3a24263467f8f4ad057395a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fb31e08d599c4fc1093c79c3c4ade28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8cc68ddaae6b9854da25e308e7c7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606fcf9c5c42fb0ec8d414ecc45cdbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87662c788062720addde874a4f255031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aaa3ff9e05ec63fa62085f841c19632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae565b8028b7fb05f4abcb83b66d9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62166e024c437f9b4174e700e5febee534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd115ae592d9d46dd171f42a72c36d6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfd12bde8780bd2ffe82354a672b3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69260c8196152f3cd9b2104d7a88ed337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc10e37a11fcb7237414eb89035df9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988bb058769379a3dda3545e4adbf1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716b31a3950a879f08cce52684cd24f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc089782a02d68861037174f5603f7c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea47097e5afde0bfbebe709bb15a37642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9669818153ce92f57a7f01bdee3790e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58826ed511790bc3fe3931e756644a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9938900d4ab6ef4c8b0ff7412fae0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7557f625ccb6f6a7d59c610f36b2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c5bd0fc778e1e2d38c29ba42633fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639678cf024713cdba9973bbf2df3acb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45809c8b54f31cba1fe1aac84798720249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc44558ccf59e7483d2612a1c380a2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39eaecb0132c3ff5a85c83a081013b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c4590024feae943e61936a7995b6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d56f1727f35ad66a9708297e4524e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b309036e62cb9b24ea0a51601efdf754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc3659a3b5332d0bab0ba1ef03788d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946e3604856b3b80b03bf2dda93c12856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a735042c3779fbfbb6a8b37fb53d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479d5195c5157d1eff10dbc6b1f8fb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8873300628d3d73d19a807cc4ea9a6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92969f2cd8ce512a4755e633705fcb2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c306f9d3758d3cbef5ce619c65cd6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa93422b8d9d84fdd6d7a846eae6a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962acb1444b6e283a99418d4bf496c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67f628741187a42b8547886147147964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acab4db854c6a28972a6e4695fea2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe007460282cdbf0d6a662d86d50b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd12a187d69f4727d78936864bef7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e44bb9d2de78f96b4c37e3db0780868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5274cbad3ff2034888be81071e2e7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d857c072b0500db5ef04812fe78ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d295137f7681edb912dee29efb9b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be698c1f22fdb7b531b88ba87c7093672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2522a18b5fd3bd75f478f80b80bd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c030d0323982bbb2019b840f8dff61b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edd23ebe185ece585275604d0a18bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2d020479aa7e2a930d84d346e08a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b119a85f4715d180f027e6e4c2dbf4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c378cfcd74171776f3cdb428c37fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3313515b79d5483efc29d28d06ac9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cd4112e4183df3b746bbd8d6be51880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a3a727716cc7346ede4294efd740f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9998925f7d8df3efd667d707a445482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11617b9c4b0827ec56e30a7810166783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c49125a25d8b990bb96ea605502afe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f18a66711244344596c7f9c583c40e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94235d5d18abb26420ce2eb8e06b545f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa74d5ced2e559cb9e8f91cb678b2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620f5de65f3bd874584e828256bdc6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b86617fe36984b7b644a99a2d938289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f71432361a0581f71cf8016cd553a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25cbe3d14b39221de1bd51beaac58891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a01e5db202390c4131adc5599de24e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5033fd0348c7e44e9c0868cd2239e2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d2b77f2bc738f8c82f3bcf8a1a38e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fa00757f35f3f0409debd537da6df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f61a6a3b749c4059db6659cbf2967996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2caa10d5b93052880f449420f323a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24155fb9ee94f950879593660b077e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05bb55ad4ff749d44b0e847d1efa3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604430e25a60e58331d0830e622ecfb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894e833cbe018623210ff1cdc7ae812101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3460aefe26f1ee90939c99c1f75381102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14fcb6ce919170d6209c2ca637b193103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63b9f4cde96470af6c0d1c7cffc443104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b36d685bf4bf82c51712d1fbea3d6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9e2479f614b08824f7c849504bd0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e808baad3da9dd359602b117ed74f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faea378d43dd40c6fbfa8834e56c15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb6afc4231884f1d1ccd1e024da3a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c0d3159c729523f2e9c06df6243bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db7f30d5b354f1900995c62c65cbc0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3fe051985613c442900b4916b80b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ed85cc2d90d3878fb0ec7c29002b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096899b1b05d7e5d43881027dc56c8ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2e22b13a5ff6151125c25fef5a2fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34764d8558e6f29c553ac3d25188c9f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863df8f0fb0b68311551d8937449a7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eb078cdb3e6af8fe4932de85d482c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b202c8fa2abe2f117efd1f6273cf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cba30dba713aa789282ca45810a200120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60470dc95da012ba5403397edef72c6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cf33f597e643d006a734235567db5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03eea4a8546ead1a9281f52a64921f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c71a524924a6f4b6153dd90784abc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212f2318e1ed982d421783f821151b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e54abc31972b134941bcc13eac538126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deded83574ffd411bf270d6e39510756127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc21864843eeffdad24c9e0dad63791128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45ee312ee7a52db0ab47b54cd75827129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056a8b92ecc59ce95454452c79cb1ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eed97b1b072d88be12ea40b7568fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d956eb30d9faa7f8bead673f4ef6b86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974eed6e28bea71fc33aa577e26f2f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d61bc9c5339699336899883820d71d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf8c3469ac73b9ac18fff23fa83e2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383b3e8eba75721bfc832152413e7c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1a036eda42b5e35d49aa505f27d1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de227a04f1b24e0deeab8edbd0acf0ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5340d0af610094fdd3506bebb0be66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf074a6bb7050cb64006c4b2748cb0ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a1bfee7a6c2fd26220782c50eaf5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fa41b11faafa356ad60e015231053142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aaf4c2f2e464f8224e328d7b6a296143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b93b897fd7e9dbb6a832826be51f44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0e53b01f6a1faaf27a69501087d80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe141589cec75109bd4a0a7a7401423146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12938b71b2bf8be05a31224eef96014b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d318e42f1cbe65557b91c1893a2cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e8683681ba116f604d509e139ad0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51343d3afe14227b6b159f1ade04108a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794918ac1d1ad71177da8abeb3b9a945151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383336518291443074f2858746036a86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86026e794fe209cac8f9a3c991d257ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d9c8872539b385290ca31bfd0daa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbacc169e8087c38deb3571f5f8145155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d5c64cd3178d86a145f2907bc92b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bb36736436948a4a99c8ca46891a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0831dd9a71044d2646e5825f7d9b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2870e9abaa60932928f9ab257c3c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64c1ee8bc4768d87f138f02b458fc2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eb67995e2e05256ef93ee6149bd09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a2a782ed6c82b0d7e19425f3b41fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638b118050b68c498cf73c1be215b61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf36a954704f3bdc70aad13848abea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015c993654f6e740884a4c7aa38c103165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf96ef6132fefec20a5a0aa7ac97c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20f458b8c0c8e3e20f1544b8746a28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6c7abd105ebf2d955c43f7210ecd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942e5aee56a9464eb69d251b84e0d11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d7ab451dba37f3e107172b13ee992170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524c4741a03ecbb56fd84c5f10ec443171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f550eda5b56c9afe5247df5be560a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8466bb9aa00e5dff48d107cd28c31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a9babb45f0bb5f81a6c7283392c31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094595e7025e16c5444de843234bc499175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37469ca2603378277d5fd1a6b9343e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40da349d60de82eddda303217e83a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6697e12ea0c0c53c05f11484b5a312178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef0c59ae8ff6fc39c7710942ddb55d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04930f9cf061721e9f8af76019a9e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f234981bf3dd4d34ba99630232d3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5f5097afa2eb69e0e3050e2a966bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ad73928c332f03f4f1e7f03239c8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67aa91e07501aa3a4e2ddfed93b3d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73d8eec4c7f0c92a5e38280de6a2e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831f767bbc792bf5db5e035816b7b5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6af410537543f2f9e724b5a01f95e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9396b67b19bff324131552e696c8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a6e173de7987841b0e2b5de9823a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ed5715b51b72d5a7c9ed6818f5286190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393c0dcf5797b66b908f0ef2e1f1cd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1234e5701fef237583da405a3b3e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e0465ad35e65647a109c18e464692193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e9ba5b71a053b144a4a13cadf4216194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaad168b63a6cb3a48e88c1709d5ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd257894035e96b8507beb6bdbb1613f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093e74546039fa235988142e331f94c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b0c1fb568c4ff3165ea48c8a170f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138902a7667f3f92e5335597133c9266199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fe9306250e6cb41ce6c4ab1d87174200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363dd07bfa9838f0184cecb32ca8cdf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc63ceb3e4b054ce85819cd9eaa996202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4dcc0a0c86da61ef8109cfafbf8c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3590c04420e50bbba19c8fe5e043204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae164bd9aaf6ab79bb084ae0da474f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92f886a5433990ac4dcc7adb340d72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add62613dc4c7386b44b0b383148856207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693921614ee98315555ddc1ee4d3613208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730bdaa027363261a12c9f2775e3730209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dadabf5fa676a9b4d0012e20df078a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22b421eb92115aadd7f71a01dde32b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe91a1a2b01452017bf66279ae8e16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b42e66bf9e31cc5af8d67d3a12419213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba4799b2b3ce11d648d5ab57824388214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91a7bd027994f1119c7dede8321421215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26878afd58c93d8f12b187017cbe05e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256e3224c8cf30cb1c121133513f909217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958d5febd9cfefff73d6eb442071689218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f7a57267f20d5b812c6daf0ebcf9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a40099e900d9b69a39365d275046db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef841d228ff58ea02cd3d793f03ebb8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165b7d6010acd30f6cbc953713950b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd73cad1308b4bf525bafd7633ff0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b5128d1fcc11444eee7a61ae80647224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aca46c6accd2298acdeb5b42be9fa5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1df36289e2bf9444ad09509192345226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b653d45e1e3a1c879d154018996945227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8c25fcd5786bc4e35986901420f5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af14d7ba592f39ce94bd315ee384ef7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a61c37cbec0f7e058751483f3017ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba769a8a699e3a987d51f619d52632231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c6fb1f45a5cadb2a2490e599d18e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e3678a25b58645115e1195e589cd0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb3cbe477108d002b697a30cd8f8e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cebf90bddd2abb2452b17ff5ec3bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ca6da2e4ab88b9da1fcb317a01c73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5fdb47c5d59a72063d4f43c97b803237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ad36c1989de2c256c6eb61d0310db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3ae28d930c315b7baa83e73afdd1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d989b9460424c403c3d3687f84d926a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34464e511595a21fe6a857e805f913ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c894c15edb7e2e75b1f34b6765a212242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df501ad342850f2d03319c8519679c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f36b7d33e92eca9b758670436eacce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793e08bbb0bc6bdade13b2aaece680c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9c6b65c9a3f34a94f50c097e36af0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498d0438b4d1bb4bebc23f131ba7f32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65647768f43822df99528f58e90340ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcce7a39e5204029c06e6d7db54ffe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88738864f0982716756e8cc289878585250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0093c5fab2d2b904d460798a120c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa6be79f5b3f5e41480a25b0578c5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48960a1a7c35561bf5a036a09c35423f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f932947f77472e522ea7f7b0177a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0b3c9b1811b5d86e499ffb54242e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade9e9ae7e8e96ab3e38cded675ec48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf14bd2d8d1dcaf8e52c57baf9944b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3993377912ef97bf8d3cad3e2c0bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573b22573a06762ba3c928a0f7c6934259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ff9a36a71cb9879c817a3f32f39b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c293bf529274c7e1df4a4a5438a6c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2fc3e23b77f0783d9e70e7784d010262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de7359041824eb788628ea2bb26d8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38a86f48e9a99f54e9b7ebea9f66f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f26582c9c8dd0f3f292fc99321d26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6413b3762e994d4ee84f3802446022266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f67f7c5dca12e0e5c8804779fe443267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fd46da316abb56b75608a9d33e9a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b97f73442310d6220e0d80431fa5dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe10fc51aaf4988ea1164bf364fcdd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61b7c314f5e8f41c7d4ec320ba2a18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5aa21f71e4f93595c34c65332ac10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96f88def96c9c893935934a69450f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752e0b0bcdc81babac79378811033ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b41edf623b1a97e09a777b2816fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1136ba525123fada31ddfc12526d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce760cb128549d63c220b03b815431277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fca91873fec919592c04964be798b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf5c7a366d8baf9fa41006cf2e5a27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351a37345e6c19efec4ca26af7072d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb8e2d4810bc102192244f98cd9f32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058103bfd0ec8482ca361681ae6f2bce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a08d5ed53f05942a341bce961cd1b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e1eebc982a92da7cec9445d77e8b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da2a1232adbf6c0bdbf14e680ae1c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59265cc0d5e70a67ac1aa096118232286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed8857d31306d5dc02ee5f4d61124a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64d71589c48c48b276aaf63235a3d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254dd059b5dbb87a794ac94540f9c94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e5086e7932f1c6351da27bfd06939290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483da08ce2e64ce55fe95ca72574b6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853e9f12eeccb22b3fd06a2cdd8e317292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cfc7a7af4ee53b1eaf47d4998108c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774771be9b60dcd5cd5d661616a1306294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b194c75a70f9392ccbe712631f13d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5160f50e468afa0e6028760dc33f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a088b549329a9e6c903de0018eb1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b020fe69dfbb5a52db4469dad220af6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ebbe075f49785d5f259f65de50a1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414990008b29aee6ca5426ae38cd247300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c8837f1b5d8652a7711083dd5caa0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cea010cfae4c7522b8b935e3d9882302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdd2bfefe5f8f3dac6d1145d3cac23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974ccae675c39ade460a595d677ed14304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b5f8e08c4d2c1194f0fbc2d2f0028305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358155e7304799a4a85cfbe4c658bb38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b85ab4d8784287cdd64bea4b22507307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c808947f7303deb3491d309b2be42f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab3ffdea5962c630dca7883a203b17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76050e49795ceb024882656001ad43fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136f81d9ddbf47f66ff364d181aa5f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1f7d173e80267ea41c2e5cb1b2bb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afad00b687b44af4fa444b2b132e3d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1ce76cf27847b5fcf1fc72daac5ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c21cee195e2b25c86432a748c2b46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3c2bdfcdc73616073192024889ac2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79f464cb08d636ec913aeeccca1fac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae92461040a2097c96ea7e2d74457f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13ceb70c138a0d49fb87cb71c2b5b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682eb3b4c439b01e009b28a3da0d183320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28b061425693d63b24fcb1aa75e5bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfeb340a6a5bbbcdced1b8211079c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723186ec57d29b277e3c4d174d620f57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72919d3a30da3137c40f22b7b232fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024389fd1c4de57fb66c184eb5a233e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7edc224aafe85df9be593bbe3aaaa6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372b32fe0cee5e3b77195a0f3619b15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de93d2becadc146d940ab93686ce56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4b986ad28b2c699c7cf80b32b9ca4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9ca9fbb66a1b009959ad7950b3ffc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242451fc28cbd78b6278840c82bc9625331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c6d1f028f4401cb5625560806bd75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f1a4f90ae78ba4b0d35d4103bee82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf28635ca9b69eba3a37abf807e0a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9e464b409dae4788a28ce32f9eb2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99159d6e8b1a2a580920255459bc82b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fea15d4ad8feff7dd7fde01df6965337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2c58b23e80da65af309ae4ae05c7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb6e17f1112da9beb6b7fefeb73655339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e261955dfba168978dbcab14374ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd393b0ec4b6b253c1cfa6c4d8c6c5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebbb8bfa688cd486876734ee5ccd66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844a15c48dad3a286345cefaf772fbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3740d4be9fbe1396adbd8cbb8a0d44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c58244a01b8bca4a8c2e24fac60dbb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dce4432ba23faf0835ac819e5a7fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef3820f0d00ea73c500dfa72ec367a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e539828227cce4cb975a38b121d707f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf15f9f7dc1e693d536acd4d2f12b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f553fb86f9d939035bfebd1d3ca75f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4f432f1233762847f7251c697391b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a3b7897b1192186840160b11dfe15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003af5a1e0c6ed4226a0550a4de5031d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83525c8349937e4fa28e3e68de7b75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6700a593e409e3d7f26d02120e17c6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93338989993424e0c66f254b35242556356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffba5605392a6f1ed8611b56a6667b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ce3afebbbb66bf8c99175501a0edb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d4f556ea29a539ae45a3d4b1f1e5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb6b3bf67d156cd4b3871d3fde2dfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca27e1b4c6a87396c3a47867bc726b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34e65dce0ba272a0b3a6f747342a52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a149484d74b9dead058d5b13fd62bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fd415c3802476623854afb758dea2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846f9b025825d4288a1160960abbcbf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372330c788c4c988b3dab83c599bed0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bf0a93f805cf6f635bb630a410e3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1efb6326097bf83a2fd2350ee88ef6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8557046fef91dbc69a00d2fe00497369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da1b2a4b66565ca94ed66dd74fdcb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90f65bab9be74cb80e58601bf3d142371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570a07b6c1d9d21510914c2e2db7030372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78f44e2d25809f35c05157aee5c484373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba77dfea37cd542fc575d93482c12f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a68f814a9ac6541521fa55a34fe49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1107ce61af5db6e04710df94bae2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10357dffeb8a6e27a78695e076a414377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e1388147695f29a1678ebc5ea6d6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd4e3fc8e0545000ac5e4ee7febd16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb305550f46b8b6b65eee4e10cdc7a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251e2d832fb1c321169de4b9b563042381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029e64f9de3e65abde082c5ffcb99f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e1da480e394bfcf074b4eb6cdc249383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409d43cfb4d767d726d28e8aede10e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98f121e5a6eb8c3e789161f1e99089385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2424adf44517dffdd289d4f62631f26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3fdbe83a71acf3e77a7de83b90f65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733944e06f473bd6843f51ed152c31df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c45cfa4b30c3e9e9e3fa96ee12bbf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c5af9a56d25aa6def6fb03ff957f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa01a2fff8ff67253acf6c6b10a190a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160494d89cd78bfc35b14ddb31ea691392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccb2216a8599483fddbd1e1ec5eb49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd31033b06847858901e21f51c0643394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c67bf240df8462f10ac426302fe6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a29bbcd38d4897bb840725b355c58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b17688d33944fc84893ef2ee2bbd86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fb045a3567e63674fc9da29cdd175398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0e80c0a2e3850b4293fc06276525f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbf99a805b81621fe4b6568a6ac50a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12f5ee09f2fb3e4a90043200540104401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d412895b20d613f29811b07c5d81c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63ead43d5d46ead798eab768e75a9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22f50361b3dfc222e30fe1e264bc27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cde159a4e2a477e5d708daf39fea3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3db79c28e75f723941fd834cff4c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429737edc106581ed600ffb14ff7f0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2eda96baf7f2e8da6c5d2e0e88577408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a5ec407d588ba76588ebd00f507dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d873706cf4312e7623a64ec5fc056410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33e1ed68d5cf67b62d137c68a081b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479dc556e1325978b60cce3f6578755412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5f2f393215c1287532c51ec468331413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51dd2164af3fa4c568d3431d423ee1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3001c7230ff8488e190158bfd7e34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2ad5eec629d04ee9ad3effedcef50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf58e5a8b2faaebad04ae795956bb2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08658c772ee745a3332d3acce5f541418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfab2b852219949a793c8a471671f42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d1c5ab489e2227c39deedae245fe1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efabc639f8932473a7ab36fcef28c1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff5be48819e805604c6d0e04dc3dd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05255e29de3120a8171717f34fd59374423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffd6fd9ec0f57e87b5885ed01e37fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c4a4930ea5321c822b93cb31e6e88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4575bf3d4610abc6338dc49add494a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ecd0c6ad1bd90a9f13945046baadb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f209c526b4fce0543f3b77a7ba2789b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671ee221ead6733328680fdbfc1aefd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c0a406bba9d2f5d3fbe4d743cfe72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859f8ad879817851234e45fbe554b7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a8d4ca9c5e02d9d3f4a698281551a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afaa517880964afdcd34177d258a00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076a4e5e088bc6d294e2b3c81e0a2ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099af4cb60dc6ed1774490939fbf2f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44195d7db69f4d7c214b48b537fcac3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a115abeac1e7d6ce0ca527a9e4146c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dea4679fc4bd6c2116540af3b4c003438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc0a98a82e91aa8ac6af1764752547439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07afa3273ca6fb0a655df4fd60e637f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2e48d7cd6a199eead42325952cb24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d01b48d60cdb59a53dc5f150371df9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027ecc53b1fdacd0e2c746f72058010443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c78e916bae58d090b1fbc01ab813f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3282e788383719e63483550966680445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da64f056d1ad8f656e00f5e15996aa3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f858fb640919a834de6baacfb3e5f4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e248ad2ec315485a0102e101aa36a0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74880275035007898fb71b2a34aa4629449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d52b96c6a36654bb8f3c8800c4d7c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b206ba0e69d1d715ef20e641086ffab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf06a7d626c3aeb06018b8e2cc2c20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817edd05585ae88d7466843c01d4c7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6b6da9d6a014433556a8510aa1c01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3943d82b1d51ebb348911a5590e692a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bf5584d8e919a625c29aea3764a68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578ac8d41fc4f8ddfba32ee3a4aca6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341d5391c81f196b64857ed84b1f081458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014fc0bf6efcf907642d6668774fb39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0a5d2f35a9d7c89db937c1bf4235e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55530e343be7f251fc0cc597281663e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54660e10f7bde6bdbcd4f7e966976a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26772d43c0562869c7871162534a341463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda032baec1a34bd97421865c3c8adb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1bd1f81e3e2f293e5cb1e9b24a6e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acbddbbc7e95a0b4a93849e7d0d4f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af224ec98191b6f6027ef22a97a9978467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad893fd46f09ca6197821af542b5f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bd3ca4b8fee844c2734e647563c34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6adadc3896b37cf00ded411ef2e61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481cb2d6fb400455d8d780460af75b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc9a1be5160aa2df5fbdd4af4d37ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0182fb40e95c77694226454238a0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8d8d25a340b09e4cbcf4d03c1c1ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3c66627856c0942359c8361379ffc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f7d2a11b4720f9c0dafbdf0ad58e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f058bc5648d2cfe67fd06a98cf86a81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117ee53e421fc6cd7657700d8b745c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6c4158e9f3b5cee37cd5009800faa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a6af935987b0da0d24360f18b5738480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e27d9a51426e39eba0eab4805e5a77481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fd1f76d4e482ac62d103146a250ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d6b3d356e2ca5ed33329ec8935a88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb18bc7a21cf94f4e4fb72fe75bb6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869a75d003aa36d4f051c1fab50f4a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03581a84e82648f95830570fbbae7925486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134af7329054560ee63b5bacada3374487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0c6d540f2196cec22d03addc8c327488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14486505aba2ba1ddf66cfedd4be57c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17870b46762d178d21edaa50179d54d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625b5c4fa97ad1b7fd0313ebecf9a62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c268cb7f08da02ece63f181325f362492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47aacb8f5aa990934dc726c2115af1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7aa447d7415c0d703a45946ebdeaf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c523ae3ce62024a82f3db977482d4e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaddc18a9a1319d6d6bab2fd0f4ef1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9db5bb90e160dd5bbcbcfcc4db7bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e585be1dac27cd228a260d03ce76323498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78318b1500f8467bcdd74866be6cb22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ba1f2f27a62aeaf741020a605d098500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf989f0d29431aac205859e24d8718fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099605f3e01e9708684f288c0640f036502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485db45ef66bde6068e2a28d2c9b1308503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72468eb61c96bf4133e000aa1423a6de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b34113d447177689e29a77b1256d29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d9fd9065eaae53ae8b90e07b0e935506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27078abbfd7172f3db7d522ed2c2c890507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ccd91382a31f5a6aa6037d4dd6d2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c9014a0b935b7c41dc5ff4f2d1a38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683369077bd9fc4fbfdc4e23afb79a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e55dd6ff55d5cef7b25881f37f40c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e6d2e512ceaffeb27091ee0079b5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617d7c19d35ff3dc99b02d224ce81aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c9d46c9398187510e7b73a44ebbb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374ba7427d7a6c7ebd44daad6282f0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875a5b018e45647046685273cc8f4dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554de08437611bd9b81a1a6da759a87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee289f6796177087ca51d3799565ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d212e10fecc2cf6379b9b70d8ad34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e851e501be1d95b1391483222bc279520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515544feeb96151f13f35f379ecc9dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc2d0c2ab213983ee370dedf4723b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b4233ae82bb4a9afe810ece64b983523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07517a99edea99d3faab1812139eb0cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec872c972a035ff89a6a94bb9e0dc5a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d11d196eef078efa3c2d9e8f18d8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1f1aa28a8ef16574333f1ed5f1e9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c6970a15f6ee92502f16bd2c3bad1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bade6035ffa37a6747df80efb588ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc50a205dc9ae5e210a3c6b5c53bc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268731f892d0614f62296c7e1ffd770531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313551932c8cb11097a5903e86b37e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153499e792a8b37a473d971efdab286533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9d5a82967e83ecbce78a367d91b3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626e7f595d0734b44323f0caacbc944535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4c1a98776bbbc23795060d5aafb9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40e581e0b69c64afa79df14da10737537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e98b6c9cd6628ced1703688e7dfb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4bbdff040f9160a5a9d1593c6a9a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99741287384fe436e2123d5b1cce0b68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e837d6d300fc67b2b3b2d688cfb185541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2c913214ef8b4e11ef176768f1f18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcd3854f7c9130018c8dc95ebb125b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6a9b78dcba2a054630a6b183f39f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abb5f78c9378337a01fd77c169da97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fa02e0af57006cd1c5c16e0575d50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aed562e5c0cad4030a3a16f548197e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deb70cfe0052144c33ecb8d1ac1422548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108992aee78a76ef2171583ab9a1366549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8222e48534c6832f24edf969bb86b64550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddb9f6c6d397dc32a9e5430d635e26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45affb632ee16c36b73e7aba5db2e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d711838cc4c1cc3ed414654d16372553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089dac17a649cc92f5356a2487a3d7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfce661d0f4aaffb3813ea1743a200b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae0503128b3ebf74585f8bad2e56ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71789aeac2402521959341fd5e8fae5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24deb1f0b01471af31fdce1f6ebe123558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2ae2e420af764243b682dccd2a756559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f390ed82d56d9c7ad37d6de9881ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bbeaab9c078f225a2c2680f464d32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16d7cd352b7c41bb040714e5cc08e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64d94ddd2d9d4f98813de902eeb0e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68808ce02bba1b97317bcbc736151a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3692b04773f4059328d98b9508acbac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402c1d88bdb0d009dd5b1c8b0811708566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e3dc87be38339c93612bd5a421de1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fd2d04ad10ad23eb6ed7d90b0cdc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9cf3a72b478e2f8cf6847a65aca62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd388860cf4d0f7fd70aa63ca847a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67766cf1720a7141248c80b6933565cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cac9663ea54be399262cb9330f5dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f309c3950c1748bc4ddc1fa2b3bda573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44ed01926253182b6df917cfe0f5cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3a17d890dd143f6c9d19d35afc251575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48a8731cdce1c84f32b1980cdef70f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c505071e3f79ed1dc68784a8119c8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f582d2c7109a4f85b0cf406c9442f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9cd62d80a484f24af3d29f135a825579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dd19546b13b37458a3f69db8040b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a225c4cea770f8202301483d9336257581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4847ebbb191af9ccf2fe99f377335c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985c4c5ec916a15f5610f70236563da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb7c384eecb373f1eeeb221aed93ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521911840f27286a9789a36314ea3af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b92329bcaeb49b3fbb39217ee59add586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa751b4453dc6557b2198e7f161f306587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc85e54c171032f908dbc7765d45483588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd532cacaf77507f355eb0245e04602b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06dfa66e1959cb8abbe029dc405b60590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260bc6fac8826b92aae17a4cbb45d4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412e7bdf2f652309d95a68e2d50c415592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97da2c24d5c57b53fcacf0b28185906593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ca844ab1e91d8da9f2dda95ae666b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64caa65f2632b5a46d841db9776fde0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0df531b2bd8b71b7a3e575b1f9dc0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f657fcd017704f44555037769719e58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a30a5b3a51dc3029c9d49e54781400598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccfee73672333143f93dca1f3618ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afc612c5a903c75ea27bc93c28335a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6992b6632c476a11d18ec88ac8055601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb7624b289dbba8e23fede7cbe83fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c63e29122d45012df4a10752f321a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af46ee850d39368e5c21ddf4444c863604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4732eb9a2ee744a8e58a6965123f33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955edb3be1d22899989af83ff230634f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d2b2a601c4df8dff271fcba39718b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40dd4c4733ef6add155d78a33523dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29785412fa4811801000fe1a62aa2a92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50cd6ea12635dd6ee62b24c0c4b5a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261488f6080dcc09d18113e81fcd424611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2be648bb68815d1bef5aa811cce4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7b690baf933bcf33a2ff2034da3dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0178f206e25817f0549cb8ca56130614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442f64ccd1cd4bb8106ab3a3635ab7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e5adc5bfd9399fbeee66234b0bf14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e349705c085c651c24aa8e5e37db5db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d72b8d10e041c2c0f6f30f11a62e5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c31f917fb84320545cde129a89d48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440a453f3f1423653f33f83d0246acb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53fb5425bb481f6acd747c0004767d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b386f7a5690f62e7674a24e5fe0161622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36019362799f4a0c726ae242f0fac8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb758ea344aaac893d98728df2f9bef4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93539b9921952af63b791c6bbf26e5b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c565da1d29bdf5b89b3946c3e84d159626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f399fd3d7085c34c3810726188a1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54daf40e50e9fbedd645cc968f41d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43b20e8c2a70159bc31c79ccc234c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2614d8e9f59ebfaa994e64c5f51915630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955e72f2a26d8e1b34d4c2af85e6d85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35011476dbd45ac737014028fd5cd485632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7599d581225c1743358e1b2781933f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7927a54a979ec27b4cd4217140c32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaa57232642bee43a371c48821d213635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9729a1b9ae662a193650542199e8d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a1ad673b68664bbecd4640e504cce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89859712ecfa2fca91b12ab9ec4a3223638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302837010dd0c2cb89537281f9e2a750639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eded92d9771269fbed1847d1bad4df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa8a7b1026e4a7f00d91305e1b50ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebdd32e3290a78ff8fc7aa5e25260d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daab9d341cc27d60a9848614dc0711643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8caa7a0917a70d39ce7dc6aab72ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b423cee7d7f78831b3a839c9d63018645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120bb5bc470d8573f7c9601d9836d73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5a3800df8beea322c4d75737e778a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af678fc593dd8d5f7ba2828bd31986648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeea68723eb98731260d6dcf0330b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b40b1e56cf93f07361af6a43a37f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba6afa4f26cd9ef6d886e7b16f027b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a8eedd2ea2a6fb1fd1f095a6ad316652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fa05aa0e8d35de73a9d30773b034e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24943a41b3ad1cd0ecde10f4cca3f7b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b768f66ab5fb0cdcbbb8896de85aad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5ca5896172847a3af44cf78f06e44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f1e3317e7fa5d4ee24b949eb6cc3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944361bf382b018f2a19f28612d13bca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea206398c48c02a9ab660c5d57645e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e53f8c46321cfcc17a3107c5f9cbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90406b3a123678bd87bba5eb8d4303eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ec81759bf01b68c1b1fb17d603bd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b4ff946b8aabdf64496a1e41b6cab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8638fb099130fd4650cd65eb460528664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3b3ed397d51814597cca92eb6f3ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bbf0316cc20f76e1b5acacc544b42666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d37c325c5be5dfba3dd9ae19f1b0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d5351a1948e15ce74eade7123e5df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869a2d4712ff1120df539d57747c34e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697660a4f3ed49a6606449bad638720670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c966dff8a5b920fa3b763e0dc8449671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81289872b578903d93397e51ddd5071f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc27dc4ed4d98596b16f0e1fd7abfd4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281d11fa14b93fc74044584a5c38f5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab0e45454a2e03fea0894af420b73f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7786b4ede0f462415eca97cff7902b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b7fef5743bb92b389bc7478bed609677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a0330ba52d5012e43530b9efa44eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b0babee153777fd80422ebd2e7ffd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319143aebac379873bae8346c5bd5c82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208112ced2e6a06854b795f9ef02ddce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0bcc321a70bce8949bffd469191d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2edf1088ec520c31efb4f3f801f41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af59cd6a7134b08a0d67e250ea61fd1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4a33e50e326e632a67316c717d57c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb830306c07fcb9338a860d5a0b6935686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7cbbacf1e52324dab63552448cc80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb081bfe6931f7e5756efcd5f20879a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4d2d27f81bcc661aa9c9311554410689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bd5a5ff890046483fa96c27c10207690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1366d713d38b453b8699b6ef4d4723691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f3c5199b7f836786f5418fac82472692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b101dcb1e9b63113f494c86869bb16693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaf3400f98c2eca8e9f3e30e4f2a43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99525337443a081c844adef07b65de6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3148814ceffec77ae9e07907470dc3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53bd4c8ec375923f80839b0052eee6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737b7cf45a4359e4d9b6ca58a2920c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990885fd258af36123c0c02542a5df2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5aa0d151f358925e12ba1b7da877d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184d2336a85b9212513f8356faceff9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aff31979d7640addb4c166b57d7ad3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd70dcfa987eca6a5e8ab638854ade703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d638a3f7db04992391de3db87a775704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d453d8f16e3c97deac9131e41dbbb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dcd8f8dff1021df6cdd6964b2e327706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae9d231b13776f0e87fd4656232820707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda10ebda2abf598c4915cfb3dac2420708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b638b5d307c1e15b69432e44d79b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60e3b6f7fc7a5f4fa7a92e367eab63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8eb782719795a6fe89612abe717f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b39f632b5d68e8a9c88fa71048279712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ab8322c7b79888fdfabfb4778d238713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4113c9d443727a61da0d6511275b395714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979cfbadb769e9c82b712da42b5d7ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54ac011683ebe0f2b7492da429bc39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896bd6591d17a2f2c833890bbc7b607717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9e44c57e1f9029fc7e10e93b59f93718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea67e70b1937618e6abe03e31e27dde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799570642a29f237b0e95c2fc373020720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7892d3ec15f00c241923b546a65ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eaa9e01c6dfa3b0376c899cd3f1d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc758ae169083a75276d90cd07bc94ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340cca593783e2ee7b4ed8e079eaeec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bae8d7351f4a91b1fb3f7d0a7bf769725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5e8ef4a6d84c20ce1751a534bd8d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4907b772a839a5d6c027803e89f7be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a0c0645b5344e9e1c59864d7f6e1f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05281d62a8782fd46b6ba121c9ca805729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e6dcfb14dd7cce9a8121b086516cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9d5016a86ab1b836895f37c5bdd90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5918c5a627e1abb2d01ad70c366d09a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c843bf95b0321d127b8c432e570db5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fa7bdadab876348dc37d3f004daa6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3a5d4f548c105cc789608d43fbc22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51809f5e02317c0b57770724945443c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8768b2fcef7b80f5d5564d1168ec4bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286bc21eddd3cd36b2df43504946ef3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd41786aff969cf5c1bd36a57d5027e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc086260b74a3b4cba34c12e69adecb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088880acd4818d4afb47d0c380296876741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a5e3a0e3944f93607bf1c8d840d51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0c53b44c1772902d7bf306c7e3fbf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc6901d06240658c651d1da6f6cac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3960ab3d64bd2e24740c3c76eec44745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27a82b45412fe46b781619a6f2459f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0b43cd568a3071d3860b5833e8cd5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9f82d06d024eccc6a5f8b9cd9e6ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9b5c2da7a32f6a75f37201da7b060749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b243e36e21901ab073c88f56fc7aa75750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3943943f2940b5c4998baa75ebd54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0134f1fe898baa429e75df5338fc9b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7e9ca0e4c1119489c7d9a85500e5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53937fb33c6cb5d42d06d8265c437707754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dde725b569dd36493a20870d69c56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9cfacc6f40742d99dcc5bd69761ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd227638a87fe2d66a610d0474d26810757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae02498484f0bcb775729387d6089f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591661ebc0ad83fdfcbf6cfc09d852a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8f8bb8197b549b1fcd523db207aea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2393791547a1bf4c01749d23f66f912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bbd3db7f8bc41a2017fd4daf947753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdfc7cb7f0136a18ad467e89151b454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918f984b02fb966bd124e5383d3f9a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3ce6bc7970c0a63145d8d9b38ddf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be885619ee71f1a0e5ead7fbf981b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806850f69cf1dd00ea0473e08782c0cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47ab56084fd7873a7d6e37b7cd35629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacb6f0359189be58562fb8c79321c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05610d275520cb8b902daee0b7880111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e07604c129da33aa08907f9c2e07612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3d54d3fd74b3404082e286c5f1c1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a6fb25e8b9ec4547563337302876014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a4b40dac82d35a8e951937e42d59815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb39fd88d4f78411e52a43ef7aa65d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a17d11be73a9948b83649e11fa149817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cdffe441d13342f2048b602ff123318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f09cec3c7089fc7493c1936b09a6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6f17dbb59104588662cf14b5b726420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6303b76eb403aefb42b1123c3de3d8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350e7cfb53a530253ec8217d345313522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db84c0bffeb046616ba65b53d0c7bf923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52546a36e13374a788d687d488a5e6a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894c34b50018806a701a2e73773603025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009d55058af55bfc9e65f925fa3535626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7294a4bb63aee65f24b253b4b522ebf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f07bb9f77a851723789e1b382b7d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d931c625c63181b02c974612f582a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36a2573cc4dc4d1f30f5cfc21c81c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47800185acad151f605622530b4006731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f5c71061904aeb53060e15b810fc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e73106daaa0dc66744f477a71e7afd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b875e336f0cd1c519d214b689098e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bacdd08b9af052170a596b435a11a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96adcae97f85bc4122e96023456e6a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd65c31cbe5f5fd09a8688ae3cc0e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391fb41ebcfb79da745c9516284b04138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e47aaabbd194dee665d00e52929f0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc96e02193c2538b578234a85acf8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc609217b72b6a2785a5a35bd443f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32476a7624b703418cba48d73c683d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcad6e339a445a8154cb28270fa60543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bc942663fb149dad8a2515bbc1b1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b980dc376bfa24df56c9a968cdb0c3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ee7f3afa0aed9184ca254c905f91546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ccab6813ad9113e416cb361ed0bd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2635b79433e9c0c3c282ae4ab3fa948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695152e124803a77d0e072401d8d74c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147d5a1de98a5db1b4a518a3b488a2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e8383dbdf9f6210fb2f016e99b1e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39c0b887f1d83e87dd51ab8c1683fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c3f571444044ef805a127804557f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd740bb1528cae3adebfb4080f9ec1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3502dc6e5505d498422c4da421bdb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce82ed9bb7e29f641f8cfd32f24297256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e8dabf26d64a84679da705ae2e7fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51331a7d552e70f8e37a23f8dc571c5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492487b3e2483c401ca422814d4051e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e24086d0014261f64d831343b56c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73092413f8cdb7cf2c9e9a961fc9cce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e8aeb55c532f693e8881cf30d6a4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a4df1b0ce583e00cb1ee8d65142c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95a8b61d7cbcfee3938184d12d49be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145a263eb824b267d410c1099cba60b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9668c3fd3e5c56bc865d06ac06a0cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356726965a95efa6c5377579e6c8286c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd597e62f92eb0426c0bdce8b04f124068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846e4a3f8f04221aff99f019a5d09d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8e9f9192e6ea69989d6720b7d4cc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dd8e7e657dc785ed42040fe5b2b9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f99bc9b92e2e121976e616df36eced72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cf475017758fc6145052b9394007773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b7b7bb63c0abf8999d8a51b5e7ff974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dc3564050e745239acd4c285a0eed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fef70663200dbab20833488ce17c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef59af001f2c0a7b481868f70e579177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1768910f686dc41325e346cee0eb93178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd18230e3e54aff433e6f93c8e599779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57713c6dde2ed57900425e5a5c6aa4a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfb1a3ca94c705d9f81f9982ed077981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf14d54738e0da92c387c2ea3d4b2f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdca8309028bef25331f6025755a43383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11785984d7f9416a1298326ca7da3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3b4781f0637b7f90597d06b3cf93985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cfce630f352d553ab73f61b4873b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdfe2139aa364a9b41e980a87d021287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221df623591d5dee8be5e442e7b386088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e357ddbc471e633d150957b50879f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b5cfc041b6b720e5b1782fa81289790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45581739145852863ec6cc79446a4db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbda8d5e0a446dadcb0c6a3678f2c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369de6502adf022b83a44c3c5b5c36193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f3b38564b666b3b20b250a600143394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f202689caf53b8f6d87efde5a8d43f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a67a0f1d29f0c1c3cf3c2cd5f73bb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa63774e95e4fce537da1b0cb1cb9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0345a16421f7c118f651520c2bc09798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84364821ee7e46a2649436b9d059b9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99734b7171d8412863ab857a7b0166b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fef9b4d12ca8d7f4ec55471be7a6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c827a552ada06c8f186bd1bebadf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2689907d16539b82f2bb599d33d5c2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eff013574ed8a590f7c1b1ebcd49d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bf6ac04c047b3fd5f014284e00b58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdec723391139d82c0cca620792eac7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc22aab77155210dfac1daffbac07f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f172beacce6ff9ad197b2dbe3c3af1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170793139256152754d9d0000d3bd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad55da02de1f23f684b7181649b425110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601e48ea76efd925e057b7694d129db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61636dfa6378a2198a86e519a1069f7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e901158b9177212c77d5ecc466c1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cec912c5761dd21aba0738ac0db04a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb01ede9e7d3485c409d4eb18165d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28ef3ded35e80577ec52f277504db2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbb786324a875d5e51a2f87e856a24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e36a6c79dae46aee1222b195b4d7df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a97ddfbcbfe7b9ce4b85a34afc398d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d445fe99785c731bfc951f29c653071120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dcf2898aca9c7723c252accd791db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4f72af3a7aab3b446d2463bd4094f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6073648018561570a12da9fca73074123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1543963088109e1b8c16c7c944f4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c1ff7852412b3d4d9df056210825e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3961186728960a02d01df84de9ce91d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895db6db8b1d2d65cfd567925112295127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946f225cef8851ff2d5cf831cd1908c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680a5603da58fa5c7bcb068b176ff80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9314e7aa4d647a45a1e699d212271130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366dcb6eeb5d64704dae423afbe5a91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f48683866ff313d4d0b6c18d7a3699132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102a59c5b95a1554bbd951c69981fab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdd0cf867c6d37c365626d1889639c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab532140fa737a820164b9290ea836135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77e1d92c14e32ca7a8c66e31a7a7be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e87a9ce4b87ad47445a9967a3fc723137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40018272dadee967c54c1867a579b3f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a524b5ac7c26064b01d818eef15714139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea506485075ebb7ec2632ccbf83002b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565725e4da12d4239b5b368370e6cb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9b0c9d82523d760421e6ea2c3c7bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0496fabe824bd7e7bf7a0d56a2fa78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650ebc1e527d52aa62011a42a36b106144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb26fee60e80d8e782d0ccb1a80ca9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb74b5910919047d0d3e4ca85e53fd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d657af32caaca7c376945c2a23b26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9091579a7969e62ef237dd6504f525148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4522e1037afc93da86f93d4a8d99613149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0606eccabbc753e4f9b19aaa946cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642283320909d03d1913c43f90386b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12845263809840803246266cd8cae96b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79970276dcbfef05a91761cd80e90192153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59882529ecaa080389974d636b7e049f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d886b3acf8f7b337502e93f51daa6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b4842c804275c14e61098e64816d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f809a91fbef966587d453d7707ec0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e5ca576a26b109aa66b944d6648ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d39eb57e0f4daf76b4570551f3d14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53513ca2a8b41afea6f579c285fdfab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967841bbb97464aca13a3f37c0acfb58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af99fac73cd91623f29e25fc174383f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591ae8b84f94731c2a45e9762b93c98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a20e87860f93d706c4856ba8c2088164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c89c9cdcb4eccb621a15997621078165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab13e9fee398d07f8c73cb82aa1cfd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599209e1ea45fd27844a691e770a9b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c26c32cf3b5e25a91f4703923853bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876dab42d5066b9b55284b65d189d5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a8411f518fe41a99f91757f38d9bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5184131f03f8c8e16f1d62a0ede4b61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29095768bbe0af6bc4aac19c34f9a226172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0d0ec4df99572b280cb411803b7b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015716bb6a14bcdf28e0bf38fa783ced174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5508be94a740e6a7819da564b0dbd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d2d3565fea1a7b92568fcc3d96bac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0fe9a718f850d2f5f2fec65b2bb69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db890037283c04ce4ef85f1465e05347178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f606939b7e50c2b62bb06b3f4fe11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698e91f2e386a3cdbb64ab35a6e2f3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22ff66d71a75ab2abcd0318c29bba8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f911ca91139d0a3680263577b38ce5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f53e0f47521e8f6b2a8ebee121aebb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975af06800e7c7f945b8ad391efdb791184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b760ff22df2382bce432833500b8637185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0094cace5452e714667a97df227b29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710378fc8a270b28d1b3043b37f270f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348675c7f63f313711fc2034d76f0259188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3ab08099da617ecc82d67777766a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc63320f917c3a80619684b29e61d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b26d72691fb74b0aeb53a1ea5de90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a3619e7d8c3eec0c0495750e42357192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72e741cd78f3e8798bf79a279032d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1f4522bc3e5a5a05e5597c48425ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b941db1a7491fcd52521fc193bdbb48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d24dc359852f6c7de1ca968444fd02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ba788eb68948c733efd2e5fde2d46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301a4eb06c6d91da6a65493ee6b7d2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b795b9543864c882c5ff1eac215c45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d49555fa0f501edc39ba87bf01d57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64749a45b39a24d92b758fc90f8318d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d15656af9ca9ec38398a1c55b20319202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb741faa17b850fbe65651bc3ee6a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fbd4efff758ae9331b67866b4d14b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17814e77ecf241f9078ed152f4f0c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bf7b99816919677449d8bcbb91c68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79f96e309a508c694a2aaa811bde68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d805bf46fd5115ccda501c91b166e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a090f2f7b6c995fad0fda8b7d38b811209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26f64311c60fc5d639bc99077d48bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a64cc721f980a575c5eaf8443c7711211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8c29d2b118fd32d831c0b7a0e1da9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30b3b9e28e6b8d0c4890bc48e6febd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730fe4e2ecb34dd22ca8fbedc714c05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18513c49f01d0978812c9eac7f59d35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036143bba0e75c3a9e14a879d52c142216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e8fe4b41662a637aee72ecf14c291217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03c6ccc6708ab2a5d67ac899c93c2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52667472dfc3bf1bb15cf12dda4d59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b05a9748376171d7bc358619eb5944220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a9c2a177a3f451a2bb90df832c035221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311bb49f7358726b3db6ca4536a5caa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07879518bcf21d96f540632723eb21d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103b9a5ba4d9cbce2fe49e8c70b1a01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552a7948bf17d466e24bf02c70137d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd4562be4497b101342972ff526e4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea909e5e7fd0d74227579f3cc4c16d74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137502ab67171701b679a4d5c87d8e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666a42252588bb0e0c64b6d9698070d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dffa866e949f9dbf367d169452215230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4178a01d10581b0c81f7ef652ac7ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf34514b7e39bf988a37f462ad4c3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fe719189665f001d74673d3fd4095233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a6ffbd51b52e98d04c31a4daf909a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88ba792db747fa0ad4a0764e46712e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e796e994d6e76dce6aeb90cbed6dd09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1eb268267559fda9df58c29031304237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afae510646a74400f15291f769368f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269856825a065738237486470e6c336239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37ff0e42eae36a458a756abdf4ed05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df489cccb512134231e721ef213da877241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d206ccfd90db6eb88919c97e6a110b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39fb9d9c47aa84ce62e852b1b65fb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e2804cd7772db2cb8a6ccefc1ee7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dd894475b3ac6bbb591288c95552d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad176cd925c344156e212e60c621b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88578eaff4ed13d82e371c5db6db32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d807e46fa1e46d3d127292ee0dd4f14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c98f98083d04719e0c446ad27dd62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28209822ababa506164420599b500d9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3304491cb550158c68ebded8dc8e6a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5838a3142ae1179e03b465f75bba604252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9055f5e9e60e1844ea9f9cbbd8f0b35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a6d5b582312f47260569b9c285f06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd5f7f1b7ac98068b54a5b1ab28896255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac6ff1051987830dc536adbe695195256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad49af83e96e3c29a44986fa36338d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b4aad81f6a878f0846840ff5f499f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b85ab1e3e50ed98b1b62c931fc9cc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac15b86a33ee2c9f9619cdfcdae12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5845d58b19d0494d8f3a7925017040d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432991e8b3ed3fb1ad9fdd253fc0b04c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d18b18e1b21735aadb3bdf6de9670b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf2a7085476c166ce64141508a945e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb579b6d9fc399d5568e599426a4b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b068f773c48168b33efbf763521692266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e03efe6c76c094206e26d0ce718632267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363e35ad9e73ce80feaa88748a6ca3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ff722cae5cd5450ae6c6bf5e862ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eae1d60470188448096c3528612b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558113ccb72255ea4f4e489a0c01060e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c7ccce6446a8aa23eaa5cb8379684272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aff35fcc6e62f6bdad1df31b90892273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e8ba745a6265012293b704a782862274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a056e5189c3814a6d365d0b52634e65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824b61bd6fd143307aaf805a1d73d48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bae71ede1c7e42cc0840bb73e6916d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01d3987afc223d10d2af294fb2e30c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f071d71857574e0d56d489847ac57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272e4d240061fe22c4bb9fe52cfe49e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ad545ab4045be7a555cd5350853c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089b6a5ee03e89d60888469a8a1a0ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8b1520a3804ba6723fa74cdc593e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71915a568d1e69d8b14ee5e699a6930f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27230698dccb4e4731b95e434337ddef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7943140cab2f55fedf1714ec090212286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f293ce1f5e5afb2111e720013a49b16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19b969bef69d067c7e2a9c6def151f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05439158442c4c4c3106f5d0b4b9c2d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00f1c9a6cca1e9afebe0dac4953b9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46faf2231dab9129ab72c2a9f936e4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff40eecdba18c76945825e0f04fed48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61fd19ec41b872c2159f499be0d7b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f1907e13829bacb882c5c1ca9413f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312c184645b801a4ee06f75387d022f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab70cd6c94ef815acefa81aa0caa17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6bf3f692d77e0758e07b1a311c7b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbbe8bab4550a0d62278e12247ee9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb054c3708c80c3b921aac92e90047299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e0952daa44d4879cf3e3362f53d2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67278ae904ee423f92a34db79724c46f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840c5f7977041a8c0b31bbb3f661987302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf532404cdf94a9d80e139e8d9ee5db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b082ade092c53c2b95dc5c39af424a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d9f96f413f7d6f0f896468fd54f11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3bd6c933cf5c447dd6105a87bee24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfec26131fa2b94b5141e1ce92f7d62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9969d87c15cc98f3a333c5b89349d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf69a284a993c82a665f9211357f1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ca93e4b8d0cc85b1606e404be95e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c387f0afe70c6a57ba6404982ca56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5622a93c5fc17cd525e88debb3109f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07771f99220bf49b0b3c320ab933cfff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56891439902b8d4182f1f8be70e2b2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9656a240f92b0b716e259b55a0cd2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747b759fd1c6de87b6199c7e550f9ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d597e5c4b3815cc05a1452d841d963317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91240f92c07abfd0718f904b449eebd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79a07185e45fc7cf5a7dc90120129e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ffd12c9106b4c61c80bd10cc29bb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df093f82210596fe50ba99c1258c1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0282220b616485ae53bc4ef355c48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2382ac554b1ed11e3af1af6a22fb957323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b642f7ec5a2937cf89594ab53f40bf3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa350b504c1d9252ccc616f43dabfad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e25f24b828617db6edb741b4cbcc9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fc513556e9d32090eca6f57285935327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8960835246b7b037c754155539b2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19100d4edc6736f077e4edb36f1d80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49c85c223050d342134950d64d7345330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d187d12355685768efe3610c82045331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e8d35568dc43bfc5763a6b2c9a5bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76949cafa8f57d85069380e01e448f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5394914a1e04faa2f5468dbdc7234d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8eb5fefcdad1092aaeeaf3598d0741335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3bbee6075fdaa8f7f5b0b5e5b83e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806082672c7bf90a536f521a187ccb50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b4576874148da39fd79d153cf3df6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92f03177f521c75766b8616ef8a83d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68564e4b4e1222d46b8fd130ea549cc6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79603268cfd00f6a7a3f9b2f1b55a530341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821aa15a6b6bc2b1fb940aae82a6e1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f6314743518b47ae950dd1dccb5d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab7916359a74c3ff0b61852355111c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204068e397c5b443ab8e9a4cab5250e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740571bb1728ed74f00f947a930a010346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d912a6a248c38d0bed46a32ff66325347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89df678583b3bdb7bd6d6c11aace2d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31aa545fb8ad3b481219addf7c8f487349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962baf93899fdce9955c6dae8b37018350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4cbeb8aca79f5b2830683cb022511351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ff1158ef4c037b2071d3ffe8e2e57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1641bd381f18a51b91739829d5a612353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce2789d96bfc315c6769132af0f90b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f2b6df12c6428b69ec57853c4bb83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb48304896f109fbd1739af58c4312356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197946ec0ef6d68a178e012229fbc51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e8607a80715e2b86b9e36babebf0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce513dafd43837d5897ab304d14d363359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51711aadab82012c8d97ffa7c13c1e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9f484edd96dc6f0802bb12dfb96d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcdb1a803e43635d56a30a45b9e772362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d53358112adb1a48a78047a8a3771363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9f3a07a02f9c71e4bca49f435c1d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c0d70255fb1146e265fb5ef71fc89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba43c744ed8151b0e35baabd6f9fc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6e7264808c6fba16affcec96df9be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fbc36fb92824a7f3edb7783c0915b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b08dcce9d7bae29ba39537a610c2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a690bad596490587766219a9579816370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76acfa24926a70baf224d2a4b4c2021371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad683e16f3bede4f90d9b663b4b1e48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926a6a83af678d66d7f429a38e26bbf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53d35e392bfff298bf4de7bf72ea6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17be37e6dc7096d2b114ec3a7bbb233375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764cb9646bc359fe8199a18144a7871376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef905e658f27b4396c09345ebdc69ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbb77fb6782c3975917dfe3229e6ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c829552043f1ce8f71fcd4d399734379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92383d0ce135ab5d435f8647469481380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71d200a6740441a2450fb3d6019af1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444995b72fa274006bde342720cb4c6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb5352766a6d7924c3d9231ef2bdd9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5e1c27ee3967bf858bd1244175d88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0efc7e27b8c181be50777aeef5cdd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3464e0f510c6424ba8295b022e5da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a2455d5f5917b3a474d3b6e975636387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a7120cad9ae629fd6341c4e979628388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08843cb0f8fd82bcd7ada062ba81a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21e23dbd48a05c8952db69b90ed25a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed887b53c09b5c14f77d48bb94bd9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480d226cbd08c3ffb214ef5360a1332392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f154f4bc35f4b7ef05f6dbee1245f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f96ae4167f29fd18bc7482971df78a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5520bd35e50fbf46f8d9203ae9288395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ca4125a48f1cc6e4aa561eb5c7b7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efa95322ecb6d652a29a83a62103b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d665af9a4f0daf928b80a3784e3c8b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfceda5ffc9b58d4808eb02573035de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c5fcadadb12693b2762c50a7d5085400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ede8b34dda3df515945fa6902a807a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d016520a3eb4cea9f68d443b083cc0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63633e967f47f070b14a66bea0ae12bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d972dc1c2e2b8304e1ed01d68baed37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f13fea8d4283dadfcc4a3074171b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adce731b98b9928d2845c1b7836c8b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a2884515d811f9dde585785ac1e15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ab4226ef99c47afb308bb6849e28c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b905c139244c79729dc9117caa4a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13d5464e87a4699439e97e85239848410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73f9b0f6a651a07471559979e3b910411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb14e29e63be4220ecd55d5beb495a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943bbddb8b5120c32f8b6f47c2b3a49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd25fb987737310404368b95c39a27b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0a355623ca0d739ee9de1eb364e2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef7e562f8ef5d3f337ddb650ed7c19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278011cc8962dd7d3a5b22a5461c7dc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726fbf1f9972ad3f1f4128d3792e333418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e7849212045b938431741ff9514c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f5e1f3081b58eb7f2ffb1a4a80666420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4958cf6ba76a0004fe5e12af874a5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6453f54c64a86048e2a932c9d4d871422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39d4fc8925afb2dcf1faa486e3ce9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70df3370d62241c456fa9d44abe519424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e2bad7f3c7667f3903bbd7eed31b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d0328990a95f523b6ed87f993d9f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899c38e8a7c1651b797f11e615fc1dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea49a3119c93f11f9dbf655bed57fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60acc41708e02d68bbf46cd9c6380c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fb12b6e6f73e59ea135fcb20b7cfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f07a8fd45de25512d7e3729eeee49e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc1c00215adaed226f16f8094cb328432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687d5d489efec0926414b24e4083984433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b80395e7ba9b88ec279dbd6b5f5dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50ec38f14bfdfa9b4d79ee9d58dd94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4008f820a4d69e9da419e4cf422e2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1017511940d78385976644c563c91c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5beb2747c565b5ccc77472f698d3ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43619ae64544883ee39a926af099c66439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b79af49ff50c299a115beb661adc5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94fe367f12fa7d0557c90d526ace17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4eca5e3c2debf896361cd443e793c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5f4453d410759da618f6da1ac4800443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f18a4e5183c8bf10ee04513930c57d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3ae0f1bdd236f01a2f4c5546b6ad1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd728ad52079f506cd8a2536040017d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c276da1c5b9cc733fd76197f5e970c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb5ca6bc0c09e79d06aab2c13819dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1753562f7a6df6106ee0664b972354449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a702a59261e9fe5d6ac148d4ed29809450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26c6f0c2c0a7df227d4309a696a1b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61806f456b1dba73546f6503708ad60a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22ba05324287e66b4ba707008517de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec22ff16b28c22652f30460dd94665454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463018e86471ce6eac2c5221dade4a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cc05ee9693ca0b08cb1aeef6cfe2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4bb67bd637fbb57352be973b8854e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d264c8a83d44ebb4ea7306fea3bd6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5100ba2f3adde516f7f274fafb23f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e5d311ca6fc00b53b0345db1ad850460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f62272bcbe0df87a3ad218a6bda74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c4bce3f3d9e4ac4643a8132193391462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcad0bce95e146e9812ea133b71edc9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9e32bd2a4e8c5872f06292974c5ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093f6cbf9e270b5ef1317b51c09dcbd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0601cf4c8e5afb1e9f284a961def14e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ea701f9434fa9453892138b04c4d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba116e5e7b27f882a44b219f7cb6be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831840cdb2746e3221a99d8556639a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbbf81d0523fa19242aca0cb139ac3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e568cc163d3e3266d82af2bc25eae3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea5471f3535b25f7b3cc9c2f0315c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22820eba0d57510e85832ff5c1591e9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a50a74c33e0c132b18521d669241e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aab1222731761f5553d10aa14486e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a559c2414ceeb12da732f87db0735476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a59d420df51682517f37054e27417c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85fcb2f6193594888bffa74e9b33e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999784c4305390482294f7afe9e47ef3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2283be61916136fd2116e7affdd6013480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176e59d59df4cc3fe88618d2cfd318a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ba5d6224da4df3cc6b9b3fae944eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ee626933d5c0687ca4be017329722483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4136b17c9ae3862440bc1a310688f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc32749d90733304244fbc36521722485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da099f3378a402e6af1fd850d3839dec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a5cbe2599d47bbebc61c7de4dc2e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df763334df05b6896b31d2aa9eb22b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daf140dd06435788b6ad7b1e3d7502489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cf75e9d66de05f16a31457687d88f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86982f4fdf8e6b7d9d4dd807493ac627491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccf056193204d2326ac3f3146207f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95dc99c713b438529f2211a30e0d5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d5dd210cb01ad7034c2e10c6eaa98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4492529f6a5515af884b443663b589495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6d0c1f0eeea57aa718c2cbc79d2eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a0fbbf4d2c0c39d474965dbd8b060497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c42c038b23bee95ad4e046c5851475498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ec68cbf5074f7a19c2d43f62073a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef357aeaa2f907fa03597ad51a06a89a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937b6a51584fad8813f5672d77e4833501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d0fd5e43cff3e0048428d6cdb1aef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaa1f83af909ba46fe8adb338733ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaafe29b57082794d343e4fd6d5fc8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0209006b61dda213cfdcdc78ef155f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22cd8d4c698020adfa49338b0b6734506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a500d86e141f5f8bc6ef7465db155a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1777b294016b59f822d5698cb53876b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c79238203379829f0d42320b199e7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc8dc822ec4d322093e062da43eb0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d7c379e80c1249075cc21058f528a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faced0fa23e8ada7427d861a8d622e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03e936f904a4b319843d9cf38543fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf35ddbef04dd703a48d8cce8f0328514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c016009bef21f5712efb69aa193b8e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeb55c718d162fce3a2d9dd2b1face516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee633450200d44a2f3a68392ab7faee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f8c3d2889587550c50b1e0e133b20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2afb55f8a82b88a441aec71ea14b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d689184423f004eee066717e3df36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df17cc528501b061c1e9dcabf3af98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883b16b82abeb44192c53e592c0e430522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259e405fe25aaf2aaf79f20ce9b058523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3a6a8f1be14f7d815dbac40f4e4ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce11264afee4b155b62a3d1179004ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfadcf237d91d92a0f9280f5f6a920b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5f67891cd1728bb1ca8dc49a0df40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b66eae770129a4cf8d11217ad8312a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9667da0290066b555194afd21fafe0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f8bd64ddd64d192284895d8df3c94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09720dd6f5008d4b9943801ad46a9c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0cfad156c5779bd0ca557b26463f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a334c6bcdfe0d1b2ebd5d1d130a74f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd98253b7e7f016b7efbcd2cf70877534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae61435c3979d71f33ec253a0631154535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32884c7892269ad2d684c379c6e84b63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203eb44b42900ccf97110ed4cea3388537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf50f149efa4e100cd3e78bb4d26b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd2574ca9293649c916ca2380179c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132c2bf4f5d765eab95745c97c95551540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac466c950e4b3b1c1b747d551bde002541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e10265d4ad6b4d64f0eda5d65f644542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f47e38320f39e0e186c81690d2b75543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42724599c687b97997b7998bef901d6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff68a404a34ef78ae1c30387a00ca5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b913f3aba796f16f220dc07f14a08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ed3cee92bcf31ba7b983187d96c91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124be92365981dc67134b4f04df872da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71378f7dce91b37d66dbd54ac8924c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579a215c30176985b2c458c4466e81c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca0e858d8cfb70be4c249154ed459f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f84f7b85be64ee2bfab5abbf482e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e4405bd6ab67f79bbf1ff1e38b53d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7be15cdaec5c58638c4699b5edca3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c087d36b998868e651561b1fe6bc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caf2e3f611231d1ba0243b17af2220556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dda5ce4040abc8a0a46180daf163a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92bc2d5aa2532a8ec00d225d0049c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18059325a4e5792138e0a96004f814559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80431ed43089ff5a6edf71967dfb18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5690613feaf3011c5355a98309366561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142c31d9d892ae8032199a9fabb0e41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f46513634065e71cffe99aee5def99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7b0a670c4d6e90e50c9585ae0d674564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce519ab24ef00b1ca5d87f4e44c80c66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25752a422e3169190ed7d586f05b68f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649fe5033ecc4cac52c8345219b192d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4d88435e0b762ec92d6d90f476951568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3a85babe3dccf3f5748f1ad6e32d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e1275844f60a852081089d367d5ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d091d258d2c102000a24688a81a98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142012ab1eb0f7cbce4ca49edb69a76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ed7520c6d3cc84db4d52a0d68006d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c31eee3bad229c9ccc1c210560433b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd430344ac4b93d3c3840c70065433f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f9901435fe183c5659a72884a4023576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c8d0a56f0d834c03ad66c131ba11d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4ada200a59594bf7051bc695acab3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f2ba45a0a7489631dc0b813cfe204579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cc2c9e85fc84389cbb07579778dbe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b2ed7ca3f61654d68deb88ef251a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a235564fd66256542370834ee1c8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0945bdf7ac8a88c576eb058d5b99f77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a592c0ace91ffb33c580730d5bab1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d96949fbc1d1c0aabba8a67f17644585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26929405ed673a8905535f66b4b7251586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee777ddcb350fc083faddb2ea3596a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d76f9a8b651e6f8526feac109d3075588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216a6ea5b5cf92957a39d468612ff78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24559cdc0f296a45c7557009213c12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab746162236af951caf13050b086a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928659afc571fe72dbf1db9871563766592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d0a83174e1c19725d885f6f2f6d5b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca382a37b5346c2f7831d703a277be26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941be27cf75ec94c85bd4836b64b3ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c611b1a1d3754cd44f51ebd00026a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63956a5e0e960f4e374808e678acc47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357c0656c8ffa4394de980390675785598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baee79f58c2f23e23dac205bfaf2294599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71687b58696f9e3246b81419cdde532d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa69ba90d93dc4dd9972638a64c00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b737cf471f4becf1c088302df643602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd5244a49319258a96d42c88d7f270603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e9d82ef033b51dbd40b829c4b4c88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08cafd2a593209c785216af8ff799e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260633a376de37e71096cfb2f54c412606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb52c15abfbcfbca20f0d435ba14c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aba7275c34e01c735d0d270573f3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b60663674bda2a2ee695900d1b78ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140292b9e024528569bbaac3977ac53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921009c458ff3ac42463d401e5743f11611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abc4544e667a5d6a11402d9d1b678e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde2901940cd42bfb1b62667b78726d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06175fba650af0ae01049cf78be57990614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98231aa2ca0edfb917005ee5f6698e6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c704bc67dc79d827c934f0b2293362616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ad7e3436490d4884fe5940bf34de2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481448ece6b0fbfb2e8a4726e8481078618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d7a66ab3e6000329bbb8578ffbdbe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b31efd4000df836f4b914981cb366620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99955a07a5f1edfaba0586c7278751c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b11693c7b2641f4f6286365e39f0b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd77e108635d0a4e5c39fc414feb41d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3756a76e1d4b2f238d6798623498f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a32b0457eb70d4af121ece6404d0b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394ac50dc93354573eaccef4833c9b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db220878f634002acd60d26100a7d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee4b5b9882c49d4ab94723ce02d51b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f2dc37e7b2c5d96ab66fd9c06b9fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20d9ffaf25a83ca4259d1ea3517401630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f9bf87d4b8d02e827aec4ab5c2b77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4909bfebe3a19a12f3e80b74a74ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9253a7a853c2e4193cefbc7f2085b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6077e4a2e6f2347b28d5c839cc9876634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965bf62002fb2725d8e9d2244576fa3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30976a08ccd0116bfc25ad4cab9e2b8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7962c8382650f1a7b6d538719a5a73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece560dfebab9275f63bcbb936f22dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230bf50c25e7748ff7e9a59b30f53d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03f9ca34a4a22c81e2cce0a6cf8981640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897859918ef6286c2ba0d88802a37fd9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348aa94ad2162b7846a3984b51ae622642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c43a2a2978c388de13436d1205919643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb992628b221bb0f622981e09258d0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ef797860e708b4c2059114872c1d8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38b441005b181d924803d7db35db4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfd205c01588da584a9a27fcf7f69c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1d4efb832547f450fc46100f43adb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4114cfc3b3e6ea90af191cc39b7a09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d7c43bb74c36df681319fb81bb89b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde33022220aa47b4b18b08d68662b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f433883a2692897d4ad9184a9b0352652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401763929e133f081c7a233fc02bb45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ad0b9d7013b9acef7a3cf12c58821654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce99cb3f8ab1fadab4d941686bc24b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04853c47121417988625949e9842c336656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7554e099a2819928f65b890065e9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa87792c6fecc73c94d1851d3de7601658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99c525f3eebc76864ad5a330cda7b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e5cd73f184abf4c3c1ac1e4a999e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d49929baa3818279847031a3ab760f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faec6fdacb6502b89c9c49a3597aba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5d812a9eafe08e277c628e8c2ec35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59eef4b05629e2ad3949c49cca0064664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aeabf303a20552f57073d39cbd281665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6dbfc0706ba5d5a59c720998b9f3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdcb4e7a561f4732ac4fb57102aae3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715612be45df3bdc0db718b0c796c7ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc735e7e7c31271cae80f3d57b73eae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d703de575d7fabcf02b4b3944de77f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8aa2a6a8ebb57f98725de89f69f78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0c35bb7fb149c968ff2ef33ce322f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7e3a8638847aded8b9638fa65db44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62048211c759a6f49357a767dcaf6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3962b72e056b1eaa7c890a36e857163675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d2664312836a286278f966b2c1e57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f5373ac8943c4cdce94517804a891677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89ce5a45ea167ba7fdcdd64d4fd64a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82d6aa03c99925000ea072d1ec127f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67d97729a9b37cdd00322b95ccecd1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596055b6098fae1df3415ab6c6c102f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68ae67e080ac9f863ece2ec0130aab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bfabd79c920c6d4f98770377f0720683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8276435001d4e904d924cc7dc60b19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b8779ff94e137d2f48dd93103efe6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c50c3a25bd6e6b2852871a351db02e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0609a7c71563b36615f4ca9c78649687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599996d634d0a4dfe3d5be768a07a6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fc67c3a7c8222ff598a9d9da2f370689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc1ec4daf7253150fb9c6ebe8279c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc1ac352267588617666d30ad2079b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cfd681c94fd9c9acdf294db72aa65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6dff8c22b1da737a8c1fba3c912fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a3e353256a91c026694be966e68d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18365145a124438c350bbf8f4718828695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5edaf54b9f5fa3f9b9e89ae9647ca5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03333aa71db3df356debfdddbcffd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725896aaed46df7433cffcc5ff1f7ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9084f7c172552f9a4cf125eadf807699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39422c3211a4891eb78056341cf10783700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a63076d22c6b4b28b6fa2e38b8973701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe809699f026c4ab1e080f9cbb3038d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2319ecd8d7d65b7b20b234ae726d0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb787b75f27ea2131ce616d266a3c44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc3662c6ec7a566f5e9ce6b48b016705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bb42c04d0096c13ae566f7962cc9f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6a8ec0c9c1285a2bbb9cc3b655f7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b8992cc75e47080057a8ac10e741d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9c72c214889dbe85bbbdba0b723dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ac2eca31bbc5b16d2d73063c4e3e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983c49153c96499559964e4975826b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbcce4720e08d6349cce07f58181c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd524d3dfc040464f22b9977b6a17b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8351f10946e75485aea0b2dc8d03ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3814e91c7069ee6199a4c73300124715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08fc45f19a8ab774b35307da9daf79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53592d64f20b00be95ea36417c02521f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa038fbc7deeacf43de24de583395fb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee627e808d14fb0744924ee806c23c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27417cd874d53a4ab7a771d4dcd75c01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebea1ecec77f362c60367a1ef1a116b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fbb6750763b40dfc366e3800b7fd0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925c708a416c184af79ebd4eb19621c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508490f98e12d1d16e5b00407e00660724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988772a85fc68faac059b2fd15ef38e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3482650eb720a9b15257e26194528e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c9270e158df52c17eee00d1347fc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2817ef5d53779698f2f2256ab27e93728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699de3774af1eecc70df3ae0b4026c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d2c0bbd7986c9bc2ee87bf583fcdf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936f5f65f4e93a3d1f1a2a3c9215e02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c831fab478b963ff35657f5c8dc7f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efe34eef29ad1d64a1d83bcffc684b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7ba5e9ae2a57164912c18983356a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e5a3a72f91a6c544982c6b633ff7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed265c26fde40efdadc8c63b1a95f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066843b05957ce8ace39d226d5b11df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ba2152def85772f042e03ea993c2a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae216c7457508d9d83b0c6de9394350739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff39c899c42bc8cc0526aff3a37e148740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663281da2b24932575f46c9c4a6d78b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9402664195c116cbf2e03e1cf910c0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefbfc74ea79a7de5e6f6ad77faef24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1448917d53900024dbe893166fb65e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a6f0e49b0fa4ee41e56631c87ebe7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63738889ea7df33f5b0b2a0a66cef029746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9ae8ae4bf6e659aebc3c36a78eff7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510b83e88fc2c7fc2088f30c1cdbde1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6989349642bf9c734387e4c8ccc64749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412dfbe31456d43d2fb8d627ce4207e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c851af511f13f8183f8178987f1564b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b9d781f6bb2ebb16761da685070d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c9d5c094d754d7123b3e726d2e6d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7a78aa5bc14644ef7acf89be54879754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2bda297190d53d995f7a80032078a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed549fd3fb12fddcc3c69c91a6396a9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89158e1431a91331513ead7bdefb3ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129a972ebfdf4caeddbd50f8ac7e8f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715bb6de5106fb2b2efc51dd77bbf69759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>