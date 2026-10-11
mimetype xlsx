--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842131fa1903c9592ab98f7073a729d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6483874d014c5a9c781b3e3a75ae022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3743345de3a1a6cc544771385124b423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b102652a8054efaa0111c0030fd2a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634cfba1738bdc5f72049ca7b69722a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a782a2e02fb1b0f877133121b152a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fc832b93c8c6fac4e2d608bd888fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7a835344482be490349b2d18bed428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0766e57da5e21a76854deb49e07499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9bf2313b108cd5115e3ab0efff85c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca327e8409ab8a1b4bd22b4772baf9ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09fbdf362ca2f70ab725da9916ba6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbca3158c0b365dca562e2ab86a29e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070d24295476e0102c603268423944b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867992cde5d1e068e5c0eb19be865c1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470216279a790177036216e5e3af95016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e1c2c8250ac0d5dcdb9ae5464c4b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b35fda02e4091648de5185392cbc6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b28cc243af9b8ee4917a1fde7e60919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1864014cd030ac2537846297b5a2e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a166fe32fe999ed0b838964dc9f343c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86bbc236235289d07284e0fc702b1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df43836cf1e27e14709c83ceccd532623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495383d83c4563269d421f69678fb0cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a679654e61b409e92d5468940ce3e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49806bf04fe207b46fb8e6b924903e4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c7af15b20d52f5b5fc21cd234f32f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f7e12929e9c2a32eaa4843d94abdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b7c909dfe332620f7614203d809d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4455a44b47cd1ec259026e284b600f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45cfe49f7e4d1941b1fa169dbf76f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd448f185dcbcc3921938f29f1acf29a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee66af1245a62ad8b95736e1a63b0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453888c5717a3b442b0b9a6512a573ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed806eff24d912b31fc07ac62b30a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f06b35a0f4870b1f8d58220a172ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221bdbfaf7f3b6daa095c738508ef3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5943e55d91a57b93a3684e82d353d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e2ce9293fd98a08379972620f8d3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a130058a4296eae4ac28947b3960940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4fda392ac51ed9d879bc013ebf21841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3d9b8bf010aca18c91430af262ea242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92012e03c04289dd0e8b8a572e4aad4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715fdd51ba120644f7987b934f635d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cd295e1a684c2f973eecff3edbfe845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cde681c2e251572a23c6adcc97e0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089997b15d363471ed16784a622c7b2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b203af4967d9db23a89df5cea2b4bf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac014d00aa32df6956d919ad207909d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189db2bee0190fe58270a8d435137c3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a8cee55cef0fde28ff38bc763dd8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26c93f2621ebc78f72f2a230b9917f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149ee623b733e615cfd64bde55abc5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc353e7c24e91a255ba4124b5e8d9b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52bac8008457382d622fb5b32b1a5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb5ea8c1c2d6d56fa241f222cbac5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7e14f01a7247664bc800837ce841c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cf82683926490ab37b19fc8e6dfb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ca2b790791a893024446da7d891aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8dc6d1c24b1c56a2198dd38b4f4c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59844cd525ff472df0ef5fe36507119161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a229f5ac95682d67db366d411dec6ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6ec6809fc0d801da9c757d94c08fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac261d4d8132d05904be4c9941574d1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9193dd15abbc170c13848c9643a9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08e9a2c4ddccbab79f9a67816e41cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d97b2805cc3b31862d150a1dc436d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a66f8790f83cf44403c36b8e6f38d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8af204d8da64599a158105c4d9e2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40be55cd81774936be08bb0b129d91e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dccafff951e4e34038ba3dd322797371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6087fc4e78cb868f31356aff2b97872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ffb995d7698c23fd1cf6077b72c1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5b2b1cda6380e74e43e9bf6dbe2dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0760be294eadd1941a3588929403a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17864b2add9f3ecad1e7b6a6218b316d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be1289aa9f17ed0657c339f33adc2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68031ff45171eea2abc64b0644b992478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5b9bbb6c5098cce2bf1305820235079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875c6e3ad972699cd045c3de6604be380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471fc12fff7cbd44f185a28dbd4b5ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729ab4b150dd81c25c6ceccec04ac4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bb836aef2f0d386da0bbc7df6d7ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c76048b4e216310cd8b70714f8fc9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9d301c812ef3c69450fd02d143d6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2c11587581afe9febbb522755d3f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92705f99e168d2e9d785742452a95d3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b22e77b47d3c00db46124cb80385f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee6cbabca088d7220fbf05155e208389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dea52387dbaf311342359a262a70890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b03f749e5bdbd16ca0b2e7dad37da891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b532447d1150663be84f3d7a7a98892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f4c2d0c59e10fa4170de6b6e6bbb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca48d7192123004c7ddbbb9a8771cf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e982576bf1124fa1cfec67efe22a9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455bb9fe47a251c5c199273ff1ff0cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268000cfd00a172a8c7a23b9f5fe5e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9041f17de72694bc7b117914a2e720698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd14e60dce46a99a41cb0a46ac94d0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26734ac9abd6726747c9b1b44eca5743100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7d8e0ed98acf2a374663c78900ae1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff6d81e2fb3a750f8ca20059aa4aa5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab47e0f3c21e97940907c0753cdedd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70431e5eb6b11cea34d97fb52b8119104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fc19e446421089876dbfc1583977a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99fd7bc148b8589fc55e30240e8946106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89ea601a5c8fa4b7c48111a11f8104107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75961d6a464f1587a300b302201ee76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a537247f42a9eea7e39bef4a8f0f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afad51dbdf9bc128572ececb019808110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe8d686711e31584b799e6837ce6c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc058d6aa41ffb900a6b3ac21c598c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e297cc8f4bf920d0e9e0fc3ad0cda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4c4eeed3beccab50237a3736a0d1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f79ba7fdb7e23dbe0256c8f78707e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f938600103dd42fc07b00651357f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf93ac9c677e77f9a2b359d2e9896b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b74f2a3b74c767bbd81bbda23b501118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115d908281e8f99b9606f432e4cd293119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c790b972573ad9bdbc78fc7e331a42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dc3d61c1488116aae47f5bfe8987c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112d02adfbcca9ee215a8c990420683122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37b2d9f326dcd651307bc804652984123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc47b9218de2a4cee683610562a2a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258f5bd964769d1010b82dc39dfb63f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2712834406d64f335eebd8a9abb412126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedf8ba2665fb8ead65012e376e107c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9058f880272287382b8eba74fe969128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6670ca243ad00e87f6a34ba920043129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69da4ff13b4a53f1a02ade33a2e476130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4026b63ea13296633b409349ae2fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57b76183d08dfbb59d7cfa7e9806ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee7b470ac270df1b0eb6a7314c4d31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f7e197028e3b4a4e457b233f03559134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852ccce28599b38b38e40557b1a51e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a8805a88ba502730c00d3efc72239136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395399198ed62d4869a6fad4c68b5e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a708ca8b7eb6b34ddd618185d343c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ca7cf8a7542c89204a3d5c08eb9cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b954fa9816ea81c49272001e58ff3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e082cbe453edef77d06c2b4492e424141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768cdeb5ddeb7a7099f9fc72f7b61b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7892ef088c141c7a3031e1d3cbf3d31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769e7430ac332fd8d2cf70b74255495144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b583bd2aa9f0578f92fe4092da965145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aad5177d8bcf7cf74498e2431ccd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d629a881a2faab992a1bb5d00c57ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddccd16318ab808308ce9d3191be41d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee1b76036e00e0ddf7cb5eeb3bb1db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b11d8f8dfaaeb8a60668e9b4644ff5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3afd55ca1e1b1d05c5aea7c533bf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a51cc17b647e443912b8f7fcac609152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c82111461f3271f531cf79d69572e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362794b7ab9bbe98222e4cc6f886136154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd12734ea2007c8ffdc2898c3468f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1143d614fd1f5fd06cebac04f901714156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d357089ac5efbae5235dcdb34a67789157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468772f101195cf62256547665a21c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb611f41edfded1d79eb562e3478ef2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8972ce8b80ffa3c280aba2b1ba829160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946ef2283cae983ef15e740384f95fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7be791a54fd3682a80751c1f49a3c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d56c59e0402a31a2e2f5543a1bc98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d017d6e267b8c8c38ee1e751a8f857164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852fc73d21fdce20c652dbe79109e67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf988586063774e36b1ede70252b741166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279454257f4a4d3bc275193e4a0e92e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403a39ea67721cd2aa05be162ab2228168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa5e84ddc1b4f3e3be756ea13b708d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cdbe6fd30551cd940737dc7a918e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20087b468e938299aeb220f1f234c0a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec97c8d2e0a3e600c29e266968902aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b2645330b33730879be1546f31dff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fb071ed76d488ecc489ae34c61fc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07729c86a677dd4de834e3df923596d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992039add7a2ff6406345557e222121c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0048e6a32f55dd0c9279bbaf174743177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab2739a6b8634cf23020ae0e0cb36c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd356faf656d2ce5c8fb19b15cd62466179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21c77db327e89cad1d09ad40c9cafc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702752319373816eee3d7378bd4b64b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61e52362cfaede15dfe1cb54c69ae4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b72407ec0f7f58c168adf2fef533fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd3baf4350740e2ac0363b0e9a8e5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73cea679cce0c4983ba69770ad5f75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f80999f235dbfdb98076cc18abf965186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbb85c0e86851698f821250e514d65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d9431de082fd46d1c2c2522ae587f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03714bdf0068641b70e26e9853ef970f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd6079301876d5e4e86473815465be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac041e1b016abb797124189416309d1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d825d974e186c446af460a7967404192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057b5774ca64539f11b0316400236e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e54561d796396349b0010290ca776194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5a3383e04aa4d4d3fe4cd835e7bc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3020196645c6a5d580647d011c1f059196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f1ec480ea34e617c5066bfd954e51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dcf00e95095c27ab87f7c19312374198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952b03f6eb6c7201fdca668d8455e12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43063a09d2a170b3afa1242b84c07f2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eacacdcaba2858f2fbade9fdddf8a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09511061656e7735771e5d1530658d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e93df75d283cab91c0ef0eecc1dc87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5a53482231ebcf8c55c4090178cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb0dbf46cb60f657f88320fd1ca283205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05f1d1ff8706690fb92ce7bad7ffaf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731432bfc32015c8c45f6cd3ed6d49ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221e2a35047ad407bdb883fbbe0d52b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263eae9ba725d4e965103b44e919f13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8684bc3b4e4000d5f1064ce6df0b71b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2ddf9e2b2f6057c394ece1a79943f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d4f4d867916a871b83c21852ed18e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d9fe135bc7ed1330ee7813ddfb9e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713744d095f51ee4c2ceb1e2f5e52148214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53682c25a5e3ce3ed9dfae5b054652be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc989af16aca712dbcddf72265456b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ec4184af4273a2cf4c824b8d93fa2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc286bb0598dfef2e69e121ed918f90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5f93c1215a5615ea2302222f6c905219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf630171489be734101163b9335b57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e33f5a58d64c9eb6f96e46dbe4867b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733ec24ff4fc9e5150aff89678d2b22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f7e6e3aa9662aa3a925c8ac8e6fc5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b94d2a558a059ef23e6cf6187e0cf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee2a756cbef751cc8888c7fd5b2e41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6264f48c0f6e45783e3714cebea2541226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354030300403b94ba07f8a4a88bdca69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49d9614052167c11222a9aee94f4a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd77fa1298019b324044f76f9a71a30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf796192f269982a2cfc7a1b3b83c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab683386a124cf5cac7069d861b10d00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7170ddfe8e48aca8d9be14caeaf07a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17518d8e8b9fdd029ecf044f3dad5e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598545e6eb251ab341b3625f6294a0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21499f6fe837fef4d2aec32af68b9f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc35fcd84b82ba9be8a2d0c60efef7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd5d6e11ecd0aa80ff0947ab8cf87d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c9507a500911c388c4db702874496238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f888bc0e4e936efd0ba6702e8306c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e625810afc1768e12566df9b3d138be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524a7837fab243fab22f7ae9dd05f52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fa8bbe8228b42ffe3955a280d7d53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5f5c38d551b9e7d4783b24227ea64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e815c0580bb5e3ffc8d1ca59ecbc79e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614705834743131a3c64d58f28fcdcc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672bf832f7179c93fd591ab49b8c9d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934dac224b56a7b70e36a62472f1c14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96c15c65fc53432ee853c9b838e221248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72311a61476cdd2063829bc22ab7fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f71fd1a3ec88d7b3a2f3cf06a4914250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9441ccedb4d389644eee43150fe64a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1256909201ba4a014f297450a8c83a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7692cfa6873d291543037fdc207214253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60925d09c01339dca22c3433fb6229254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e4a3af85bbad21d5dcb20108ba029255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc9cfc3d4e2466c89a9bd1e21bf46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30830186357e331145d899c48d4c485f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c047f63f33b6c909aa3d05ff7419d70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12910dde6f1ba2d6be4d0e68f3168fed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b6b9ee95c2f43ef1c4804fee21161260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ec4ceb1465982549f2a2ec2b832c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fc02c72a65a4e4f50cee1bb7832f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf4b7745da471d2a99167aa315d410263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9947a577cbaa984b41d21db24101738264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fcf14df31f33aec71e591e3a3a0ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6fe993ce90305ed90a84409920ce8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421b800ba26965a8e7cf950985f0e2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01188569351e26abaf44932c2b4092ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa56ba9bd650c1c061d2f39f8a9338f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f67a33b20d0fe68e7b8a55f3aefe7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d6d96e681e36d04deae46fe454926271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941c257e972437b1705c722afeecd1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36788c118ec60967087e71a1f8bbaca1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8dc546cd1258ab45cb96f94441b06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ec4cc4f8b6c17b4e697c3797986ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dd372684e0a2282f01ff245c3358b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3d7c22082f4bff1688fbb07478534277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529599b39eabb1e1fbac903fc2ad53b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab5bfc423e371e24a95e23ed40b826279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b59adb107721df59b2ad479d1597ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ebf1e28d05e19809cb660d5e2e6ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18aa3597b63206c2a9198a91bcedfa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79458e42cfcb53eb4f201daa56367bb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a168b5dbc73ebc8daeff2b765c212284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680af4842f95c63b8f42ba09a03f974285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ecd497b3bdd1292556e4f9796daa0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55950551fe23b886d30216c5c20721a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfef95f84c5265bef1fe9ae6c43972288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca20eb718b93d45ef99966c79fe646289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eb5554aab29e38b82096d7c05b5a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d6505a47216b9aaada04a8ff715e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6764f7ebbcf54e99b3a59af0e8586ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2245334cffbb072d1d49e2b2455f4f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69ede94d0749912bd03c6857283049294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214cc02008a32e7fd6d17784979ea04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f9ec17f5b938d0184a5a72af0f83f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8f5d94bd512711b81eea8a3418145297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db7b439c549fb3f159cabb1abc5b07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30ab72b837be856fa771b86de49293299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e94ee7700f5a27aa008e53d4b403d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c4596a48043f83e091855fa5ef50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743880a70cd399b40dde12ef138fed5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db70f19420dcd6a4e9d308e6948bba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e507b974b54e7d86f50f88ae02d172f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e1f281056d1f8d5463e6b511f4c99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619ce12cd6d648aef7e90fd82fde217306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea8335a5fef7c6ed7618feb0b446b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0273afa1f51fe029ae1698196cad4c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8d79efc59c4402ded34269b3d0e29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec09c5e303d66ffd704f7126e87671310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ec99586d617e117fe638693ef29e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5160c15ce8388418d65bba7712d96c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8b8b3995a32e81cd05bd97e7ddf41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3395c7811025a3df84f5ee4d179d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4219b17a646f28e03a1adcb1d96ab70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36cc204739c4a03d27f4aa01eb29eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19538384735f9b753891cab79893173317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a8df219fc98d90d6fb51a2bf0d83f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07888c0679103b81725e7d96b78ee333319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f38cb2203c012acae949493b7dbc35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212be8d17754416f2597a0f416e67d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd236c594b8e3c2201384460dd5f33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddd262f3263d0a86748f40bcb68de0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dd4120897fc43fa38d13f3668db9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40cc3d8099e0e4ed8d3177a7fc84f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee2c9aa33a93d2ed0e66631ecf1e1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35134a04759427d2d6e1f86959a614327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87360b3ee899437604db65cb5104b3aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b5057d38321a99f8faf1cf3e6c10f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb0d9446a8fa0d4127cf5b52c43598330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636fa01431b308bd5fa6ea07387be5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa5e50cbe58186e45598176c8f35e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112b1d4fdf3836d1c2b3bce461139d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c2b6e168377507c2e1e73e068f9c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f314465088d4397bad0c69fff3529b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8dfd52e0a93459cc5b6538e48b5b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba847c3de1d2ed5908a43c9fdad85da5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f5629d8d9327307f169d8f46a886a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69845b32d05a091626e2323e4b7618339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819e56f8aa0c98a06323232d1d681d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70bd191275444e18db02a4a4acf5ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0225ecfd27df4e56a7eaa8bb26100342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8079282431b4aaf0cc6ed3364c73d95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43555511864458914fe243e90dc1f38e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35bb99a2167d4c5b5afdd798629b20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa9eaba7317c76ef7301204090dd8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a130f608a6c7176a78a7b0299418e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d43bb521fe90d9dd3ab8e4860ab66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778c71655b05713ecaf13819a0d6f2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f0edb97791019a66fecdb4bb07ef8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77381f8e3cf5a7fa8082ea8ee3b010e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e702b51f64a25e0cf57c00fbddcc0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d363d52beeca26bb0121579ae2b2a9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabb8974c5725874be31dcac53002bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2ae33578bdb09beed6c476aa03fb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c244810271167bcd5d4f7b02a0d96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcbcd250d4791f94ee9e8ac82a3fef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874cdbe0d59647d69490e86728a9719358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bab1fc19a5cdb6919f8572292d439359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eeca6f25e0df5b49030247756e807b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccb3dd1c574d3770009ffce7b172df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f581911c7f924566d0524d19d4ca781362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea622a1f2c3327783f9749cf96d290363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d647e61349594074b862cca4c7f20c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce799712b9cce56f1ae1c8eabefc022365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3d9405904734b93cf6f16db3bbd3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c61ebeed6d287aaa9be1678b04832e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1348ddf362f47b8349f799c44fef8ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a35b12799e9104b5f4d845d50036b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5261cb57c616a0b9bd1472076543409370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecd4bcdece99ca492acd388f85ff36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf839465688a6861688d478af2c502cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bbd693fb82b490ec0f49bcc9ca45d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efec52b4e84b2331d4b49a26db87822374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547317cc75ffc41a38f453d37996a48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef07aab14af8b22397a86b46f94e67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4ebbcb4e567fb1d009fb2538f5941377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c96b278dbdd292a10031f0dac9111a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8d5240e642db461408c4ef8d8eed3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3b2cff597aa8b9394c5e870ec0bd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78418ce42fc449d36922f4caf81d34e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d42c8a0d83df503d5fde663d95d2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba9ee28b14638f784119a1f52b5985383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bec0c8d24b0f01e8ba08035f5ef929384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82629033a85b19de13c73f78ff0a91c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952792f5400c841b6afe4cbfa9b5433386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0437f617af9e329021370f8fc8eab8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f50abe100d3c3c232c5d0196994b48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c36fdd5cc7f434b7629f486412970389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b60b8f6a61036b45ece33da0390a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4cc0e23835b9a1fe0b6dc85d53e82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677975a73d0c2e133770b2317f5d6c4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffb571f281c538d4d2f2b15ea3fbb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5eb3958a9c480cb4346267885f317394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c3436960719920e59f88dd345a31e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc992aa9731f09d0b5567e739678dee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f37cbbc0b3447d1deebbf19cf869d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88207d78aa29bbc0d762b971ce4883398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddaf36dac202567a7901457c8925fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac05d2a58d227c3fd4716bd3460ddf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86627e1faeb2b8efa770026c385150c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a184d2d214da78d8836f1f0a5459001402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ff292ef25f00ba4dbc57ebb42eab0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4075af1dbf5c0a858255f0dffe454b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4471dd691678b8476e729851b246b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eb8b8a2cc8a22a30e2a14cd606387406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4b7504a8cbfb748e8aa4e4243eabd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b11f2da36c39aa357b6b4abb6181d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e122fb89b3b5c433d17af51b62408409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b216e5c0fd18a8334d76dc30b5893f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5701d1858e5ac4a2ac3572b4409baa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17fee81ededc7873952a41dab4d312412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dc7527882efd6e391dd36817a27f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b9d327f906f2564dfbe86c7ae3837414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce76a64acc13b221cd33efe75f9c38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e918844b691df3ed5b02d513a5bb032416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632d086700a02b93ceb61a5b652fb0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984ef6e37a144535a88a02d584bc0ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f634e3dedbfdb065332d9c4d3db28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4c1da2523e9f9bd12fa27ee56f3bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0c1439e5ac81f74717d25c8fab3c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7eba2010618ca26b956f4ecb7f1fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3baf3da9a40bb402a84df3c0156ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e01ac5d6fcbbb295638a72e4736f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e891e04e152f20f8c8ab48e9d67a8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe614f1df167e2da7df2c4435a0338e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cfde52c615ed1d145aae940ce7783427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef2fc46bda2e0cc525c0e189e1128428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b296f52610f3426e7030e96b770a61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce685557be4b74faf686afa5d37fc151430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d32c79c9a7a13e50582a52b8560915431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97939a22338c4a9d409fa21d98c1638e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4892562b8702b57df041fd8756aa22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ac1dc2ea2010e4eee9efc6272e2f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c0aafbf3895e14a7557e810f04908435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23c1d6f1c22e82ff7534765dbc0f4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c230bfc723969e64a46276f979cf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923c4113ad95e90b38782c508e207e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d914556ad90a00c6d9d2104191e3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37fec095e5d58888bb4e7241c2e588440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364c4b88aff5e003c72986f34a1b678441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd95ba697b93c2899dce73071dccf4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92f945510303e70b2683a1ad2731ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313a77760580b4d8ea924cf6e3eea56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0b35eb2d7a19236330afaee58393b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bd6cc63aab14a4cf5e5fbb47787a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20345ca9d784e7570e6b2a11a236387447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2c6daebe1a9aae41f63e5b9ecf60f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac64568372958a009d5c363466114c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04975de898aede6f66181f0d46846892450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e92c799eb1580ebe10077bc9ad39f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aad88962ccecf9a4865308bc051b85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54987adec2b18e09b4719ad6c608384f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb65d14ac2cf114110724679892726454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1456ba84a0f15f9836162aa0fe8b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307b6c9ca214a6e00a8c24bf06499dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693472366978304a855a26d4d4d10c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3daa7b133695703f13f3b30cb7473d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9780a8dfd5155f17e20ba725b3331459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd4c0eb6f9c70e951eaed152539ecc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee799404d69addc94c089a1035abb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3b5e00e464c9b401c8b7cb891efd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca58b4e65f6c85d994536f5f475164b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03702ad704c580c030e9954403e47df2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb04e90ee3fa7f0ea6065d853bdc0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faaeb36efa65d56c78206508d76371466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab7bf0bd42afece1a0bdb931af257c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583bc14492e484d8b3a7e2e053faa80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40079e102753571644326a4cfcfc65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be487e801e61b795fdb9f3d50e5959b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b6b434ba5f8356418d49dab01e053471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adde21082330f212ddd1db4d69c707472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74834510ffe7a27f381dbe19fb40888473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475b94874a66ed50c2a0d3c60cea18b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067d3a3b995954cefcc7638baf86823475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc31ddb83a195c036396db395981790476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93cc62cf20d21a5efcf0ca5f1fdf44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977716ea6ce7050671a3efa2f6b20ecb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d2d9092303e2d1d2df2cd8a4ca2d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c66986915285d7acaa396432f38f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc24db7169868579987dbfa63a23a2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7269ae7d2d4fa591528a6fb06f6a73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3518f6efdc28451e678dfb6ed4d4f70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b734e91d504f389d66ca6a9c860c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8d6ca4735cdc18c0b09733bd478fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea696396de6e3359c2cc7064f0740586486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5f554c04b25455246086ede46a19c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d01f915027db56eafe4e64dc669f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9441c09c71e34290ed82f90365a75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d6110fc873ea530549727da6eb6c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571586412ac92a08177bcb2554e1eb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e994945235a92911179360876ef0b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95783e92d93e8b31b0de7a5e2f8a7649493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dff70d64afed749d11445104bba9c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da167e4d5c63e0576420c95221681d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936724be2e6e76788fa40d21589343e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00523a5dcba8b0f15177b380cf3846497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa49f04c5109b7730c834ae4ad10ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40840308a6a8796ab078ae1c150cb937499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6118fc4cdef67f19b2a7d07c1a41e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0a08174e8cfb3fce94ae38151a07a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b7fe8f773188d3e5faeb5004ada85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35457fe23abba2314f3b4ba7915111f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab4e8fd414dae8a764620f169a65ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260834c6a9c1436aae43141bbec08cea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35385eee2fb58d6f71e70d3aac57c848506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37048d9fb280912a2208a698261bbbbb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c87b9917711280136dda2bc72de3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a67b28aba66afb448d185e138e610509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d221f523b93db53ca77de5096a25a79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9f9353a2ce52b92a95ac1d709dbf6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b443e56c265a250246eadd7ec11c6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c31eb2393b6ef85b5a5e884b61017513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d95a9becf6877fc7207703b9e8849514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a0c61016da03145a40d2375434807515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ea7bc3e7d590d92ebd80de89af15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622add80e591a1ef65a75d43971391d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873b412d585254383e05b8e12ae674b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8b37077bc0c60577b4da90119dba0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ed67d5ae87616cb907e0c778f2961520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc8228963ddc745e70d489a496edfe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feb7987e74b2e94c6ec8207924c0ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a708feba3e82b0208daf3ab9192f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e052ba9abeab5f69a09ee0541fb59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86a27e1f9f72df73f1896a86f946c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308254805d3afe5b6d147b3897c27304526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66f60e07034e6480570d7377c2090f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804667c1634518694a5ab98470fda3be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658894b58289ce8c1600ebfd233d945a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26563e2026878a5fb5ed613486fcdb0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41243ac272c2d109d4d9f425ede8a208531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb82163b8c5454e3ff98426ce5439b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd9b6436579145436dbe54fc30a77e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca47863d561e8eac4efb4f4ab52588e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b1678ce1fb30fb91e19f78d8e1c65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b99b31363a08fa96dc134e0cc6ddf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfa4c16d522e88545697e588cd69f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce6051bd6ee0c6282ca23e0adacb4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003b1e99c2c13cb8d0de0e2159c1d53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b8de3470d0470a8e58290ef6243a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efafa7dda5a814110536c51a01f6fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74f667e70750b70914e4e5f07bbd5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01294c404ca0e0079a0bcb8164e86d75543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366655f8595ea0d6fdc30385d842c28b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba2a2617e2d47ececeed7cb09dc981545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d9288177f3fc9a2c2b5f0feb1d388546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f80bfff31ffcc3d3c92ec3e98feb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3711ebba3a1ad48053cf450b1fd7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ecfad2c9620c7c940a3da49b7de5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e938699397291296c97678e840a5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be03141654e1f3f80d9e475c482df2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58235f671aba53cdab41a8660dbb527a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaee4cd963f81d58334b59897cf381553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97728e37321d3fc01843433e725575c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f89b486354d08229ba4c56f96bc8aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e23b6fd51f0fc80a19e42b4ae3ac3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b827c231d27a2146219d611195ca91557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99979efa1aa20a97ad217fb1cf701ca9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433717a34404e2364918d9691ce9e05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e49636b7fb29b72e2805a414c9adc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626154b447f333f2229fbf673180b222561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ef722b51814170ba7bf1b8eece376562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae246f50342e7e159ea1a4ec19fef0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67a1e90e43866f3e4c771aba0f4d31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e641d2263fff3b848af4daf34dcd5af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314d3eb3275fa7120045279e904b49c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14778b9c38f00241554cb4fa3c6942f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c2bb6cf45d16e6ec638a9ce630220568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f60df16d21cd59217207bfadeeb63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932f8ac717e07d13942f00a4e57bc0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad51d73ebd6ac8d568bf05bb9257b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314f04a63b5cad786aa72c29f71af4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d685b4dad291f3f2e74ce2072804e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64e9fd44178991b17b77c6424d6918574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091a5225a17be7e680a78e7bdf822b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02527c11b516afe50038ad2b868a3ef5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6914ceff6af09045b38a2baaf22734e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a171f32db960ca36f015e0727430b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e2e2829492a24465f3ad6a262225579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bdd37d9448f0f6aa4de76f4c13288580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a21ba7c751f9a267fbb88a7a2ff3a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d35e6f0de4622b20188f7291aa1be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b213d2000beb20d0e32f363beda652583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05b160f68a3fd4bbadb9de7b3c15aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45ec109855f66958a269d86c78d2b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e344e805f0a6b1f98f48e93a42fc10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb3efc0d77d118d196302a2bd236ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6520cff2ec93e768d1367c4b96153588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad12287670a3fc6dff10c5dac5bcb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dee0266bfb6f97cba7579d42b5af5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a4a2d26044e2fb4611fbf666d2b65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ad1cd304cdb2486cdb49a816f4a1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158e7dbab39619e449d096dccb92c5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dde63e61224d94db22e4b8f0e0f63e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97072380ec79ff54cb378673f2172276595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb556f6a9cf5911c2dd4d3360364e167596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c73102947d32c0b2b1c7112f798f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de31b40caeb718ab89b511c5e813cc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26f0ceb49b45482e8b2eb927d2e32a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1698f8a016219a0dd8e9f246628a60a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c4e71874473c7286048337b80ea50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c1b2ffe4de8fbb85c667e07dd2dec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26266f97effa22cf28869d5b1b83bbf7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfb41b6ea6344b8ce32973dacf6914604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba406eebb4a329f02f79f5519693ee82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ef91234a9ceeb691a62093a0ca8fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401a4a2555ef5166f7929af68248b39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461117d28f227116dc28e43e70f008c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6b1e5872653ef3320a6df02786c0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe78fb47ecc4c21a46dc3416f0d592610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d1aa8caac683134689af0ec6763f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab30bf69713a8fa4fd8ea4394cdce89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf065ecde97f518cef0ddcc7a683de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfba701184df9a2e19e8cb3cd52abb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8752c5823b97c1ed21d8ffb7c429e99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9302830d48a0eb86ec8e382bda0d8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b7ce6f888991b880c76f9d958aceb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2711ecba818a817ba32bade1962d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493a1b6658f2d46884cec6f207aef58619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b013600e15b9ea16cb42e2f32ba4cd5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54fba3ce02de629aebe2628da5a7a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b5957c2623792eb35f866c8ee5707622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97998a03df3575e68653e8dbe6e979b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55772334fcc7cb7563acf0e7000b699624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a03a587d7db34d9beecd5ea8923e5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c4c87fbc1b9b687f081e6d6764c4e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4af9ac42d35021e203b203d36a9a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a98f261e2c9abb499d621e021c738628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c125bbe46cd339abcee738f1ecf67629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6139e9e41597bb8ced3e399a57416630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc38e08f2fe53d0c9188cf29322b2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb131d18f12ca8007d9aabe0e79dba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be899d968fde52d6df3383f7c8bf5ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e44af4d64bb6c7208c071c0a2e7c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2f12a7f596fba7aad29cb27b147d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eedec452494330b9e1cd9df7e3f83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25a9e9ddeb7f16e57570885fbf3798637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34f748a6a5c08e053d42d289f3e8cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95218a7b88390daedb5661077c628b84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02a1fa2c1da05c65b92f416aa9ef62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57bddce06ea7521f1befda849c9090641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7f5fb7c607f82b1cd025d267470d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8a9ab287d67ce152bdedb3a418ed7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2db1011f565e003e84b63fe894301644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b235748f2e3b05d38564a477e9f98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979493ee43bd942d6f7a382595882a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf8b37aa5461654f5ae220cb032615647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5c7706b824aae7157454726b32a40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063e0b042ee0881b47bef6ef7e4e2c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8936ede421f6c7d2e1a17d34c26dcb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6629b1e2ab7b6852c2049c3516107651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df2cdda939ef2e1e29043c60e09dbb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324305928b20305ed2ab665d23cc74e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e2f0a874735de55a41ad8fce1a9dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd10943ca18076462f03bc4c5dfee5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd6f94d4a71e4d14857e50649d8389656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40323a662afeb17df6d5ec7b07fa72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc3b912da32a5731e9166734ff59f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1c4b7c05799fd2adae317d99ccd3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedc0937b17fa101e883cf55adfef2d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d66a7cd7252c42d5ddf69c2d7790a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6bf8ae9c6676b967be301910cc438662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49a25112b4632ac3b3ca1d2585559f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51878e29a16a7e74a283e969bdec20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfc25891a45f052c471f8052df636d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a099111618a55acd8eac1cd3ffc272666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a2e2d0ca039e451deec53bbf32f5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a6219f91f76151a354462fe452de4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fd9a421350a854d345c86cc9bd094669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5179121ec9171be3e51fb3117ca9c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669440423f905b79e01bb2eaa6014db0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370635d6c7bc160be16303b72b0f9f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0b2a1a01ed7a741496d4d97a51963673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0b663ee9995a47f82bdf750267ab0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ff5ed8617b96bb80ae7687d424c46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35337d15521d44d1b8efbff38a70d24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4b32b1a9c6d12ea36dfbc34a7e312677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c54fd81b42056925082e265c9e28d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb99868d3cb88fde5221f103e68d077679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9f4e5bdf4363f3bc4836c10814c87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dcc23b003992d342c8db9af545eb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8c74131e23a42c1d3feeeebd09c17682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628883cce11c50efc6f7506127e807e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e920a877ea50169f1f99487ad4aec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae811d88b0c359be237a737f2e54562685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d2f410b165cb82d561c189a6231db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8301f9e05e779a87c79033882f87b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb581c84128a14401d8774914e174b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaf2d1db3e045addd0aeed40bb562f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975684da9d1ef01837385582079bd84b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d0c5020c8507347242060e6c73d45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35697809de8293772ad47f1e6a6d039692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e4dd49b3dfa353fae205edc0a4ee6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70c3e1ff374d4750df27a416976994694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e27284b933438dad05f4b2ec94946695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692adf4bf486914a7685bd2018d78f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1be4716a608802fae6f7c4c19ea26697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213cd05f94e096ebb756c5e24470dae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd3f513233425a1c1878292f530759699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed7c19720dbeb7b6d36c4fc504b247700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1003507e79e577a24508506a2f8a01c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a5ed31cb5628ab6f26c91f96b2fec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618d24d8d21fe0f7c287918116b99b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99293ff852f38c5c698fdc92b8c0fdb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14157708c40ca341c2a3ef19d2095769705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816d4d6ae32bd80256eeb9fc3a6350e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ccc7df895974b89990ed222ab1f72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3bc984efae3613de2f16a3530c6c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b57a17b7afefc5694ff4dc0cb2ca54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69710d4ec5c60a900b1aa2679c46dedb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bc05b157dadf94c598de73a0d6343711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bebcb745fc449d6832b2590ce326d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df566888f188159772f35d68a909b8bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29200f32de87632edb3a95fb3473c24a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6569fb8802ce0cede18814cc94f3155715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9596dc6499180bd99eeb07724a766b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66057861c7ca8cf1a7fe6a0cdc32c0d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd4260536b861a19bd929e76f3e528718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ef181f87d2b68c048c9c1d14e6174719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a5ac6e8f1a51df47d975c2954aa02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dfd6c544f92bebd2465e650ac2a8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d277694e8a7cb5efb0f6d56026df9a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ffa4b093730e603563f4d2f92ef41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e6c826e06018f87ba063660995bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bdd9bdde69796c851490f11e3fedf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5c4eaecd4ec99444d26f0ecc2562b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fe31ef7d703e6852cd8e772f4b677727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b170aa4ffcb2f115121e98b2055f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916eefb79bee7a0522c76298c2b538c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4230717496731cd3eac96db2b274f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34221879630321961783b24730cc923e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789427f23405616aec69094e4719fd4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d401c11ebbc288a9449b8e3b78c52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179e59be25dd0a7731184794edee0d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e435db1a99b157c5ea9f1bb6dd62bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd73023a94a2d726d94e7d6790271c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3411bcebdce897d7538d3124159885737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77faa32828dbb90dc78e7b5b3adeaca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d540068ab7118078dedf02c4131790739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593440e10857f7a3dd5afdc0408b901740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3f70036138cd52f64fce0d2263acf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93592a8abeb3c1aa655a3f985b8c62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49220b9b8ea3250471c6de8a3830c9c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f6ca2f3a419c8bb81dd2ca0381b0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb6509fc53cebffc4c4818e947ed79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c708f10d421f7ab8d8bf4b31f897501746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaf099b7a70c74bc1d93181a32681d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412dfc4ab5b95d2398e26efbe9d17d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb0dee231aff05c6e0281cd3021074749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643769cc78b69fb11aa36db9c110cf4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa8511a8fefd042b96f3bd1af39b07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458faa2fce2a50ecb57192c4c73bbfa8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dd6df2deadec06cdd19a26e80eb90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f58ac9b16f9449954032c7cc8cd69754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcf09d819b161899fc5e6b4b9b6866755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddbaff86589a1b89d5669bef8cc122756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2d216ca14abd51d09ca20c6ad2e5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16579b2e37f0dece9d168f02be63ae8b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582fe4d9d087e7b1ab9c5e71a1b6cda759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877587fcdc48b79923ac9b218e6aef91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b265f93dcb763018324ad56e0ae872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1287fd43a8e7789944bcb37d0f37b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3f6d7e25852ceffd11bc68889d2d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53844d7b6d606025379777139a9ac45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2702eb4b48fb7f8fd62395b5c79e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871222d6456895cee9238e24f2f00977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ee361f1e07aacc1e1406fb788d6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cbc77004a3b1cd5c683ce84426b439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df01031c47a4982592706d70549ddb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb449fa7cc13822520f39a1421758c7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c6e26978ef77e15cf1041326e70fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b369683cb68534689f07a729f9e1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafc89b102e2b77ea1b3d5d95a6ebf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3abba2e7371825c6ac1fda32afd3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8826547696e59766ce6f857dfc29816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09202a0de927208a5ddcb0fff5cd48217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a29031f7d32be7ca75f50223d8357d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa78e68b7be197644a8d28086e1c3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd2ed34c2fa5100da3553747e3d10c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98c334a5bd5329269c8e1d05f28e4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb92edfc7a987d1a43741c9504e0e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731572f8a7641e9ffd04bf64ea321c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc99dc3179e466fcc661830dd38e6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed90e81fde5ba9cfdb2b06a6f3071a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6598c02674d7747017c2a3bf8d0b9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15529576b8a9e0a715973710cffa1cd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cba277a4b11754ee4e1776ea25563428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac29614f78cf70b0152492aa047361129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f939abd1090d3211229f0ba003a80ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591749a413d4d00c788aa256d71a74831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e9e4ab6a95063365acb6dca55d0a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7348e8e6c1f81d7aac36d6d20e5add33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11daed78c90d41f95cf8f9d334ef8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d1cf98900a770607cfa688547a69d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de398204161e7df21fc4bd993e6073036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc465035c14daed0d6113ee841cef737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97409a536ec5b299d5d1eaa877cf19038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae8f7fa32baab624b308b2dc4949af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de137d67530c3d7fe31d1b27292748b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e192ae012003b9cc451ad89c936ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191264ead0397aee1dcbfeb11c9cc24242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc994f9acf1c5e1ccdfbc2cbf6f75c1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e51ec55fa6462e7fe98eab838e58744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7335fb9bbe5d4560f80a2de724416645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddd049e980abda55ac157253104f9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efdf1fcf90274d05597b814cbf151047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365f37aee30236868a9b3078885274f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e383f07c0eefda025289f7c7ee410bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1a724e81bf18c4cc335ae32a9bbdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ffe325f46294d23525447f5f135fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6302bf4c4784d3e3e65471a6960a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71c9b998e4c0d4d5505a5f35b1b46253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497a2a8f14bd3e14ccc5fc22395e24154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea868d92e40efdd732097dc6556084855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c327a558c5d7832a28d3d9630e1eacf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a1eda0f8dd94c42b0783f51742d4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef01e810c1c1952e88c30a585ef4ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94330c17f1ebe0a76a77add95cc3e13959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84202682d957090fa7c6f5c9db93ba760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7ba1a6709a00eb32ba076839e737861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ace803be116a578372096945c44fe162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26d4a2347ebc7e29b7df644ed7c88e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcb243f419621762b0abcd33a23e2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1791ce0de91520328abc1b8c0692e2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc786c9af761ff32069f7d80f2a27a8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505bb36a649d6dd2d93ceecff5ac82467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5669859bfcf2880526e8f8b5c7a04db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de42633e9d869b0ebf09952cdff4f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e65c6bb498ed9020b3a2c615fa29d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d686aa1ba3272b5de36cfc32343f2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be6490f81c3530f04f0cca79be22c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf888c004afcdfdf190aa1b25e8e37173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e32d93a7aad0c781bc69e62b9b07374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10994830741fdcc9a6d53ac5b77a683d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fbecd7e864635c703e7f5fac0bba476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc943ae0d0ad986cf4e4e99a06cd467377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746ca0ea2044e4e21c24bbc4359a63878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05914147d63665ff313b027db768d1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a0608a6590f1aba540d6e6a5b9f0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fc3ec4143ca593e438744e10bc6f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7840dfc5b8c7e121553bd0031ff582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67932c8de3ff898738fbb53771215a8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27579ab2383b259fbb844b45e050be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0fa03b5465beb2bf3bbe7aebcbd9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c459eda46d7060d115c752384958686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece933f30e80e4f648b1bb4679dfec787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464cc514021f0d03fa0ef9fc87926e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb569b3ec2e5b8d9704a532d00036f8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f415db8660cb3dea26e1c918e689fbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaff0d18ea150c44b4821033ab629dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e817eee10028b0316c08fdb867ec39892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dec36fbcb12e78191572cdcdfc8d6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2dd089fc23dbd89357194052ead0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18e212b9b2a64a22ab611bd4258c1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160640d3dce2fa33e4f106f6cf3bdb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3a0391cc293859c8a0bc7668c495397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6a875c9ebf0d0b9f31c898f690c3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432d7680a100373c1e50b75902343ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1644b17e7e24262dd604c607259b0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bb37dd50dbe88600852892930d3c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e8633648f576e2029bddbcc362f2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831ea18fe8cbabce4c443f16d603a54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8f283aab8dab99ebd2fbf44db1193104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80832cf2fe0a50b28efa0137e859226c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76bdcae3020f21da425fcbfd6b114f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5124e86106e446ac79c407cadeed5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59b5ab7c15ef6ae9e5f79ebb5916fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139b71a9fe971454eab7a9f300b7244109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b66d3069bde10e52f22432b77f2a94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f0f9764ee0cb80b083ece7bfd3e52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89992c827f53e57e43d3cf4db2618f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e27084536a5c5b39fc5c78a563274113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e734d64953e364720dd35d48784869114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19279ca703452b4ac7d786ba24c4be09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b2a479baa4c6d16d3ecb41aaabeda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77670b290a4962fbdedd4b84cfb2d947117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f4bee4efd0a3f31a8fd4e22c15499118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34126a17de2f738d727b6c980daf77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860248df9ccc3695df8c8c825065f362120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ec3dfb2f9d31fe01c55d7a7104a13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edac232b106881703505e1bcde11cdb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6ed864ea4b9c265a3f64857fdcadd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb205b8fb81aa85702707f9a633b8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3036543cf629d87096141d2c8ec62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349dd5bff63a7f2f20081e3183937ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e4b98297fcac6d75e4cef6cb317ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2945de47e63517f9070e961d5a67d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbbdd959738c529f8cf5f224cf0036129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043b797a5492ed2be0aa3e228f7ed6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028fefaababe58ff66637d19c1df447131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76066def5be924136c18f658515ffec1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340498b55a682e7dcb5c27202e6a3538133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855ff7e9bbefa00e92b7e2aa0490966134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41156eff6b291cc2252871074c21e27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bec1bc483dd243b055c361947dd9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432743e3eb0badbf5db0d00f974e1ba2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1dbbbe71ca00711ecbd2a4b313bce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fabb8e08844598817c0158fcfc8cb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ecd637bf700d103cce1bbff4b1c56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53ba9f95fbbe2e8d08460d5f61f054141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2f9ff25b2c5ca5fe5f5a409da657142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d36c4d5f4a5ffbec7f8ae7444d6ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dab4a7de6829b1cc71271a4c2617e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29404ba8e2b741c9a7db41c9542838e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872ee21a8f9e9755eb6167b2279ecac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea30fe717d54d03ab6efb1f939805c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1cb40ec3435d19834b6295c32e843148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89b2304dc4d94a7f6aa59f334a8a6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62623cf5f1b0790033332764e9544efe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076d8566d8df761d11621cb85bd2936151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df86ec23676b9fca63866ea1b5b3037152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eefdd863af289914d715c90c77a59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32816f12988cc73aaac9fe903e375a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13009f5623b6f6145455bd40318bb2bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac08596fdcc248857160093feaa442156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ff7d5a3059ca598d2c80c9944bd8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002a9a98b00f4277ee8238110101aa0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe22b34696bda51c33fdf0436286c70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0442c99b54af05cb61882bc5443cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6f57a0bb450a072250015e1d53a21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb4ce9f91c3e050e6515ee6322492a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6c48e1b45d6fd1faaa2d4553ff4dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d37acf66aa387c70570e9193af7cbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb090f048046fd02a5570223fc39caa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb416819cd3b1d9aad7de49e95bbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aec2dac1eaef5f782857fcfa636b50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c709d2d368d10f1ea3f1a5cb220f6ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f5eb52df0c1e4ddab85d06062db62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ec7e19d8cb7959bdf3ab6119d4118170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ba508de3563bfb5018a0cef0b0dc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e009f39884eebe6bcebd6664a36f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e010e218b8e898a0b3e7c909f932c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e22cc5bb2e274f2923d7fd6daf21f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605efacc794cc71dc1065f6de2357269175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1115e1044674468cc1d1ee17e31a195176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bf83263775143a1b4ca1d5cc743ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b47a4f819944ba2078dff88f171882178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588079b0ce2fa81e85f59f4806e7d546179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bd202820b6b632dd1b1a00485023b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e5dbcf98d7b73c7e0750268790ada181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e44d9bf186c6b0a69a5360e81b21e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae758407b0067008c17093eb273ecc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721f1da8b8ec51f7afebae327952a5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659a676cef49d3a913cd473061d74c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a3f56930bfa408f899d530df83a58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c6b0e697a5ccba1784f79caa55414187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc768555687c790fdf0f62bc446b73d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfbcc642de8922c1b5aa22713f4950189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334d4a22d08fb8adf8e665b95b27ce8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4749b57b96b031c4790245b3ae90839191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ea5146dabde50aad8476c04ee7398192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8202af4be72b49f46467efc7060c95d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f6eff431d54be7060e0328fe01120194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86f4804a18851765e53decd68e2f15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7f1f54b224562956bf83daadecdeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d4de7a1c0df60001e656ddf428436197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515b950ac2c695cba7a31baa8909584198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009e497cd0e184d0e282f2d332aef88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2d9980695315581772b93e51407fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779287c97c9e07f531101aefc214f83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262969231afdfcac3f3f4f9c0ad6335202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a243ff2a1c470b1960ced28bbc02d59203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229545254cf27a8cfb983b6f325f69e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2f79b92e84bf8fac4fbd800a47a49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac942ede0985ae1535cd927ec4da4ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df9ce40715f2406c6a4f2c97ceb70d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba4618d00dda5bda5c114a12d886e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18079a37ccedeb7ab58420c4417c3ef7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da18732e49a63fa6f63d6bc147ac045210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f421df3e9498b65d763e67ea12583211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b0a51e7c84895811a37b3fd09c09c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfe4f23b8c88c08bb0fca0f87a9a74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a134e850d4d8a6a2e4b3fc09670777214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b56ac015728db4f68cbad2baa6f85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0599b80338b579b129820bab68350b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b8e8b2776117b527e626a7e615a80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b601dc8765de9da77f69c9f83e9cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782de177509b49a11684652d05730c1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a18eb9e324857c10211d67986ac4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56329e3336fe6a43d852fb4eeb5aa7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792680a73c0d9eccd2765948834a3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488925f2b8da6e822f2c343f1d5ebdf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e946f77437e076f57429c41dea7c62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f02c37e16c541d25796d4fd562e87225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd6170de876fb438b8df29a64f144b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f3301b9061397e634f368b5c60f61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4378c8d0c0d68a51bfcf38ccb74bfa0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eea2a1c86f50bdb342accbacb8b719229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c45471c3bf1ead7d42597b123c6c7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129353538b144d33be7b9aa2aea913d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee902fcf3cfb73f6df58c9a455236165232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d3b0cadb6b769bab89ff66ef943b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0159370b0fc6024b0ef39ea2ca9dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8117badb4bf93affb1f69cdac0144235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f40f6820df465b35ba7deb82f01023236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad521317e1e34de9c89752f875de0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b52fb2a8c85213699463b0385fd1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b220c101b24b47a7e518ff4f6028f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855f5fc874d53a455d89eb3cbaf717d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070556403d94dd11feba54dc1d4b0ef8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f37c47312704b39af0eb9540d53a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a08dc982a25d6900bd6bd703dd500243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eae9916976070f3b8b9f32b207d02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a147da5e345e84801fd9b2224f81ca6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce299629ff96f14faf622db0acabbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc41c0228c0acc192c7a53371d39765247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56b512c8c7d34aca5ecd32250ce6a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775bded6ef5633cc5837b7a00a55f08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a35933a9b9b3dc4793ae3807d779b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad00c9c5ee725f2d55aeb3d15330f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b61f473348dca11973131fceb2c67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c762bcf0869d92b8c609f66fc207253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ade97bdd0082546b36674d5240e7dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b275bcc335ddab9c412e3e5bd6fe3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f28c601df91578e233a28197ad44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fd4a72465b7aed3e4a7dcc5f3ece2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652edb0e4b3b742f26d8d2028f607d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dec8a0b11453d58760c6fbc506a41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f39585a1979bfb06ff60da6392074260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc958e5142a63828bad0c9be60aae9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f943c39d73193a426426433fdb2e0ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733e4206c9029729d7a1a336340a36b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8332beca325547aa5821d5e1eda37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d15344973dea486617775096bba8e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cddfda31dbf3bef5eadc31f1b1126266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564f9cd84cfc6af783ec1a6cbad297f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d66bffe1f9395e91deacb20e0a4ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027aaaeaec79022d71cbe261302aa72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d3c6526adbe0bfe344424186142ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0119b36719613b2f1b3b53021752930271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafa922aae51fd7e5ac584d68c604dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdf528932165a3d8886ed0c2d9538b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e96fe06a407462c29f2f5a96877d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec68d7f14442fc7498044bc78a493c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0871e36ef89bf496f60d52af961bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9453f4b98c6bbd224e4508f8dd783d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6163fec661461a45febfcb0892a8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8db2934ca8d6d946476be1cf01892d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43259104a03809896af17a2111e812e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d844058079cf2c4c6403808449bc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855e202243308408dc1952e32d769e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33ff41a9d6a10ca282f04205e4ec6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f8382dd7334f64ce59f6e68d9a0fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77964722edb8604e473306bc602dab96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb20ecda9d1a2cc7cb4729ed50e526a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa55d75c3f44912200ea800466e7330287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b78fafdb72defad64881e407a3c7a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28733c1534a5c5ac15df55096824d779289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ad3a350e6f7d689b6e91bc57c18f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796fac2f5021dcef411e9ad7c6cdca6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e91fc187d97214f205d34bca29aac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbe6913d15a67f9c0c494785fdca72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e987f6ff3e23f7ed8a9a1af4027e8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b11843a47c178202b1b824b52804f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f4f190073902b804905d823fdace5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90703516a89e916623edc2e4b59589297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06b839deb0ee8a03ca5994530f86b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e084d26c1c2c5de620590f1cdef6b78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d4895f89c05434b8bc01bc86f8f6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa9237a3afa139c6c6c4b5c835ba82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a381535c7d2237b05e544b920a9414302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeb3b6733b1ea362e757300724bdfc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485372afd8181c9a0661bd3c2481d31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5370934ef6d234b128e6d97fd7abaee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3b12925c452d50e0631918004539d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866a9f07b1b16c9171903bcda61e287307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3ff2831efe9469f2703e6a969ed05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde8d38233709766067c5d4d79ed2a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde16077eac1aa27eda26ef2d9a4bfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd69ce9fc16b8efcf3dbc6ab976197311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bfd02b2ded34ad3eee36663e219d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c89edc5adab18bc01df6bb775ddf49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204851d4352070fd74ad8f785b97f2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd18e6bc7e7cd7c76b4bcf59e9bf578315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c3bf083cffb3eb256de7d4156c7ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02da38185457f99197fec1a00dcc51c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7e5b43929539ccd8483433fca44a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb8d84c767fe38c801e7814df8c04d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d896c89d0037a67e9e34cc052debb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ed97166ac8ce90b8d394324469e25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c01b3d11577ff4fc85642776703dc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b78296f78d8da37a472881b8f42cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b88966dae3410310ead3b68b2d1d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c6144176df227e996ec82b8384057325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d926cd765b71e5dc67152b1edf718326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f3b0d2e4af4342966e8440ed8639e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885f90fe3471c77f66681299d1b2ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee9ded4984e29da6a3e78b97b002f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a61ed62424105e78c581f3aa593677330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fec89a633f308fc3a7b8db3337a626331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2176886788e097cf6679b9b9d1f5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3abe220aa15990b42f4ecd27e4b3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e71a4394f64139f8772823c67a98c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb505dbbe9258d793889bb157d94fae7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a702ca98e80ac8073f9fe1337d48a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b2b27d75864dec3b595bd2e523584337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec4155c5531a7506c8b56f6b2b38ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc23c584d5bc24126d754cf17c87554339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa77e8be150759881d17c1e8b31ef8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eeaad5a8c2f589b89f24b680b214b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbcde3ec7c7396c2b2e75eb8be3ee6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf546812029f9290ab01fe8a2cb7e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7349dde82c4093b471f506ce16447344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c6a3d4a80f3c8e9c5b53adaa92664345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0235528aba0562474ada67dce55c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b7d6d35fb2a6a0bde26e31891d7c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc3f42b0e562f33c41564a683164f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536072bef1f52ed386d74f913e156487349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95866931b5bf3435919550a686aa08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f53a67625b3965b723bb940452054351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeca067764411b72591755cd2eba98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d92e10fe2c12e799b103b004591b03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a1c86134d1d24d8b38144441c51f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f414f382cf170f3548e60671bf1f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd5234f081bd2134a120883d60a165356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c5214272d13733f15594926552761357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559b74184415f6aa82b01865236f6dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f26a137859f05990e60dbb57c7c6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c4e78cb4089c5fb94253bc361e560360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58087e3f7627af3efcb2e5578093b0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5487f25ab072cd69a55de416cc6a9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e23704b043f00c74ced5a28c7bbb78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac9ebdac21ae8c4a18e4ed00010a26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c96086ebf5e1679f63291e3bd2b69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b05e4df80d5f93ef223b60dc0f1af0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a611300bd974fb554171e1f52c9ea5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467c1d34ffb8301a82afe0f95a14195368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff747fa54cc592992ddcaa57a20a1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eee11f7c214936e298805a29a4e18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ccf3dde9e2724b2b32b82e9ed1106371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fb320aedad2e7acd485542eb8781c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ab8c35cc35d257a6cd1f8ba7df14c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881883c0e3bf9447706c05d0c3e27f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78ff431861280e83da7347aede4b70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731bb015ad4c885f26b6cc4b38df314376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a11d1aade0d227f5890dfd9db66304377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d131c0f88a32907485d6781d0305351378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76505df24fb94b85bb8b61495869bc50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdae446468c35bb2ad34b1de76da0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769aaf41ed3448cfcfe99357e014a18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202bedf0059d3a37c66216fbfcca1d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b878ec7c563083e864a3f3d3c89eaa3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6556ce516c5b9b231836f70a87cedc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c50cfc93f10d06a5cec8bfcac6e10e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210791d154b6d428839d5bc7bcd4361386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a8c3bcc655b4627a510df35d2ad0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff74e8a0b3738289301bd45cf5e1cba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc6ab6ab40da81e9d5ca6869bd7b46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014d809a55bba679c800cdbd38461cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb4bad24ddf8dc4a8cd481e55a1689391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4c889d86c040d21dc89b3fcffd8e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1674ef86e8cfd7d4b04872f8f22d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0658204c3ea35562522b1b43f0625d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b7a0e61bbbd2f39a4eea4757b6208395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf6d61b8ae70844a7e9094304d6eba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b962e9c8f5338b9cdf5a2b65cf218a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e16068cc005708f0c5098138e38df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6606bd36bb9ba013e3bcd2dabd2ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f4b68f0d407a60f10bff5299fe917400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90a644622193016abf7013999ca696401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a90adc4496ac2a19c1591f2f64c137402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65d77c48c4cfd1063a39bb8c859ff8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d8aa37877b96ea411f2b4fd6f2028404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c033e9e16a452c3f17d01ad242705405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69978e20c96acbbe54563e02620c9dc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf776d578d2bca79a5c49b82bdd60c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c75c51861a7e13187ca89c4e8949a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a224ca6c0e88edf138888fd46feab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf085cd3cc34962d362247b7c2ecb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25926eb015feadb3a001e30cf4eab1b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc7c337c5f9f2250c948c954be5c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4bc2a0bd4e2121aad33f180e769ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655b6863885f3bf58ee74b851a67d67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be27fc40aa71d360cf09901d3517e00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfb71185aa871b38907b75f9b55ad4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41f31e3edc18135748d3c89a69ea6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787e37fc9cc762d795887e55352e8a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d9a90129244e6e9fb3fed43f64cb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310bfb344e4d001920d21a9afb822bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d79635b74a2f218317de9b490bfdb3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06327b856857bd596af6a38280d6197422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eaad8d7824a0211723398f44b9de8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563d5ed9de281343d8d7e7da8cab6ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6d35d89bd4f8f252dd34455c71a13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206ae71774f98168f7f3cfee55bee5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b93bc9475678dd87369fd71f4230cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670b1c8907d3b4e44c3ac9974704da0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad233792c85cbd4e70cb38a510b7689429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8d33e3296235a8ca2bbae49cb62b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd31d0d80935e9c578fd4ec9913af3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3932fe381a0e5126e48f6b36a52fc7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346dc6052ad745bb81d54c2feb0c79e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4eba61a731fa0cdc239609e42fba9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466c54cc0c0e31dbaba552681e0e471435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7111e0988a675abbbd9a1e3def8db6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19882e98d8c5d35e5767028f4ccdfaaa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f934663b985ef1559606daca1db7d4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b9101bc42505afe7674980c42a317439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37786918f5e7b07de67ee58ab9bfa7b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d99e94f3d620ef839b2a61da2d6701441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f780b950626e3c64fa8d6a78593e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588e104cda264a664da2d63b980ca4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2793aa1fddacb54f2a51ddeaa4382fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb46dea785bc31c26a255c74290b174445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fbcbe848d16c8ab15135c3537df41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c1fbee7d20594903d8bf22b15d61f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560e465e0d9faa5024a21cdf2d29052448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575733f658713dea86d2f35301210ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b4f4a4ea09dde38d85fd8f61aeb39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0a14a7ca01311a168756867348e4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea854c5729f70f61f5fce7d4b8d0d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a520659b2f38c9c40c6ea4c818c0fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fab2b400be2127a9b45c6e4eaceef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ecd14760a301be9d8f3eecd9d2aff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb83502da3749fd24117f053139c14456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503a03c35a747ab173996530daf9a32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709b5c60b57b266b4ec0a8f8de0859f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ce4f9ba805a2b591dfc9b895c2a7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3a08059e8e0ff7b6a6b8f2ebf5cbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134559372bec983fd14edb9c0bdd42ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b85822f4444ca14cc456fde4f144cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b685e0495e5671bf097e697f3ddbb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95576bc3841c296a6e9ccf35a5150ab1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6ab14c19685b3984b8dc75d95f817465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdd94e3d80bf6c7bb3b4a73190732f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971721072b70d53d590cbb3a2ad4566467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b44737d640089e632b5a6740771d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb8be8c220830624e7fea55b8ae266469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859358b63f5cc5babb39f3aeef35d84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b740cc031d84afc49432c8c991107a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951348f8a0a85a473bdbd6131055d585472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39180979f18ea091224362a050fd7fc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5fb2d77a13e050c1c3d94f57296bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c950483076120b6ab8fe753ff0155475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9ae47ec22174f24ad9b569c63a90d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5e383ee0f6d4f622e3f24803462ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8ed3a647152c35d0355220388ecc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa2c56b42ff5238816b9f2f95c6b0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627f9050372dc455e80f475f3ca5b4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adb702b765d5bb0b93b10e18f25bee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0786c72c878a353075933c9247938ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28294a668f7d7dd6d6a6799559e9f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589d0cdc544811e78de2f87efd9f9ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde791429950e9bc82a4fbd3c5247d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd347837e00b408ff5c6fe43a281357486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eae6cfad2c556a69c2df2bf76f0fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9bad7d2c3b1e90082abfb434e9d22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d731805c594d06aa280bf5b8d3308a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d890d2e529a597539bd3d80e65518f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbf871e0133737fa6582318148edcc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ced615240eaa8005c1c8a7d5f8b0dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92c10706055598cedba605e555325f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a7325f0d31f8fc3712a0c606ec4d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b019f46e9ae1225b7fd3ff1a2c60524495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4688a1e570998ac0216dc5a47a5667496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93cf74dd3c4d6e6c24899b3949833a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d8adbeab364e530f4658d60041226498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccaa34956f68bff087b09a6f267e2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748bde5592a981f041007595f0b1040500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a6144144005c633ac4e0f39e48697501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9a35b968da7a65a02a3efd249b65a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e3f384ae7ebd24a12dbb481d4913b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340e61588fb59a1d3ecf2a1dc3fcd82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d3eb0d9154ef72eb24d6efa3130c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5764d5ad83394f4f9c192b04f2ba2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4c74d4394d1ccec9599010076c25c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95191bc21dc0f1d50810c0e05e70f702508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9859f7fad19abe2dc2f5e7e0cff1c96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73b52df7e6fea4fbb71d4e898f4232510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63825b5a9870b62705a4124efd459321511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82de4bc305020c7aeda2cb9fad04c93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3a04d752b436bf345688e58d75aa1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe496448c8ed6f138a938924f1b55c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc464463798fc5876e9864c3381e6137515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d1af3323ee11a3cbcd3600f91c8d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eedd69ccc815dda4693ed0d6ed2fc0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4c65b69fb3d8da073944d48edf11a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36e4c1f3d3ad712b7b2a1496f410f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063256b67a444e6e92fde345f32298e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd1756d427b09c6abc58fc92b654e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea54837d969ecf56555f59a8b6becc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63105dcc145187a88b2e03d0753340523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7de87ad6847d9b3e9616f9e1d7b56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aafc6d88f4b0e282a527c6471cdc7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abcd2aa43e547e6af0c30511225370526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7f84d8f0be2e1846e00578093ee95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2cf2e965a6542ad1193d4d8d4816c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d3384fa7dc79032d29447eb928a43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09879bdd61520a21857567cce1fd463530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af69bb019a3f4ab37ac5ae1744719d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9a627e1f25d5512abd039fa7923a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66a0cfb29fcf04e37a3cc5f8df868b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6381410a07bf15d15e6a5f2dddfc4fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa796152c4c8dc8459caed5f05ca4f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4484d14467a60af27c2224054cd82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901bd71d407f2719156579d51a27113537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fc413d793dbfce8ecd22e62a9012c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac2c08ea7bc491915afbc22b415103539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a78eb06463c52b2a2ca141e67da75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94e303f83a512e91ed3d7f91bfc61e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17e1016d60952f35e143c1bae048ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7830c3e542f97ed71a4b6c84ea161d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be4ea23e7da5ca941971487a698c94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb21b352bdb1d091beb4334a1e5d66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980632c1213689c3afc5a4882e3653c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318599371055dd35ca57fcc1cb37161547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67332327ffa3aade4d7a80a4f0e616548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845e7db23f6d967bdc1f6f5e16bb9fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97457e428ee95e0d133ecc716820799a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e341357f57ef87dab604d28e6563038551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d895483615f0fb21dbd9374b453b8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1eaae4482fc8d76889b8d01005773553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a89ad5e073f4bcf543248d9bf14d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff67df26bfbd8f4c5405a095ff77b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb356986ae46ee3a00b3f5ad36dabb63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a79dadf7523806964e154080b839a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d01e6bfc0b4c788adda7d377286de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51479ad2bb5a3fc91c8584cfde99f890559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446627f3e7c6428bdfb9ce898aaefd0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901c46b775e56bb58dc440f9efd61c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee36720487b257f6b675f838e48079562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ca9a077eb1f88ae4c201d3790477563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edff3c12e9218ee27bf019369d88ce9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858517b1cce06a3482fc4c712b81a21c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a2cf7f39cb6e49a04a935742db970566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadba8529bb3179359347771b6bb954e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ad677d56e60b75c1abd8b6e5b04d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8c4b28703197e3835de4ee8818f61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353a501f06b32104b9efbb5bbc7254e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733661b718f0d4ab652535545320b2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0abf32b0543524586e2a40eb819fd9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd12d45fa05074a27e12072b564a7e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b750e64306eb30bc289d3a2f440bcb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d8611f404e29f613fe806f802413a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca57fc4cd2fd5aa57ac8cb6beedbaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6691b37e6bc7b7ff59229ed0b72960577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bf4c724922c03f66cefd9e9aa1b12578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913c5d0e08bc363a553a71f6cec826b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db44accd8bcf340db4e3de756399846580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd18103fe8f8a96668cd9763dd1c217581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d926c3eaa376154242cf67bc668ba8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9718c56ab3ec56a29b631c27c20e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da636e30cf5b5da1cb65f3cbe8a93fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea45fd36553f1d6a35397433ffc626585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48107ab262e63c07ab352bac76d9749586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9046e570601c35a0125018f6bdd891d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3b0dba478a7591915c7dc982d1cb8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759445c813cabe464aebf15d480e6993589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286843168b33030580446c8d1db5f66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bf80a09415de702a2acf4befddb1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81437a146232e6958f11abd01babe66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8f35bc4a2622596b83dd696b72878593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd019d692f4443a3c54915868c0f532594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45c7265143b09206b4c28829062dc3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f2e51751c5ba3f6d1674ff0acc8e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abdf3bc3e0bd98bd63b375c3a5e66c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c7284f20a9727e57f97743c8dcc4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43236671fc3c04ac627f445905bf4db2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac358b60af6aa5b040e2b215d532e9ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2a2c1457c25cba0b8f3b4cd724f26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4881ef60c1292f2faa938fcc1fae1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9da84dc08acbf0fd731e052ddef25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffac9566e427dd06348cb1c6f7c595604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e5c0b6e20c71dff4ab2b108ec6db4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ff6128f4a527226ca703f293aa56f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8a28b18470aa51eb9cf4b4374c835607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06a8bc8b812679fdbff8af00bce2c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9ef8216b0260065f68ca71e29c47b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094dcdf554e309fb9c298a1d2bb3969610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37051745d0d97a0daa6bd9d1dc5776c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218db79ed00329ecf1d6cb7ad7d9226612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96cd8df0796011a2b52c2012955dab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff5f9bfa9432b3c9fa407ad783e748614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698517dda0fb5cbcbf4d6d09aaf40e72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e8492f1970e47e18147fe9a6a0af5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37670493759802e693febf53aee5ecd9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f037b2e5795f3b7944146993a0d0f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8718199cdf2dfce6df490dd0bd8ead619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a05280285faff9bd6df8efe0728333620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d268e8c4e75e599c2eee57d0b20e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d347fdaec84f7e956973e0833d0c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3569892982c122ef296ea83b5e298b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fe57940ca956a00a67bc2578972c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cca59312395e0260424f0ca2e62a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8f6ec7604a8bdfa45133bb56c6665626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5764aa639c55b33adac67f6867892627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe514bd4cb9c06f2ce7315d13b4a05628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c9d5ed4fcf0bd5152f44ecf4fd5b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0748ccb68c2fe70cde038b1e3f4fe57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ada25542bba1f5a25333122ea5bafd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee274fdbaa68d141e2df6948578f7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd9973a22ce029b29b6551feb6bb69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71988dbc0bb1126619cfe94950eda1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5bb001a550ef350dd812393345e8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2af55316b71505ad0b0405394feb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b8270751d813a1cf8d81edfb61b36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c6457d2bc4a958891ceba79bf0e84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f155e01ff927d23488cfc44a32c549b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f65d74457e80b6ca885fb39906d84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c40ee4d82e7794fa4d041e2e84cb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142364569bcee2220744dd94a76a2237642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a3d9c4a522c46367d4be20b0a665f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909171a54bbc1d4805d54b3b2a3c836644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cd43645065023bd221ab00c741018645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc7373119d6f5c8af35a3d66a39db3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c65a2c8fc76e49a4b139502532862647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9edeb3072ea3acc10f3a7dcd9a4595648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148791050103ad9b8d449bc496af19e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c881a3f6df3adbb9c15e5d804e18f80650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dfc6cccea2a42ab7f37d691f6d6c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196ab8d050bd055f35e60466a46e900652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293ac2987935c84e1c84352b9d7319a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30d839271ad341a3e51da2f4c2b966654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eae47e29a7c9d66c4c79e26dfc1db1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21fdcd7a8995e077ad30870c6a2f91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0806f5d094cd8e5dda7f8beda9382b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0821c3a47164446d1843addaa359ab2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a848d0cc98086b6781d858dd931c8fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eba5c99ee236044083c073cf47eb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db40c03abc38f620e5dcc2523292fd8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5f41980127cb9af4a2542a57b113662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27adabc6817c595afdddfddbf515e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72664cf8fc01442749fe855a211f26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c16759ba6a62e7e0997f06a0201c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5085110dd67d4f20cdd3e5f3f6cbfc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3973ffaeb48fb2ad93eb2a9dace1a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696e9b1f8ae9da8a3aabfc47f0c8342668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb311acac23e71afd9d450a05364282b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0009597dc3c2984123aa44a26d44dfd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0288fbae6497fa632a2bf8dc256cc6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab72e741764e18322043795b17acbd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773298fff9e2579819cbe574c749c6b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f103abd318b375825f811b321c52b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a106f9dabdfe93cac9e6ebd30a670f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303ee5639d0db85fc5b015d1eea4abf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cb8ac7b868a253d6ff2d46e9406cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353d6fa75f7e49a91d284262b05a9cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ee336665f2b880c83fc81edb441db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fc1a93fa911442060bad0daf3368b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920a5f5fe47d85530f92269f60d5e09681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdd6144fd366c0ac4bc5e32447a8c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95316fbfd30a34b6418c2937a09983683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c2cf3c72b9e282b7d6d211c89ad9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e93be087ba63559695c5d4d50c84bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a34dae1d941a75930226957b7bac55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9cd39e9341854b8204ed496564d86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56faf620d18a4384162ff3b57d65162688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c077708a3a054c60101b56c4e5689689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa41ea848fb3fe4ffa8bb43067dca3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33128b625260857ef4847629abd0db1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddf52258816462edd3bc560f7c8e83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc159dc633446579df79dbaa89dd92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d914b6b343ae9c56a17d604322a056694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a583963471040fa2bc485a300768a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc19500614f79b11c284592efaa04eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff1960075fe8f3c0f5d7b713b493dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183c9d8465109daae8498d4d214845f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624868359a2063036235577718aa4d22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7f5f5ba814a20ff51685f8e6ecbaf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d121ef0d6ed40a5bce47d20de5365ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b66c2a6a0686aa62df81c02170858b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10955a42592c513bdfb13d8d1f094ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088403e6ed25c3e8608bce1ea4096777704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162246941366cb53898218406a7888ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd09445749af6f6c7ba1f8d4f3870e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8afecddeca15c9ebad930770a2aed8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3880fdfee8214506054b31fd7ba6d9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac12fdee9c21bdebbc63ac651540a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8962aa773c52607bd9aae9e53e130f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b7ddabbd1eacab44f5e4b5b1a1f5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369740f71b053ab43de624f331191d6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c8ff67c6902f4ff2174e03a34c3ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e908c20f577872f7b1470429f7366b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8ff2b89926c8e94ace81dc8291dbd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efa1779eb7c5a949f6f779a82aedda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe17f60762eb01f0aff855bced6bf0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba481a127d1d85c008a9a984ed5636718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9125f3148b6ea022295582e35af5b14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eed914920ec11828e69e9f6ebd637b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2d124d5e92607e16b339d472a74b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce7d60c311f8d63c3c3dd93b9e2ac9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea515e728c02aa80213b7e6a982c56ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361c7fa0fb6f079fd5bf7aa60bdbec7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809004a95d4f7454727d78f763cc388725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35202cfc449b653139e2147f72b1637726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f863ef4b6b29e31e5e10b94f6b78cfc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1198d1e028a2feba47d957a843d65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803793feb54908edc21e5ed7888ca13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa297bce40da86ceb3f0cc0fdcc85f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24df034eb5619cbbce567ad633846b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6e8e3e68cfb1109f2376ee0ebdb48732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0191c670d4a6b44c6d5797e25bb88a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3aedc900415e4f10051bab2d78988734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f94432997858e1cfc286b71a877020735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6d778502641bc8b69a67e54ee9873736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3790ac52e6e4a7d17ad6eff9e5a68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4a922741c09c7c70bbd052a236bc1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd8e0ae05df24695010693a5eeabde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc766b917487476ee5216132960c0e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a2ca18a0fd7d2f71b281a1726fbae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf3f1f58086c851b32a4d8def4c74d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fd6b5f112c7c734081436a8f21713743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b46df538173994fa38a18d6d3f5488744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389ff483d15f6bf9718e6ea1bbf67fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fc646606a8a4f1db29f00493e5770746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cdd1847bccca3b1757e4f78f464e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20d478c291d8286911214f01861739748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97f6eae69ce72fbf0463fe1a8e8314749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242ecb3d88fddb1e2c298c819e735aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b3b04fad383abe549899f6840ec10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55923b22b93b9a896415a4fd2d6cb89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba2fa385956fd26438afd90e307e78753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>