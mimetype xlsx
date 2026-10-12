--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09b545f0b60cadc77c4fcf0497d33a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f448ad9476a3358bfb9a76154c9f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8df5c5142ba77f7d215880ac067cfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d0901692aabb8675a6171ac0a69e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da96487534fa51a9f4d1e6096cfa375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7287ac542234af5cd437f189a239216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442efaab3f35e7141a400ce169bd7d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989903f266ea33c0931d8a4029a31fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70cbf262a45c836ab3e9166bc63a509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795b1db158f1ce876926533caf6c52710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf24104cc883804125c48d7ca874d0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f88d3f657d5410bb0941c19a85fb0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227fbb0073c7c3071bf06cfb6cb36c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb5af7eab2a26b6995d52706da036914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870e7cdca522100ed5bad690a60af3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a6a1a5f8cd61264caf939cfd03cf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a642697a9f2274b2a4c9e688cb98a5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0253cd28792394db9ece8b13e6705cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8461fc57b848a43cf23211fa145a93a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbaee540a39c37f3a343913ec27c0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af798a4c2689578712d5e2c4e8a65221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c98aeeb8432495522daee7fe68252422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cc89c838fcf22e52c1f2af8b37abf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1784fbcdc00e80a902523c6075ea5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d412ea9a2b3dd9155dbc88d3852e8db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b463bee8a1120985ea5540cd4d07f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2567ffe59ea86fe93ec7e7b8c3b5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053aaa3d3142c5960cdf860d42b0b9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6b56975536ab86e4a77fd1a41b25b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50902a6474cb6c2e55f1336079d0db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d73ea3282b8b144fd9d983d83c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b54f2940f7e4fb22091bdd1fb9187a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168b4d8ba48dfd26caff0ec52ef92d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da4feedfdafa386c28a7ed559fd4f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba43683f69d1c6b9d6cbdba467d49ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d6edad7e18417ee8b2793f84071c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc8645bc02e3b51308f36ede7c481237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d0cdbf9888f074c3d5f2e4d0fa9b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa753138404762cc4a6074e687f102039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00850f7815cfb931e4b9258afcb84e6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712f556f1aa06c805bb519235c562db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4033aa04905083dc628eb6da70c4daa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b47e56e556136b56ea64518fdddc5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5b6427d1c6e8daac2ebe0b0472de344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954106e1705070b2387e7dade418d3c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71ca3748fda66d68f11190cd0a107746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ab53b8046a02040456c73aa84037c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15352a3199d8bfce08a725a887ae989d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81914bc933a7d4633440cad919fef749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70e76fa8b2dfbdf4b8c9bd864677c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a2aa1aaaee2373b80873c0dff335c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a19fb73d8ad8ea005274239d124a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8161d58a764d27dd16488b5c3778bcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d60f7497b3bfeb2a6226a23dbc55754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70326a2c61dd9bdd089624bcac4c2ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9438734f81e302f6d6e3654a0e53f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd731886757c1457cbc7d1976c5282c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb4a422ebe6f1543069af4c1e6ca6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fb795d1626f870eb38c16d4ed570a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa29814232abd4364b47c029a13b2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1709c481d7521c9ac2cb35c2ffc8e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9410f6fc4edb5f7b8972bd1f70d7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca8171a9ee2c7f7ee0b1e3a94c057b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0d3faa63b4fa14231380ec368b1d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cc2250c023a440aadf7fdb537b54c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b8c58abcb18e2864f18563f29330466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d4267e9262368bd266ceb25e02c0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096760a16a1204bbde138933adbbcf868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cee60dec733977d74e18d59a9b7cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c7d887126a70b6044109142f9bdd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfbed531f30a9ee10d3cf869dc749671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899fe13523d398938ae071f10c8ebc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18bf23db3b314357c470c9afd9980d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38bd8f077131b4c081c1799255ecd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5d5a43affbc49fadfcd90a54157f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4ee17ca59117050bee338185f1ed576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b67e11e28726ba5514e9e9182b415d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaa6e9e63f00be288d2d545d0ea1a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92974903b2debf93164ce9281ff4664379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feca4eb26fed8126be1ab65c123a6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df763b3008a90f022fa59549a0df03681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb962749a3dadf5c03cd8b1c39093f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a8ee281f1b47c0798f341fe816e2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507a355038ae304f096213c1af8faf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd2dff360457eff1b67234cb2981c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed663447609089be9f0ae1cd07e7cc9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca250003a29c6206a79b2607bace4bd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cf2145e1a60d93a4b9940d932f9b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a897637fd4c3d7025e2f1a6b4e56389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963e9d1f1b06ed0d1e164f1aaf28df590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667c6de1a320f1524715b3b765ba6d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd3cae07d440ace0ffda84a081cc6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849556b68c206ef5b1d0e69a87cf566d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc50877e18dcf5d8edcbbb838678ede94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde86bf643fcdb62d5dd3189d7cfa68f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4417d4fae8097cadc7bda1f3a531696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dffd9640c316f29a416deed1410d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ada3a86fc4661bd623f7be81115cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54404a79ba4c73431f7e5886a2ffc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92518b93e81764a1737da084fdd2af9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7dcf042a0631d1ee471a7d56161a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bf3ccbfb1d7565a73fc0828116c43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb913e3bf6a89a449d76316b7706f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e1c95e47f6b582ce3abd16b38eaa1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4436fa39030bdcc9079c784875fc58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530b4ed67b570ae829d22e6648d9d97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244053614359e60476cc11b7943b97ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad77881621d735510abb096bade2ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd671bfcb5cf09206ceea84384fed5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec5c5fc75ad4f2c3661d781822c290110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c535c4d26d4a3913eed8b4be2daff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cafa204e454ea0f404f250bf155f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183146a310351d5577424f68f42bd3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96ff250b1438543b76391759be6753114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cb4045cd25c79a9875a52cbaf2590115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efceb1d1f824f2ad52ef651c5f9af7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802be77a3ac278dbf21bb3304add9433117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95223a897924b530406fe55493df3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940836187959f820fc207ee3202e6e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b840a4c2f0adfe2a97599515ed94f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870a21e270dd946a96f64ce13bc89c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6df5d9a0989a64343b005926b839ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a137aafe28c1fa2d38bcce91aee9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7a0d54ec8f3aaf2fe20b73992c27b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a3e9e28d929ba9758a0636a0f3264125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5e4fbb0af5e52aa2c669757682c0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcaa55032f9132ae8dad1a38aacac5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d32b5e788154bcda651a3f926d1120128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afcf2e8f4c9acb4334f47b3e2840e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27590122a1f3f1d17aa95ff66d9b7db4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca643996174586a57e4c7cb9672fb0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec16e6fee6f628d0d88353a08cacf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e50dec4394500c4bde5a661164fe8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66682d3df30ba9ce81a84cfc9aa1c740134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa73235614f5df7a4811598f8bf0d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65265db5cc44a4415af700ad85e5622136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dab25c59f7a3dc405c1e5f26b12be4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f0259c156c5bb8400a87fbc8fef41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b111a2cf92e3007cff1ee34a0faecc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c032f15552f42d02242066a9f8499cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbf0572c423298fc4f80bbca635bb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cf999b37276b508656cf1401d0d30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8528c52fce62d895dc2b60d696b2cb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd880e3c95ba2e64d2beb80d31a5464144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7b9cd7880dedc83d9d817720a30d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca59ec9086e763922a09dbcfae0914146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf72f1bebc07f26ee4d3b1867ce4ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28410fadce5ac0ffc5c0238f12a564b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650abb57a6d19d8d3bb44af0b250417a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b60a8d081350820f73b2ede663688150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cd0be667ac69e39ae4130f009b7ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fca37f2809bce527221c2baefe4fae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9b04d0af108f366b8d9fa3b7459b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b254320592f9ba63f98a62bdd52494154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9723d6081264be21610e25ca6d960155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cb21ca76cb584d7bf3b83df1e2692156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629aecf3b8b88d0810a291f2acd1049157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5846a0ee945785b696681eb1bbd287158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fea08be533035169b152dda1fd2b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55f5e6cf08ab550c442c9650857886160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e7ef4a3fcf43357410497ade35dca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daa79844c46a78b7ae71cf31dde47d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13850399dbf0dcdc2c0b2d702c840d36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592312633ea3e81c99315b2398aead3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619acf356043c914b50d0db81bdd21f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dd9970147822072a37edef4480475166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd1028364c80fdd2a6e7a8f8f94203167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf636682f566fd5ee12a8438a50f176168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebe6b5c23ce12dc35c906e4a4cd9a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff142863c8b4c08753fe954c102f23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e26f579d90e99e49d013d8697cbb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cf5956785d3f353bda424ebdeadf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26636fe36b15c699946f285bbff32e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a1d0a05ff9b10bf9394d721952bf0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21655fba167781b68b957713e67616ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67096930bf61c2e473e21a3adb0bf0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67f5a88fbf4e76444145108a04b619177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f21b47f6961570a433459d2de050f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9da3d468960defdc05552fffcbe701179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194e26e84c4044f38c7a0c75db35b46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559437df58c2d86a3083b90a77345a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a156163f40f2337272014bb01e98a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb24f25751d6c851b09de7483acce9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b76bd3f7774802dee80be72b79448184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d88e0009bb4edf83116bf678a9d56b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defa1152b5b716242705d261d0a31f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5cf96318f21c1bb375fd0cde22f21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e6d1e078571575b56fdec32cfc63b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a1fc4d908f4e913e1e95d40bb6db9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35aee256342de0c463d4c578cbc9f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced72137e71bb62719dc8d7fe56a5f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cdbd68d850e5c010e9d9026def351192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed67d754dbf69a80023ee2e153859e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160c2871981524e809e2ea8e0d72bf9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4d480e46abb35151605e4acc1f6c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55fad6ef26c7729e6cec1275965780196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541855136137293cab7a821634af4675197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229e682b63e220b061f7c746e2f4d3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d195cac3524f3bfaf2ad8c7d8e9b4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f549f9b547bdb6ab922bbffb41acf0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c6144cf7f43cc444cee99bff300f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70086067c966ae41a3dde6c2dbdbde3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf113db5344962a31378210ea5994ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87af32867f0ed92552241d09424404c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5babfaeb1c784554bcf3e5d01451d1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f61f1c1a5dd3a0f2d5c4a8755af95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4334a02b38c67dbe8172975168746fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96987e1e403ec459f0420352c88536208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56544497d1171d05f1023edceb84d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ec190b2204904a7f552a418faab49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383dbb8c8678b9687ffac7ba657bcc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f13f541e16c7547affafa7068626c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f974d7ae0f66192fffdbb7f7522e8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77a41b3cf3ae9c60997c61d49af35a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75007b7b2fc516b47efb7f82c41e9fca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e8d89f7ef7a031c50da10721efbad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e7486c4e35037bfe8686855ea6a9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029f4184366002a7ae25915f5288d8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78bb81ef4a33a8ce47afb3a169a970219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28273d18ae053cbe16152764a589765220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48679f448d954dbf4610f241492002221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79c6f170c1e624a1eef202532347a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f4a3d6376a1c0d926d4b6686d537d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812719f60740744c0133f31fc484359224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a66bbbaa008b6e0b1355e5b4bacad6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90954f11712223f0c4b1861728267ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da070258092a0a81653ec39d571ac02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492897642fadd50548a3842d90d9fe97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effccd132f40e5b12d7602defdbf5881229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b08fc0a2ac7fc8700853fb696bcb0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5415b56dbc93d17640433af93f3577e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747ca9fa10138536165bfe391e1e9b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efd5fc0b91c7756f401146127c15bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecc482a5601c47f9174d3d874204b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c5274c25d499118da007ff3adb4ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d59034fc46ae779b7ec617da6f460236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423a0ce6fd1a9c6098e1dbc3b51e7f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97278b046cc9139155b565582015b319238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037680a695fb8c6a5bb2aa1ca47f7469239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d552ba2d81a4ebef1b22d5c3952b66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaff3e2ccd7f0162f557c796ff3ec25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d393197d7fb1d98b2a058af6b5f0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbe87ad22a9825bc59e9cd450546a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415f240586a87c12fe6a13d1f16b697244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0d1d300da3ae78c3ba3798e62b531245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b83d8cede43a46efc38aa2d449f8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c660a581493f6ad442beb17b2039e0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b25878ab77ea11acefbdb450e470e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b700a198db848605e88a5105609ad8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f8a4e69826be9de9c3852f2639e64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24128c2d570696c7aad228a75f0fe75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d652984f8620811d2cf750489aeaac9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217527655a405ebe0c7e0688fd99f0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f5e0a5bd976bb1286e04e104bbc87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e2a2cf65af1b1af04b987755a9bf2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cacae36f2e9123d94e11d2f4ff454256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44506550c4a0bacbeb2d8e60619af780257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2d56a5f6507bef2c6eadcfd599bc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ba9ce136b7a3e6b562572b4d0c397259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ca45d77cb166fbcc742fca362b682260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4516071144898b6feb213d8483952261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795e460e11b01e669f09b02fd6d0cc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb60e689af7b5ae00fd301f07d0e25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769152e7ba0fa054df0eae3b9f7a5d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b28cd8f86d889210d38850efb7d298265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850317562431f949ef32c90b6d8f98c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adefbabd0409b16b130e0a0335040e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd74372a296cd8204086a2b0fadbf48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4574a61dd127b9a764961e424d1c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa3bb1a0b38c4962283316018ba7af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259ba033e290b2654c841f3075a20d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf7185471963ac4de562d15283bfb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78580c0094e4b93b53d9c73e855963a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60502d9cfdae9f6f23f9cee19c3c60d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d894d47bd5e26eab1682aef90f630bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfba2c117fb44a58fee0cc034ff08b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845044f80e3e782fc7bc634a849829e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c441ccfd3fd055ae49d36cc4a82e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dd36887a6f5953a4147d3cc3acd87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638f4c6bb4756440833bcfab18bf7fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ba55a439976d53075ae781d07e392281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf008538ac4795e078c66e3274eaa99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed8b35dc6c310f667c27a90c66d351283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664668a5f0061dbb7cc186fd7a01e45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8217b56aff3315bd3f08240955735285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639f13100b0c8237042bec85dbb6df0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120ab1b12d20dcfd332990f77bb09da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b5dc3bd2b96baa829d3693111a5ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219af9fd0eb087cd11ab7ad2478243c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca13c6ba45d17fecf9448d748d8738290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902559404dd1f7904b1d7eb69d303d7e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a11802be1413458633c77e51fb6ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbb0194c5037b10150b7035d3cf24d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db07c72913ecb6e6d15fe970e09a6ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aa103125968e68263163546735a46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235accc7034bb6f2313412276566970b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ed57c2d1f7d2d3f7100e28c160b7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27a1446e50b10b87b179743ead6780298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30653d3bc1e8b767c8a5a871afa6e6c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8bd4eea8f1d06a1239f2717db0029300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e949561306459eba7411d10606411cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e27f71b48d2d2b1a22dadf6770dc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d489139ea9233191c24c148f2b6cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4637aa83b65fb914dfba3133b022e5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32b795c75f391d5870070ea6e52a0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57892a454a0f11ef50cb84789dafd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35419192838fc401143effd6568d99e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358d35d2840a317f60ef22455d62e03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e02aedfcb8e02c3aec8ce4a9619c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b680a8c8466956d590895f4ba71d64a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64511ac323ceb6d2c2724ad5ae34c46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8519afe686745619acaecac18a28ad0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741a8ab9bec3aad50c80b6997ebeada313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c40ae1c28b22806271f1e7e9cd4e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07366696aa0914054a65dac2b95be89a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be326c6bff977ece851a403e8c5a1f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be081a1e0caeef438ad942deea4986317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668d772e1dfcd955787e3c4d0974a72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70465166307d0eed471a97a95e51141319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48110c9c935478898688d5c8fe20dc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859adc18ebaca5a7bab6b31f0b813e44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151587d2fba1eac5e56035c303b5f3ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4ab23ed831d1953281cdf94594fc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f78b68e552a6cf83c14535def5d62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d8f565fe21e00ad78923489d0b415325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e998d15d10463f1a41f3d922d8d7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55507612ef815179fc2580f4110e9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb40d7c66169a20e17061528eab5a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c453af5faf0abecf815e493285afbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a275bd59b70d9cfc17c6ba32b5ba1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0593b86392f7714c84e2b3b0a21f7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ceeac5b19795408471e416b27db2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea02c54f3008d190d5056f706596910333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9cc4de93bec8d8243f0c2ae916693334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afde75f73205aa548ad94788c701f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb59dc1291bfa9d1b26253544bcfc5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f77724cf1a58d0d87dd679444b0b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eab01a9f47d32e4dea54e10f10f5e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27792bfd4e1accef554c4d68114cda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ecdebb0176800af43c0c4d4e2375f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245f67f9105bcea76604180ed54d7d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f958b936b04c0a5c6cf012e7083785342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92811a083408740e988088e99d1b5b9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77d7b9e4e9db32fc7f8a5f8dec90a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2c84d26d63bed94a976988b8b080f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041005f1a8d8b447aceda4006fd3600346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1828eb3e12de1fb15976957e86eaa29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a9dd6fe848cab7e1c0e0261003422348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f273ceeaffb6c09e9d4266728fa3edf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5b92e4e5e5f81e35177b4cf91979e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c4120de6718891b6e84b02fa3cb58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8538cf441c72e816fc234be3c8f06f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df6e1a228072ba74c41be943e02b53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f508c983410481cdfdc4d4f2f0e9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458d8aa7f6f56d03d39e5190d66581e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08014883959a7aa2faf334bbb4900650356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a9f6e4799723110b0036f23f138ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77e0d8dea7d683625d6b565edb5909358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee32bfef66fd3c3e606d5392cc6af9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2729d6f75a03124ed283d0cf612a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de123945269c39055061f5fd5b557915361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb63a1621941437fa42cde89e0897d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015487c02ae7e54b0751f796516b48c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e51427ffbd60ae14b93a608bb76ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f0d89a22ef73c9729d6b762e78489365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246902fcfd3c72a2926f8ac5e2da8e06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a169e98f8c1067ef1c0ce1ce9322c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f7a9addf95bc0c75981b889b3289a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceef468dfc5082fff594dcab062f563369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b0ee7c23ba464dd29bc49c7d3426d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb36948e65a150ed71b1c51eacb4db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5935de711ca0df0e085e2d979340d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d199d8f0399ee03046968a2400ef74f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86863ca15aecb0f9752c60938759bae2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39926ff18633cc6b98e37b92757c8d3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566c4c31733c8dade53a8b3adb46348376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a57ddff7899e88eb37826ec64989c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971849aaef6d98a02bef54809a4c67d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d52a269d77d3c1f11d3b652a5ff3b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653371374398fe2e9d3149095092d51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356206ecea7cf62111b433b5a7c2248381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f526bcff8a5a0783d39c0a3df72ad65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c440d969a53787781ce2a4aed8786383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282bcc9448e22172df02b7701e17998384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea129f913e26c44c007758f33988ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1734e314f6176d9a9eb384312349212386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34000aab0de6c8aec22c7ff7587b1c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c512f20e53e01fa1d2ec986170d338388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6f9bf9bb25195d9fade450e8f16a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a3d97cd64a7ec48b5633d0ac9ceb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334276189ccabe69243200033145d98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a8d0a5c85bd93c0eacb3c49f69d28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab948e73c66d1243ca4bd931bd2b1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ae76261e2da97f6097fc5cdccb4f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3b24b19e70701813b65d529ae44f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe89ea074fe967cb9e94ef21fc2215d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bdb4c5824dea633d768ac953ea549397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75320aced7b3b1f826d2207ea08cfaae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979eea4cfcccaf2b8a82f0820d11bb0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4ec4a3d8e6db2e4d320e427b5865a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15586983a331ebe443ffd21860e6a63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78f21435c3f7f7e5708766f3664dac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515a0d45c659cd907eae17a5394386b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1f262085ce930d4f9dd7e63daf19f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d660381ddb3b51aa863a3b0ae263cd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121158a472ce15e7cf5d3859828ad7be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe0bea234cb61d0d75f0f5781a36fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5806774d512aaa721cbb2a6d4cc709408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f17b6971014be315b3dbe88da9487409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e006c3ba9130463c645a49db1432e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d175f271b3edf1c11b302b90fa5b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35188b2547eff271af558eefb43969a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ee4b71fd37a970fbb37034f0b95e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d581ad37d3ce1539afa91ac8ddeeff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a7b55da23444a8062301ddea6499415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbeb6e10d6acabe7bce545bed559e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79fb2812bba13cbcd038474d150bc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d34a2db1251922701ffb1cf1292fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff50c79fe046011073987b961f5f37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b13d52278db8d405253a61393057d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca92104e82fb46affc6c69f570f507421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9e4460e9dc62bcc3a604683f2e5a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68725e13ca017eca701ac3b91523009e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c80eddae14dddf97d55c01e122754424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe3f7857496533079684a2de8dbc06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac6eb14115b73bc6c7488a7f6bf4ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe0a927850cbd52ab43f2a065f116c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105c1325d76df29881abebfae274210428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb23f5a9ff50b92cc71751cd6db9ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79afef779f28e127920f2bc6e498eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a93ef520c9697f2a7763bd1be1723431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f866906b1840a09eb8b6dac9b976b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6ca8e5adbd34df2ebdf1003363fc2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56effcd55be490a412416c33a1df38e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692df403bb1edfd6f9118bad1ce2de4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ddb49a436a54d56ae74c4760bedff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e604742d34b81166924080eb7f5d6c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eeaf26ad5b885e708eb3b50689f8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cd462b1f326b44656399b54f2a7ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1389224ebaf4841903e9516dedd53f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600030911a7e169a4e64670b89bb2eaa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274856845dced653a6fe9569062a66e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4baa4a83c990930df97449582008db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f72a25f02937149b201cf6d30116ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2121c12a00f49ab5d43ac5bccec40ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13873a8fb8a99f2fa13d6485afcbac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602783ed976ada775d3a3fecbb6f498447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6fb87f798cfb0aa1273b6ac023719448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42091a5a4183c1a10425d9d1b97a53f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef16d07b2928e2f3eefda64d528edb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d11ff244e8825fdb25d8c42492355451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc625d7e9d506d04ab2aaf120b98a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0e2ac1d770e3a8b38af5392f38490453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018be046ace27b405e888af1ea6f93b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bed6c273fa58192bcbf0c80be6f189455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136bccc103c4c03628aa28fb934175456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0dc39447762de4728f1547133a75e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51ce919b1be695015458c7321d7260458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3244e8685fa14097ee4e11c5049c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49e32a145f664d9e9a21eacc6da644460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a091f1505191d1990be40d48e2354461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c50cecbd33a67e41a9a28c20d643e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2f85c0dec90325ef029fa6b4a56ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff55aeee6bde27ca7a4e6b2a618e04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c5ab9b65dd8e7af227460569d3f94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463127ad431461a77419e59e9a92e31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c80df08685d786a5b83c8155f73eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7eb5586c74538a4f5e7a68a83639e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec540ce1ec0152cba017391735309a76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badb86a727362094b3c01e68f042867470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430505f2fae78b09e2e9a8e4d38a3361471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2b91db805760a094f5cbd75713e56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9e3a252e48bdad71ed10a6f9f1fad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b436de9d1f52df90d71b8bb1d1e36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a5323523d96e09cb9bce334efdaa1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e19ddf421bccf16e8889eed83bbf96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d78da908fdb16436977d7cf8f9c2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbdb5d5c7fc112825e8b0b908e08d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03a03139e9daae7c44010ff8b70631479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fff9d3cee899bc5b4587dc414afd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f6f767da49d47156e01a691a0870e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b49c70b96c4632f17a84f571d2e06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b24b2477cbea8682b962d2a3451c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d3a3e31e543f5cd08fe248ba3f2b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4ec7eb9588a7a80f159d4780ccd82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff0656e6f91cc383c038314412c312486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce52f16f50887d6b5ccaf5afa662c10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6450a4329d15cc8fe3dd42d4da1fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19229b80cbad92109dae32153fc433489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fb28ab12a0847efcdb0db3e0a72a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995e4433f4bf677682ec3ef383dc01d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c588a8864bfa6675da75e30c23e6bc8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4332dff38273de7ea6227dedebb7b4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8962e36a3d52793be69e1bd63ec86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb6b6cc875c3f9b4cf274e7440986a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9ccd2af2bdbafaff9f916aad74ce3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd6e71a0935e7b6ec1b0d9bdb2a70c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c68bbf8b7570fc5f9a359d5237b9a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42a49da3bd6d5e54fe5cf05f9d8051499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda312a6153e03836d0ce8c8d85eab2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582648bbe77e7d645ded191b215cc9fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e4778ede1538393b9b8f307ed0ce0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4865e3233af1ccea1a1822e8ac0d8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bf667a85e0ff0d4319b55f0219f8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd596f3f28d9504cfc17e411994eb80f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abed8edbe07e92fda7ebadd1e9d6d60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453763a021be8e63098d860bfc1eeef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a135486c1226747e7e0dd4a26c48e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39f743396c24b290b8e5ba33eef5b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ff297fc0e647a7745498317a2513f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d73b3abc966242b98bce2a20c30e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1cb9b0274cc0b05b8563da52d2f29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37324ec8741119c6aa8ecf13920071513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e43cd6f05b0a735c5eb1254cbcf8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec07a0ab25a7e50d5b2130b959dd75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58871a97b001cf4f92967b3e3e904a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f90c96f5125af62a6322c157008143517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4301d013d9a0e00599132c38a604429518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263247b7345c026a2fe5873101cda3db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9bee68ec9aea6bbf0d3640d540bfa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92681c653e75ef6bb8aee86e5baa3dac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187264d5f616e63ff6fdcc0fa1491f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82096ee45e7d14429b94356d54d77cc8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5178bc23129e7de955070e631fa679524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbaceca4631dd2262013b9243439c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b816b91caf403527c1d0ac0c8691ba3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629176e26e2d044f7a4035c62d243f82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8e435e79269619cfa9d2a0b737b9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81120e3f9c817b46eb3d55e40614f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38713713c1739776d1be4055d54b3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a4c047408183a97d658f4f308dc43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefe62fa0219448ac2ed4d984b6caf9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e88f825f3ee19bf2c2f1f4c9d5f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f5133a29656577dbb2d40266baa5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c7bf70bd8bbf444457f00a3e9aaba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a7467165c5b77da4115b5a974ac56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e80c149fc2064dd2812b485dfa33a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113ffa67c5388b46a540ae14185b893538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ff506106f35186c6a7037c4e1e985539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf74c4c3c18c213dd327d1b9eb36db6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624a2411f3940dade0a9e497ccc6c13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2052b5164cb5f67a58911eec1a979e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd66cf7455588e7ab7671d20a899721543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca242fc22729e4dde959e26418d4e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1c31e1e521be3318c474db8acaed2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082c24e1d917a7075c5c737d61809c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ae0a7b0c2d85dbbe0f20dfabe8803547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9c3170d19c9688d8d05115abdddfd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61182f91b3162d3fe04ae76c40cf43af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a1ed7816c86ba2a9760682b95af79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775396632e9ce7761a73e4f09951207551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c3dbd71c9a9124c393b5f9dd18c2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cb1ca5b0070fe7ba20c00bdb1450c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633c5c327645e4b2ef9bc91b30dddba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0234cdabd23d4c74acac93c3af68f77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768b2361111f117f1c01fca949e163f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0a2a9474b7b6cd9065f99c6f17bf7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4723d932ee2e2187ace6d4c73779f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12043d63f52e150ba4d000bface4a482559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e457f59e9c727ece82bb5664a48eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b5eec2f224bda23725728a4a5f814561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aff06f2813a8362840e0bf9b2ff31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e1e42faefaa2be3cb0ae7137afa12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48de3431a0ed3b597ce36671536d09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37306e599ce794584009a706760a1e69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398bc002be39ad7d06cfc035f831572566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6f115ad8cd22e075c40428cd0442d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ed0203c77876e74a333f4383d83fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eca8fa90738c7026bd81fa1bd31e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b249aaf7c4b8e3610e2dc0ea6bdc4bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46871f67acfce369094ad3798d95b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bfbeb6c88d66600ddd40b2bf58a08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71ef42430e5057f5936f6da0866827573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ab424277210bcc06c76a1e477f478574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e99e40696cfee1cfc8847f3b72e3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a22cf7b0f1158238572579026069a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57cd15a686152f4cd4838d8b218373577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e402d984cef1d04d96160b96687a85e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b602879d085e2b9178fbe3f28c67c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240fe9ce104cd605370e05c6e045419580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322a90c1b113965db8f685e8ea8db40581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31689b08bd974ce238a1913a0d8ee791582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6156ed67eeb45bbe2fc0bd38656f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa18942831f70b7687f7d67862905d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c072fbdf98eae14cfebf4b969ad277e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62c957546e62cea77ec6cf42e5796f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069128d68d41e460351a488f546a1e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2f9c2c07c5f242c1565318057245e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3311f1717a3e8a8aa687ca625ddf33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120995edbdd03b1b32e01d15edf92f89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c9a3e3cc5fb93286a686ce7a0a0e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7fd50f38cc84e853a0b1afd65227592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae85f89ad5970dbe9e9414873a38c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b8325f426d62bfee3d40c0427fe86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26196992b4197b63a77cbaa9c76c4b81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4814b986efdd9ee88f76d40b2be51c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06677fbc47886fce0734a66fad47921597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cdba21e903ab9c72a1e8dbbd5be69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270263f3edabe70c90da9aaaa5ffa553599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60719c65d0b3b2ff093a952f075aa500600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f123b7b4ec578c4cca2b0218faf6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff949a78c94f47800a947fb6c4676f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164283e2f121cfca35f32159f19f0d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb73f324fb4fc115473420253e7f596604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251a7c3939e5e26e0f053d6b1d068bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544039b885987686091652ff8cb4e53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20496e58e3f7d282a38f47bf67fe92b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6711630f23b22de821d1d6fefad85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a90dcbb9d3f98d70d23045195a3e6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efb844ced584b247675bf2f0b762c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0462250021bd5b62304755228709ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a317470e0af41920049218f280154f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51ad5fbde9f5a69902ff7fa1509592613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77f0358c38cd3390d4cfbb58f13a33614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b480c49683b9d26b329903326c1b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ae18d7a3350f305ce4bdfcdaf55d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e50347476ce4f41935313a89125de1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949498a82164f8382a8304e7c533c67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e157cde04e1b9ba16390312143f237619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186299e34f08b96ddbf07403e5c1e66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a4fe41bf5132740415eaa1d0863db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e3d17102c0cadb3bb0f1777a7cf88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a83374fe8f235ad36f6b5ddb47fe5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46052cb8d295a34a829f5e2482711346624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7380ba527fb0d0de638e7351dbcef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706d027aa531cf201e9fbb597e42416626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb19347936ad693ac6d4a3837d27ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ed690a8d4bb72388cca2d44d49a72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5beb6a520105a085a4bd31ae732ec7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c0d9bbe969ffedb4882d3d8249f2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c364ee400d454459cf5f7cf864023631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02b5adad18e419fcc2561e4861cfce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779b6827653b441382ac15816008fa1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9faa303c060160652f2c90c11e56d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5e8aee738cdcef60158cd71ac4e4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9785fb8cc7fe681fbdd117ebdbfc23d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e212a720876b1744a8a4bc0d2625797637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ca7f6657cce0fb5c42a901488b3eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eabb14e5fd3c8c51a12de9558c32c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aec807bca7955cb9a4a4c4b91cd3c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019518837ce0d9a5c73b0905b4ea27f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55365a60cd4b2e53d38a688ffec344642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b52f9e85f54cfab6041a263f41a0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d41acaeccdb5affe7ba986437eb01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604157ae3df14c2e9914e812733ca43c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aedf836f56120c4d94c8d96a647bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e3040c3e8b23bfceb9b4b8d44fcb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c23312d24dea75b9cf59a8486bb154648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09229dab5ffe4b695bd6638cb8a87e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eb72a3051cec954109c55a94f615e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d751dfa5bf29fd9952654f2e75a9d44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35747413a21fef36649f80b5bf6745652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157f2c5b0b534c641d393f7c9ff7964653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27d2f49dff25cb3113e23ac07b1913654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5e46ee99ba95cf457ec4696fff706655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7870d28fe595db6e46dcf9f960c292b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68d2a732b1972af6ba9890ae759f52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa42bdfd4dc9dc02457f8c79bce2bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e7dc65f84d3c56ff47d91da7adf59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a84845eacd30473203fbbb5b40db0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00b5908e73f294e3297f76c7e895f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ff55544a3a69bb2158c15a24700ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963c0c77fdcaea6095a3c8e7c4081ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620e5f5e6f22b535558d11462a68ef8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2f32fd00bfa7aa033f12f41acd2cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fea3fa33c7c2abaf455f3644a24086666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07b799b452064194ecdaafa3f42513667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb295afa4117d187891a7bbe2a5d70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe78aa2782cdd0a29dcbce2ace3eeea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5096eccfa6df6c805e8f8c90cafa10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f967767193eacc84f75dfbffef9d20d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c7ef498c08d4b7f17e10f4c6ae078672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd75cdb8a4b29919c625888804e71f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34180e4de5440ec1b20dd44d34ae24a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76067f097393a6b69c5c2c4ea67b2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5e4d03752993196ef2ecaddac7a73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb496f1f7dc893915d607cbb81ba91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697de5ab6d6236034abc0344f8a40715678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3ce547b82ced985d61399fed60b76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36db6e2cfab5e2d0c171e9db39d83c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dafe8dfd69c423fc5b9a2d88d9fd80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c434dacf3eaf1100298f21f2605e5f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f28ecf415d8252b9031b6b85b29b37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce337006bb6f5ade30ddaaa313ce442684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac730358baccbd94bfaad6699f122ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc169463295857f0f981163369c8c5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cb8e0cdf739c1674a89caf6d6cb5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b281a95143ce2e9e06aeaae18bd83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883c8c537f50d5f52e0fdc72fba7581689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a38e9cafa905d4c67d090fcd40ec29690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f97920c4ead7f798a69ee5b47d0379691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08804380d9a63f95a6389adf45f916ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed93f97ae829678f2341ac613c56d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8ed0b7b46fc6304dd1081b00e7bdf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da283575922216c3468761a75a76a5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbde409d20c7f5399807cc8eb99a891696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b5f168fdfe50d68618ce8e0cac1ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d261c37a74d0bfa435409c75d7fc2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b231b742d4f4be9f4b0b89a15ae22f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280075eba6c54aa2a9a891021439e491700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dc0df70353ebcabe2fae13b1ce3b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c4229f2e48df589779f7a28d9da06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7846bcf4668fbd26bf95f0c146a14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949694012e1d4f08b4503f50166374c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a53079a4fa154a230f258b346abc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba7aec03a5e70a1b4ccbedf61304fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192de2c7ebd613004d92cdfef1250e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe27cfedeece04e1d3bf143e4a721c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d90c47849e0b477135ab7ecc687d43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42ac701c3268d5be33b8033c560e02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c7850503bac4ce6368e4545aa48c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c46bf6a8b2fbfc69fbefa1e4c6837712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66201f52f76473be315c57f8b562258a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916235b5b7b02e0ea09f2e37e3ebab56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bbb7439a72c6f8120072597fedd59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94267d6d85e3e86fed4282ce79df3e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7dab180652e7ada1594d77e902048717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec847a1dc2eefbbcf7c0aa34c457075718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88033dfad306cf2ad961a93fe8f7c701719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec170363712b2849681118f6601f4d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde6ddaf5a9c8111fcc89ad3d060e64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c36fd72259e32157d03d1a4b96e8d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d218ea865f5c315629cb715a2b9cbd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a7c8c5d00143a49fc3c0668673691724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bea8833811380bd76681a2a442ffc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1d5e14655ecf617f26f60e73b15a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f608542d8b49b43d5193bd3501395727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c297c01e021f02e5b62449c937f7a1a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758937bbc13251b5c0d5cbfab751cdc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf79d6aa5cb42f12dcd012fe6342c33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feadd8b689108707ed823ac5a0e3cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb8d61484346ba83770b7bbeefd7e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1c4d03cece747c9912ec6ae2bab64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4f091720e0aca8f3c25a5cc0de894734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fe2e8bcee54df690aecedfa3604f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9433d45c7beb25edc27ec9d53c372736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af851e1d09f2ecfd6f6bc57243d873737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae910c1c2fcba7097cc7901e95958d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35686472c066f23bd13a9eafb853792739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5c4349168c70a489a4b63de9f1b72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227158e246263d8c10dfab469b91631741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308d36a6e53cd7280155cc4bee8bf1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d6239d0a73cf8a73554842c1d612743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a72544641ae8b47172ee0668f0372744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4834693f082f0f21b957d8dac4a3a5e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54be51b92c7eae45e0de42860db45e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c9be4c8842b69f17bee3227b3237a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318547a992e99e117520193ab6c7811748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd469585e4f26c3da2b6b4b2bcc9fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9341f260bc311d432bb2df3b43aa7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f279b236274bdf241e7886fd56b7736751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a5d71fefcddeec1c9968ae1e8b39a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eeaa0dbf0d2d4f20040c59f119e48753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708733acc356cbc111b4757a605666a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6c0f306326f13db4d960c59485ea22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e88d0ca53ffee6622ce73b945ef703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c965ac21a1e3b28f8ca5a9b3eb42114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a88257dca7b2eebc3fadb7c8b4e7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfd49609491479b04c629e7d435ed86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb39d9ca417828f7a96338d5aba552f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f79f81ffe2e4d8914d551096a566128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68539c0cc99ed009f1aec8ca48b725ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab51bd92aa06c681a3b90473abaad510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56f87f3cb3dd04dbe83604122d84da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2791a117e87e96914a95a65e5b66ba012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75613cdc97076e6b7957f86f377c484b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac144e82d16025eeeaddeb980cfea58914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6c6bad24cddc7117ae4e9ca69e81c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a76047de0daa19f62357ec18456c9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad619815a99a61940aa4da242195744017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a024160f2a8bac2725fbd5ad9db1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d87f1e5a9e56d779f5f9a464b78b9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83e3a1cc0c2331b8b25d92aaebda0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c95605f47459290ea9b22044729a3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff5acc289c9ede0358bac0730f614822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510abfc17f991c8e46a6f18396d8ce823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da926726913427324cce77b25054f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d74ecd9ab9af2c59236eac375a94925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b049a586cf1082201fdfdb4a136dbc826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c779cba2df908e40085d477fe077cf527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ecee4dbc811b3ca3d977f69d9096b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842dc32d97190f944c0b3e61bd1077d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d20d457ee624cc3d62c39776438d3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277156c36999d4dbb00b658150867a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9314a966ff92899f19555655da8ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f788b2edeaaafde47753372db64064f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae4aee01214e6828e908bc2864bee134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62010001e323b2e6c9ed844ad580028635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c9c5df2d1ef52bbe523d5d21c5a7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f351176e31c404481a06b02e5f83137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b333672e2c1d72913e0f8bde8aade38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e86bc115d4da5b5a4e9d766eef062639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea976c70715beda0428ecefc2118fd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984f9e46c7e761a7c0d8fe5d787076e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aff5a528434b35c3cbcf53d45339c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86edcbdeb1cd2b5ca1494c05d3c5d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cbcdbd1f39b1a67b506e005b90c6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758bd3590d524e8de408a2d1ef02c7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9699921f1543d3c39ce73a0517e14946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eabb51326f85306358342c741d4f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411c6950dadb64af048b244f047642f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8225c4ee3999b767df86d79e2870a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98da1de11708c6cd4944b03e44445950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae40b6a619056e82ccd058083d0a9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ebe1ea5ecf65d738a3a2f713e22fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5b9bc8f4a906ae0e367fd1507b55e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90b21e877c184a08d2eb1ddb0ac31754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a05f3952961222265e326fd34b5d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ea0c212a9021f3c3c0c171e75935756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab592861665e1e799288a4b049891af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b5d012a38ec3ccb54d04f5f0a595858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b217578680d627c25ce7b801f87381959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07499d73cc7e09f4883b09f400297cea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280056d27480181165c224f79e10fcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93d3d7449b2bab4c744d293db3db9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc516799052a3136a695d57373d472963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021432b03286a24470f5a7746853ee964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aec11e3dabf40e46df2d9bff7e42e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48691ea9d5c15521b7bd1fd4abcc2eef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154aadfadd1e5601a8f4a6c2b9f15aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809decadbda9bf7424bd734c9c9f4d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2135d672570f63bffb332bdd65c83669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2606e1aff51a195f080b2e82e9e5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1dd069fe411f3a93c7f273fa6ed8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c172d01bedd7d63476dff57b23f2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647975b7bd3d8f42fddf5c06b728fb8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc565560e029d03c329b71e198300a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6141fcbca7c4c5d6bc6d9e0542da975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821075e0d43c3b27cadd3f576f0f29976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505d71b5192d4a510f8870e6d532d3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa1b5b46b1920795788951dd1df4b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e95a2bf605d2c419acf3c19ffeb39a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dcf56940d3375e251b51dda4ec00e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2292fbce8c224ab01bccfc3d8756c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236646cfc26b4fadb8f63e30404d214382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa8f22d16bdb7e5b4b124d3e42b68d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bc937f7348f4dfdeef13e80be426a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309680da6b81630dfb77db0fec598aba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923d4ee433859686dba45a79743455d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825acc3dbb2a0f946a947e5a69674c7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9828e1482a3f9bd37636cdb077124d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbc08d3e8d66450182db509784827a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5d3162220d5a78f5d95f1f50d3d0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315455ce135a5c3fbf7442134c95321a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106651398a4668c628221ac08f0273f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc262e399a35e7f2c7b839886c594e4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2093a4096049b6aeeeeb9f6bcf5ec8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2058b991abaf4775a81f587c45421495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16178468f2ab88b21f0e9785a0eebfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703344f13d1c061bc22288c391a393a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636c4f032cfe02b659ee5c9f84062c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9948c90f135279bf87e6b6f7e3dab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f345fecb1a1c296fe7224b9bb00959100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df33cc19463a808f2315c63dd67ede101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50b105fd2d938d3bec98181f2534ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0068cb7bbf4908bbb0fc7f077c42e19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35e553bc2e61cda107857307fad69c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7d06dadbe52c9e9a470e977e86174105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3c7c94daa93f6d4422574d70cec47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaeec8706ce201af736e6c63b26799107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f88f837ec7186d750dca75ddc6017108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621817ace7a6d37d2d786369383b68c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8995cdb5a8f5de5a12035c9526a79e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f0a3ad98d0fdf0791c2c98abbb8c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8c8feb2fbfa7d162f0b1c4fe928d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b96154bc4d4e9bb93e8701fa2af4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f8cfc9ede6a38c6150732fa9f808c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70716e9759f46b251f6b284734697dc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948354e7fa1513bcaca5fa923d17738f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d798821c20ab4849a70ed8997f9a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ed8897ebc2b3c02c4025e4432d5f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1fa6e280a9827eb3e807051eb87df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05710a9b3cc43d466615430737d1e34a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fb0374f5e002c69dabd3d1c56ad2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aba0548106a8dc4b8ce6856b38b43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0af4c5e5366083f0d526e41c96f3d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b768fdd5c94b37fd0935cdd6e73e95c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4541565b1f4d4c7d847abe7f5efb738125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218738d57a8bad967d3880c1abd4aeb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e5c3d01765be5f1c354a9ace0add9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c7c7aa196a2f795a3a7a7088e3035128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f04e2fd6708b70b335a124118a967e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7712a546f9c4ca88587009f1083c85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0395c86454b4e83aa0a001d3da0c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee02abbaee424968ed33ecc7520fb4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169a6834456e45cf3ba49c0d402f31f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19b39432d7d72308ce85aa3a61722d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dac0f5e728180270341a6c9c920e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6acb140b46c6632757675f4016fe0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4556fa67cb0bcec47dfdadcfd1d260137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb3441b938239c0636c56281cc51dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a143fd005f25943dc62d9104971e8b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e682b039b582c9811a640c454a458140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8c406fddf60b8a807d9505f46aa26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e25fff1c7f241e7c21372a603dbadc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf4295ebd1c9b3b57b2ae31c21d796143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008e375826757b9d85e0746f9dbd327144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b25b7e33371265210cdb97e4b5799e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb085a730f8dce744ceec692fa026e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4207b9bb948eb3e41748715cc6da7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd79c8533afaa939dccf66a03be953148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a45b818c39b160300a32de546aee9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df4a1c038984844bb90aaa95f2bfa1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc9ff9cbc9b8814178fdb08a3953ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0be355b4205bb1d8ea71b83d11b388152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b329cdfc26d18ee3d929fd9c66990153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0584dac1a47955ae98e23df345282c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b47c9fc3743dd7f62b326b96bacaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d91e7e1eac96b62a20aa625df847f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8b5b0b2cbf951334762ef4e1f9fef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277a0826a7270bdf012ee9806ea3632158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb616c9c46e9b20329cd212f63cced159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cfcece9bfbc167a7ff83c88e2b518160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea68bb76fb33072071fa01430d3974161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7046dc78bffe580b5914b72e7fd6b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad2e3e21bbcc30b097f4c3adef4ff2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1974a8ca72e52fcef45f175a0aab245164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11456921711624400208c0fafd192f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5c99c90084599007b517ec2258601166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a5aca91af73aade67abdd58ba6d1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e5044aec99ba036025ef803f4e09c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be598b5f00bb26edfe44d18028dafd6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7ca7ebc9c60bec69f9f751640b687170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755710a2d1a72e635faf0431b682e335171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d27940a58b3223c8f79655ce2fe88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c6d9421d69517b3491c65c0e2994e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97202f9b54ab58e975c543a8d6a35c1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01939f5719268cc63451f0bd8179b89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44636d88e0e3da6be53e6bfd653861a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3235c71f56cc7fdb61a196fa7f7871177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfddfae2742dbcf8bbbc14681ad0d94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733d3d17e0f3fd76d6de4ce6a48114d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8adf3d3055dabe1a302d26166fdf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e940c4997cd5c3a8eeb4041da32f820181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e933600d20bc7ad97e010e355a2e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9500d5325860bd688d6f552304ada3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae37462bf16226d0a17832978a4c9df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e92a6c78c4d12ac84980127d33d44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b23c101c5b68b4146a9ddefda84d82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bfa62edfa5c2bf7cf2c0f48b60653187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591052d1f541cebe5d7bd117bc7c3944188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d3bdffce6e6ba4912688850ac8eb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035238aacca063ac447e3c55df82b4d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793245733711f8639d1b68a6b24f81e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2719fdb215de418d280c9740825ecc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ca1fd22a62004c103bbe935d258f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee7bb47b625ab5f316de44931153f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63490c3b32fb47752946e32b07f75505195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c199fa44345fb773d7f912d011f6f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a64d2479a78b8f71f63ef42914ad66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a079b18f365002903539649595e0c35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42192b4801f9be6aec0ac76aaea51e81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1110057436addb779955cc80a4f8675200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd340c8b1f77d55504011aa04802f4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a72ada7d9d019c729b9c70311a960202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e81dacab59809ce3a6ca2d2e879484203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74900103eccf5911a34ec187a3c7231b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad7073b202c7e5353c133d68bfae6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435ab5e7b21ebe241f7c9644b9a46d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ceac51c0fb89cbb15e610553696f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaf58c8d8789a874044a5b4e2e0a05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e75252c29035e4327c47fbb1612e6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9ae7ef17f601903e163023bc4ca0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d491b2d2d2f8e63bf32275e83ce62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c966a030d3ffa9ba11d6f18cd12d8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783312f41ea9059aecb61b7d7f68fc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712b3358df0396ca15c38d9ac6f7166214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aa825522aa8028c6d6bd887f7f942215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19929d6656a49c476eebb4ee2782033216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2d8783a252577223f1a123aaa5689217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe34f0a7def66c7c4b473cbd3669836218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637ce63d4d1b0eeb2bd3fee8dd6db37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f9c3a91abe8fa9ea3a91397d0c16e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3d4006f369d89a5b2dec2a00a9ac6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740e8cd0cac43da83a09d9e89e6cc02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e1f418a01f42ca3c08e0ee62ed377223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247e4dc26d50145cc85b515991af7f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a323da23d012de302a59402c301cf7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574d3753045a0d6bc021b673a352aba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ddb0e0af2f18f6d87807fabfb37d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802c8ef490efd50392fe7180ce1912a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada5a709aa28954ddf21996612dcd61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe6201559f449d71bc48a21d4799ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13904afb117e97113086e9a50297fc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661c1437df28eb1dae287279e59d1dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017974fa9aedd65192e8432db9e15797233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532446234ea2cd4b2efec4e9024b938234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a261a4c387e4a53ff53d639458d3ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fe24e27f87cbdbe91fdcef5e39dbe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e90af793c94554446217d195c8012237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00075cc54e77b3a90d28be80c22405238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65923be309147a7aee1c4ee71200f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ccaabc17d1888bfff074113d2eaf5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd38f0c418f2455f7bd6a59f9ba880241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec04ca51d1fe15908efadf0cfbdddf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b6870158f379fea300a08e85b99c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b5ec0112d7b657852cd7195abb4da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71e61c17b824e3f9094e865f8f0bd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba862f868bd085dda54caa9d2008a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b798610a416295cf53e8ae01ea7a46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bd1ddbd353a5a4d8b22d49449acea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddff863c48a56bf667a14e4a9f646c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54f8a209daeb8ba29c48899c161984250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906a7db469bf076a52bf42a96a74f23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982932ad3a93983b0b650212a202dd1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bf933da1a1dcf7639a28d34420574253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c6fa32026ba30b0e3e9bfba6e9e4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2b9dc8e62a254c84fcb453b146876255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43085d77f6bc13d893234f1252f256256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571b65eccfd7dd4ed554c6c24b7aafa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6981cf3564e9f35a63bfda9f4453187258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667af98b72c7b474cb2cde79dfb7e52259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d10bdf9fc1fdd824fd29e3b0f0944260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aa56c7bb65dc0c3c5eb32f7723f50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ed35563a248d1816b69c96eae6c1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc56da6bf73b61f962a09f1b20cd126263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a370381f05dece0f8bbbcc50318465264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309c2d26435a97ea3990bb162014a75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fa7f8a172d835651a62548c54d5bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd583e68acb070aeaf7800ac8f3d5f7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316e10038fff713532c476b3c590fa4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24e06bbd6ad0aff3cae13e836e772a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8735faabe48db63d5cb01e8a61733f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b7cbc4b2d643f1f19e61cf04c5e38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cd1eb452ee296670389c9c5baad60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9701ffff76094a7d9a3463d082ee6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bbbbdbd5844a6f2172ab99e225c24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f1d5ad940369e269df77fbae98d69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8224d778029b1c29c20ceab4fdf418276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713ac59fca0a0c6acbfba757e4165f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b401389790a71ac9c8c81beb0764e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d16647164a58de937bb2955ed21895279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3eacf3bd618543f925995dc31f63b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021303892120f756fc760fe249e0400b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2256ebe1c641914392ac76f1a32363282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d87f7195748a8511f3542eade0d774283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dac362d5f5fb93061f59cd7defccf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab11c8ced922ddb6aa1a26a9a4151b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58660ef2550fd19521b3d5c77f9accb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5994808fe75abcafacc8bdca737f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f40002b068e1ac9ec53f31f2274fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cbe4cd3ac9ab5f6f94e108a4f8716289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c668aea5f1b7b929d70815d328d76a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d20ae65c7ffab61a51c10626e26c1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c9c2554ff91d0188d48956dc3957a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e78679eb0fc667e06cd5c1a563c2b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acc10e06f0a916f384c7cfbe96c981294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883679349b3233d03734522459f9f02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f04a73a15a96fd931d3f644ed9320b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c644fc9e73765d28f1ab385d51b1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220ddc61bfe4f95ce5965fe8bd0955a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff442e59e8eb0178b6f4974c5fe77b9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e83ac097e5416ffac600a2069baaa0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155fa4a5d520dec381cb91320ccb934301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cb5b4db89757051e2560fea1ce240302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e6f369713b068870176f6a58e6db3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a554a9365e17b4a90b404c85989a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf549d898febc8d88f998aa711c570a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695756674f0f7717f5a4c35aa957e31a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02ad1644767c28fd28b6a6208e9c44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160786341e69cc41dee5a00fb696e2d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e6ffbbc2eb8bd6d3a4eb9b42036f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c664c2824e71d099d4bec77eb099e8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eadf05d49a7152e5d78a9495af462311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab83e05675ae8dc53d8d39faea7389312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdeb0b6955291c07fb57ae7ac3dacd4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ef863027549ad47137e896ea0027e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f859f87435f7681aabb2fb7a7e332315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342b3e620e2837819d814a84cf452cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dfcf5e02a682e40049f8b60d374f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73912b01a7645b3eaa06dfa92236dcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfb5db0d41588875a82cc4d0d41eb2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55bace243890d71a014b0ff654a522320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb2222b57311dc310ec43691cbcf1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bfaf3c7624facea101a567ca1fda1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21435f04448f0be4fc4571a43ae6c1bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f8fa73630449ea546f91cf8f106d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc4baa74123e81463daa7bf7d2a802325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23b3f93dbe6b8ba1c058039152749c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f584e2c51e18452282291c5d12cec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb7e2a91f9178e21ea557e34097612328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9496e5b7c93f2a870cea5c5408dde51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab41338cddfbc75245d7c6d21b7426330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70157198d53e4235539df2a4f5e721331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d002a6646178a64f66815b76e661d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32154d25c6a2fca47b9e43da349b9d04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596b27c7b9c07cfcee1a075c7cd951e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c69a667dc63f0d72856b8c2dfa0a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6033eae5530f68edc5c42ec0a5b105b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066931dd91ec2ec4ef3d0ba2d50bcf70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daaaebfef8b1eff221ec035e91cc9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369111cad42e1c46770422f547db485339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077088b77bc3ca0512958bc10bde3c98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333195141ef722dfcc8313ace77f472d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9218aad61c23fc957513fd4314818342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d55d5a6ca947b4c56f75b77fa2b93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a82f5e82dfed884a645f36d69ae68c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b23ae072b758e9991ff8c0967a7cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c9f25f9c6280f9415bd56168309b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86746babd5428c57148d5438e467d8a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc33845d0445da2bf3b548ef8d49d38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae4121767055c98f239f1931b11566349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc71afb60c40c02b5bd0ecfa47a52d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e959de012f21dc656f5b63fabd5c4bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e79d806bb8e225154412e0abd52fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19256040680314e257fb0478f5b4e8ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda9c265ea9532b3f3a120b9e5d500f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135d7f4bc575f9e2e6d46d45a0c1a25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbec6968de476c995aea1532956b90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6773c3a775b25064c9d8f59e59145c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7f960c1dad02adc65419d53b43e3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a22206ccfb1cf08688523b803082b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a58aec93178c49e1f8bcd038619e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52839629c3a3326c718f17cbff9cf920361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d54d3201b4eeec49a87a16e895b04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa70279c4f64dc5811435f34d4b984363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418b379505286addb9824eb268e529a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215a15d0e7ffd5f8488bba4fd5fccd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc270e6d44ff8961a9f0389f6542bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330a91fd57705e86e35b8a9b1827ef3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a406a33c127d55c50cc25492c04488368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ce0c33ee325697425e22213b215e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0880976545e9d34ba46b6edc024d42a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c327ed32d8a437e16d61e15f9cf5994371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa4b75696abfe650d31e5a5b356593372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa87ec31e468f6fdf5547ce2b9fe28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f50cf9f9d5dab393e03ca3faebdd12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cd7bb4bf43444fb9fc6cfb797a140375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f9d1767dd4ffeb17af3cfffd6743d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed626ddd25e05c4ae875f5874914cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27972213d4e14cb34ffcccd3394991a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9777de4b1212fedccc5c72384964b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e29c4e2338decec3ff3e6e6bec708380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6df9b1cb5d360fb53d6a29830b4d87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a99b5ed41e0e3099f1c12d41371d5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0eae52b1e0a8e9318aaf44826b015383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9009e2c05c3cca095dbe12eba4d5911384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e118ef425847fa814b7c8459ad49157385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636922eaa548115bd77bfcb0647d85be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50958316750a2f40408d75e048b2cff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48942f00a346714f0fc35b7fac909a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761a457cd5365ebad6cd2cad20b9490389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3889d282fb09c95b12c082a7ff4a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc70ea314fb6104cbcec3ddcc5da971391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813910c261df07cad580b1c8a779b74a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b696d1d428c7091c553a53df502c1ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b6999313f8ae4d765cbbca1cbbae0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d92e41f85a536833f6590fee2c4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f39edc8cd67deeb4b3658791f058c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252e5c97f4d5f851e517790d2afce5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777bb75351e7af9272bd6a339100337398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea660e3f2bb7c4500fba9a5cd464c256399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c123ccf3e10777323826880c426608400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798711eba53e8bf4603eb9990aacecb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3c5eddcbf289b83901dd1fd7b1829402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c27f708047842de2aac995954ca91b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f907a3bbb11a29357b4cbe2684e8d00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edbb1404339320049d2800d16d2778405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740de1f4c7e60bd593af66d3eb96df06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014496d7f661529b5bed339bdc2d3a2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cf00bd347164c0896a520c3fc2866408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9cf68a1d1bf9fbe51440fb34fd6fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a3d284a6ae1b4c075e0855eb40d7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd268bd61f26a472d4266afe4462de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943226c68e824bc7abf55dd356d47332412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fcc7fc68f98f099712ff96b6a15f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4f22f4e6d900bb40afb7553eee6b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6158cb7111efb1cccc22e4d062018a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91494f52e08b2956ff573380c14389ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1aa9299be672b463de46032e33935417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eba4b43752066ff3d2d47dacacdc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4aae39b03a83915df47d1fd728669419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a2e41fc789cac1dc712aa5c61b462420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dc1b5a65c68d96320b198c830d711421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f3e5acf2da79f8173d4716bd3d840422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0baac2660c573c60dc2d41b6a02ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9c90a63c6e7356aba897524ced56d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a974ce0ada92e5ab541c8481beb2996425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c97c1cacdb1544467381a2cb4b9ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25128dc4213873520ae2fc182fd46213427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417baf5bf703d8d8dedd8094eae4707428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2046f25a101e4466511c4fd1f4157a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c74ec40e9e9c25decce478bd416148430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c696000d3502e50082bcdd89874a27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefa8b1edc4d67fcc2a9c42b32b806c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aa7514c23de9b41113ccaba54ae29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02883c88e6cbde3548d63585f01efa06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1922c0cebbdfb0223eb44e03c7adb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66098f4d8ff7acc07e8546a2436ac12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c019f9f9253d4a4d5e5da3aa0c291437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fb38aec1bb27e125eecac00c24a74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285d99cfdd7c55e60fcde190a3c426b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf17c87d17328e3eb7fa4e2504afdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008dd95a8f67133e5fb29e64174b1a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac7f0c62b4368dc991dc3f0a24cbb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b86f34eeb0700b78a304fdd8d341d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e57346b4450aef369b0dcb040b72c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2cf13323f15806700a86d30726552445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3882a28771addb299c708cb4f524b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfbdf00294286551c525e12f1a62ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f1b902102f9b8fac6305a23023b14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027f96940c95da2c231ccb809624817449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8f4880a41e590507f1d779303c401450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf38fbdf8d31ce3a64fdb256a5beee4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4108d012581cbe60a79e9da2bec010452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343797f764d24c4c815204eb8f234217453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431405f10c1260c64f782f3e70452df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb705f5645342b44ec8ca3fa02518fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ae4c92f8f5ae9bef225377a8b7871456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0387e2dd9d4767101394f2784866a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683430b45d0b58c690d9ffe325c3393b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c581dd29893b8ee8e8abe0c1a801532459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db1ef1c39b697fec3652bfd62b9406460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84939bd98d879955ba87cf63915a0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4caf6cb415c35a4a9d87920fab7e75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cec38e34f7d433e976e7a2fb9d5eab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aa39e4e9272cbb9238393633c5df0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f59fee07aaa8808381505a52ab5d79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb292b31e36b5122fa8252e3b38e7b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2f6c6a92cf840642f3683a6814658467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cc526fdcfda1da0f9ca5cc2d5e31f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06827e0f8b68d4e7de51367723d663469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bb935abc362da55a642e504bec5f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7055d59ae64d146c167173b949e7b2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acad1c9181ac3cc09b2ec390df4799472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cc3fdfdb050ed8616f66f15e504cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c744e0bd00ccc0a4e32b847e05fe0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bba2bd1f3a174a9f53079788b811a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d213915934096522b6db85aa8e61cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18507a44b6ad492c64a62054dc38e4fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ba1286e988049072891d24f151411478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38430da89fece5da1b85a40bed2de28a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bded945b111ad44692f94670f72206480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5f1e21024a4998e6f4b387a061923481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76e0b24774b0385aa58d01a5d1defa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2396981725cbb077ca701e3f74aa00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e56330a1e6995239ee3ee887e2ff6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a13f9f94d726f83a949a19f65e16bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd6690dfc0e384c40132abff2fbbf1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd60976e29c68287597b8b10c5af53d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea9234a57d920d76feeda0104f9fd1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228a6ae0107603e4bb7bedbd32ece4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9f8f2a747badaa57a0550c680bc1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb376d09d3ff89e6f30a8078db98acf3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702b366aa6f52670e1b6f217c42dce2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce9141ea5e0dfe5d462457557cd0df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525ec3c6d57f92c42e70b58bf1c12dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc1a4982320c18ad291e35a5272c44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3bb5acf2e84ae8f81218256f4e27f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea5fa337bf7747f49fc1ed66a5607e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c7519ff5076f94fc57af57c68cb6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f26a753949301640a49eea03e1d4c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa6ecefbcdfb41bd99d6f545b9f70d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd154ec1bb6b580ed55f81b48e1a3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f9d6bb16ddb489e53acd44758ba30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba79199d6f101845e669cce239ccfc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe400e2f70a6806615074cfcbbf4bb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda79cb05d61b25285071cf8ac9cc6a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef23072ad183db57aaa41f0a8cd3140506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56765e100b68df50b376ad332b9be04e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5393dcb98c874670002e3d85c0a6309508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94cd6a8e66e2dec6391dec65f101db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1880d6769015ca2f1d0a720c0884e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337381cd15efbb89b8063f10f008625d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bf362f3f99fba4d9a3d2666665b3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb9a0659a765f872b3e7a2c9245cc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b41258afcfd0d87f12c2ef1691b6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80d239bcf1b43f7025a5f458a9860f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1545b49311234aa97c9579c3cde70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2acdf71d7b28008ee12e53f5030920517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888670eccfecc56dc20c676ff14c024518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb85e175315ee01533457bf85a35f60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd452544c4a0a73149a673095c4283c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbb9c4a61b0002ceff1464b442545f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294323231a1559dacbb051ac20e90388522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8a7c79bbf44fcfa5364e06b14125f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef608af9831feadbb7b17f3bf634498524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219eaee3f59e26a33efb3ab0efa8944525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c8a53bbc5f61fb9d4f50824d70f03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef9bfe58d77381dae0a9ea8f4eaef1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec2c3f52be51ca5b10873c2ea35147528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbe3e4f68e2a97687982758bde17b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd25bb7fd67ea86514d940ffcf9e15d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990b57a2118f6c5368be291b361d9f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1ea68677068187da6d2ec1131a568532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edf65d853b451c2d0303e8512b4de0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca280c6a2289f061f2dcf858a9db7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e40ff9b7d219ab6a497dbb21bc4c87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a0273c4f484b27c0ddfd390a2555b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c52ba07d4cd63a47c9eb2cb4556922537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbab373291e944d399bacdadd88c4c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb37739888902eef3c366f2b534f81539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34811dfd582dd1291b8418c8e384b865540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0d441bf09f8cde891c253dbe377b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c56629cec72b2b671b60b73d4e4e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29775c0531b4d05fd0899f2b9a9da50a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80a43c9c0fb44ea30e4e2f88877558544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7495fa18b5b750382fed25a76f9c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73471d08b2d7db4a0d70243bbb3e576546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f9db080556a2d0b61c1bc878e9706547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347b58fb9b0b2970d347df5ab9cefd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8c15a31836322ca2afa61ae9ef043549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032a0f829dfac263b2d0cf3f48f2854550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0352f6a4d495640783768313d66c655551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee47b360f9ff591a87e5a60f26e6a3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0a0c8c5f1f9072eda0b1ca8e57229553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c93b37c5633fe3e1ca05c3196e3711554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da91001409f0d2c43267db3063cade555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83141b37e09e0b0ac52e733c0c412c73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c147561eb554b80780b54ecb46a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdc2f7923451d23a508d6207b353b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97525225f8a09240ece31c10e3f2610a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529346ae0053e4650ce84d775e7db3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6727613657e4b2a88496af0ce00841561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472bdf07c1f7da0fb0efc44b7edef14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2d06b1b29b9c428d12539cbc104b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75677be7906d2dc6e1c20ca0348d806a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62e4222da49d67e87788ad3675f823565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc23c14781ac4223e9bbdaf44bebda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bf9ad137717611479590f293cb12e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01033755c4cd581a227afb1be6b54aea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787034c027ab29a6e0834fac890e1b17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e24a26fc58443169292c7cd2b3583570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf7f867d5a29fdb554d72b3e436b1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dba5f3819aa20a98eb710ea9618e69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba15c3d07e3711352273f993c1bad6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa4bf1d24032499256ed6bfa8628b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c823b77e9f8c40ed6b359f2358e7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1cd7ee2f757557e4604bf7d612d50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f72496f783483584c397714c200e56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60408ccee5625e8650861942ceeb8e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b22a2e83b3a80a10da6912930fe04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bb4e7c38fcb2cd993254455f15c44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf0622867fe6dd3d2041e524224434581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fed9c12570c0ef06a7c5e749fa6ea8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddca643ad0e084144d52344455bfba9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c561b84937a9930d3fbde4dbc8e75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839ab5343b1a1e0c67cf6e573357e4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5866006182fbf3934170975296c96b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e79f3ef1deb468ae5a832e230b0004587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31e347a650a9ab73997d111e2ed56b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e2a56ff36d25830cb481616f6266f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc457ac6799b83b055d2fb806efa565590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9645c1da68af347a41220ca95d092d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a446c9b000e82bb3822682d9ff747ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7d1c4901510ba4e8bb93d1b200106593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc591230f93beed9aa6d22cd112cb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e8f065f5b6ab8af7af0439b0d6e9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef04c4dcbf29fcda211457e5407ac96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8704b49dd65e817da366a2da8fb66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f62bef0c59f8308943d98fd54400a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb18ada70c78affc3eb9126d195e55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c8cc18606c3d53ac3615e19e0d986600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ef048c1e50bc63994f52c903cf0b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5e574985e24b0c7587b12fef6df1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac5608ca25d094f176d117805b72e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf25e1451e6ae82d4f188ed1d4eca1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012dea8ab9ecd42e2a0d8613a162b03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22252c938d2680a61268cf93f349f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3a4d9507bffa40f9eaa62d205c482607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2652530e2acfa0d4643bac962c0f90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8920fc47a0f1a6cd15320ed62802e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfa009bce0abd63334908b2017be6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7883b9b31ab04e141f99e426cebf188611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d1153186169dda8fc7c9d41fec745612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba98826a56cf7db34342ccf5bc6f8f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd629063db4d2553ef90d172422ac2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993ab08b5784f1d0a56b3d62cbb8d41615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec87a4391d6d83b9480f86a2cdc8e52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc2505228b9b87e8649d4d9356028f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c04dd9d0a943cf86c7b7e7b0ee51ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6931ab3c7ae239fd7309cb9c110b14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f0481b341a4b9c701d3d681c374cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44c8d86213846393f5e997bcbb7679621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fce339368a9168571300489ea31161622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd43c6234892686829c62a3e9f981f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f9ad3fea113146a9926d5f29a5f12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1f56c840a5044bd914842ac563aa5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1aed7667104555f4fd4a92b1a664e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08cf3766278806cd1e0e1eeb88eb74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4ee27cc1bab22285fce6e6e9ee560628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb6579c2c1691e20cd33296dc55a94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeafafed086ca0d963ebb8a76e3bcb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de318d8ba0ae5ef128195e683ebae39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cbcf9b9008fb571599b44af430605632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df62515ff5b1b034de27ca3be5e8321633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4ad9aee8ac58a3b5ef2101379c763634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c912b67e177a62e4421a04d7ae7ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839dd11519e7635684128e50e24741e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78696dc2be4378bc9e462beff342252b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41424ecef1521c36f8c30e066ae6bd52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc550ce3569c71d4767d24f3f9741cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde34185d57c1822ac0a231d9c30ca9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8b1167cbdac7d96bc6310423ae02b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c317fb6d885186172eb960aefe90012642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811fea63ab3f223622df55e7a088c0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751d43b87180457d4375f9c248b5f12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9230e580f745dfb01311f3d757403645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94912238643b217b3719afbea53d34ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b8dbf4bda9ca3d84213dd9873360c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d14f9d988bb8be6ceedb968e530e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdf2e9156d7fa4ee139972bb856ed3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09530658100b093bb29326d669c49d20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a10f1d1d3f278a9cb3e04a64cb818d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63246e25b37c99d6ef287b0ce960603652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b720e72c687d7680a87c04cf97b10d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b627e8983f4d106bfb9ea4dde61d2e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2e133168e70b7e047df5a3db537f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc566ce2fad0c2be4d1fd39463b8bd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f14d5705f1830e0a1fd163a78dc05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceb22ca18e013d16a4008cbf864f23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81784727ef3cba0587621e8dd76378e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76164da52387f882b36c39bc75ba837660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524762dae094df50eae82e0a706326b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec2d69db9e2c0349d38fa1b5902e1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111d81bdfe9b89d7eb488ffa665d780663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cc1ee15459377cd0542c896b8c2f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8939b675d0ed64991af01b82e062a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beea8cb53df8b03aacece25c08aa575666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61018bf811b75f45b0f7de2fce0122a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd42cc025fc01cfa1a7d18c381f74f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e999b39a971ab6c18666b8983c1f96a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844b3ac2117e62809ff3ca87c86b9ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb2199dd957c03dd53f89f8765ab42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd49d3175834961b708158521b1ce0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125246a07af62906ba626cf71e11c74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634dd072a99ae5e328515ee87c7be2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4faef610aa71e313f0930670aeda57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45770510340e9b8b3d54fe3b5a9097ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfd9e8110b7684cbca71954fa948e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a927d9fe25d6effea2527c3eef5cabb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a21f9a5d4c7ac104e80e6f9bf56c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb68827bdb7998a8fd100047b0bcc4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af6b131ec23344feefa001cfac3168681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54825d6bd58ce23cf72e75be35fecb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3efd5889fba43f5f20c3260d75052683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219b1bbf29c766fb6b0b6ac073a5041684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e996638c2efc52c170d4607497d1a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41013976358222d5c5dd279bb90f0389686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22bc1dcda354091967fa5b0845223f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb671dd9bb65e7534d18accb03b26c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccdfdca69f845417f8c4a3f7638f5d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696d0228b7929d3109749a53286267c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a087a37acb0617a99ce489ed8e0f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab038387ded38ad1c1a5312effae61f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b093d820d24434e8a6efbc6362e19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27772359cf6dcfb29b27b32f8657f8d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059bbb298b18af694f6d27ea1c3cb82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563386a73132f66e184758d3ab4bc10696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b17612047f3dd767eb0c385316abae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892b0a4ca513da203a3da735709ba4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10382fde6cbf31aa28ddced8db68d1be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918a2db93cf00449b200e90184907ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da288473c9148b02999efef19d40f59d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffe7f1388e302008e4f2ce5cfb2b75702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f574e33c7bf281e8c66eb72588d05703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f25b7c1efa78ec6a1343a3ced90ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a57a88ccde9e4f337015c77201b6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cef7200dde989a475bad49a1deeb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675bdcda0bc9e4918a545396a9fa0f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00935f4061b55639e6206a78fd44be64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669aacf8a665d123cbb5e41355231c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb688d7fa7276456f5621752c3251d4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93392511bf6b6cca7c496dde0a21a448711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84522a5ff4edae95f36f85995480a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6e61c028cc47c51146a8cbc3c3df2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eee2d6a7217a0611758979a6ff2e79714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2c6383f02745e65e5f5f7d58d0c43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1996c2dfe1f7c7a36145ce945780c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409b1adc6ed55a0cdeae899c31f8a3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1e9f0ab47533228164964033b6b30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394a6c781c59957e3b4e966cef971d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b25a23134e1d9c1c1a1f20c93b10e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81735f443cf4f41f6fca2a6de1bdc04f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5caaebf72b49f991c53599b0ce151e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f6f100eb464e80dd4fbea39213e7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796d9aabed791a3df5c17c895f316dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbd4f1bc98b207047e431b04319dad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078380669d86385af2e4422ad3a017e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa33699c832290397c4cd394e5c26bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42108181465166d7948497e701ea92e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1880c69f3e992d04f275fc87d592072729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccb0cdbc5b70b4051932ebfbf5028e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc2083861bf2f497b2ef0ccb538efe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ef6f1f9e3bfb55ce38a3f1175209b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6263d14239aa056065138860750e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f5cb0b2156b4aec7d19df91c545a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae54bdf170a577dbba13290cca45024735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3c4d68a9d39d062e93ebbae3ff8dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfe0b31fe30d063c2774aff9daa19d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b486f4f604dd6b316dccb4495efa0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d723312b302197fcf7bc84cd98ea2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43426da17c94cd126ae2dd3a27d29ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ee4d4ff5270dc9b4e530317312a82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70774f1c68da670da7937210b92a51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925677e870dc53942be514f27f8a11ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aaba0b8fddc33839bc514eb75fecf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1c940d8c41fc65f98f893827c4582745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc84a26447f7222d045f21d34240f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e98b3fc9a7bf37cb4c10dbe94c1870747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a0fd2d5bb51f96e0bf4f6f53ba4e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea09b6c3f3048e71eb29e3550a8c88749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a35fbc4ebbcf8966e89b2c8052308750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1331076dbecf203b106b6a50aa6a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc6f7429216e055df45f0933cb87fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d51671c95296b77ef1ceac090652fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057adfad6dd69db83bbaf43fbdf450e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ec1cf8e35d29efe8eb69469a2844d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132dd3bb68f46af0d838fa97598c459756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868456f691d81ae1dbd3e1b2298e360757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>