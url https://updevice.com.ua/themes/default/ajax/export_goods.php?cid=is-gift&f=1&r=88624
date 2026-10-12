--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ea96da8e4d0de547a4e815744a7ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634302b88cb66c8ddcf1eec94cf22b832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee25c62c3e0faf063aad573f64d6cb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fae61e02924aa8bfe0da0c3a4059a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d49b3c91caad7d1a1074a91b8fdea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0821ba546d8ec2cb661f17cfc2fe16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48e873997e0bba154a09d5c5e14fbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23667a9a050d680ee91f6806fe2237a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a00f2424ba8207c55424cd355693e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d604b25f07c130f2c0794addbd1b6b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c7db247e29181e4d4ee177eea524011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec38417c03d39e7890f860e812603212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9896b8af51be6dd7f9d8827376d837b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371ce1aa3ef09d700382b364c39893614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60122ed17b85909629f16a6e5461b1c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a5c6873aebca72e152b4f2b36ee2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89104a23aeca3d68226be1bdaba4b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b4aed13c942e64e2a127ab684058918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c111312f21acdc130f2a07d80f58819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929cd4b8e63337c3b04e0dc1942b1a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb4cf1b7899de64362b7a790301a5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594aacd8797e65374b287a5bc85681a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5aff5f9f6a7a320312d91e581f35e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bca5ca0a087d336154689a4b7c9de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24587dc59054db2d8180e98109a0ae8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b13e914ca6ea4e3c357b7927c321326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0c3fa2a62996805d7997ea1c3d6f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a4cdaa9c759ca536c668ffdf2f93728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afe13f3b5785e6eef52f80f0b4465929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fb9f45224aad7fbed5d49aec3c8b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd79795d7d4cc493254cef38df2417531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a328f8dc0dde11e27345a47da337332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495352e372db92b1248bacdeca3d58e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4bb08d3006f94ac2f463d2afe0de434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95de61c49f9622cbcfed9348c6e11d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c641e4c5646fef4da8679937f702eea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8593f12361265f85dfb3931b04024e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234861f26d29d5fc494b5e814e186cc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67593ccabccb6c32ead77909c43746639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf940ba77a763ec93724da55eb955340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abf0a64b5ab183b6858f413ed4e68a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10fee5852a476de1d87d30c0c7826842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cf6356d2f925dd9f2ba428c9c2ad543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5498e083a7c526a4ae1dc9e86be301044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bdd69c5e299aa63a0ff986ecfb0d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a4e3871f2e2a4768dcb9d04dd203446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9875f74412b8b2a02dc11ef712a19a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ea3517a40041c7fb31c2d4a5a276448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca536cd1afe5ac6b0ac7842b89d60549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b512fe611817811425484d0f303af3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc958294475654b6a6c58d84ebc01cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccdab91fd9f720fc3f393056aac08f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6af7fbefa85fd19d9474cd42459ab753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafc26a17ef9d22d0384cde0ac0905b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab1c00605a0e5fa7c78b761996a01a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e259b7a391554c45867c440ce958f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476e63ca865626480a6b455dedc306a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec742678f61a93ac58060204bf3c268758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080e6442b46d3aaeb26c5557c6a922659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2d827484e81554ab65fa92916987d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd37e73539e682eb90e9b3ed71972361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81a0a4fd73bfc02313cf589e98f68e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f721d7c84be60a875bb57c8d3b849363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a05618cb8970a1aac91c0f469b75f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3fb124af45f2bf04948a109961e4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ead6d057604f40c3ee4dc9295aa2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7df2ad6a1c18b55b76a1e28a99a4b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75252c8fdee41de1ba95ebb05990c80068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa465ac9fe8e117b046cce3c5c9df54269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90083561c6f6360fce0389683659322a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b6ef4fea112a932bf2d72453f817771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c386d83fedd9c8b7a9d570c693a0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8976a5ef2a85d651bd2e06f2ed5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da48f45ad8377c02ab7fe44bf7a09974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bee5f81603cc006e27699bbf5aa7f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379c757c2be9c5e3ca80e76fa206aa976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c6fbd9618df3518095dc35dd4f51877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d68f441e9cb4a2ff258d883f68b9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed896c6f164998588e4fcec6d0ddc77579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecdcd18eb2b8ef7f052d408b308ca280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7318eb3df1d0c6f5611a64788f672981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4ed16c1f0cc7d94ea3ebebb9bb5ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b227ee1be194f9e6ad3423185701983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f5ba0ccd99f0e081fef9ccefce43784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a8d949802612d2413b5879bb6946485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9898aa4ca0d27f754c5a94fcb494986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcf0eab97b8ac383e2531f0c82b21a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97462a411c89679e8f8105117496b32188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ae1a20ab23d918d827e6b37fa55ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1649b4a64981cd9a885fb635e40cbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac6b707739d2dddc98b88bc7dcd38d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffb13292dda64089870c54d109cca192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04935c067c7f35d236932080a2cb8e7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6777372dc347a959886f5244fa8df3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb03b130b5486d4a40d926e0903bb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c4ae3f6b5c8500043525df6421afe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ec45d282d82eb1b762f150dd67bea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb47f76970b119559fec8aa6998ab198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790a4f6a1813fdf7a44125c1cecaf1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24d344f7176cec5fc8a6f9610002ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38132b84762a29c303035e927462e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d22cedc435fe14fcf0552e35224576102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b5ac1b02d81aaf2105a4d5e46c4b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476840b5dbc7c6ea2cf0d72011f99ae7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae9f4a3ea184b13e669a291dc211d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92f1fdbbb8b4e330b02244ce56aa27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ee9c3a1484d6c7040c19ad837c8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc505462b5e07d0456357f360514dfc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc8c25a5c734470824fbb383dbfe98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e98dc834489d8d3ecac952e96a1e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694749214eadfe3fd0984eb735b625f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc69c7a37851e07eb2448e9ee235a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc375cf2dc87e6a4ddf70ee5db04f52c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd73d57485efe04232c863fce38b743114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e8833345f823a7ba4d86b5fb5891f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21a893a77b52de297007c246a25170116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd931897583c8b671900e39717114d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd7e7f01d1012c0c84e599fa3dd3a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff16d2aa34b90341653b5a89d75a838119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37186eebe29fedb5455994b1a538d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1d83c7bf0ee9938f770bae5b6bb41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb738eef9d9b390bc9e579aa15a9070122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d76871efeb61b723a27b8665625d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e3a18167206711dfd838601b5f1eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f148af6ba7bca11620b9dee2f99309125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c691482ed01e4951bd4e1609b1bd12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e263d70ec99afe0a2c0b102e85236127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e12b8a04137d221c8a399385397853128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d11f8764e289fabe5f90c6c1a5760c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf0066ec2d541f3ce9d9cdbb1368a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a9c73b5ce8313e397dc681f33e2d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d3634d7f8472188fefa9bca1f7f69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745baefc3acd9ebf0116b2470d6ed110133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5b2d9576fc6ac6b3d4b69b33c5020134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc2fb868d978afbfc7f30e1e41a07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e78d30e7602e2f8b7bcf93223f8754136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe525640eb934a090516b5ea47e61b4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dbfc9ed8bd6b173f0f64e10e8c42e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89a3b154fdd502c1b5150806325adb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dc2425fa48c40ede22420f114cd90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a9dc11d1faf5116eb461cdcde2e65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d8e72f9cf581109d4b480909e7a1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699d573460acb509d9221f2e9015494143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29013ce84484b90104214f6ee5cafec8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f853b199ba13c960a271019eea6b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42424b5c47fc4b702dd825bce0109e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba96ce2f93ec21ac7b32d99df98314147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f457eb20664c8bd8ea456c839d9d3fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c8b39b66799a14e1682ebe1806604149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39156f0896bcc9814fbfa6ac1d4c65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2e4ad4a9a7d19a736d6693079b46f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b880b2be3a42d088b8a875e8b98ed74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243100d65675ed8d97514dcb0826244153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818d7cd229da990e7f945ec12261d61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60373871cdfb22ff1cb02d53723713155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710b2004497359cca407a0233f333b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81996c35f2d1de2ab2db5f6cc2daf54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463708667f531b269ea25b1801936cc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b43dcbe5c36095448f3b476aa848dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4318bbf6a318136dccfbe22835079a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7fef3aabe8b66a1bf713f6824fd4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fe4bc0d93c28ecd2656d01a5ee6ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d07752611a7bb36548e9b4fe19e48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eaf1c5ebbd8e3c58305d24e8e805d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90a73a4dbf2daf9edb0dadfb859913165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed4b2584bff964f89ed41e688cfb1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2660ed3c58030ff7f1e9fdcd273e12b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c67936c4cfda8c73988a3e9af0d0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df4b3e0c4159ecaa5829f4759f3193169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786d17b10ab16a290ee1ba7e461ef79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27001e41c40c9a9bdfd54c077a1d15fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c13afb7e2ba4afea246c504e305d98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc210f0f2be3ba47278f93b58c43ac9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb28c413b3c723f6f21e71dc52319b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f31fb4d184ae907806fc9a1bea357175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdfc9fc78e20d0475f604ce098907f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7069115989c1753795fcae033851c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5527113cbd4f845804f8c41bb01124178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af279309824440861ad0cf4afaaa16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c8407f67cdb2e2fe44abbcf117542180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253e4a4928d45d2e472a5706d7d8498181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4e14bc0174359ee1da3a50d84c73a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6751ad3b55736bf96cd2e7c047f918b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e5c7b8a2d4affc5d1f5f39731081b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789ac662407b7e984d4faa5d7850493185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043c8e11f7c440a25d5705b4b34774e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e215de807c3a12b524c6ae6420cc77c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa444638fad942badbd5f3a3040bcbe2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f396595d5b4940382def96006e3856189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bcbdf4f478b09409b7634f57618bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52275a40f1cf58858e3c035d43129043191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b209acca5bd081bd96f08c5e0041d57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bce5d8612b5c61061c2760fc2adb85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdc0d7f9819dcccc822800a03f63a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eb3880a234bf4fe4f16685b131d22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c672bc59f5026d510adc2a3bb7fe858196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fdd7608a7b96d7801ca5769b0b160197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aafab069bbeda5d8c5c0e9e9eb0a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee73337b004f77cd285b0ae9e09040199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bac9e62c5cbf90abf899a1a5a1b5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83880e476cfe3f9143ab2c68c7ed4719201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410cb3b7844a1df02844486cc2d2ce2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930fbf10a07e626f62aeab3a0dd6343203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0852912d30577527db07302ae2192204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e4716bb9fed2429c82ff06c30c121205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c709008c6f46aad08e8edd38fd116ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21511453cf6009a72be8e06e3837322207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155d95c9cd2708bfac296a4c189bf6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f375af3938edb36ff7b7ab3e536db06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6445ba5b7581cb22db1de9966ae33cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625a2cd33c027e5ff2ef0827312c4a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a37613f69fded576fa6c009224fa2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d363eca30df2fadbab52fc9dfcfb2e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9859dd002167d026d03d5ab845c00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b01f47e1a1d24d22d4b98d332c89e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d60ad913e3c2dbcb872516fc27203216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe136665672c59540f39d1bbed56870217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a25948439672efff1ffa8c0559910e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97392a1545fddf6e10f4ec8b72afa2a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a7b44d26623b2c50ea4d404857c0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f96cbbc63b660a0ccad7387d789895221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc65d9bce50a3505ebc9556f6f3d198222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cc5dae2a1c2c6291b808ad5d0bd23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f962975df9a9eee8496b7f0a87b635224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3ef98c5bd443580da4f4b6d15c48b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea6ad6a442935f75eeac34928ea6aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b532c732c9a5a9cd794d8abe6f37055227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62758a85e4d2ca6d44cf4e6d8987797a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80078d906daa59df57856beae8c3de34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b98911da688d12ae52bb07e5cc02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897fb4bd2e47dda7c24af044924e637231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac48d11acf783d9d2ef931704769d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064c722a0c23caec69f998f993e7dcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad1acde2e913164277f21f7db0c30e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa369fd182afa557dd841180fb457f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53cc5b468d36486d0177fa99b3d505236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c60472009eeaee410e7b8d55d187e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23422b3de3d11271aaeb6d3404ab4f6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9cf454cfb039cf1a19c2f22126cf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf4d4564b15875ce8457999044a033240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eba3aa8e471af98a6c1bd95afe55ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991371859383706c5c21ab44b0e5ede7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fcfb28847cf2927ae45f8e9722ddb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fc8f5b3657ef4e389e8c069ddbd17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb601286eeb83d58d6d23a2c88020e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c82c42bbad23e0baed710bba1800ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840ddd01de6d98e87ab4ecdd2381a9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb87fcafc38051ed6383f659617cd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0056acb9db2a3d5ea294ff4e56790249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea00e90d92c450afb4a7fb3538b87b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce83024089f180fa0a28393d0b5d8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c1c5d0ef009487fc791cc2041f630252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f56bc9e5c142fe04afe10226ca6bf0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfd385952b2ba2f21fc4dced5d0024254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da156cb1a441a00963ddb35cdef4040a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30417fb1f1b069cd6c9b85d089de29e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff24daf467253750e8122912ccf71d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f466e06bf3543445f36d5ff535d42258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9ceb7229f2765fcb0e9c841001f1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750ca18b2c2cfaba61f66124b7833f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799e1c726aba25d7dadaad9c317edc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac829a238a908b8dc83e8e902feac98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021d95743d4eca8a9eb0fc5f531d92d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145427a29adf2deddc56726c28808f96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cde7122453218c95b9d870c95f7d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc85a4f15cd59137fde6ef699410fae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae11870babc91d0578d6087b203d20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409fa1a13acbb5516cbd2a8a5d265d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19d36cc49126a95e16e1ece5adc1cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c44f8cb8ec18b0d383e3064c9fc2eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79d678a6aaa9eaff2b88c0118aac3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb7db0bd648cbcc6c6336ed9a7e784272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8b457e22f7de34be4fb971bc069be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730e93ff26546746c87f8abd2dc082b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c72bb18bab5ba6dbd3f55cce3c42d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771176c0342612172b529aaa9117b97e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0331101fc13559bf7c2e5455a6fbde9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97749bbf6e08868b56c457a8362e0ef4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bc052cce2b886c4de929922db22d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929588638fd6c961d15cc250c526b519280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4857d287a86566693b7a85100e131da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92574cc7210445d15b6984a9c2a1cb8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04cc16f8ac8caea76bfd61a1536686283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ee2805af6cb8b22b635d4964c3a14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd489126b25fb4030c894f13aa4df413285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6f3ca461d7a963e69fccd1fe8912f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd40f19c27cb655f938a6d426ffc33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5196351b635224030aad601bc0a4281288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25ddf22920e6f3f945e4e944f1db76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80738b21265b7ee6133e8db85d05cdea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7591be41ed86385cbc420c22f77ada291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85133da6e3be5d6717177b090a635c31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc035d8d1de08e596676e13128a28ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b74ed81f15eab426f2606f5ccfaab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e60e28c019ea99655172d658e57b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15d305466b9d1c7172ba5bcdcbfc6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91474b41d464652b43c9f32c358278ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e980ff84fb09975fcf5180215cc42a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551169a31bbb3b896662e0f14ea4d2d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc5c7a6d3b0e252e8fb68353dd7932300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10ece7a55f92989152a62181a20b6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cbbd24fc9d3b0fcda29a6c126d79c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ae55e31b5ee8fb7144ead200fba6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203ab4f4f656664aabbd5d24006f60d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d4b22ff80a235e52cc8aad985ef87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dc36c93e64bf9f16365fd62ae63ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadfb67c797858a29d4c3b6a02b2109307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9866f3debe11e0f9cf2dc29e52f3a6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925585d9bbb359c89dfad7670377d52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3189ee8f8c8662d64c8ffcf7de8683310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e68def4704deffc1853fc0f734573311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c150dfc74b661c4b94e29db75b2d71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f69d3b863fcfe7cf9313a45528a12e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913ad3450d2b959395c4efa2332ca53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594950631750e2070f2b11fcbd16510315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758244182a2f88c70ebc3fcd5524f96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2907ea05476e18bfb1df0d0dc0712d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898cb81fa3e40f99939d6effb9fa23d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5853f538c8d27ef1cfb4005d79d112319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477f2afa0710f8c01dc277d50c82ea0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb61a21fe3f1804b7aa1d7742dff4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043e088bd14010c900aa982e5b5e82c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d286d4e055ccd36184de96039992cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fed1858e48f1d7815e43446e27dab1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47b93cf81195c4b261f4aef555f51e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417cfbffc31e98dfca04733bf1cba1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f26147014ab7ed48a70cdd464b009327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0f0fb53abe497fdde07159feaaeae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ce5c589e90dfa6ba502a7a1e573bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c0e8eb45475d3dc6a54569d9d5768330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5b7f566571cb85e6c1ddd88c1166b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c67679f3fb9da02a760445bdb18426332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb38323ec39eb3b0e9f52d7e95e7b03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d13954991152b76ab342a5d517cc5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856f0c2f39896d253ac7e93f228cf45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e87284ea2ee22e043a6c5b94cbab0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052e93adb0f45b86150470baefbf688337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc94a9f82faa3b6b6a93bb0240d6d9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9209837057171f392703afc817a32ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447fc0945c6a6bd13e700c578f213d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6529ee6e203a3f8e292c88bc516abf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a577a27532ee5336d8c74bcbc9e193342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac27e77f67500f1be65b6f1bd31654343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987baec4b7100f49a2ffa6864ff746d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a981e5830e72b3b9f7f11ffd50609345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac6beadfcc82c80cd4625ac4bfb056346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f823a72e64016921bbc63f580be42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab1928c9c335e4a4d605da84bc98bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec24d47b4244861221e97e73ebdeba8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109c3aecdcae7999eb43219ea159e20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2513bb1852b811cdea392410ca2f63d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf328cbfca5824a5fc71a0623dfdd5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffb34569ce88ca021ca54f6ac59ef5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4e505e3f21594d325150592f6bb4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cc0b1a49b88f75deec7eeec8bab90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e2a80400903d4234950eac34aae36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd219a0f24c34115f21a00b649e99e25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8f67db20f94bac9ccb123563032bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bc4dbeb23305906c4db718e5bec24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006107244deaa80c19b6fae3db056576360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719a9c303ade5749246b649f04087ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e1f9ce5cbedb2f4ba8e08e86c4e9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399209b1655b034b3263b734483bcc5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d7010d0282bbbc1a1baa9f670a7f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a130a147a06af9ea24a6ff900ee950f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb8618af7e039fddfdf3a24eb80fb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a458d3ec20fdce1842060071f7618367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874a15ad35935c22b7d5026d1afbce2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa75877ca3e1d77ac5364b5c6e75ee6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6001c562da602c416ed4be7c8c3fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625536c97f74f7c5620d97bfa03adc2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8208566037499fd53f326052357d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ba4b1fed425ecb4c6cc855f6477e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa045d9ac49a50ba4be3a0d9d294a48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e4630d668b2613d4e6a4f36783873375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124231c90a88c1c031203aecffb420b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d9a4b7c7b3e964d1bd8d61b26dbd5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc8e4100f57a3f48795bb6c2bd5679378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ab0019d0613eaf80cf194cdd87782379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50912975c3e8900db603c427053bacd5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524ec5dfbe07e74d5e302f8651a07eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47d54a59c24c9c48e354df3eafd92f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077380d77a829ff7b786d9242e063a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe9f90b0cc3ba23e273e2ec04d6af7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a81fce1150bd5351f80ad4c84d2e55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9b84418ed7d37509c0a8b2906095386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219adc745fc83bb33271d1a161ff23d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a01eac56fb5dc5016a504dcfe1e142388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccf9326237664efd3ee22b15fc33d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fa95090f67093965010c534a02d02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86846351f4d31a703d2f05ace4c85055391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69dc0d4d9fdbc2c37865a3123f8f11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85778c0ca7a85b1854e0ff022ab0c0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979806e9555c2d78732a5aef63c0fc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60400fc16268ddf24f03474aa8738a38395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dd1bdd0b20636001edd556402a0a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec953c5262613c33db2737c873303a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2132d5ccb31fcea11d106eca782dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1234879e92a3a59988e01a099a004b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05a9d58281d4061695a8cf09d82585400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946faf8a5b220da5df2cd4223f424544401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eab67cb95d852b99aee8cfd4c0c9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867664664a4c6350a2699ae203686b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02404ae02e3b878864912411ebd2d44c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cc6ac55bf137a3757ea3c6a760bf6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef70b2699f94205c6a59467406761f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb142aa682b88e430c536d5169611f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c7b235b95f2b550f035b58b4e8997408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dc29f9aa7089ab7b39f93cd3e828b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0e662800f4b6b5bd11c9c281bac6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019710884d8f85eddd0f10def9783a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de3e8539da3c5c9721b8bd2051f2cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea643cc9b0a45d719310e326a00c60cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8e43d20dfa638a8cda363fe95d76a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d0c35b529ae19c74a9a15e5f91852415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e3ccd265110320c714cbc60dab10d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb406f9f87d5c9610d91cc0c503b9c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352711d595e9b51f17a664b5a1d85ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0f958dd9103dc1ada8bdfe172a26c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7cf51adb0b301346dc3c98948c4a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155cd770e3cb1bc1291863ecdc1948421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b85981954d72d39b02be40fb1042a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2fbaf9e8d6f4ce7240fa9f79ccf16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e54aa26f488e7291c695fe1a5444be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae56cd8c45baae51d412d5ae5d9bc2b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d870e347a2dac19d46ad949df22b08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726531e9db3b9417f9a3d87eb479dbe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fba22277c1ef8641c1c925a0e4adb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66be943fe601e9f765bf834e47496f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d20f56f690c6846f36e0f2222bb02d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f98b8d0199b1fe2f5bc3989a8decb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71508da7dc3d99293cc0c92e1124904432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50246ff9eb779bdc79608cdec6d3024433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ef82c00a33421daa8814a5222f2a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc1cd52eeb1fb4f3a837df695127e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff341052771ba69b72ab4006e70068df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb6a1ab27f181d7bbfe3e4a32b73f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70d5aa272530a7641cf99e3ed81345438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef349f5a7a0ab2a6176120026f227cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28e08a29880ef7bea3306894642208440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e142a521bbedeca15e6abcfa03ab8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff62d75ae1b12df28669da3fb18a36d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d10a4f32a703030d275d9681a72cbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5313ea137d39e39593293543ccab1c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fb91469e1555bddce92eedbb3286b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafc05f238c671fade8bcbe732e7d18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb6b731a7ce4de7c8e480b05f50b7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba20f6a4603185ea01658315da2e873448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c601a9bb01c84efabfae810d087a9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24473fe31b736edaf4548d11fccab76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdc963f4add619221e8b9fd9dd19c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac01e95d1bb82959953b1a1f5add530452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02fb14b6dc0f24be159064ec45c3af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235613166fd1662b02af3ae5dd954323454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189c9d5e5bae176a3267eea81dc0672455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3069a1d56c0324a3a8174dbcce2afeb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ae70c92fb2219d7e3fa28826db9b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86b7b81cfe8f82113cf576056a8bb1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e61e6fff9dc282d294dddf3ff7e45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe6b1398b9848bae6f392f62831331460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98610a2c51a1ebc0f265cef2d86fb804461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15887f2196c12ca036fb29fa72a08208462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b143a4155ac963b47c974f5c9c36b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb98af88d10bb2e48e219abfab38f23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb2e2931d75749f9620ab5a77bf1f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667d11ecc088c64b41dbef8663002d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02eae53b7f29b783c25b84722921ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb8ebeef64533cb1d17ffa88c828c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161e45e60069422cba8d371742ccf6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdec11fedb5074785525efa94146755470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a94a300423c14f862abcaae295ab0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8554c20d6d5d958557d6fa9eda5a70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b074f744ed9c3b41748dd95914360d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed5723d1a7c6025a9280e37778320474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ce7d8323a0959bc17fd0cf216e7d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdb4f3b909ef3492a92c97aad35e57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b06734e07d735372a80f9a3d498f52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6017708dd11b42f0e757d833609b14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111d6fe24cdbc047e3c66fe5dd30109479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e3cfd9c3dfb6cbf247871c02d465a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd01656a41734145af7aea2439f507481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7962f247739af5b310015eba537ce0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bded799486f544da34be49b52497516483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199916397939d8d85b4f51cce66d846484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd4303a6404e3dd04e097d012b785485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5c6cde64d1d0bf2ad31b052a1a9e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf97ba6642acc2629a556b6710245a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606681cb619916ea453fc76a6634a29b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f054123d510917504cd2ebc5355190489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a998ae1e1d207837d5f60f5f8ad01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292d406e9040283e9e71d41e6c70227491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653bf9307a70d62f35c129e70a77542492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2102597607756e1e39e8a9563edf43b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de4533e2f8676d43374c220c61258b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5901f36875c77544fcbdfffd2e329b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc45d9dd2d7aa5e55ef0b7c9769e967496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e7f780d7eb4601e7c4152c6c940f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24147b5cad0a0a2ae631bbd99c08e77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c30bcb71d7753b0a642a9e8ab631b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d7e56e397c36af4b77ebe68f18ef2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31e5c6664c9adb15076ff8e7653525501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fb82f0d2a7ad3799670182697170f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8039392398cf4ce360c17bd91a314503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fca41c913b3612d2cade5ebe33af1e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e32dfe2c0d59d9064749b3d9dbda5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af76d6fc0b84c172635ab8bc19dc36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b286ffeb9288cf6f64546c78c5d92e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d3d727167c6eafeaa1d65bd6db5ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a745ad2867aa73a4563bd31b4e81b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720d8be673ffe83184dff3044801632510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1296ae958a11516655a0c72234fa7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69505b80eaa1cc88a60e95cc565f10c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce939b5d3b911d8a8183bb34155b56a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e632e2a1210f1917dc060fd4d34168514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9411b08123b84fdd35f1f0514cad93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173099fdc3d9f4799f81f773c056830516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657826ff1747abb473ade38b168ead2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3991654dedc3558198480f9fe382307518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520142323fd29775422495b38692d690519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f959be7e313d2f3cb03d24ac82afad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bf06235acc5ad727d92b6e713f752521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487af4fe518e3513d8e715e449efea17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b752eb22014b4700a579241c00843523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6f0677383e933a00c771752c868e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7483f8ef98c6a92418b782a1c538a99525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789b3ec44a165244ae6d8dcfbdd73ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114d5df1e23de03d434eaa9611db879527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad97d1876bb3bea29e3d45b2b66c171528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55392d53f1302d44932d20aba96ae7af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c446199d479c925dde7ceb4f0cc500b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e370d27ef42d32b8365e2ebf028e7cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58e667833b4eeae41f10d4ef8618f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54d27acb07da3a6d11165b79fe95a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f94d4f8714fd39165a667465253dc7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ccab63b262dd56e1a3067e0342a17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccd56ed54675265e3aff9a2879e1b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647e55f12c42540d02ab3eb358c5619537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef740dc3b25b7edd583cb9d74ec852fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87635595907717158469134e7cf3b035539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3674d81a2366df763d5814c33c787540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36a50f1cc82fbcefc39c5ccff0156e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a7b5742887648a553b897cc490099542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c76df3433bf5e466ca820599f0091d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0587856c33e4665c9ce0cfe689139544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50f615bcc62dce87f4a64aff1ad711545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a589879b23e2202a4c52725e1b9eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c902ba0b6ac0de8aa6daa08dc12ac9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa2ca3d103ac18b26a985236ad0d18548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23960062f0630b5442754683140acc0f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7910fcb951a58030ec2884b43dfd34b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba43bda708877180d592d48364cdce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd655f731c649383773d405ebecf28d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f1355b12b2d3bf11d9ab73b4ff1c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cf5ce7cf39dd306131f5b48093d85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b539482aecb5d5ec496f7104ed859b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863a03892a536e64108e580530246b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6019193c77c4af1f17624ebbfe2fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c221ad10636ab0c052e1b64fb44c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc558405ce9ac5e9bd03e19f93a84f04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687c56be3e37a52c1e0b0ac5ca33293560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65ae85a3939df67c17bba3c17fff2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f7febd8e39cb83128848b8da96b02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f05309408ae4f5b21ef0390a568ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ca0553d58cb69aa526f718771bc6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cd136e318fb1b6a4f75a20e457641565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be20e4c52346684d8e0cf9df499cd5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df396c83d54076282246557eb5e94ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ae8d318a8a8e00db525f0e1ac4091568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e78b76851bf7e661757852f2f8cae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ac6b659067269916840ab0a97d376570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129951c2e6101477cca99dfd7ab858f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3f0bda9b0a32bae2e57c8f87d7e03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f662e562c5c2796eb4faa7e17f4c19e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ef58483c83a3b372118403c977be5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401fe7185b4922f189edb75d4d86ad3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca90835d21549081a9b80272c2bcde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d263ca0dedae859284ed8b039e66f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d3ada0e319440e6afb0e603fe165e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba57aee72301b44c8e9bdfb4740128579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04288d913682b163447b233801eebd34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640202a61bfd554e420c638b8e6abf00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6232f943139ec3e3b76d23754518b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a072122c1bebcd17e1eb4582ae60105583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec516d2d0c4a501ec5429853d1c7775584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570442d36f4d0f0b157dd3fe127c3b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed89eacc5580320f7a98185c0495be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d17d31b33b8defe13def8d3ef6265587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af5028f5689c31d58bbf6f3eca02d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a35f4d773e0c518a1fb39d2ce1a3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ffe3f40d41a03b381b9b685780cc6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8cbd21e89f9c5c647de42a2d8a014591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd5140c9c81cee238e94977d09454c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aba86ee7a06d28a638986b98142d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd5cdf1da75f2361b31fb431fbfdf5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c3bee172f52287fa0dba35739901c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed629aa25221f0fa2a7f270c175660596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edb9b25ed449709abd104272cb9f41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7710af2ca92257ac168ee7c7421cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa82799c5cfaa1bed044b76c9450b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196733f397ee99a05bb8bae7dea12e09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf25171b8c505d21e98054d3177999601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562612ee5117df394eeb70fe129afa95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bc63b2796c93079ccaf8be3fa801f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6260a24a64b3ec10fdee4f570879c47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0dd11a9e1d91a98fa09030c45b32e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca6c868809d352c10afb013f708506606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed452d9795a9d471e87b77dc1c7b5461607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc3843f20bf9a98bf051c58a83d696608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7005c9e4bc31541d2341bb2b3a4bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a372d136e800db96be76c435e529fd3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ffc1da8ad2819d929cf4d475dab49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17962699949bc7252ec8de356b713b59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53bc57f241328901e9641ef67520c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416993563c84c3c9c1050caa25b1161614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f50845a6f42d4349e8ee180ac41ce4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76f5cd9aea579ac097efe514707d2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3130ea0fa8abf41e022211462e2925b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4e6a2e74f977f7c7921f5d7b34917618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16061f749a8305ca0091e1073e32351b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9976cd1cfa9775dbb7f9caa1bb9354620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd74adf096a50040675207427b94fd0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423b5e8b3c1d2e207566f292a75c671622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453682ae4455cff50dcc953a92b0e232623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013a5acc0116cb5dc513ccb0f603abc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3814affb8a1793fabf33507b04cc74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7df918e72c5707796685acdfe0e73e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9ac87ee874343f0e0fbbc1ab269ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c095ca0ecfcb6b7544d518fa53cd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95e8a05a71d281f80b7a1bcf8cd73c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa151ecc4f2acf672136ffd549d101d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde5f4515eb14de8170b33304539531631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6045dc7b3cb7d881694a4fc9b729c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e70ace79bfee92bdf07379686b496e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbaa94b06fae184819660ae64fd204634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2c341de8f51901434c4ac3f0ac7d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51996144217801dd65ecf063433ea8de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f630d33d29a0f915ff2069a98d8bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411d6ce12e291cff8f55419ca0b6073638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba1390b6a40c0605d2a81bf81f3617639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de85e0630be92cfc3dbd0697143cf0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf579a83473bc5738f7cddc145e6097641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06425e2c75ee17ff46b9f418d995d9cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272202f2e2fe5a15b72166eed1263824643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c35accad243848a13334ea203a44b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e7759ffc4196d685804d99cbbbd02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c25053831b3507b2a02f920a33369646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d276c7ee020872e11d355815e739cc6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c0ba6267e33511d7f51d9f7378b9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550f24a303ac4849f9eb2359f36b680649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5c1b32ab73b68e859d095a8205f35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd38531f1429739f7649f932df051b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174300a0c524a6111ed0e4aa3f720295652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d68e6d31eca4843e35f6c1e893936653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766b95bd982cee3c7f6c24466cb4f6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ce24ce5524e7a09104758dc81e341655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a609bdfb6241a012067cf068b30e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408605192afead06b570d43128a4c8e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d68888f7ffef09b969f2a70f13a0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840d2917cf398bdff9631e9d8e14617659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9e4deef67349d65da4550f91d10c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b76bb0e3779267601a6e6ba5622c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238987179f41dc6e16b687733cad0fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f8e36e820cd0723a6898aa11bf02e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6b3ed9aefc735265c8e60f43513e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efaae0f44535292b9484a1188ac4f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689da49d18182d0b2ef694e058626f20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f91900d5986e99be46c89d245a03cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cd1cf4a1f4473032e6537a44337eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae29d089617020ff6335fea82ddeac3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d88fdc5fe75f1b2daf3065ecda225670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63d0aff50a1250be7ddd1d4bbb61cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389e79e296fe4e49cca5934a8955fb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1614128c085735cd8af4a9192e7ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7259ee5f136d7c47a349ca5762742674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5d20d398498753b6905fdd53a1d0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0625444e55f15064995998b9702ee98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1a843a6af5e350ab09f2f785e4a79677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd63df8b402b06208525e1619b56b63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f41957b230ef3253bdb57dc5c7b36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b373a20edf6ee181ca98471186434680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa1b802f93f8a4274204a607559f4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33a6ce3f857bb53c816d3efbbe5659682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1d6ccbb7b5270352d91a0f13b747f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460927bf749d712996ccd7a49e6c7b2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094b2e110054fb31cd636df3e9abd76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0186035fdef8c6be2ba6630c6a8d6fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f0c2af477ddc4ecd8622020529c93687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f357defacf84a1a2454ee3296f3a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0eaa030442b87a093682afe16cd1e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48203335f1ae0abf327b27f03fb003cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51143088d6b847472beed4d9863c6466691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d104ba2214e382a1d56445e8d5184f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4e1e483fe9cf6f7c51693ec02e811693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b90f4194a26cf6a101ebe31c5e2ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79bcc9ac8dfc29c44c4e3360f108a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ce188e628d7d156a09263af3cf254696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3511bae630b1a2fba01cf721d98643697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfceffb2c8fc5afb5c5943d89e5e1938698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a01c69027b1fd9e0c0c0cfbe1d303b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c0508fa47a24c0b915fb040bd6f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f400fb025518e92dd7c2439a045b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2b80e17c93c74397f3e62063599c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ccfbcc5d10a3be994d18b34d470b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba3f92bc9b9358d310d465c314b397704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba75792fdeee54a1280cd3a221ec22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e4e98db873650387d599ba842eb27706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ebdf98a0af6413589d4b604248763707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1cb8d93930dbe8ca2617550814083708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968962d51d648b57c4bd1f62ff18142709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1464466b79d2d0517fcd7828e6e2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbf8b275de634cf18fbdb468ad1b7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2baf82e9f980f9b1e3160967343e9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd86d2b153163e00a6fc0acb3e56298713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ebf32e27d73fa0e6de351c6b407a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599a4fbf73c72621eff840190c271a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681c59aa325764d2c88c5f4b37ed50d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dfc47bd817b9af98e950d8966e371717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a0e0dc15b24b7ea7157ea7b9e0608718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dddf145803651dea02545563e1b9e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acea26e35b83b91fe4da3852c01c103720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dad28f35aea88cabd8122bb3253d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e0355c453616f5b7bd4f6879d39ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df088e3b31e7a2652f27b68c6b08ebf1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753f38c66537fa43fd1ee483dff3cb3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866ee41d54c3aea62f9d69ceb9e5c57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae233c636c5e44cf505da0919a819013726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee9a69944e1b4fc524a7ca3874b73b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1a9f97d096e86924624892cd63180728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbb820798fa896b5e4e678ec30f1bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b9f4bf462dd3e13a821b017db8aa5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a58525ec07e35c50aaa67d4ff56a0b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d18d31bf95a45347720d22db665865732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e379024bbe13b6ca8a807bee5575a7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55ca9f89fa547f54cd930b959a1115734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc542f874a7e4a083483c39cc14ad8d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc364e66d511d050ee363d7348dcebb7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d98677d729cec2bd2e466dfa11f64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31a911d98e7cc883a96fa2c6ab55aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73672afc70a7d1f46f49bde93c708b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bb91ca768110b8e17a1902083c2c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d65acdfdb7f946a81fd7cf4a5121e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62429a49add1b46a83ec6f20c1f6560742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff37ed6545d0b7b393fd2e370821eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543406afcabd22511d5eaad9bcf1ab8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0ad3b4633d3bf28ef8657c4815eb7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876fcbb04edba72923afd9d0b2f817f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d60e5c85f24a83eeeab0fe7e4a809747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936023daf816a990940ff769cf04ca8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038034695be1c4e3e67496a4611eb355749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d929edf020cb0940aaf752a11187e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad1caa8208003a41bbfb4d0c69adfd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805fb0bcb5891ca22f1705aac695d97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58f32223beeed38d91de053e82712f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362fbe80a9ee2a94d391eddf4a677b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedb06687c4dd218151c97b3ee21cb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8f598f67d33d6078d5759603020a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e673f3647f9c7a33800309bee7c854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff497e546459e446886ab3322e6635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b254a0376f0ec5f0ebf5e1421914ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906ecbe36478c1f43a8d2acc8fee5807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b53ae8e4f9c8908262dcaacd9c53c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd9045a0680cf6cc4dd3aaca1554e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a02a498f8516cc436c0d8a1bb7516310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107332b723ab75680bd1a1ed714a002f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c4ff4a9ee2f8a5b23d9d33ec1e2ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675454c286d547622fa8fe5e571f01ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4b9a9bafc766de5d499914aef58cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa700d96fdacafc97ed1d48e38b04615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262fe1ae75969fac9d6a5b6ca1a138e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ecf5abdbb3f5f6bf0fe7e5b012f9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b12e2de113ec916e8899403b5120e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31dd0187cf368bde3cd2ca9e92474c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5228eb077c2199d6a0436b7b8e55820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97451fb49e5c72d9d02fc51101e59d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f80f8152ac024316bc7269e58823ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c137744689cea9f9fb9dc1473d1284a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c70e027b06abf6df6cff60774c9a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ffee32ec8ac4fc54c9bc0a2b087dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1870118c085db07b1600c3d6877db926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b488baf2cfb810715cb8590a07f97ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7802b612387a1509caf0f4bd184b8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ebd9e5b2ead1ffec65533555b8c7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2337085dd67354eb7adf551f835c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e8585e454ef344ae7a428f6dc706631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687df92c7876a5146530b8766e7fc5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9916db8cbb0af8374945e2adaef8c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99296d2ef712be138f80bae7f655c2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667438885ccc161f9ca312807ae6789735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6678c95bf64d63b2a66c6083bdda8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6536d35015c26fefcb5b569642c7b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a6c5b912ed4d1ef3532201822611a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cd575eba80db5c431530e013f018c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb064b9f7755ff1f5df1a0f74d82fc6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8bfdab2246c7a5f5fab5d13cb0e6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16cd3afa59b2c87850f20f2787417b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14498b31b217c19d9b95c2c0d56d9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1fdcdf0fbe70233a47e509ef599ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b95bd6d023953b98470cb51bad78345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a843508abfb7ed030d1a1044003df5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1188334dd598c914114d790c7e5f9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19c37b0de637f9145bcdc96f00a9c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549ca4f88293acfaea58a1effff178e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433a65e2d84aaa3d8d1d95969f103e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d29259f1778a2b0ef0d5054665d22d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ace5221a9b0f6e2ff0d46af728678052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88730cb97fb40487c6f2309953242ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4e5b1cb455a3c77b9120c1b8ee41654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a37a601309661493243ec6b49527055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bfeca8f13bcfd9ff4a8708401a10656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd025a72e5ab7ffc122e0c57e7ff46457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dfb84b1f04720b3327edd52048b1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ee16720618f31ef834cfae7b884d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f2bce8a058bf7b9d677fa24dfa24460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa555ad20e745b280a090ba206e38761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce9c7cad6cc4e39ae7ec6b181ada6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e9b1ceaed0f8ac4297b8f78ff8a1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81723aebc7a49dcac2dbfd50954d9fb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4b2606db758c41b10be6b48db11ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c1d17ab7c4e722ad9ff811e8d068666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d36470d2099bccf44b811e20899bfc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638e2f53d8c0a10382e454eef6d341b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5939a235ee22f0d5b584f0861c9fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0783708e4b7f292f4b2873d5f983e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15879171496db8f261b06e1e4df8e2ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766bf1f5ce32c5ba1a7fddd864f17d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20850e7e04a0ae49cec4fd4c8e15a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42f1825e2627ca58b1a7d91b1f7dc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2766d5d9f6d8bade376954a14dffce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00f7028a235cd197dec8b14d07664576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f31e0f3de1cf7f4a9104bc59c670077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb24f2e2d647e422a64b9a9d3d6d09178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d18a0eba6657729a05f64e806e0d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b548c7243dd877e668af45b03ae8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88039c20501af112e600275e6571e07881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbf93a5de6475cc4493ecb478c668882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d45f61081680d58892c38cf1ecc61f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84ecf9fea7336599da9de13f56a2b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d6c01596da2649dbf561bfb98a93085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43984f739c3f9141643af77da5f9ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466a02a3a4468d01da53b6f1219840b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1673808b19ee2401cd0f607778a4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f18373bcf9cc246bc4ebe6c03364589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382feea517f356d4387bb87910a080f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a465dc4bc49a75ea4ad241b590cca291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaa7a48525e7b479e7fbe53c3a16c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea0da6df80c0dc58c79ba2acfcb71493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0ac991af061761269d39f4974403594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120bd8357e6df40ff8945137a5169b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bec652761af2ca3be9d8e2caa189d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ad61c568e2644279b8bfb314e484f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9da874cb91691d4169cbdb60c97af498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd39bea91340c02382f7c58785bbb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27b6f8f615022c9fe990ce8aa49f61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38507bbc91776bad19a5ebaeb32cf2be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb229071c029830a2d3f88c1a46b61c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853822221ef619a569e4236551c351f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd1c24fab953b5084c3a4509a12244104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74a1aa01271e759ec5f05719ff20a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7c3b8add6789d5f53cf167da5342b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e93558a0d94338692ebc93da088d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b415f605ae5a7ccb494df0cea6790e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb5e0a36a19d801b8cf731c0194cf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76634046f79905517af1674d7cfda52f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87c0cd23ed3a6af1cd583e700630a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0c4a1a637eb399271689070d4fce1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77c589d76e9674d1e3c9b938458a47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc45eb181e68c598bbad86abe09c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9059d578d428f01d8dae093868ec1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2428c26bd36c0289767f599abe3cde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8800032407ed43cb88d422a163d2017117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c1bb55471ccca7fbce2da176641b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908460de3c0829313548ebed3dae28de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c567d3b0681e5fb606c80786670da7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eea0d61fa626252ab1ae5379094514121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137c3d8914b7c8e0bd1471a889f155a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328642df4fc22df1a3f3db0a97ec2a41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348606f2f2b4a6cafe194be7ee9b76ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486f228b41238261aded6ade21ce28c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcb235db525868042b8d512a6414b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f28fe4f61f2a6acb769143890429b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e4ea8f1660a3ded4b196ba0386191128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f53756fae04ba3a47e0ae199543ad4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d109c3955cc19ed85af2c5a84fa9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afafa3320a7a1b0496dff56c58ed7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f394604284a84850b32723e95a1fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5019e9e71869f5aa71849b545bdf2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691664c4f37023f4ca06f0391a3637cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc79b3d5235a0d8f1db00f850510ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70858ba51e349a1eff0b07fd1ea08b0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad960a252ce4394b590407cc314421137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51ae670423d566ecf36c88682b7d7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64073ea1ee265d4adec83805885aac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab30652c304e83f2ccd22bebc1346dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b78143d80b232e8962825ef040cf36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d3667450104d0b8d45a7c9e9decdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638540969d834f24bc3a794ee6edbaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96a157221962a331f4281bc7ae6f0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2769ebea231c6d883e9f704fb11d364145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008561e20543f57fce55c6c86834071146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b38be224dae4675c7cfb4450b984e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4996535f1baf085327107143b3cc9d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bee01c9d82dbffd7c2238b3d412e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69194ea52a4aba3f1e584d66147d9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e492acc38b04e93ceb87c02f02ee88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45376ad51d224f7042369357fa6c859c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97c509d20625be9841108c518fe91a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daaa8a802a027c78b164a86451e4a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef9340c4e988c51b9722c27f88100a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a7b761a1dd1ba817a45ebd886a7ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3716c2127ba3c7382282b2af4c28c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665368e6cfd86b6165115c628734500158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbb2c96a23983e332a3cc68e31800a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e9cf6f5b80f9028cef6b05e095b08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49bbab11c8fbac4ca3b4c2bd5df5c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8aa6cb4ed20ccb85bc5724a4d3b71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603128ecc9b9154a6e2c33a24d1873f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abfced38801a82a85cfdffeb1a23f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd25d38d03d603c6daa9ee435f10e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a6854fb07e686bce6b9a538917f0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb21863ef5fe8dede22eba9c5ca3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab20a067554b791f89248491eb38f2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734e91de7dffed7dd9754cf5f91cad8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e65bdc9e1b91772546a4ddbe26d6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee7766c7655dda4843071cd4a2bf2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86be79fbdb70fa8f6434a83f4b45757172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd36f7469159a8b983b0553c2ae21e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6377c2f908e9af7c759f43d736e544174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68927b3e6d12675537f1072ad336b146175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40167f3634ea568baa36f0dbfebe6f12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30148cffb49693080d5ac3bef4f1817177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b65de3d178c187f50d9a3a4d9d5b9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558c5e432a3ae8fd868a8f7e4838bad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9519e43d79d33e1ca5472692f324a5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b74d027c1ecf9e6261157f9e24cf03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a4034cbfc6b152f973ca74db4909b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c71a6a16039ae6a1f91fc6368e050c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e7542f717fce145317a7f47f19db9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643f861d668be86d3b297bcb3344462185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b023d12b7670e392c0d858b3b7e66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e3bccb96eb25fb0f59b20958f753c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc61a061abb86f46d8be5b4333053e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387a124daa69f6be5c5c43692e0590d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e182e54a64bbad4524f0c3c23ce575190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef25fbb3f74f325e1d83b9be0a7425191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572dc2891622c31b15b52717373601f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729c280907eb9ea9c7cb2645729bd90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0da27429746b8bcd1ba84ee87674e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8caedb14776c9ab6847076d9bd9f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a35d361aac61bb45f33dd68a7dca7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4157d3f988eda01ef89bb3cf794e85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d545171f6b60fa55ba7f94dbd493c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d00ce922048aaee4f8c521657e422199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641050129bf6673c416831ade8723c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc4c244e8ccafd55e91f855ab89ea8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef99eaeef05a5689793298edd6533e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57168c6eced89157ab7eb15ce596177d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aed054c2d3a62c3062bbb430418969204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a64405598eac6ec84421bbe7a76dfe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a519d97fdc47ad1f0a80235bfd1eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf1c8e292770aa00f76194c83a27f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bf26077245e3cc32e056705d4b41c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e118ec7a55a6c851e7beaca849c8ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c47e3f5546483cf9e5f5902a6cd1e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94489f8944180d7fc55271e3f8e2c9c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa517900e48ced0315f8a9fd144cbd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2463862c22feba1d38e396033252d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc6eb46a1c1a3c58d01a83471f4c6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f2edf34b20c27c799bdf3eb0a590f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432423ab4fd8cf864bd340411d403c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d9a57c11a8d19cc2ec236fae791a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6db63aaa972af947df784bc08047a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f833c60c0f88f836248ec5da024131219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091ea42f04138f09f5194606ea35eb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a4c968d0e53bdede990fd65bcfc3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78c304ba1fe44e71f96faf75682827222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c590aeb80026e7c9d3b5722a9884c91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb5d1b34f1c05a72d99be7ac12fd84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8bedc0a176dcca87ba85d06ca73b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29edf4e28d76ebde0cf4fefe0e44b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a691fb65927d981951add50dcef53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db188ee54f0888ea9658c5a34ee38b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5f5f3f321d5d41375f813d4059fd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af8ed028c2940e8c671ea33431393d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b825b4ad6aa4387b16cd3f8a078ac2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0641076ecd37fa6896a1744ef0c605232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db77507982ba4393225cf4ef694b62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065524466ef3aa2d10d298176d38f51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50076536c8328113b949997e8d2afc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3da5bd547e0a732b0b4205533116d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f02810ad8112e28f06037b65136210237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348f82fa7915ea6de9425d73e02c105238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8b4c91d3dd01ba6ed7a8650ebe470239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f15aece2fcdc46be0a3509ae4c341e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3748f1482803ce74be06b91742f28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c47677d4886c96077de19756f20a6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30490bc5232dd710acb9266d7d24861a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7af450bb94babacbd5582d9c4926b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a259bab2ae6ddc716a1f443aa6c46fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24bc712e80194080674a545bce6a0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7056f207fd54899db7f24d0e0abb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427760480dc4b264396f5a4da70aa08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fdd5c8cf8b66f9ec373759cda1c0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a326cc9b32a5ef20cb506ce6b149a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b6f31a3ccb3b2f931f168fddbd6bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476501e091e5eb039c50f3ce3e471f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653d97be026d57d9f0a62c7174f9afd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb54c0b6885006f1d99b3a99634d0c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb9b8e907df28a737b33b4018d109a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e9611346e270dd21218817f5bb90e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96db0659e62cb8481f7126f2a74e2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbc982a3e811131cc54ca4613cd39a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46376c1f9757fd9171b6294d45c76a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0ca5f823905ab1dd3a8988891431e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2a085d55109bc42d38bc20c56d170261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3b5e6033216926c2074da00185a1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd7d05745cba7340076106f260ee8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8342c5b7d0bc33b5a83cd7dd4957374264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df1a15ee43463e683f016ebfcae13b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774fa9bc707fbf12ad2703ac09e5ac5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a4bfd92315f38b4cfe1a9d54e1ab7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2656d5b89b39350146dbfa9faa97c64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc68001820fadc8bd7ef2e1d5a2345269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40954fd19d3fcb1488b3a6e2b0e9b99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7653a0edee213fe14c9d19ea428a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631923e7fa6e8fdff6994eeb8b206f87272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf806d29eb80e7a786653068be314e3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517daa4719c473f9bfb0cd73df7d8a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1ef2530ee4a5a52f5f57083ec200c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b25c5408abd4bfbe285ed61daec94e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d333c7ffcf83b4b2aa669237374d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a0e84dd7633fa3694ab81608fa0db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c63e99ee0538979e24fc494382810279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7701811d5deb299473d746af1ab0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e520bbf69ccdd5cea5aac4b3fb3db81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774402a89a1ec14a788e765493bd33da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595e7f54464b69826ef2c5b63444fc4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54017682b2b40472f4c12c641e1943f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc7f06bf980dedb896b332cf734689285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695477c348fa699c56a947bc656edecb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90698674d7ef1b257e776700cf5bb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b15033eb662586a34b3cbe748e5fef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6030ce036122f78bd59245b64c944289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f7c8e4ec15d40e2683b1165a37a0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b384097deec215a8cadffa21d30855291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bcb2a013ee249f0bb4c6a92f7ea28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500358198eec06a16a14b0982433c488293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a723a93e4eef2f6293298f26a1b70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd71097aba5c02258441b564a90c08d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363c22579e3adfe84c7af2fbf31001e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cadf9e7f11790ec4b9f3a43c42f922297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1cd8cfe1ed2550d31f0cdfb195b3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185087fe7686a1528fdf53cb63bc78b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9eca4f661fe375c3a088a54599cff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441a5f6746ffe53604a1c286b0c5861301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6eddc4c280da704b376a222245bbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08b1becb510648c0c09156f51ac7a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d69354e9af53e1a9bca271f126c41d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d8889c7e67b28b68ec696196fcc10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df6534a9df53203bb9f91458a7cb97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38693c821765eec81e4aa39b8fa699b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25705df702b39998cb98f2c17f24894308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d5bb83a4690ea3a8bdc00853e8dab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e30ce3d9fd33c1fda4489112c5a12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67404930ab22eb1cfb1572c923f6d451311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12ea873783e32ec544abb3dd684049312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a052709693aa4f8709cfa2001cd9fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5713149c5a4de29a80f3e013b2923314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192087e09c3d9347378fb98a6874047315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddad71d4fab2639e330755cd1204212316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d722ee0d211833835bdf79215d6a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6c831d7b9ed4bf958da863775e24d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c610bee35522ab3e174dbdfeb77bfb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7683383bdbaa0358757e92790a9419d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca9b10acff39721a90ca37cc74cb6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5234d922ba11294853138fc0a10d8a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efe79739da932af4d91c69d4807e37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c2d3e9a883945a3db8940e5c80398324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec46a2b78851eff1e44e76bf2ffaea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bca64e254ccdd749327696176fdab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b8b8094d58f1db73ae29b575a1725327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197cb66f0d98a37df59d90005ce8f9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847e3a7bf3f35f826c24fad43e38be9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730167d7c87fe2e118efb99e5ad3faae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3df44135e0868df5c1c8424344c57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeca0e3f7f09d5dfa41e71e418a6631332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08e53c2bd0726c127e2da4a48dd872333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce6c4a2a2a21da5bbc6bf601cfc8cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fcce5495ac3593c29e22eaf9d8678335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9750e5b8183b79ea7f77c29ac9877336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03c7e2acbd618d668042471bec6377337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc622360a913e122609b44c258ed1a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4e484c4c7c09e5573bed5a311bf83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bcde058896b5e09cafa547f1f03b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbf8f821aaed0bd101eb20b9911c5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f82adf9d5ed9227e84e744fde655c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b0b42b3b888c3ca9cb46e5c6f486f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983d616997f3d84156118ba00a69850344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2ba062552fc3f228c32936689d42b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca374099d2fdbb82e912e55f139de8f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa0ff5c8b908df0a78d09fac47f0e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505a741ac4b322e2b63916335e71544348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95197b9431577a49ece9d6ac24bde4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131472ccf69a060263b67d14dd7033d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c1883a5af3bff3dec47500241d8bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d4be78c1a800bfa63cd4a550689d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356446b46abe0fadd5a7b919ca9ec671353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b82651845ae04e147f90ee77dadf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109aec410bad8c6d0c53359f98dca48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373423166d3fff6bd17e21037375bece356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2996866672bc1fa691604388f81698357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba771314936fca5fe825d170c988c3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7cb0e597580eb17c5d124b589deb2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375743f7b2f3290fa6b30b308036817360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b7cdadaa3a6218cd5c7cce027425b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47701a0349b4750ea6c099ddb69614cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a450eca4110173a3513ce1d4a4997363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607f522a07a14af10e032c5ca3c8a0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb5eb8a10e6a662adae91694ff7641365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590dcd16ec77a366fc77ce26a412f4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a0706cb5d715466e3c914e1d47883367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5afadb9ce1a3973fa90cd58f2426c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416fe339f9e2984cd8cce54b61d83f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eef5453f3b0f826c85617948eb83a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673f8aa380c149b89dfdefcdf4a5c6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c998be694ad591978569c8491025532372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66b9f6ea12cf59bc60afcf0b83c497373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deda8e16caeff15ed7a214b2fc3b7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99e2f5464538e29997763867ec9e93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfc36fea2b1c02ad8e017adc2851a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185b19c4ffe60f6e0704b89b77587ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166930fe8f6026164ac0c467dac64d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f5cb593cf79d3a55b3ee8cd218bb3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332ea99463644df809f3cbaa441ba3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43644ebddb9365bbf29dd85511758d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c333156e13deed5bf3ea0d8567fac3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c2affc5989fe0a417eb796cb4f598383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a34329bfacd1eef76e97c79ba9226e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51d5dedc9360493b835dec9c10b206385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b5df8d9b6c0ab576d96405fcbdd7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68e8b72f79ba7cf5b96b15da1a8913387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343834067025a278205e881cde461e64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972145afaa67424bd7a16c6329e43c0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b2ae166a9e00b369679744817ae12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a790f757ff548a1e055adfb7dcb1b63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218c90af3ec1a7bf175c37c5bcf75c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a649cb6a4e6b765a96de0566383946393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd5f33fd2e14da1656bf235973a368394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365fcc7a31838e2f575448a3217055c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52160ed86e601bcef9572ac16bedb3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ff5bf460ad527bf4908ca9d1b5d29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3eaad3a8fb609694df93d1468726e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77eca18593b8164899485d41cfd0ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf642cf89875b737adbb100198abe5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9efa2b67f4769a3c7fa8b0e89db0b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafc132b46b5fab75d42e146af474ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644b84595d6e82f9938d4e7f3e7618e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d8a257a2b9a71ab3fd1e640e0eb86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88814ccd7382c551dbf1e248fdff0d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7875cba361024ef80b5e63b28f9570406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f71d9f5ee318bbe17bec9b9e82425407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dd5b5461608e2d18ade2e5155707e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd62e0cc8831b23cecdb069c20131a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4964c9229e9ce3a01cb9565ec34a5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb422c48333b7adf941601d0c31760c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98115bbea074e2dc5529e3b2c926b857412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba3c0981c197b8f12573a6b34d2891413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975c3b60176f46c0f4a859543e765f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6699baea69eae0027837ada686c8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcbcce6feda42d5135feab424b233e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65acf1f9291df282b53e95790ca8ad9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716a94d49c7a77e20ef960e0f2bddfc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd16457c7ee78bbb94da8857899a54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd94bc8eddfe1b032c46983a93d83f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7874293f8b4e80b4fcd375fbcad0e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0e3bdb7bbc14ec1582964051f310b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092db9fa348ea76f69d7046c3826313423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b90d6c59dfcd4e8c0955bb1dddc2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db5c7405448a48655daeadcc1cb202425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce31ed4f3fee178148ac65f1a697a42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874f585d759cfaabd7fdb3507f6d10c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa374e910586af46125fa3f39372e25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a48a3b03e484c0e9a175c18f0986a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584183e7e94bf4b85bad7c8eb105101430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e347b01375366a6fcb1b5e4188867e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e388af6e2da19469c6c289ab3078f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f0f4fd94f08b1ac03d518aa9fd666433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4a8ab359676c35de6375f6c93f08a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5711653ba6ee37cb0d7bbcb7ab5b04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e6967c7ea4f4f090f1450791043c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de30039bbdb103b54c60a9280e3b90e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb3aba28956a3b8967a9991b629218438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eab3370346c06a4d206d692b1307a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a97b5ad8ae4aa044ef4943f712a95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3187e5d06860fd58cc351afc79a1a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881010961ea6681fada74ee0a9a10d5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d67cdf6476d34278f8a042a355607443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0858ec9ccc5dcc0ccaa3219ba795692444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53336c780c8d81881d8b440afe5a6b6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2e85670013b45c1dd0dbf23ab77e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894c36b689b4ab0371bcddd9c6be554447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457076a4cdd2764d40f7b36f79134727448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3995ac3123506ff00093daab4e20c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473a62eadf3b849bdffed19ff742cf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f5df96d7c3899a33eb1ad485a764b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14971117ea61d1b000e64b1ad5ffe8c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9528195c6bba246c21a664f779eaead453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177f76077c04a69264c3c9db30eacce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d7c185f2f8a4bdf4e3e6f0ef91b3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e7a20c345e276ef6edd85b24ea4de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0e7c7a8020a306a25a3ffea05ecd1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33e03cd02f4b302b9738e6296efc7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fe87fc864464febf8fb9bf7e0cc36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3bad88fbffb7e7d8bc229951dc842460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7592cb7e2962e830a58d152e519dda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c45a215c108cf8f9b33ccf29a1cfb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bafc8262c2b748ac1775d44fcad56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41020cea14c9bfb3dc2e6d629dbef00d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1e025035ce67080ccaa16fb79f96c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43babce34fe8d3490d80159ce9328362466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582da53afd01e86d645078988117a18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460487b827b6652883652b8bb9d787ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e461ee5adb80f4a28aebfc54596aa28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e22ab2e9d78206febedd503712474c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea79555477613fabe860d078c54fd06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a017ade6ac8d60dcd487aeec785ddb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780817f8939a7daee94cf2775682bb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96342a4492b50b4524d359f431e546474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7c70e8ecd266305df7ef93e14f2be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b13ff41b80e32783fc5e534ace11fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033cf5fe7d59a89732a033c491cd4db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985466b0f4ac857032eb3c9060f98dbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8533c0bfedf9ae25fe32dd6cc4233479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b845561b1b58a7db9b5391c14b7cbb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e40d32c6127baeb9ee6550dcc043b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4a9b0df4095409c4e7141b0d531bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10d88ab9352ba29825c4700de9ca92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7f039be8f885d7b1defc868018a67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f06fbe9e9e805f334fb24db8915de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9ae06cd8a8a29bdb288f6b143c855486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc76ae8f435221013a773416b64fc4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff2d9aad3c8961904bd8ef6b43edd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120640eb28c8c6d79bf372a103fc3aa2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361fa437d6a917a18a0b9800c17fa32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca097b0f59ee4c3fad8eb2f39859d23491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ef52b096e8f641dc944f3e1ff2f92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71a5ae38cb7f8e930ff9edc31bc476493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31408511fbdbbc1eac773c6d64b3e463494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a407f5dd2a13b87c858331216f3a552495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19a2b1ccde5bb0544e0c01372e3197496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9b17df0e72933246b7d090594d949497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702c1b46b4eef46e73410945ff3c316498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06602fb5e0fa9180ed25ed2bd85369499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245aac26e29a9242449b7a14178da04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13b8a136373306f8430455e5988fe6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5172a3f927ef86bc7ddc8f766bed7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19c065dd620cfcd795e9c991d25bbe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95b0634bc7722e302265579b850739504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc95199e9bdfe434238e5de1834a36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1ae33cc68fb051965f6ffde20bc57506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca70a13cb62e9f213cc216450698a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41824270225f77001bd8ed26c23d1594508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dd93767978bf480504b437fedbaa4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c670b80ee579526a2cdc2cb02bffd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936db84df4c0302049862cceb653f16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113434fa4bbd2d63116b6092c4b282ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8005df2f0f6acd1acc347146d9a809513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866da0d9b8df6536609853fa161ed08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcff58bfbcbd5266d1f0a311be79da5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed984623dbc57f172ccdcc8a3f4e2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47294b39e3cad7f8edb5a29d6c316f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9f1edec948fa44ef7594e1808a1ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7604ec88645ef1c2240e4e43958b5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a081a6b2fb078afcc88221f67fda72a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533a2f86c6377a2af75bc33de09b30a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ea304c79d1ec76b8fd35b2fd8be95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee3971aee0bc932d0106ba81b4e234523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15eb2e70be46d952d5cca5b115a542524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74a3ac320e981aee14c1690585bac3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6ca6c73e532a7a77c7a0b81dc7187526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c0c3ebaae5c7d015ec12dcb416183527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd734f10c5d964405319d56aa30b3b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94619608a299666cbdb60123257530529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b115f8d54de68cfa7aa556f38d0c4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d932bd190d650f60a383c9c19490b12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5799c478eba1023b81c0d0ad9df96e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d368c06bbf911cc7db7a7bdbfc27ab1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401311bea0c7c3d3cf4fd85e56f6009534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f3e3554b646e960ef8d014a5febe5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1128a6da36bbddad0d31db9403e815e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799815e9ac26e5bae7c2aeca9515356537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932d3ef1c2f479e6bc200a5e31c71f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79376b6c91e6cd39a75ab228154d72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45e43d80f68975e5a361549b96cffc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59157aad00e4f7b28ed9e8f23922db1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e444ea5c321255049b83932e3c739542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca016fb8b9a8cbad69520da344316b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20256308f7c1fe3400504ab6140efe1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a17f66b15dca04220da106ee654eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc10773ee55002dbfb438120cfedb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8702a416fb98fff3599ea8199185a71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c838f4f302a536fee319f7cb355b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2709e294e296a81c7d736387001ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc64ee544e5627e0368f85914d4e6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dcdeae8edf8d45108e44d2c75a5a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743930391ac048da83e94e5dc542e4d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f9de1ea54113eadeb87ea099273f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c4f78f7798afb2b1f4decd9b5634554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dfc006f399190351e27474f5720b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccb91a4e5e242bef2d5db71cb2f101556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af933a390e9d3fe4f0470093ecaccc1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ad2b3b68360c4c9c3adfed042efb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc090263eef3100e4af87dbcfd1d404559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824c31613de7f06515c75def30829c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8f8ee880ce1ed742c75ca73a848ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debfbbed36041aabec542fa03641b51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ba77af43e306618f72f85a011ab51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c14b93109e44e6c8769922d1006204564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dffbed070d7363c04f3681611e439565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c892719b467454097bc45333dd196566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ee7b22ae8e90f13ffb0e89d30d06a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcabbe0705ce3983f8c98db5649f09b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f301263f7a5d17864e17498a39a7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c000c4f118ad9389c037f3db67bed7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9aa04c2109fb1c82194f7cf7f2d1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344362b8ee5e4b8f9eef327aae8afde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b318f4b09a5a170eced0aac7096f785573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4188846e4a5bd9f4c8ceca24f27ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58517bcad1f8803bf2907d90160443575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d959189465766de28f3ee83e083834576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255f0fe63a6819894d14092a8200300577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3cd8cc5d314272f66fafdceac5f11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9ffed3b0de920db5d21e8d646f5b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6e854a3eb52bd90316fac74a99051580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2f97040132a33e8e0be0c99d88bed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f504f14515a9bcebc9b3b8379c412c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585706a302b3de9537ef5a209190dff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbedccab37b1a4b4ff999ee6e811f9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bbf830aa5101f5c3318e8a4284f0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be030783011c605f03b2a121951ce3d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed081a11a8a53cfa6bff2aa388b47d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b6d169cc1611935fbdf584a0ae1f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57885b8f97310388eccb14c54e42eb8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347c376f26af85f9712294482bffeae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3251e85d3998a997caa596e831bea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8cf3b3ae6c57ed7480d09321876b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e76d944d1dc8b782933b5245be4f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c90b58c2221721a0d281656431284594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a327292e3cd2e4f9f7f94910ef9fc8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae164bf1a3367d73f336d94ea3b746596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659ac704b8c093a0dbde4b2fe69ff45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2374dc9d25fe43c43e713d853c4be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd245d49e447e38eaae4ef9d63f8dffe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ef72dba5f03dd366fc117673c70f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156175ea8aefa4d1e14d4943d97f782601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808ba03a4998d62955406ce43fe0705602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff22734ddc6ce996a13f6cf739ade4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c0662f254dd6e561292f7ca3bf94c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0569f68b62a50c49b7ecbc6ddf0e5bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1693753bde5269ab99867a4e79900606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c158fc32e3e63ad1d9fdd2b105eea86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa69a4abb168c56240715352c5cbd0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128866ba7eb223dd6ce6ad7b23906b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4169215b3634b0c55ccaeb876b716d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9208e613415614700e90b3a9b61e86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557654470855fed2917fb611f5176b09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55aa86b6657ef53f2ad274db767d4e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bdc90aec4fc8087d24b667b30223c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab74322eb40269b8bcd65bb8ca6f7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcb73ca5bbe89fbaaa4f6f04abb9c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da762d89d5c183b78f80fa6f86bb27be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caba7b532034c184c2143dde7ff71f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c1ac02fbf2594e77b306c18a2a6d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99526cc630d5e199bfb9bc5d09423802620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a097b2565b214e1e78e6d0cb6bad01d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a181714a89e7740f3d7f374b515e373622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37082003a834ef4569e606f32989df52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f131902599514810316922687ccc10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116618beb9d73c87b35b1366ef6f3cea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37a55255c47397f4d75f3e29f5e9b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8499ccd1b6981c1e0fa7fd905e575f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69caccac6a7d1970c3f6af87ca5e0c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b05dc5a3a1646789a756553c392a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a07b2d4c7ed9eaccb4b41bff99564630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d4c63b32d1d7845ded4c56fb2fc28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed366308999c78c9370432943b70789632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48d3e3e48abe92c6837c23f99553f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35269879e301b3f719ded38401286c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d262ad9dce7d77ba53c7aea260669635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c817687a6d596f593b7cf4af4589614636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288b6e38a26e2cbf9fa64026dccceb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e7b79c0b1461cc51111850795b4bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9412a38034358dc510731b1ba5f4420639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e018d782fe93c845c37a51141f38fa5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a5f820b9aff3cd2f0313cea044406641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21488f1203e78b54f58a5914f3958da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797087fd28f73b14cc49ed9ae16b532b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40308712b7828fba59dea987322a44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c41091a9b0698adfed38175a5fbf42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319796066991d8e3aee6530cd0e3b5f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69415fe985c391a2fe7b4059956f69d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a33777caa58e5312978cc3197ddb6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f161934740b5895e065d571c9c9c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585d0c32ab11de08967522920a988a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dd899e904fa61d66b70aa929322f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf7e47c337df9d7f8974dfa87a9ad1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cbbe6fb92403373be8a7fa0d45d37653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41594d9ff1eb2ba2ff4cb4d769b96ea4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460f9a7f903310dde4afd6c93f203e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0968ca7433947878d8dc51093b53b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85baa848f286cf9e9cb92f768210fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fc3b75a715cbb2860f438a70f43f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a84e20e7dd5fc3f2925074b2a90f44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c17b32cf149b80abdf395cf43c3550660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c11059bdb984ff7e007061e8fa4b52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b8c98b0236c4f6470cee8005c7dd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e45d8524c59841a3d64f29c3e6e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc887fd068fe88ac42da6074a267cd64664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf11b377af281791808fbce5f365a4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8776b9ff565c9273a8ae0e3f71b3aec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82705eefe2401df4d762786a45be4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bb6799ce044a7b173365b382bdb55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1ada2ef184bf669d1e06d907b2ed0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165b67b178ab936b3347aae7f3ce908670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8843b6bef19fd0bbbe1be1bc0cca8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b23a5d65c07989098bd30f3b7041ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e658b7584d1b8e1e4b8cf9233d0342673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbb159741a389b707ab5d5fe4a645f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cc6a983026bb523ae442d15c84b54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4217454808adef2268b2515d18eb81b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05c2ee81bcf3d0bbed93575743f7f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d66f8297a0b981ce427d34aec5b22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06a2d39d1cad4e90ea77dd68564fab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e71e3ee157518f5c088d56794195b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d432d6b85a9ea5d3253cc4a057900681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0b6f5909abde3d8a204fa73541074682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36ed4d8d3c48a2712fb5b4279bfe81683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47737481a3fe5572f1f97b3c30ea012f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652558812fe864b8f70a60c274b0ca3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932f7007fbdddcb8c6f2db25f264837686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1109b4d94dcda37db2e51a27c4c4479687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b682a080a119d92bc1e638a3bcdc7b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b486f610ba3e3d7fff8cd35442762689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a765dc0a35e3f6a145db13e6789bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91311ca808d8cdb0e4efeeda71d4ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863136dfd03c8a0d5ab975f6cb32e556692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469b72fcc8c9a38bc748091965e6366693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e5acdc609835cd154770ec7cc6f48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793ef0f047db080f68aa54e0200c2c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd5fc98721e474ea71c998397fe3db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf2496957c6439457629899ac64ae8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfe70619f45a076e7678b2b2015703698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed9b3df6de75af8163efb572cc0997699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067cc97d104b1f1abd292be7883dc7c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc4c99e8c8ab3482279da0699b9f9d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce83a141c4d80fad24bff2c57bc0c7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b188ffdabc7684de5156aa2276424f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59788132cbe0ab7fd8e16cd8eb613e71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869403cba5aad4570d0f761a8b7caa8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde1dc881d20964f2402ddf46ae5cc5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f079b73962b5b9c01a2f4e64f71a9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b687b8d0bb1eb8d52d2f6cc837bf7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96817082b7db45da7a5c49afbfde5d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e0b450cec9dec83451f3371dc0627710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c1f5ec3814d94c039c2b5ef3b10bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021d9b42d747e0c3da663a9563aad42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b30ef71223e9eb4365839c40bf9f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a0beb2f09966431227c19c22b71c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1826e6cee2f0fcf3126ccdaeb11091715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59542d5922ea6c63113d82d3c8e7d681716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab690ba439435615d4582c720d6e4c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a67e1bc67727a259b77d41d2c7f899718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a582ef41e521e5ac5e73bbb0e0c8e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146682eca1bf95e74fe0cf0ee1410096720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085988f9d44a04b4121a8d9f1de9ae2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce53091f0c7fe16a1ea3e4e4b2cb67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105fc540ccc218b0799211a053f4bf0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcba74c9ae9e490ae81a3035fa32852724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f8e040fda0cf4a6f5d621582216e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f447f8a5308867d42625a5d1e0f24e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f515f2a40fc08df3a98cd6e84343ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbac3007294a4c4370f8df64e1de137728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138856892b80ef819d182af21fa239729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359677c85c1de0f9aab24a27daa34d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd6d0ff31f2b7f7327f16c4f896e09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da04e7017f8593faabb4f7df84f3c2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f13bb5981bc2e12707542954afc50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec5cd7780417bf59f1f4a1c5ffbd1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7fda2b8b7cbfb6ac193b0ac039e5a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192925a9474772023837c1bd17bdf2dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528400c3d94a80d1594d2a6db703d4df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d737593006968e29a26b6cedb32dca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726586ce14c5d61544ecf4a96f6bd59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4337d3724ece45b895894f5f24802740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a109dabc992d0426bc6bab557e4cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8233dde54e90026b682fb4bd75155742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07820cbd98ace2fdc05f8bc787887e49743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb052f7fc5fa893851c44900e70b45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4c488510d12e6360ae1e55611a45b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d475117954f4e0b5fc48afaea3dc89746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f60ed34decb9d7426ef2c55237ed7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca33651318040122162a2219b520ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b946f679f306053c3d8ce09782e13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f757e65b35fa0a1b1b8e77e660b47c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ba36e317697306de6dd1ea958588f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c2349802d4aa0495068f1173d9986752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb04c0be71052fd095b8fafb6c5195c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a3258a21f9f17a5ef6f938f36d0da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fa67d061781d2938dbb3eaff947ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3f2a30ac77e058dc52b8fc84b95fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb053a224cbd168b6f6372ea5b1bf8757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>