--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019bd14249fe151dbef50330b6fe8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d341a6237c01d0975fd4ab9092b64b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4adb171d7b0b447b0def02b3a12d9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dceac366fa87f8b6dfb2bb5b4591c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75165a642d57cf2af303836bcf1e95ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b19cf2bf962ae6a7cdec2f3d4f9cae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c130c4a7fcbbdb7834981d585895e587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997933817dacf7f5b3bda035d2271ceb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3c848365003f194b3a0e15798ac9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef7bd83a4ccdc5a9eb7dd55d2e9c4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf84ce2f40cffb3b25de0de9d987a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f8495201fdb763ff6b604a5c32de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337b9721f71a78827f614c830d43e7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9b59b6532863ba20b20cf968e3ffc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f78a69c2ae8823d6d2b4fa5364ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024e0c3f9717a392a8ea43b49864cd116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99928ad3d78f4ffad5494b1a7a619dd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e13d4738b06816258a2353de2d10318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e712c958f8d8128e27f3fae424e06019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b459076a07a7446aaf1135d06ab031e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cde35ed6bef46d061c36d65b4f67621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35081644b7be7bb2028d2410dc69a8d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88824ec5304bf2632830b31e512c3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b347f461e4c98482844669c488951324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22290819829c76a433e7fc84b72ba2df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433be7168e850fa6a862d1fd52ecd15526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08a634897d33a76b697a3a0a32a85227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476f3762cd74568d92762ec9066ad9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df0fdd4b936911429df636940f712129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb984176d575e9751b8756576fccdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aaddcfdf99d3587937c38d9fa71db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2852c3ca7a1c417df356054cff1b27832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a92d791e7188e741be8fccec68d59033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00cf00d24f60d61698b52e167f92f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27872e31d050561045caab0316eb6c2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701adbe494389451d46f6b109459395736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80638b7c186fd052511c02bfc7b741b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661207964f10c88a76064709b13953538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eefdf7ec9d8b6bb454a249af66da239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec9aa0b4f90b10b5deac2b2a7c58e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770758f3f3031785b358673285b8d0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545910d7396233064208c2bcb622aaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02f7ba388fc2265fd308612255310d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f196871da79fa987ae69f7ad3e460a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f401fee7d320fa8d1a88bbb39c97f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1106e432388231bab2c81236cf468f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe273c53b83c2f31ac714a645d638a9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae27721b85d7d13b66ba3ea2690a1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718cab0a93ab774c5ade2111dde3d5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7f576c76a5c5632802e1fe9917d6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab77afb03a65b3dfa429c086f5a66f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a001d9d7ae05931baa8e78fe38239652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439da51de866c96267dad9d28794ade53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02adc4e0ef8a9388aca323572a8cb854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa5d432726459e2013d1888a3a460955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e076063eb11d9b6af47df2919970fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac56eb619d0e7f68239351281734d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf01d49da1b89770be39218372a3d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab821ac5ecddd4ff6b66b24fc94233b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fcd0daad57116aa8ad438fb61094c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cb46b409d3df39dbb2162c117a57661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16d913dc0a00383f9a8d74ec91cc5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7b8d0904378b0b1ba72d2fcc8a4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2941933bf41186064fae78aff9e2f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd8f64c52aa39fb590c470b847eb9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ee9f9c335bf8f1ace835042bf7a4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b6470d48ebe8045a9379554fae01667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e75ab250cb465ed16d8f49ae077a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30ee2ddbc08865d607da1b431cfa1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2867b27fabe5a309e9e68244ac05e4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08f5b7a58dbe1de0b72c1d3f04b99571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61447b2b451bcbc836144bc4d67425d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a52c29431a3f07d373e122477729f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff806021f7935c2203bbc50de69a8e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918b41e871a5be58a46bd3cab348a5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d213281eafaed1bf86d7795cfd46ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa9d8267ae479d480e372ed6fa809c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3411754572309d923b30b1983a9d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bfb74ae7a2a00f38702baac20d3ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f32b3b40ec6973057784d63c62ac280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62e8a2d291084bc5d82b5b9d0fc26481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4d8b7d710cf620433e43ea18a7b7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd252c6b7f461cf205f4f059529522983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84081421205c0af2bcfe50194d93b93784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2215bdbd50bc092b2e1bfda994f15585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673c748f21bcb6bf626bcb05fb718ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca2b099ea659db25502f7ee06346ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168b0ad291d6e7dda242ec63850f95288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b0dd136d19d580b34d1fa9e38750d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631920bab6786e42db8fff3170400dc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd112bc49b2ae75836206ce189ba81e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c94e0c74353e1913fd020d2f0b717e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf199f219a062c6624ad65a3877c36693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3470de6ee02a1848c68f555219676d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb70e82bd6b2049c5c39972eb02e28195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1abafecd3da4057e774333119fb2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9e9239a0938d1994a7c9c8e513ad897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619615089c11acf54f002a747a06dd6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f25a31750b77019f31b93c96d57a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfd89956231d862e902d6224797576100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aea6ecf6e4600b9c547b2396030fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab6596a9fc1b8c327f73b6e7326cb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151ed270bee25de82b295d109d33720103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14567657529d086a781872a7724f5625104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2448a349a134dc33744f32ee3e66e4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099de035145942b52335502367b8af5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc3d8ab676421f5830a3a1a7f25275107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ea5d1fc569afab0366b8a25e9a8f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e047fb1ab66cda4f43afb65d6ee21a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dbc92b7d7fce86c824293c99633a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d19b9b87d962aec7f82d8a7a7a83a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dc972fbd1168fe18b774440001d8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d005f6b39f4edebc6d0111ad5580db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2e8801a91550a72dc5935a416e371114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe494f990eb59ca47ff50dfa6e627a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f6cb92dd66d882139d9a7d9c3e543116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986507fc48aee6d08d70932ce136502117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c587113617a7ef9fea066a54ebe5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc2d39e1708da957156f30adf1dec0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e3ff044a73071a634118ceb0925e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e996fbe299062d329e98e9131b0420121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cc531aeba1f1807d0046a62c41cbe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b58b0f86e4b355c64f653b6908f491123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac147784f1da432fa485dd3bf21e6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb5d371b79756b5a646c2d83ae0a91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecd97d4a979e506677e4fcded7024a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cecc46a03a1ecafb011a983b3a170127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a21dad0dd68345aafdb95b06a38c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6eb882b52d2840eff3c3b70bb429d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4686cc8d70d0cdb866c12bd87e71450130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aec57a3c8da627c47a919b0a1a91f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe293efe5717750e3599e480414a97a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b21ac239d60c5cd23ec12c5ce2462133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885614868a036410b9ab5eb04f449be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ece22496d11758ee7c2d8046d6725135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad328ecc72696198734aabcb3f243535136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e49980fc723fda295c868f08011ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155eb9a4603f8425e30a191e59744b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f7ef264eb6dccd16a0e1792821abd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf21b1fed5ddcdc4717c90f240746c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d767d8cbe8bbe8c053bff41252703141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d373d2b6a037f679cdec8dc2006654d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d371d234fe771d85253e97f0eb934143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e0fda4cb8cc1650a1de893b4448f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f607efd3e7c9aa1768f5e5cfb00bd75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43f157792d3599f172cf0457f997d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bc311fff557b22363ec207318254d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55871492e7a699414ea4b4ddb5c9451148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c4f092da5aa0530ebb3fcee3f359149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f8b03187966064aef3910e2307c30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edd45ab2b256120a1fd88fbb0ce90e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abce2ae0a5bab6509306ed9efd623f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075a1e6cb19a0a4c4b22c0d4e2afeb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbe86f52f15cd1e2d2b3974935079a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4257a0edd2087497f9ffb3b4fdd58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769d0e04d7b06b9fe680da608dad5cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd22df1d88b989c8090653140c98b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c9a93f9e124e66e6e34c7a61c3487158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ea246ec1cdf9a2b03b31595931ce8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bc878d94f51ba6c8b2e67ac2f11bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30154c1055c5c4025c488d2867df661a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a7b9197709caa010f86171f76c518162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0a436b9a9751621a9e4d3841ba46a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cf832cf5eccb010bdc99feda9c163164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cc117263c58fd32f3454c7f113688165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8bde2a46e2c1cdb1e0aa575517ebb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cba5396a0e75305f21adc205c9d537167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908755a9c445d085b6aff31582d677e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6aa1e93a7f6e3ef0a5582553d877f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e0347b5da7a709585bc6c8ace7f33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb1ddef5f36ad1a2ef447ac5d393ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846f0da0aac815d4ed4f739d5b7a34d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea3204e519e42f0847e708c262dc4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58162aabce0f8721919fab4c75524911174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fe1015b61d1da82bd099f4e5834c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b88cda44fb885b78c14d81f710039e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4594e44284575e518760c76bcec8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d56198bdfb20c02cdc9f9cb7c3599178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280340e0fab59cd635433e48119a234179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f81c9355b7d4f089f766afe6d4a2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510844d1902926e3282b4606e6b169b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120e701d792e4654cc5febb81c3463d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb799f895e3a4087d5377be2f9b65e60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4a1d4aa81f2e360c9f68f6898e1e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde59c5538421e2be7734479c200d963185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d64406b13035adae07aa1365944cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f678906f901136cdd0a170482db1bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59147c660d9dde0d816cb4ca06d543188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7e41357bc5e89bbda49d586b769f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76c29e9b6a14a7022f2a4b3e2cdbfd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a13e0d59837c9ac0b8bded7f696f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7141bd6033f08bfc4590ad5837a40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63b293da351c5751f01c920a8c4b8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72247e28791307db94531b63653637c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79284085cbc861929f846bbaef9257195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150c4327f7cb366e62de21b3ebd15b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b3968d8827bab17c16b064aa94d3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8451bd063689ef711a290d4a4e6aa1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59b6c5d2f16bf4bc9f908fd1a474e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2f38d6d112c73b5284008648a0880200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71b8d777bbfa28866a449e25d4648b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128647d5f85aa8e3c6bfd4045acb3405202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefecec226989e4998e4896f2e8a4662203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1ae86af6d312f0c7332ce4b2e8bc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba2e8edd3e09e93333db6399894262205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bcc9eca5d6e3b1137e2d2df2a2229206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c319b9d1d5fabe9e32b9c21057fa3d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbc324e1bc8b168442445394240a05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc354791263a72670470f45f7ed6973209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e51bd2965bcb0805bc90c84a5a75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3205478fa40ac04a1a4e03244adf2fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703a108ff61637f82608601a13d98e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec116612776fd48259a02bbfc53c577213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951b1833e673228459e99dc4b8e6911214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71a3f738ba3b8196037ec61a2e75fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23839ce6ce72a44c76c8d35988d304f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c6825482897c2129f39fb202c4234217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781e585f5f2e0fe0b13a4422614a31e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34791ce5361fdcef796f8742b133bcd4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5be8740c4a15de9e5f2e4cfbfb6aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceb3ec7b8f3faf73b8dd39c255256f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b90e70a83280fcd5fdc5af3937ce5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5da5e3c0c42c79c24f73a7cc3f3518223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801178a162bc2e88743d2cf96c449ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ec9379997be245e7f620c1d4759b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5788d2da431175318cc8427bd880af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eeb17449ed75619260c06dac0b39e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378648e0c4d70369fdacaf699a423c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bb5a61d3ac3b14819a4e52cec1177229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a15ffc56be3458fd99c65a3897004e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fd1a42a82e944d4075bddf3f4b6f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072733e99a07434c1d3e1ec58126b2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4b5a76fea5db84ca0e5fdf9fdbaab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d5724f8e21fb745699a28b687b47d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af97fa4c6be32bccfbb5d6dbbb53e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0d18aa82dd3bbe45506c424c4d953236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4076ba95d58236ff188be752fdf392237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8c12553c2f7d374233eccf81d13c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49594322015f5f8b0a1e2fc498329e1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cab4f7ad324215105778bd1bf10d74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef69a8b7da57bcb6df1f3a494f2565241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882533ae1cdc378f15ff6c9a3cadc5f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84db18c56c59b29e466b0e512b1aec1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a05786854776f445e4aac1f99f3230244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b162964a8a29f9a52c358b8b9ef8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bfe43af41c295d855cce752e6c1f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8157c223c1adec58bb1a9ac8aa5cee2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d35e02c6aaca34bee29fa6100abe86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8df87dfb8fab7399200a0de5718b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa28c8593a83f901fd5842ff6df0a4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80888799f5569bddeb677ec90d51686b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5be2ac75fee27f6d71285b5af6a1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396e7b7453e6b2035ba5531df256c2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7193a0ff2861cf7173f4eb1319825a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63550d3a6ab0c2d76728bbcb55347f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f1825770a3ce91fccff2188b85157256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6213d9ff2f38648d0e04ea9925a304a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c851894bfb80dad5cf6aaf30ab96e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bd7078bcb1bdb9d8abc452f780e9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da4b40569e71840fbde11d8fdbd595260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdf73f701fbbd04cdcd00b77d97a50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ce7e837b9df0a0e430f754a2e3079262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac11dc852cae0e3f541ac788dafdda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16855e2dceb1286e0b4a1fb546b4338f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b345a16c6e16d25cb5d5fe3f5976818265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b25db3987c7268d47d3b8e8ef73dc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418d94e9d86b776f07dff5453ce8d1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629763fee1a3808ceb9c6b2cd8409a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ae778d75cde98bfeaf162a9e8fca4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf61cdef1ca7ced088d9712a9d1232270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2feed870441101bea13dc353d0ce99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5fda179e6b0ad1609e20a006fd56f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2af6f0aed59b0b69413503de384b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebbb43c9e4f587d64e6909cfebbfd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33e1b8ac7369ac8679c8fdb3b2ab3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc36605830173771159949ca219db0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699676a63264c788e726f41b87848d30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde6bee57f2ac1bc75ba196d45dee22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef7339db66c6848ad7f6f25da62028279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bb6b9e067e8953b308a32d4f06b78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ebb386df8435e6af5ff727cf2c01e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c625dcef66d448da12014acc25db4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a8b5bcdda8a9e133ea8df3d73fb25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebabb4880a36303483d3803540b6667284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e26edaec2a192ce1306cdb4c9a4da2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74c1224b1fde67c32b0927d9760747286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a1934ce3148870afdff3f6c4d6ed5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c955a94cfa493beb0f863056e47fe0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d9012f1597a8c2af5242f7ad37a59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3429b9dc646ba6b1632548694094144290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a281e632c1229f98fdf39d2186f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029899ebb72e32094132a15fc497816292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158697235d80d81e8a7bcef7e80f4ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d05ce8de2a9f544080da6844b1b6b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd08f351a6fbdb8c49dd1cbb4caa6b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cdf9526ea06825add9ee494c628a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4561e65accf1b7498295479e5ae6421297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f67dcd9fc79b8e408532d86e326062298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc338217682a5ccd6ea7879243943e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77432404e7efd826e36c43d761b10298300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caa9ed7760f435cd690dca9abc24a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848447e95924d9f27fe3154acb68ded302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60499f73b7fdff38d17cdc03ee4684d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53243ace518f47bdda5a9436fd2d5bbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb961015fb2ff9d735de6676934f0fc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53658ea6a7aebce08817a66b8377eacc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b3f0ea8caac1655565cbddf604cd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5452ca01424953fcef0944af0c2cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aa69d732a19a659dbba21de28190c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455a0a85fc74ab9b918e729d94649a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73da943baefa8c3c08a8555a2eca2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde23c21c02b9854dde957f77d01f21b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e29f2d0a69df99cbf4ae8d0af363e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea7f4c223fb7a2d056f48a71479930314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6517e96aa3c703ab611057d2bda8268315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd0adc1083a42f6a0eef2138d070da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e5b9e3567fac10e25b89a862ecf5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227463b5bbdbc772dfc0c6d5621cb883318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad8fc099be7baa1dc400ab5683c539319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9b86b341fef5cde2605fac1885671320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be17d60ddeff83ef9cfc625d0b1d9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f19e167a0cdccb64718356f125f57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554cb0a09bb212ffd0f03b077053f04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3088e0d8a21be88a31253daefa4401324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f7f4c27f14dfed1982d063273da62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbcb9992dbf57c4e11d2304210535b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cbb1f182ec96a9cf7c2c24037ea67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cc10aa424ebd5e5b5a85b020981b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a1e7db9cf2d20293b42c48cfc3310329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7494838047871958449d7400833674a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de367feed12ff4f39cb3b1a8bd91f6c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0136111bfe1bebbf02bc1d78a700c55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a19b6651751d3fdb5048cf77adfd04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4571f45dad97fc8387685014ec30b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2b1aa1045ed8309073556a7d7f54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251e374fa4655b571b24d0bcab95acf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328ece6d1520c800e328c6a4318c177337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c029d699e7f525d6336695be2dd7f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58041530f4ba5a0754937da1f2554a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e356d2dc3a837e0b1040605d179b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bda1711fc075e4bf87e1b79da37cb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286297565df85803b034ac787421b8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a308afea1d3dfcf4e1f109b2c2aae2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8bdb957074397ae5c7682da2f2c54344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c01451948d5f7fd3211dbc0bcc56d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935cd94de4cc4769db3ad70c0d19716346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d3fdee36535117dba3df92dc82393347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61c4c476c069d5826f6ae938d290a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14af13dec385d6be652ac2ccbffc11349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4e444c25a2798c72f59cc36f3bfa2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a5939b9b58a018e7751ef5587d0f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000a8a9cb06e8772488aaef6ae131a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d0005c4bca4de45459accab92b5c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaf9a51528cd62a2ebe1abe6dd3312354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec9187c2aa95abece3db2428cc90cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c6f1ac7f4e18f85dcc9c4655c482e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad66551a2aa15b0083f4783376db42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26d020d3b60577ed13b7151f7d0df9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5927df0bf7abe5501909538b36520da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753d44b2d410d038b943421c2e707aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492c522bae67156c19442cc655dafd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1326f52f71b334b65ff6d38c5d0f36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112a1c9211cc5b37aa8da73a6bebdd3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597318efbda8426c4f881ed4d024c54f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e81f078bf2d5b234b1d3ce7c1f1e5b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc82a35fe36f3922ec52b35ddc4e00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7ffa56d5c016d3ba4f633b87fcc17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2085f9bdfcb45bdc7433d5003a22d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13028efe6181718b05967e52dfa006a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5404b33b09aa7e276ebeef48cdc8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a72bd1d5fc3cc79892443b42afeb5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fad6b735cdaaa105cde7243803573c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807142530db45900bf7aed160c608f86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1902387fc320309d666e10abe9e0e1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefa3520ead9f98a30cd3b4ae96f320375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2db6ccb5684cce5f0d21bb3084f85d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c14b664f78e25cba88273989ab45e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cb9ee3990dbf68cc33ce4998c12b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee90ebd5c43deb45da9950022128022379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160e73113086880a18efcd488139219380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db973a33f6ac0748126066e944a2fd85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b191356cfdac4f1ad0d8394716f50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217ef46f5c55a6a9eece1cd9b5fef1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f867be4411982b8afab5054f68881e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e2a4250ffbc8304ef4cb06519153a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cf26c6d730f64fb72f2957c8a800e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da2d3fbebea54e13d85eba39c10fc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c4557f2346787f2b09c72a4acb79a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760a60c71c978b3ac501abead1824f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aa98d82d2c8dfedb55749bf0af3bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcbe16725e4144790e33a1021bf75c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf8f497ef4b17d20765ab92e228a88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a613ae42c1f78731f02a2766a3ed03a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100e33a0e7d583e3066545006e31a3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda48c40f90ba6ac16f4fc21712ff3bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f89cf1b9fd8ead32cc8159d1eeea5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a661238ce978a772a2aacf79431b6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa47c8997d27c3d105d42956c3fd32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3713a42d9dc674d4af7a8e179f00ce7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b50f5b7d34eaa91ada09db1ce71f74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc618d5f2c74528740980b73c0f36e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc9a54e7c991d3089b7aaeff2c5f86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156985109fe2536e6b7ac77b13aaa25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d501ff055956c7332b5ed3b8c316c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9741fedb8542f284f6979cb5c8bf4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000df791aef42cd0b627ed10d6591ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd3eb5b0aa735e0f02c0daae8ab69f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7ad262f9857e76299e51b4da71cef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c8ec76f4ef4f1cf4c43645607f080409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384f060c7ebd3aebf8992433174dd44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab34e70d366106f1050aad3f8418d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313f765058b1a1969c6eec20b7e4053412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51315450591f58c6375f179665a197d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbe70cc3ec6a830bdd322ec7fe1cf7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6b5672e4b861bd6ae8427d797820b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c5b2e805f5614cd9002c11e11e6d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd8361aeacc0aed7756cb79f340aaa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a0220bbc6d646320e92bec10e203e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209888167bdc2b6ff89ceb9c7341964419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e41953a9ccf03909bde3e805f7929420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febd9f791ab48f12fcf93c040425adc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997f197b5c7bf3e8633e6d08478e155422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef22fc01f9944254965943086bcb89d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faa9c2b0721cde81589698f8e8aad2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549dc57d312d8e5a3b496a6b71983cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e748c1fe6a051c328d4fe2bb0d5795426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb24ccfb9816691197281947333cee3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c8a967d1f6551f158e95b34ed4910428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf3869f3adf286cca50c8e8694546f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df79d5ab0589e4a3706df4f20083dfb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ff374839c83aadda26e606eb960ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae491c77952ecca076022d72f825880432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc6147ec27baeca6b0ad0203f9a92d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5ec5c05d9a381ff9c0d6708f528ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44b00c1e9e6fa59f1dc8783f892864435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63b912c676fe3cf9c56559ad03fed0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba478b7c327a3d23c5b59d9e4385e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d1744c5451c87e93334de1d9e50fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69014be7c4be8a80ecd3f8748ca1d15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7ff912ec10f8f0a464238d26db947440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006860e2f1990350f5f692977b28f30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a363138602d354e32a99314921a9d13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fb5e86a38cd6091e58aa81155fb63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b20f0d21fbf092473458adfa921756444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2d1f84896ba9ac695c0a5a520a81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19463e85f24729816c2b7d34e2d38387446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54679ceedfcf1c263317bea6c67c81be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09282e1d4bf1e29cf4467fd35d4edf68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f460e1e371d0cb4229bd6953a51b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700bc41a35d84418e1a7f50395feb49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266193f6fea51057e3c2b2e32a6117d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540406da21b6800b25a6b95b138e2f28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec36fb7725300992ca5a8357e47d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e30aae6ef9af5cda0cde2b7f9ccc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304162e33782b050e22e8e58ebca853b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76375f9ff5db55d98c71f228d8bf231456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766b3a498ace3820c04d4b920bd6b6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5288207db2efa418e9fecfca03b99a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026470bcf959a8412f64c6d278961605459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285f03bdd035e50e95a46d82aec9d71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea53652d420157ee10a61f7ad19737461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5faa5a0b63e6bb4d47be15b13226e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f77aa4470d1b3fb842f3aab6a63cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc834a1f1beb39cefa8169d3f24dd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcf53088539f4f124579b17395f715465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2599ab5a638f5e106c99b6960bee45c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e6f4296b8c048a62b8ef044d801f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2e742f5d229d5b035c40d84c3bf47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f0f54309403426d4dc6bfd13d4501469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f9c144e948d2bfdc6b29696e3069a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0701d3b7744a525093f4e669f13c6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6c1c0b4452b5eeba9fd940d766528472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ec950488247dd3b8ef4ff01930f8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8073b6bc58d2999a515b6a7353bbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dd9b30ff09c616f3f0702d13453ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e887599edd473f14934851054f8998476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5f642e3106d4436ddf0442896e1fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e8400a81b23c35d95651fd575dfae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aa317baead32b65610de0eb047094479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce1418a8df9a91f0f8a788e08f7c31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefa4cfde4bbcee165e87134cd7e0ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94156de9286f50b2507df1ce1cbd34f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1def318559baf1b29489f3206c340483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fff95ce89b813b7a5d3e38d69737c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd11d2042713a5bfa42e6b8ba58d67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2886f9865fa05c43b3a67f694eaefd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf229686378d54deb3f2680d9750034487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f24bd1209e732a36513e8ad3cb8ed9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c207bdd4148570986c1435fea0ed01f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cda3119a5047706ddc55abf1d554d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8451e57af7c51d2c8d64069c0d1be4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9244983d6bef4b1bc7db8aa293ff7b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c0458c1369692e813da44d376d389493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e38ec3975ee46a73c372d0e2965b06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122263e4442cb9db2727cbce9fb07b0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1435130706b7c873bb1a324227a14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf22783e9ae6fc12f845302a1b92d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a5798bbace0ae0a1d191b545ce742498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa747ff051cb2fa2a7a3f5039a541442499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2e0ec0e8ca86344d41b63f6eb405a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a2af3ad88e8531bd0d80922a7b6cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc42e8753d2fa546d2cc3b1885e877c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f6044d01fd378c1e6e3eb89c5c63b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc356c08379f80d201ca720441471e07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565e4f484a7443945bed3745979bfd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02398195509f03705829ee4faa21d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1141606888859d39486f27d69140477507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79acd97ad9d68b587f86fa2f502ac8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54a6ed92097a1d7196d6e9f1894f6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e497a51e736fa72bc07e9e6fb8179510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7262f1b1a154159ac5f438ad275d5ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169a4b8017f106181a1292cd13bb8e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f6a93af14c485c30a65c1737ca217513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215725b9da5885d4d1322c19d52e2c9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9512eba06b9ad8cbbecc2ea903d324515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919519e845fceb16bf543e2d74f33b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c3464832592b45d50c045cb0f34d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11cfed93935e6ed6eea86f882d6205518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d39ed63a52b843515df7602551cc57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ac0a0d3cc64f39a0f42c034e4e0a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a2864cdcb25a4b84aa6b2bbfb1423521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa277094503b2feb5475a3d2eaeaa71c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893be863551c8d21a944228e8daf945523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a4fe0f71a609a62b95c3363436437524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a682ac349b4f50b6e55802fcd506e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2baf5cad20fcfbc2e761ecd4eaa9ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402cab6151608b5721ce59292bf2692527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c00413ea21956388da5f7f2ee1bc16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316b6d1a7fb3798b0731d202a85faca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee409b5483a28157ce42d9c96d1425ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67dc236e90dc4e0d4ecf9917d1c46b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374cda0dd6338d8d201a44d016ed6e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964691ebb1d078426477a5b01197e57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962012e83ae5b91077d8f82289ecfe71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76229a52fe6236d2940e3cb820dcd3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ec7f63be627c93d0aa531c1649b71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3d354f47c2704996c226876c864d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae1908617dae708a579716898819d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95797a730bc7685b9dec758bb439c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998430bf6fd862dd28580548dbc52493540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8621febdb6f2b56080b6766771c2e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db79eba25982e7e9c94d1cf21226c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610774049bb589a663232979b3ae758543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c4ebf75219b576da7ca9bbe44c5b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f2bdf584b70a5f8a015c9f7595302545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb91b660061a1e677f2ece9bc7ac441546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f81a06f6e9ac89b222039a105ac14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573a03766989f70b7c5687e0f2bf3b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d69309d9f91914b52e6f4e3506f2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ee2840b34afb99a2b728555793633550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0c72c65839f3c121ee4001bd038dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40b6eee5d986bc5527564f9596984d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eae59482ecefd71b4b43f55583a15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ef838a2e9e51bcaa070cfeb84a931554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f822e66692a76a2defec5e26686be9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3f5871c2acb954b997888bf044f95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7c75314fb83ba3691d396f18f728b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2866667129d3614fea8531535fd54a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f2e52896ea34755998c5e6bbd85b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811e063a99cda534ab26c1c30f2e432560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba19ee317d1fc1faf1833c04041042561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287727a30846cc02385deea3a4b2106562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa1a9c1f3b2d8b3ffb4056c43d3770563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5e0b4f6a951932739ec952e464a44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4ad5f0cdf2e3d25461341020fb8ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bb1ad96cddadf3f3bd4f2d2ee9b8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61da94a013186ec0e8bd615f786b355567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cde27bff85e51d68e41901c106e3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfbcd9144d7a6d62e1b45d4679fe7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dd06da87d28cad1969145534121b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba07e397b8fe33ccb2a7abaced0c56b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c39c4993df03a8f2f2a81b2e4ae0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62ea586ab4668426f194e0d9fa3ecd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b55aa8bbd7604e1a7310b9fdbf4dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33b2c6ade63b8e3260782bb91a216a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c47491f28b48ef6ff6a9aa67a97fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba2f2d083ab876aae8034831ef8259577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd859c71cda7a1929de9abe07b8ae4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371e0f0fa5720485d590d650dcad3f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0db704ab4c5d37cbb2e1184805232580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6252db983fbadf1d6ad7d89079ab6b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2434a01db3af9357d4af66be48490f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a6bfeecd32d32187a58d914f38a50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a5ae4d4a759a36a481fd2751b1e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb77f012c2c52919ad5af300ae2af64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a032df8ab3b4a676da3c5839d1a36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb9faaf131e4ec83bd1f123f03f9f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d6fe869e5ccc7feaced5cad37b662588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62305547ae1697a649837f2ec2c91f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417169ca5e4f6876de854d799194180f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd854261d489ad45e3299b2d20bf65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d73a7edfa2f9463ca17c2a193ec82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bc3e0344b48a576459276a0bfa863593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1371b10ad640370ce4b4fb22009eed0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84212c61b5944cccf87b5e3d9d3bcd00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082799f8f113e16adf8759c8aeb85de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800baec9891ced329159b13af630acdf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5454d59916d32a3e879c92211fae779598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbee9f69a2b310afee9a20f016c7cae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d880403b7dbdb266efeb7178d67b1a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f17bf421163e1f0199cda6b0dfcb3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3b1a0ba4d75e27eb8f241a71ab917602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44409663aa5c2c824e2bfc85b3d6d722603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac57a84bbc01dd25a38676f97203985604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89b2604f71f1becafd626162aef9d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0020bbde00dd98f8881e41207e8867d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82332ea6eaec2c7089f9523b574148ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa270d8df6c4590dc76846411443b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4d6298327b73928db74ee5f7c4a3a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938d6f1c8b567c5dca8d5abe98d5eb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf9e407d2c2bea3971c7a546f7c67b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68320c1445c5d872de7c8c65d57886612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a8e5ede173e1fa7fdb813c5103840613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb598224620d11844af332a9e6cd709614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd09acd9ae895c53947838edbb960ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaded371774863fbec1b6192aad3217616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42521a3ed07552d6670a2fa18f3db36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7782d1a69fabdb1c661df170c1679618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754f692c01b1202ca6246ce4958d824619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4d190e7517cda5fcbe4e454d5fe55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa391646bc7974c4a9cf0a66959628b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c01a394086992d6e474567c506b229622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30717a09a3cb9a55ce5f947f6765f3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703d14cf099943e23f75bee173ec78e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2154ec3db9c58602646f19a24868d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ada75891d84f48c63d790420292ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc2466b8552d0ac2e466fb4b5b8349627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be9f7a562532d370e57637bbfb0f92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74a162c0c6225bdfe54f9b8d7506ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624fff02f3d1ec0a5ecdbb17115e77a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff555036cde73384a0ea5db6981fee9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0a56eef19296ecb59186f985b87b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122c4b3c242d0abde382e8c9bb3f130633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f66f2b0cbef5e31c1d3a111aa404b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b302e64ea6ac27afca1a7ba16960a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ed2c314672f165d6ec336add35277636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6539e6c2131de87116a5229a52e2d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd62bb117c25aa8e0ec9d2343fd8178638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7034c38330dedab3e39fdf95cbf12f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26852b2bb731d64be1de1721625dd6d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb47c15ef4e2a6aa1d8717ce1d9c7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8e61042dbcc09875334f03a75ef44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424bf9e23b16f8b61c66bb6fb1d3f23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45e00b138ff948d19bda6829423148644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56ebce8a2888d1f63230aa0b01121f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63ab5f2af41841b09cf949cdf604ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55173663139110d80c125a306ec39db7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262a73442a69276659d35d263fd229b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefefb2a31417ebc7b9a4f5042520af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d0d148da010c1885818f0f3a7dd24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0001622350b8cab4730a8c2ea18d52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b786a532f47a756f4e92eb638d389652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dd1159173367b13741ba6a388ad33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a06fb5154d97a21c5e5690f9d8e83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276829046c64a8708f8d6328eb1df4d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea9d32e44c14ca4af2e379dbedf907656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03237013362cdf594048e555b069e814657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441194649dc894ab46c34d919b06b44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1c05445b322b5c5e2574abb41000c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbfb7674af8accf63600d20387c527660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725225eced857c6af59163b4b46a9b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2893b719150d751b704606f78f44da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976047ad82c19f5a4e160512f25227bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8269fad54e80ba176167bb7e2a9d77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3de3ffd1d37f1b19ee65d1f5fc0da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cb0be2934b5828d86c674962d5ce0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e5c0c57ff5a9aaf936b101da6c01e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c22ff1d2a7385c67cc8c958191aa1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112e781bd63721b15306e6d5b932ce2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda76fa7174f7196da212bf119e07f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70a75c4bfbcc2dc635c4fd5301b44f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ed81b99726aebc32bb21a907066fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8171c4a7d23e9f061323917b2268961673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582942a40c4ab1cd58b595ae0b68b529674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75609023d4d35f95355a6cb5ce38b4f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a4f476c51aa1a1d23f0dce9a06fc7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca6d5feba01489a2c91a976f5235b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabb3b6ab01421990bd5cfed5247a6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bec3f3ba2455310f5d83284cb950e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b3762ab4eddfdbfe30f6f3d9e4af4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd04e93034d5f4c8fcce02e0dcd609d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7fa332ef13c261de336608dfeeaf2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803eb01b42b5ca3af449160b4036ea9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496add0559f20639d6019dd9763416d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4051db22335081b9a1e925b336f857685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e5f2ec2b0fb7daaa398b1f2f1121e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda499614ecddcb4b663812c98503de2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2071c9b9890fa1d29b5460143a999a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885a6fd6da82ee63ae6745902c72283689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4cdb999b93610f1438e12cc4fc7ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dd0a7aec809c71cf363c3a4868d79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d2f4fc29c4d24c70104698b19f8d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59ee8d186eacc3fdd325ca5ac9cc82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d029dae088b7156e895c843afdd8f86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015f5d91fc4c30320c0f512f5d91461695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652281483944f97173a01eb56d47f0f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6d85ca2290e9267ca6db12c6833a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb45cf0fa7762b8e3c31b47a90cf30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d95aead017f39ae5a3cb03d9ec4d56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67535c13968ce85a268808d39c9a93a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd905c580e1967b9d3852a0b487a2bad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b112aa7a6f745982d1ff9bb5f7874702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335600e63005ad8d28342c0fc222f0d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1495e516bd47ad84655ba349033248704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2f4f1fc8e01437656f9221e863398705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b0658a8dc0141c803af76f6e0234a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c22134505155a3a440c515102ccd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aa05dbab55c0a72954ced30824900708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510afe774c4da7b246246870913634b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7e0ff1da4a2e4ec588c76dba56384710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b371ea6a646dc3b3e11ddcd3c90f68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4efc6c7f126b12aaa85e55f62db5a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c64038acf399650fd8be03c7aa06a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028980f81afbc843cc3a5a6d133b08fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b8d3cbe1b0f2d422f4e00c93f9429715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752b2b8f562604d8b09f1e20bef367c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df26cf780c0f7a6b033cf34227f5215717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab5791431da07bde61ebd2a2553ce1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dd01083098fd94de1ef5ed8a9acd9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdf1ef27e0e49815c723e84dce5b94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec23f25fb2a34647b25d38cab764ce9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8e45034470d4e357734263d7ee623722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275d62fda895182e6521cc84d1ba2e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556de6cf81f9f98e7b3003392b29bcc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb522640dd88c62956c1a37a971698e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6138143a0fc7587430b743c34798be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dc43c6d59b5936f7dd280f5a892b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff4a88f199bcbc5aa46196e9e54497728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11defc87b1108d6784104f681056d39b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bd9e76a4542e62cee3c68c1667a35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645531c17a5c55f53045ba0b81d94b27731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35661d83b4ec8772be3c550c01e795732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8c688a18b8269783bec6a36c78ba6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cc02d5a1a4628cbbac103e6733aab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa00dddeab403731aab8a1b5278223735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c724cccdbdb32833c990b3a84a512736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e918a78ede2edf07a95dd501b4356a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e792ba91265041f185cbcc78689a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99c559acd155db50903048febe37bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1549d8d5ccab55af70eb4344a19ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83aedbe4377b8cb4fb6a5bcb197943741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5124232c57bf8c20b50c759e4d683742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ed0bb8b881c39a7e827dbe3991005743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004d62fa3822f93316e82519d45d31c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa9fb9260e816526ca53d6802f1d90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dbee88a8579d55e00038e395b69e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dfb597d381edc13c9f92cebe510ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3aee2a5ef00ec338d3dff4bea0b58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e24331adc004da7b14e5f080412f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea905625582ad9f59e54ec8b3a6123f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e1021e4b27b9d8a8bf84e5637f422751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14203c07a97c2feb20789b79c29260752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91a8f919ec81fc64802529d05b8ca8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2de5a834f90120dfd73151ed93799754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381a7b2d641005aeb83ec0f096c5e50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf4c5ae442113be670f3e63cbf22ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e38778a44911da9519c1fb2679213757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44da886f7765b9a897fe204ef2e972758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316de1580bcf9502de72bae37a166428759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35300179bab8a18c3e0a9072501b65571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce504f6b794d785244d8de8664c84a672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77ab3dfc656c6e9c786868474efaf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e68c6750e11d57029e165661ece6234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a45e020126f92a12472ef0e5e4f395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f772d647509e583d795fc0c3409ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04b5b5845996ebf2710bf75724acfd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0752e9f4c440cecb934847dd2d8288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874e4e3847b42044eedde1fa7a6524d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab8487f2a1192331638f7ec48edda610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcbe37eb5333b902ea1cc6cd24788b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e319fdbcf4af07e50cd55232586ec6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30943a202a22236f66b343d3d4f5650e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523f739602ba08e7581fb86b124554f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae6c9dad399248437be9280809ff1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb093f83651eac8a5e71b7802a8f4c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46775d4405f3b993f539ba85c86e06bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ff776421be78665b2f7167e6a39e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c6900586f5f674ee419b00bf5a75319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276f8aa32cc8c3b8ad0fb0a70b675dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea62ba7772bc8b6b56832dc4a96cd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a4ef2a820f9b742c2034bff4482e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f8e9f1876ce08f11b4eb40d9182c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780229d3b3945b55306b45dc60ebd05624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31c5bd736a752fa93f5d5e0ad67d1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75834baba1a742a3de412c53ec6509026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f5a5cb16e0b17478ef314e497399827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf2b48ed209536aae21c8ef3b752c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74fca3b5c281d4c253162dc2b1002429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8368e9e111907202e94a0a98080cd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953cc9e4636663dde0275e5c714735f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28726b63a99e4cae3e507d3b1cd7386b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d41beb6899e69d6a9ef4917a06968833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7584849df9207ecf30463caa2fb1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57b3ae42e8817186e3cca9468c9cf635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221de021090fb0edb63a6c6c7383fd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed98c731777cb7f38ae81c478b27d9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68919d6a0eec462dcac2375156a717f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488cf59b78a5d2961fd8704b2cc590739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491889605c39af85d8036c611ab970a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fef5c01fca095ad17027c8ea5e07441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f926fc153bd9599da564f0d2befbb0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d4f4526b2f3e51cae451fe5f1bf6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac295a9e9bbf48e1f30944ff08dfb0ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f6042af1858277d5154d18f8de7d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36467e822fd7ed8abbb7d7b93d3c46a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb21554fa9a6d186383c5c12cadd33047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc12df752f334b002fd0edb7df7cd0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf836a27baec8a43a614366c7c611a3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c90d0d879d28ddd79766f09c390b8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38e3f7ec66872be93e50bf30fc554651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f883a2222b892c4eabba820d8a1d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb8037e6f64eb4071849b5f700963753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc246159d68870f2a7a4eca9b9ed32a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094030e5827a535071dc210e62268f3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbda51e373e5cf6cc31e170cfa00b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019c75fd654938f5f29f0486c1bec5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c434c78ff921b088207293ece5f919658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e0b007ed7559baf4e2b8b064650b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ff4934daf0a90be6a415b27e7db7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45a84f4a8721ae6c806624a0e1595861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3e3de022d146f716ec481564a149f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4f6d3e2f1de1e880c9be94ef43d5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d886d1bafecbba3a535cbddde14dca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654211640c589eae13348c7a3dc751465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97c955157edf7be8a0cb97298565fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de5a061f19e2ba6c7859e9e217ec0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108b468564ab06fef9d387ba41902aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170b1655ae4c53612515719209b080d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdc276ea003dde23932ba32a58a74b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e47798993d8808a371a4e28ad074b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e001d7605e822c105189609a03db8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110bb482440aefc2bdc92af393cb43873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82def07c184fb7bfa4c2a768f6980d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9e34c4f1b5dc9433bea07cb502f9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb690b271135deca833edf3325c92ddb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7900933923f14ea4dc4c229e94234b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196923bde94d2c354cc06e9b50b7ba078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0805278e45d399119effa6818d0f98979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1726434d0f9290ef1e031cf474bd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02e37407cb70338d557eaa90329d3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae748fe66850610726b685da30fae53d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfee6773ed5d704c669a1a93a565dcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bbe9bdee5e393ee658843f7695ad384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa49c996448b576e754007d3adf1b6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc09eae264bb36d7b6efce410c234686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cedae234bd04f223202d706ac65f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff242f0f4ff479bbc165be9a9f12dbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76349b5c2b85701a18b8bc322d7a1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7e48ad0348a8752a3cbd4ab6ff07790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5710c1da4d086bc6dcbf0b8092881f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e88cd12b5ee7894b50ae1fbe7b55d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164dadcced422762455dc7f4b33c82a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914539c3898bd837a6ac3d6bb243c7c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b25f7d2d19e9d077304a55d9c89d2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220f2a7a562d3113a1be991c9914eec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ed2b0327ec32fdd374dff6184394597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac20e32d77a6d4122de0c9173302bd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271331e8c13fe4d1c335aa1ecb788e9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee9ee12dc182da0bad799bbd26f17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1298594563a59148c86180945e815101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fdff8f94a4aeaac9a53247c3940d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e986a109cd4608ab23f84f2657af1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307a0e257823731e575472875f16e05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523adf98d4b8e4b6a7f208f5b3ff72c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8cf0295e521941983c4494db2a544106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6a9db67aea9d5ab00dfa9a60d4d8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fca42c2183bf4ce5c821d23d34c982108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4be5e98c8521d0f04dc9c9b894bcd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecab507943dc5a13b42812c21f906b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a510affbd50aa8faae55deb0815604d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b817e720666f21d52467c4d0b1b0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75e08cd136501d7a7dcf1aafd0ba87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5950a59c9bfb1ed7fc82cce273b11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa107b97de4916a583ff22907541c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2abc265df21ef2caff548f12c1ae7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6915739fd878d72bc978b12c57f771117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f221fc4da0fd2fd9423e7939dea52df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fc52a5f4577e7eb4dd6e5d487434a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebe19ec53c580798897f127200c650120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59e1d5e5e5b5fd313c045e17f07643121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a1cbe2fbc652a6df2de4caf1771a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7375ca26474849a57bfae0abe3cca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b6120d6a37e6655279bdca9e17685124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039e7537e8151780dcf75b43e7ee698125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64d6a10e227166eaa0942f71b451bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee936a6fe5aabb836dab5f8e5e43c214127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141caffdc8ecdf26caf5a554195e79a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2a28d71703ceba21c2348d1661c98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c307091e083dab3308fd396c2f5cb2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262a04a4122cf09575190c2fa5abab2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616daefd8ef7b6e7e0c7c4290ae897b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6e7b0f0b8775eb89de39be46c9a7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00848a855cd3725be7a2e8ae1152d44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c83f6a008f17d4f194ee188740895135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba954782fe6d502ec8315d3a6c913881136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6cf6dad4c3b2ff68f13114b41910e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf7f22a6690e86a3abbf7dd32b2b39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527c331ca8e6f4f52a11d7928169e17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ace769309c70969480741f44b52b02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565bbc4e149f323b175c9a25712b6c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0901b5dd95b86303e306e6aedccb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fceca1968e27db8845f471b4c6deea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39d3ea96a1e8e31f7e12bcbb0b776b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254ec008848d5d37c52b0fdd7ed8dfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a78b1e8579ea4dbcbc6b9627c49f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b364f23375b4750d363484555d4d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe7b8f391823c4d77a166bcceb1b9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b97f95b573fa064f057e73b45d14d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc05bde2f58f00de795ad38128d3748150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60898c54e803d8ec94028314519e715151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398db992ca340b7f907655d996b7bdc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492892218a7f58e1f4716290288e102153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf345a35cc83e84ee9c807049a0f990154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57caeeba4802fa81c170e58b86e3c3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3347200a7b5cee8b227f11b3728f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca68c542892b379e7b2be0a568124b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf752b3f9ae8e562a6b67587369cf58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04000a728e1c4e6dfb55d42e3a6407a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ac457307d702c6f69f9fb593541cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2423c625ffb0b5e2becf03b74c7ec3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4d0783f864c4f95f155fc67d1e811162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384212110a3133443eb5e34ded10f5a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f807f9d18392fa642aa1aedd28575e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d41e1715a5607d6f37a4ac12e0d578165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f387a3254e7f2fcc5301ecf29a426166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb1446e7626b4bd62d716a2d8650c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2f53a50f4240941efab772f5d8099168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815bf577923ccef085c0f11a97d3e79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08422d3d219a571dc3cc52b56da080170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be51456e58df97cc164edbecc75daf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb9479a4fc953c5341db47d905e968172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde35f7f23b145f3bb97aae50039934f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601e2cb1c67ae4f7f01b67b2b7f6a79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b57539e51d0efd0d2b5f809b065abe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a6f3828caa8b20e27613ff6f4e4b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b4d4e7a441ecc2aacfe0020aa9dbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcff06c2309fd93429df3c819cc72e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b0567ec8edb96c82604327ffc5480179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145396cee0f5a28218c5b5ca6b0ce1fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d070c3020720a9d73bb9855b553ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9225bcf24515e0a5f800ec6002e7d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268b1d8bde91ff4267194e1e7253615183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e6e1ae226c98cfebb51ae2883884b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1a8846c4ecd1e9314f1a489a0340f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f0139283aa2fd9b126bc9468efa12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03364ab51b0703195eba624e3d8835187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f908dbf50fdad4b7de43dd4640d0c97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6501d0f1b1d3c40cc6f5fb31f82953f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65ad7f84d742a7219bb289149282f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386fe91d5d156c2a7adcb63660d1db0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8992ebf6cff084b6e1fbd19436d26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5c8d9af427f1916a97e97cd57048b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeefa2095004cb982b205feef97301e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeecf123fe6f0ce521ac6a3d3b0688195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45759ce761ed39030c961b4c4822be3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb22db21fc8d6be5ffc04cd160b364197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0593e0edaddbfb8670796a4ca12db1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977355caa3cf9d93166933e625c3a8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b41959218c35c71b9f63ea460eaf8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8bbe6f85147916284c02bf2715d7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7cdd045208a9c6a0d9377005ad4e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa87a37157027ed45c4f806ba4517d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0bf5a68e74fa7fe958c7bac4f7eb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d38aedf8b30c2b49a0656c7b6f15f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec488ff5a79928aabc34d4d3181d6454206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540f5bd837674c6ebaa05e10288a863207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94f5abcd8821d13f01415a4f080daa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2ee3dc32657e85b3837e0765edea1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee21cb159c0f8047719693e3f3152b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4beb527a6929505e14929950441bcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0be9bbdb8aace35ab316f7ec830d31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563354ad26208b67fb2a70b0fad8b0db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49923cd18081149adcd958b0f9876fbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d806d7402732063a5d56be427154c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c669cd7412ce9261e97df311bfc49d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81622205689ca904f04fb0d97110cae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04587929969dbc6f464db82e2457e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f6927ccbda2155ecfd8b225f3b4c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e5cb834e3e6e699c12481eb2fc5d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73e71caa3ff36b4657ff2a5a2f5974221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42681f19ce255a626d13afc3b3d251222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873ddec20a009bf6a843778b92c66ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11108efdacdeb15880d64c6f3226b770224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6b8b47d1b5ee21e20282b9aa76f4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36251917610d09c6f5f2df5120987d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff93f96fe743088effb58db47d4725227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af289999fe6da32de591b24a6563b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c1c8464563da0cc37bdba3ab009c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80748bc23485ad7f3a564aac73e1cefd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e808a64b9d347d27bf3862b89f1da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7dd07ebc1eee87d0df5e42181f650232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57589c3b29649b63a01b2980926a35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685f0c64f8cfc58f89fa8cda231f130234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6057f15a0cc4a5586380ff70efb5cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8a25b2475f48f3e5c2644d65b0bcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee070b20b35d0c986f4e8ce4193b4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90bad4d42383ec90b72d141c1905a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dad4d55827f3010b0a973189583090239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c82360ce7ffe30e233c2da079eee98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cd8dc7f51537910ae7de28dc28cf5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c75e4f7010bc7e3b41a20992a426d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b9f8f23c962670de4b62e27412780243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84270de0cef6eee97a529748dfc01a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddfbe7069ee8c8c27244bbb8c5d385245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789e9febb239cd072b6a8b843b70c18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec410fdd5a1eaccf54d4e628a9605d18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c34d60ec202077ae4ac259bd329d7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b6f975cb3ed2df593852bf5aa5e7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b012700af5e7526f67c1c1c2da113de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9d35737caddfeab8eae98e362d659251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af72597249fb927242e62342abef23e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14becc1c6b067f155edbc4c392288d66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9b56e7ddfd3aaaca69c57d3bf5484254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2004bb55e9c1eaf950125929f6450f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d6ffe5015431c60f42cba0e5cfd18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd521828eea17ddcb9a50153134ce5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081866bd33734edd9cf34d40314ad5be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887ffdad85a728ea877c1cbe02a3af9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35f17266ecf88be90b2934c297e881260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c0ba2deac5f0c4bed31c3964cca97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef839955e70e4d1fbe613f8495041b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708498bda5363beabcc78f9ab2a860a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ead8c0b498c4ccd9f54bed5fe1c865264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30acdec43ef40a8e8727983ac5c3be8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3721a15d8145ad19cc9b7452bd9deae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9995fcc87b760452ec76c406894d4d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4337bb3df13d9053d86c021625134268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4cdde5bd3f23d54632a9ea63229ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de23e4339d1f23033732e7e650a9444270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96984f8b333baa9c5fb69f4de546e259271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd8a09124e2a894751c67e7bc1067b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c11b7e09dea5708bbb6d378e75a373273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55179d4fc46883c91116c132c8f6857a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfafce7792d83efb85a1481aebc1146275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ada399b2276bee00a2a95d49d93958276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c42d41b33ef92f6328e8b7216a1b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc17e0081b3663a217b02a0f86ca45d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28095e683b38d839ca8f567ac4e8979f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6cc45dbf64209d18181238946f355280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4852555a3ed9f1e950a3d2eda094bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cd8640366c2febcdb7f4e5d9fb002282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998117bae7957b18f16a453aa304b24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09381ad101ed6ed1172728659c66414f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95290c5ed4fd8c8ba9331db46a9870d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9f1874bc7086fa641f35759f9af6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cff41190007988a66452066eb363b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0f4a9bc06f8e2f41888647d28713f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c579a3a64b8d2f61ee0085f8c31726289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caa4602b729082ceb4c814e3a1afa8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2921102e2684482a45786d52d5e37f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4fce9ea041c62cf1611d2dd240186292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c8c1a56990076e92ac9814abbbd80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e21ca4504fd33b72536b4f8ccff325294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6a5079e8a33b075223c6997721656295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f5ccbf8f293fcdbc00baf34bcebbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec945a136e6021ee4560e499d05c50d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48b6385f189c395a3f9c68d40675a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624148f5a32cbce9dd9a698ec55717c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a3fa80136dc8122e740a727935533300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd3cfda6ab6b3b7d04bc79e9005c9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9906e3d03badc5ca3e20168447513302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dee8327a4389f4bd2b17c9d44fa5cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7703fff60ee8f44cc4c86e05cfac5cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33824d8a33b7bf8121339168510314f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc82405834d78b55b2a3c8d92b4ba63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9a0c70fc8f13fd912b5bfcd32da35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d934008aa1b42b04b550e063c6d6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ce32215d8711b11389385f8f2b0b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911894a5e4ef513dd2644049d809f1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7dddcc484cf769ad13d7dc4255a73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755601b8503f71a3ebab8b1f7b9f6fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf56bce7e8f14f136eadc4617a93a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd20e7fdb693c5046daea97ddf4d15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f45e5d8d60436c73b2014a6eb87f05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2edb4d851d3a6f2cf19447d8a71d2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23889774ed1caf1c46392684806a3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6ae95806ca9905386558628094df7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9262c633aca5870ea6bbc16628e0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a2640ffd31d182da66338a72a7440320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090c2e16b6b416df1dde810ca12ee6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c19fcb6f1c2f1a8fd56f82310f872a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c875da545f624d2978a48edba4414323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578a1ba801bc2c615f3707e9b3fe1e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d77b7fb12a011425f03f1b424ffe4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362104303995dc606240a86b2e5d4d08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c225eaf22ae2b3d91ea3fc0f6486b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25e730f143c039a64e22d9ade8c0ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2e2a50b2b17c3b33aa4534000a63e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9280d72d918015ddddba0c7b07db2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b06dd444ec89d13f26a32dcef77fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87601cacf60a2a63ddd5effcd572861f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b55c2ff2382f0ff8f9e737f70a28a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279b922b5e09d5d0f8403fe92301581334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bfc3be3f51d9924ba9576de38c29f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a527d8d87ec8533efe1355f2bad7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6a8a69b2f91fff83460f30d335a87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34956e3792427851285debc4d5fa836d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c245065df034decfb147987e1ee3aa5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18152b853be2b6be6a7110927dc06986340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648fc18ff40cf9195ea7f6b1e002adf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8795d8ea0be23c2ba4adbd9cebf52a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d7bfda3971564e0993b021af9bd22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211cc220738571b73086352b8074efb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d44694d16f446eace8cf42a0ddbf5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f3b79cf24d62e463f26858d251ffd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39007b37f0b1cd29f64bffb7a1432d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b3fc86d0836d2412923bf16e6a848348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e40cb7726de15cf864c44a5cda0a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01834e9b14780a1791f0d0ef40d2865350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d05e1d104d13a7a2cc86da1ee8f8a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c0d2bf6e9802b61f15bbae9f29551352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba4c9fe2ba35be6171125dbfc2f07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc3aa8b0c0bcad4acfaf8c466ac797354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f882fe1958f99531952480f771519a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec31e172791608cc25740176193c4f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b932b1b6fee5117ffc82c4cfe768272357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637858593f050345863dd12ba2f08e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e29705c0dbc33e2fc1a8a6d6d5ea5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072c152ade5555644c1529122c45213360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63540b9c7b76152df59c9ca3c5af0c02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00004c372323efb149302718f4d115b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b4e1a61592b3c01eba05c2ad2599b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9308bbd0c05374ba15decf6c44fb81f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ffb7eb92985a551b4af056f9c18bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613caeb18305231ab6054c016c3ae6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b697de2a496b9d3f4da36b4ad8a4641367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611e822fcfe3785165c54bf603c3ad1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a49a0656893e5518f39d2a4982f52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d0e56c4fa82a1484d6a2743cfc78f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8674b92fbef65592df8f529431795c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b3ad3cb824d58e0541039a4620562372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178fe3a5797889cb8c08178783fa6c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc202e1438dd77f4fc241049c60a49cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3617561ad4b64e4ead9243fdbc825375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d58c7223b9f2691b84cb7cce1cc6d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c542394dc41ae8f7fb2a2d089e40a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491114613211acbdd7e5e3dce69a921378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce9ce93b4d0aa5afc8fac49148d1f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d347d1afb97303fc944260273be5a97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023b5d85f685f14d164f57f9633bbf8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b3b3245219aa2fbba903d9cafbed5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8084dd01b33957a66f4dab509d97e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faeae688a82c0b13d87df7f7926125384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb15a9436bcd38932d1a27620ec7c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe3c4b9c2bf83d5571cd797f152bb1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678184312675f3058a54e6247d2653c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99604a09fc5b87488913ac8f4a2e39ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d429c924cc56a03e0161d3ad2fcc186389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216590d6a0ddc050c9e1604f1df808c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185a4ad8675a531e508c176998cc8c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427213227e542d74d03229fe45176315392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e5cedcc8e215c04022d713028de7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761e35da951130a83e2243d23f24066394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d90b82f88b5ee8a842c5d23e3c08e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226c369d9132ebd715ae15c96fc81bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626d00b90c29c3d6f7e4bd4b7724636397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23f7ab9dc37041813ff10f61e46435398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5061938ec7944366fba9e3195907b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a874eb2b6b2fdc7379944af1b0036400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a93ae332bf41290a9b5b7d5d1a0f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26049e2365a961dddb6f4e09dcc134402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d8bef8b52165079fac3f0b23d96cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1093c93460dd7cf9bd6367d9a638d56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f51a99ec51d4b42cd97a3596298e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7df12de0050e19a03678d9081d8646406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a368406dec4dab231a9b09741998c1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148fb1589a854f8763ab45c72ad7605408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12466b26e54ea0f1a309e2674d14c5d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf96ffaa789335b079490eb7071c416410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd903279b41106e92d2f4ea8040785411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95821d98cce0eee2442c63153d5a6dbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcfe8269101de7589ff717318ae944413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d056ba3b1668c2e9b9c929d89729301414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed1fe316176565bd1e0b4d13445535415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afb77b2527f610260a192cd667ae4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58d8f6206f256c528df08994a1cbd8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1299a476639a05bcc1854de35c02a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7adf1f4ffcd624ac21911dd24feb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5687334b8639987a129ecbdea3430e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d3ebe898479e2f1c069d680da0827421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb7bbf9da2b88c054f659229389bf1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1bda84708091a23d6dea0c2a582df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f54aa7d652e5dfb95f644c106810d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce7f0c3a46029f6ceb459f4cd25115425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f23c4031abbe041e6ef8d292043970426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e12bfc4133abf233b83b9cd5667327427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866292ff3711bda9856e19a801570c8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea7142c9db5b4fb6cd4c6ce7225d5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b07c5c80924294ba65a4a34ea62bca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77140469e5f5774151e79479ac6189cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8c7573630c62d69f5abb89710f370432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcefada2413e3bcfa5001c7ca1b531433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ce669f2f9873b2c138ce44ee68a2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313e91af92a01cee778768e2ccd0d0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87d73f8854164cba99f2ea51d6d35c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210b5a6dd54b22c2a484e44cb0ad90a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f27dfe10372ab36460e8b171e054438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fddba1ee4aaf8aa3416da584477ecf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8965922a74670ff90ab5caaecbeb31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1690c8f07828209cbc4bd9b1e9f7e12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450d50acbeed3ca0d95f7c402f3707a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fe90afaadbcd5aa8981d462e8c2c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f50e5e8cda63ce5188fcb30c7bdc6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2469de9dcb0795205f175e473b77189445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cffaf1dd63e151d355ee114da4fe9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277936b443b9d9e114ac081b60280f37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be104253f5f82bea4bc5badd69717871448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d0203c22cd9564ae5fe8f950e7742449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0fc9ba5f6b83c3f6401e626e13555450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2a0569fa98a6fc59b852222b9e2a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f68225456c3b3163828f5add0559f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227a3424165f0fa8e66b6e219448892453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b071a9a86f5133fe812f99825da67a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243b883cffbba2f8e1af586caca76f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c2d79611467810e4c02ba6a65e2b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61df2144b9586da0a805eb89a4d4f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b863e1ad4a2872c5c356b33ef40c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8d62444de5f6a0dda7b714b963e4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498c56ca7ecf9979be57800efffbf83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc548d0db3be8c2e95f080338d9bc88c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96209b058d5525a1f8d4a0c734057f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4fefc43f3b8ad7ef09a0becdf147f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725fa73b41083831e5b77264c32e359464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149a55e9060fb2010b2c5c7154bca0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21086fb44f9f0f641f3a96a18801063466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5786289167fcf259721aa5f936f83e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d532c657affaf5ade97d9b995149e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d23f165a47c8c665cb9b8ec69e7ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f590ba1fc2e07591b3f4144d4210d0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eba64f41d8deb83ccc64b71812a5e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e526ebe0e3add39df041944dc40e698472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cf52ddf41a40212a3d8110caf9bd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb5c928f4fa90d9886655be25d1d53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade11955ad22cbbb91edfb65406d4ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87268c1c2794920d3fed06eb22a075476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a783adb4fac67275cda2bb3664ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a07f498f0e9e5f892330838cfbce7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30111b87f17e1c0ccc5f70b4be9526e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b06d5c2cbb9728fa597b24fdc1a736480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd600d3b8fddcc940807963acdf89c5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a19e813a6910ed193b31811b945bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08f779608a3fb20ba28ade4179518f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb6c796c7118b271dfb37d26b32c3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fc52137d9f400235cbe16b8be6944485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fdf1066a8096f8f08b7004c2afd26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b4a2ffc98fb73ba477d18216ba612487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754c5ede5ab821a2e40fd4aed862a1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61276092e6b89a43def5dad838b4239a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232705305b03cc0e8e68ebdd27960c92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3766715077fefdc418206751817e43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9913d01a1eea139f443d234487fdc62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d5d89cc408c9ce143371a3384bef4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0e9589f1e662ba45d25d288f7787c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848e94565407b24abe69976e4cf5451495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689df5a68274b4ce9326f66894cec0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cc067ec5029b051f6334ca8746cd6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b273c407abff9d73a663f63aaf9d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008c47255c023c073f44a6a99607a22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c113e73d5297f290b67a047c76572c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6014b6ca8e11ddc78b08a7f3c02cfaf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13d94c362f30cd7523aa2a569d0511502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2497b2a418906eb9b0ee08096b15a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf81be7da6514ed2e8521f0f31699a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d6fde33f1f2cac4cb916a8fdcb1f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2824718f41f23cf03fac9c9f4998c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d271374ed232b6995b951efdbeddf3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4fd5fd43a151ed35854583af13c6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e3221b74f82aa74e68f979b055575509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cf250374263b3b08c7467a0d969fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21417ee7ef8d88f24a3a06cb9b3585511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319dde7ebaf102bf95ec44d4c4d4146512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d8a98729f6fc35970160eda4753d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959457df7ca18479173caa3001a117b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb04293df9ebe25a57feaeb2c6a8d70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083128573ec321ad5218e236523a264516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5318f8024e618c96bddcc2fb88048517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f539e44d53e58318704590a20ac261518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bfebfd35760674eecf7dec497ff36519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154936b7546a20e0b1c12629b996392520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2c6aaa97f70b4792ce9d0801b7568521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec86b71f30db70678ef7d2d96b3c13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f09d5a08d0bf012a504bd09af1ded523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0f06eff34663a34a67b209ccc2034524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3716c8cfe39aa1d741416dabf4b6c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2120961dce6bb4562db605a6df2e271526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602632a5822f2332df87a8ba55cd9b9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63591b3704b03debd1f52ec1d1c62262528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d3ad65e2ee0a1716b5cf1a275bbfe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb7f949526f9afea4efe02538ba6d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7412b2e71c034662a5155f435bf89f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3902f16cdbf9149d31595fa68a1a25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f18d1167794693b44668372bda015533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fb78243e987cca031b63dbf4313e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e29e32a5194c99d1c36d13cdee11d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efce38064d7b70eda417afbfd9b7ba1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92b3428fd601cd2b2c0e4ed24b95b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61c6b761164e24905b9ddeec7ace31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de756a3d0d35131e4e501884aab7dcbd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a7c57846fb95feea7dca749531f63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70394a97dec258a25135f4bab20ca9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd284e239379c6036505962b1ab47d87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a77069436737da9e6dae02aaab240543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae09fa12e8fc4ad60dcf94ed9451036544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3ab829f56f08c6565140ab22dc9cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd84e53ba5f9f72fbdd0ba65c0fef5d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a15fa851d5493c137e7f869697f5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7382cad7bac52911740d9cc5b6ac9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df351b351e8641cd1a271c4ba31436cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52718f58bef3fc4935365054449401e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fb2b902d2d40c5f8349e80e6beac1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a11e53f69b8e824e38e5680e3f62a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc56d025d8703c97549367160d19e18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c681976ac8fb65a9ff8fa7657837b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20b8a6614420a57e0a5ae7b930ed5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175b5124691186d47b13398dd9717ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09020a74efd5725621c04383782d656d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4485efc41db8aef6cd063961de39f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d67514e74c146d1a3718becca7406559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f645ba88136a2f975049ec260f96971560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb077b2a0e1d860e3919b62e84b3f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed48953a6fd930a4f1d3517c7aa874562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61dcb9ea7ace75af7e43a3a2b1a9c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16381ec0057b0a926d2a5a7ef966aa4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f762d6c71a14f4336c106e879aa67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fd5e64d1ecd9ff6e394c5e54cbcaf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644d8a43ca326b8db109504109cf567567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e7c1fe9fd63f6d9f96c038207b361568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c7d5b6d80e7faad8808caad8bb5b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f031241d9ae8939c8384cd936ada7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca027944e59a3fcafb494ba004ad93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c8085a638520b548d00c152896971572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16147d02f40f10dc1fd22df3663a243573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c98ff69eda87fe1e1146cfcca8f15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a23a655b17678394f327458243d71b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072434c51bde5d0c31b1e5bc00db3c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ae5f85854878363594acf6eda11f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8db6fb3b6f91b89b94984b74d693d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8f77dae58a8503a14c58c16973d56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af63629c44f4237ecaa444ac4b19a40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30198eca1a5cef94089a4b3322b3b494581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f308b550611886b78e946419a9c551582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3543ed9cad68c8940d3cdb233e777583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54bea8ac94567e6acdee2d1cba35df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505a6148217621f4cf1a39f86db4e1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9e4e7ca9b7b95c93e80743d68a439586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb720ea4a7917ec0872d89eafbe9675587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644465ff1a8c48ef5f03087dd2f8e28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bc6a890940e3ae00a702b2b721c1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a641a6e22a1b25fd2fe32eb6e6e0498590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870bcb21ec1c3de28d3325bab3b48e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051da64a3deca769a083737f48f7e908592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d252a76c5bc3edfe85523f5a19c54a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2952f11f7c749f5eec54607cd1c828d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a75d364f59eadc01962806e80f5435595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d9c98cef7db0b6a225ec6b0ee796e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117350dc726bc14b9acd212d465448d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5a236e3a137004a8aa2aa6ea77ab9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d630ead27b0599a353b79d37672da4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8b2ca802566a6ec5c303e1cfa20e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed6eb70c0c29a80451ccb940ff35c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67b9026fd8a42c5ebe96e0e32f029a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f31f83aa6c80b32c7576d1acf0af1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1574ad820c77ca73d4b01cc499b47b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40387f74eb3b2ab8e999ec42876424605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4f408e27985d2403dd8f6168cc797606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aecf4b0f118c7a3c28480ecb1a7c81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433dfbfb2e06735bbfc9f2fe43d40aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de43a55b31fab032433d1fb15e7c00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848e70f47ac6eaf6e88a1d685794a56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d15a9e8d445ab7e8c653ba5267e6c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c560a39ca9e42f14b615993de0bf5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf344d5f465591e756465389313697613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764648b084cd84c34246d9e2690721f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0d82ae1b83ea97f5fd2d80d4023d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa8a03acb9f9d9d7f7ad6681fff579616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20139b0bbde70a8f7fa752abd84237c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3de8de6e513ed00d14e1aee9c9e8bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b89d6a38f775307e187593b69dc923619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c14dba709470e06c2d305ecdb90151620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b9698e90ea0ba28d7bc0998f424e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b251c8308105fbcd4592f5a609a028d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ce06aa56b9f9523aeca161a9ef37b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256741ee604196da676e7d39ecd93fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68833de8f90c66b00c396f39113f09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a2a98acd401dc126d50acf13615cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5c465204b43ce346f6584a85f86ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9871a7ee7540b47c1c53a68df46ec3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7355621a074c027ac4e45cc10ae4f2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c7e4b59a11dc5f4c219b4f7b2f0ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26c9d798d76731cf48cf6aa8a5d76c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14bbf5b70e9eed4e934349d5768de0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12322b273491d5911de07e1554d7295633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb43021f6a9a35c0fad0aa6d59e318634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fd0212fa686eeff4dc8ab97bc3c36635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf100134a884ffd63aa6f2052467b43c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220a55a0e3f59ecaa0171b6e99b9156637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76742aa6647d345c4efc2d70c5d59484638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7b951a971f3840762710fbd03e4cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5954f014c9b8a1d746606c96cc83a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb125dbf6afe8f01606e29c2a86c8d1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c308facf92b82fbf42a5211db603efb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936cd7099cc8b0091ef74aaee12954e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02105e74f2bc955c0bc94db5b7d08e57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed8d29bcc6c5799a89dd1bc07d6b33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002f9da71471087e56f95c8e3cbb4aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f97ab85862f375ab1e31b2e4792e7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a09476fb2c0dca55c18d9d5289713648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869571e821ecae371142c58852c5c9f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e6111bf0fdb758824d293544ebb51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad40d05662a63d25b9307652054f59e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a88f076809d53b52c1c98ddb9bb5f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f7971801aa0a9cac9515af338abbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aed70ace8cb1e95d63a1e0b2cf2cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac789bb9f0ac24ab70d22e4c62fbae6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dbe9c097642e41fcff7cb7a8c43f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39353acee2f19ef1d79cf97a8170356f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541921d13e4ab3c628f0afa37d3c0491658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc10cdd76492c364af6f1547c4758e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe004b83b0b2b67505099bc89e06729660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8368821fb1397e2769b56b6b65b00a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457dc7908ff63d1a66b7630d5814558662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1d4a47de28e5943e9323ee4e55f3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbee77581e2d4bb9a2b3a8d36c8f5ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b9a2e20d84ba593797dbd80c38200665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad6f7b35cb2df3aa44b6f2dac073d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199de8886d898fe7da76e391c5480971667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558176dcd42e6be8f9cd753291e45da0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97963886a8009f32ee450aa1a3dffc41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519a6278dd4d1b9399117e80df7127c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996228d6a88f272cc3b4f371fe375acd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efcf46e1d56ce391ef0b45fae45d8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c1b9bb97a2b123e0865a2005410cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bd3bf04994e39da9398f01fc6b471674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cb24956c4105eb803b4e1e59e9c1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8bfeaa7f9bf339d1289446f4ff314676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b2574539051e21dab8b98043d1fb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9681c349e16480b179bd09a18360a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d69d6e0c5030ca045aefcfb8d63659679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9b4786ff2e64dfb887ab54136fd8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77302b9598a4d106eb1cf4d5fec4d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff04eca09d7016e9dcd8819af76f49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b27498b59fecceb8493824b5842e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aafe2aa1da1b3c10bb0792518904e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abf90c12d48f800335090b19053e33685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2f27f517a789f5ecd4d99567321ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd4101cc827c500552b4e831518b34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bdad882a8e2eb16baad93648f4992688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b94a4816aebb57a82a438b409db9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b0f81f050d96895a2b8004e141289690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25d3824a7744154336cfd6a5bbf4ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047819e14ae5127cfd2e63b9b37fde3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b967853bd946fad9100ec56653a4be6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dab3c03a2886a8c4e3accd7c149cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03bfb4361a02b5c6b742b32cb0b54f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f176a5677429cb5284da851cbb18e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbdc7b60eeb1307bf07bfba0574b27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab412cd8f5df9457dd815ab10c59656b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b13bc85d04c0c38a9917308a7b751699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80e3744d3fa857d2373475e2ee325e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cab32fbbda246762878d92a2df8a17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c70ab492a4c377d41643f80a55827702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa038488930e3185022db60538b5fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141a7d34fa2f3d5639961f89d260ce8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1144d147ede3a619b07a1eb3c973e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfc81f7ee5ebf4e1946f84d98541b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee235b40d86abe30b6181d6087ae244a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef38d3a34477049cc3c849581fc0b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bca9795d2e3fc764590974deb661e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0517a39428ae085667ab02e6d24816710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6300c3ed38b2f4940ceb3dd8cfc1640711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728df36d43da86da6d945a85ed22318f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6cb0e3019fde9eb967d74c21a0b87713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfcdcb24c46be49b47f42c49083d14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae3cb24692039ad5d8a7d7ed761625715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ea3962a186bcc5f2ceb58f4170b16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceea0e1a10219897ec90e1ab1bcd55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12540954c082bca64c69f2f830b522f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cc02bb527a8048caf5f08ccc90d9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6861d1f99f1c0ebbcc13e43c1f0808720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a586c40d9f2ba86a17dde78634cfad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054037c7ed0ee95bc8457c27641d972e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad69b9406eb764c79b7ee768f8366a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60570640b0fe8aa2e58951896e3fb7f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c18ba2115e570789fdc152f9508d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae73aec89ac8e26d90c0c890c64cd4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b9943084aecad979e9d532488fc38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4154aa405044b867e4a76d7250570728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a2da07cd3dadfe80d3d607cad9e44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d528468ac25fc349d84ef17a7614ebc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfb4812cb46ba42e3f9420e40b74ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01673d0b4c3581da5665c4eee16a933732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794296f630402b4b9f85434a4818a69e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de79ee8db5657324b8209858a7d437734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e49491b329425d3d45bf01ce68903735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6019c4cdedf0a2cda1978f0160c7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2612370f9677aff03e4599c9704a81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c10df07fac5a9f179e2f089cd64d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610439fb7e916da96aa53f501771465739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90545abf32dc3aeb463d177280629426740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93334819d5b51fc7c0bbb0c2c5b92a42741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756532a6aacc10dc954c32ca2cfa1bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c06d392411bd6d2f5693c84991cc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9c3c8cd3ad4012201a201030949bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931fb5f48a14af50498a39d231bccb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b8ab8a55fedf93e5f036fef8735eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9898620013824921125376d0495bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72b28b8fe3df30db804e78a505db20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483ab9bc740560b68e0112c2293bc2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46757bd792eff6e2097ba0e11322908b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74d75734f5ab4b324f42a6f2e4e004751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b882de7c6d4ac0dcc4f2b41a767a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d34072986b2a0612479f5e8f21e685753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566b4d8caf0465c48aa45c131c2e17d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863a3ec81d6b66ce00f39b3e4001614755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a1edf8a967b991e1993d27e6920e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9570a9ff0c8132344908805125e338757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49762a9ecc1c6145d34301e3a157e5e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da43cd5021a6431f715e739e5e730b8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>