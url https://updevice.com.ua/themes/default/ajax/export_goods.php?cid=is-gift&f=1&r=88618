--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d19eec0447792bf81d66a278ad56d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa399de91589e2cc5cc5c55ce71aa3ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88180bb8b97dac458d432af9a375e4bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855445d605c7b9cca456d8196932d4a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dcb287a2083a7885aa9fa1114625c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e54087de75efb8de4a0f167bed7366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f99cd7392e5567dc1b3f318a1a0ad57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0a1ca6a35e0306038c2aaf27328b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd5598cfd9d454c3494b209f5db7d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf543ce58f78bbde24bca985db71f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08869707b0b251fc8677f3d6472c0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece46d756f562d2ba55fe59b921fbef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d429343edbde1887a8ad52735cd1a5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd5b467afd5da8dce45d7d5c7297fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63ca31b35db9a292457eda101db3b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2477ef266d8edf74550fcf6997c61d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2454435efb1a0859c6d9aa830407d9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108469c794ed73259762f06fb17c101718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f40d8f129bf8aa787a912ceade9ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102521c2ac57381290de53a4667ee5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c24ca0bb83c82368af15671c19cb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20b0925f37dcb8f27fec76456af54b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9bf742c4e1411c260c23edc77673f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30fe5997fc15e3d47734abcc2b402c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b7156c7987d29dfbe5c7f305abd5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc10f221d88a46c13c17e98e17591a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8529803a78c4c9b1871f863de611427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6f2ff5e1218e6b045a45d04777ace28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f060b262c80162b798f3ec4a56324e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c9366075ad1ed8971855becabe4a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59710a715bc3dcb312c208884c32a0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ea63a8c786d012d1b6128de7ba4d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0161b42f3c0b93204c4a2e20f60cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda434d165ce9b561b19f042d3c867434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912982bc420a993668158ccf62f78da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde81a14f12027e4a87fba5329bc60936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73669df585fbd6c9defb4731ccb026d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7ef9c0f12f5c7ae09c1a18eadb59d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5ea88399a95e20facb7bf550f251539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb919938d6e26d73d5a64171d80f8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10490bfbda5fa60a2a52bf8971ce0f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274c02c62cec4cf0529f7503cf2f32242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e5614066df77f83498a352a0a47ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39362f571de33779a0be6017abff5fe344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08670413529c4c7da54984b1f9dde245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06b45eb6e3d5c218c7c3453a5c3dfc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c411080ead46a3b877bf3f922c7e01f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a441612f129167ede434adab4ee31648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb640c5c8bcaab2dd8e0617865400d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152d8248bc3176156d0ecf6095a4cf150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b755a998a1a748ae132a4dc6e96324d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2a009488f1acfa82beb2c4ad123a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c007c7abb7c177504553399aad031e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d74c77c65bb7187b192ac92c4a75c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84ce73cb72a6597f8e7edac3d6037655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97c534f8776d1ad250600aa8950cb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7438bd721ed69f7f406783c09f52b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55458cd9a86caf5672bd42ce55ccf64258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cca7f4ccfaff68475ba3ca9e3dcd1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389759f0ae613a697347d676930c7d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cad7ee2d40b87f659a213b2514471961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba64d5b2280a3394c0f64f40b7eee962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531559526b8c2b652be0796c739a8da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33075e0369ce0dbc14818b6f2932ebc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0ea4381ce5b10898acc2e3aa81b6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a152a86df09c60b697038510c8e0a6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fe33fc22f36f4feb7d3a3770022a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b38d16b79cb1aee2a66acda45f041668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2e4710a7a0814ade2c5e5c9a705be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9490e0e6fa54236c3707afd672f90570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e9b14c41cac15c929c71fbe6f96e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d7877485f91b768e2460fa31e03d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3a6647325a2cea03ff3f865a7a31973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305d8cd11bf0f0fb749e87ad804118d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc6d5cdc59206c8ee1feb77aacae4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d275164ee0ba3b1d57a4f9f45f35a7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6659def8c9ac4d052e5cadbe6cceb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff33c45f355b7084041914713de8fe978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e930fe64c7e07f143d59686fd0ef7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aee9cdbf9a63e797d905db295e19e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067405669df759f7a246e35ba666a2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf11939c5af758418daca3c66aa78a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8fd005d0ffbeae73f73d6f71503c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477b4f0aea9a86f09568d1a9d37cedc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c51ed832aef90764b083e7fc4330dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15a7ad2f574c6c074ab5687510ed5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75df31e97d4e6809cea65138005151387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4b9800f4327fe2e3e671f7837d0bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3325c19ab5d00062377af5b98e2218e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d384954f0951edfff5a644f0befad290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdcea1f8a3bfa34f86fb2c1118248c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1b2fabc81ef5bd3b351ab1c8171f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afeaccb508acb593a3382b885104c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d7222cfa308e4cc2b2fda2ca18be694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24324539e77dea0efec1cce0c85d6dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddcdd6faee006b4fc5b6b008c27b7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cb6e19bb29602bda574af359544f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacc58af80d9f59878a47fd409ffd6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9862684d094c9b6e113b02a54f5d5be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0d41786bbe82984b71073720ebab4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc35a9918c62e9824fe023819b642f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d37b7b6e8be980a294f55dba20b09d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed94bd2891df413d9ee4ab42b407291103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9251fa9513e1157c3236bc76e25b80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a38465df2afe14a5e18ebb7df5423105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f2f4da79f6028f0a66494bc35f642106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848f34535fc7c56d990b705f0232f71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6d72615710df5059ef42e38955d4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d33ddcd52f2967a5dabd33d8b40e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f698cfcdc230249e4d715026ddb38e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d34572182d42fda74aff63bed6e25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b2ccb7712727bff2f9641c8d9238b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cbe3777e854fbf295a6c007ef36ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e629e21a42995bb85e62e446b9dd672114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b6d4903bba9ab7df46ce4a10951ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06967ba4653bd059688c78c8974acfe8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8108a2c3233d393a7baf76bc35f93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c11a71150d7c47ae53d90080a0913118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d40fdd68c74ed7148b02d022288668119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aad6e4b89023fe02d0b8a989f7bea7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669145ec77fea073462f138642d34e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ff85f8603838a4beee07db86b12ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f876bc403722e58339fea584effb3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d3797d6a8f8740ffad318c84486c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c71306f08c0d22275c5704b6b33811125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6ff5cb3fff643fab1814fb39e1034126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921a04f43d30103d4ecac202e05cc2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9f6b6fbcd24d44fcd16e233c8cad4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba02fd5fed35354c0c8ac8542de491129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33157b8ad96d98e5446721275dfe92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcc3e208f4608f9401c872038ce5da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919ddabadf16bea90d1f15bedc11fad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf8e9e19c05cbbb80c903dbfcd6ca9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642649144c708739bf18ae80faae0a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a11ef01f7689e4104e83dfb20df12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27643f390058d8a899874f65c8d0b4c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c7e3f8c7c7b85f3bcb6112ca7b2f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89fca1f164eb3d8ced77fbd0f224a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61111ae9938f12dc19bd8f36b90c9799139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241cb052cea9856b4a09f78024b67c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158a4cd87a177b275ea1e990122429b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc04358dc0fc4a6794890e33e09fd6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05012de31abc71e37bc77604118f1b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d8f6f7a9d7536851b9450ec3a9218144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1238ab18ab09907604a20da0a3f427145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824dceabde21aae53b3e0f509d636c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809edcceaa693e3ef0e2e5e9cb3c47c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984ff0e714a91308c22c13bd254b86a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f467c473a796437f04198e054fa6cc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a1b22db26294b023e792fc5001717150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f7bfec247c69a394326c7b39ca7a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505d21db6456bff2f3421a3cbfd2dd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c5689d1fb8a05bb3a942a835ff3cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14962f522fe1cdb5582d8d511c44c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7c5f70c93150c532a52b1e462f150155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e082d51704269dfd78390dd6bf7fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac781577fa06026e3a26f4c5e55f0b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b24289fcfbdf8096a6350e0d4faf43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50720ca71426be0d19d8fe1752b84a2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87e28da108f6f7e867cac16b815033160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d4a68eb21587f072e5fc680cb879d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a42455a273c903e7b6b14ac39ff750162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ec574e516e13fe45705924958b1ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5bc86495f2fbfc12c623c92c17693164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff327dee52d6bb3081ae5ff8b4b3e12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ae901a7a1f01af1128ca6fb10d20f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c74705b5ccba810066318cb03abce0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9b2882f1e573945215a6601552b37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59426d11a2052c2ffa2eed7d1b46446f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f8b54b1857a76c526f3fcf352b421170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77096e7f0d3afdd6a8d8265238705f7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46743f379eee5ad96bc3016e1a68ea79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ba3e52017a42bbc4428229c925015173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7b5f05b27bc609f659114ae227a84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7aee5b7251733a5b159cfbf1d25b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971a0d9918a6e6c088627334c563ea8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ce9b7680540213c66955c3ad9582f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0709baa7b7d128dc85ba236ad2b48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7a75561714b1fd1bc32ec35b1600e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed806b82fddccee25e3ad136ccce5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4996d6a314a7be13158d5497de3687181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06420f3bbf4940d626f710c2883fea7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58052de7258ca1d5fe3c7adf601e736183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dadc64ce3b763453aa128889ab5e43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c178c88b49ce61cafcd5a28b82ac1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78808c2aab10f821ae10687dff24e1f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aad07d0f822eefc4e76b1e59a4b5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc448254b6d7aae6f762583b47cd710188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a555814f6f6dab09f514290019de18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3861f150629cb1f948d12540bda2b4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82133760dc5a929a995436be4fc25e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a71a89498dded10cb79ba54c108d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64272e14546533046f2bcad26d4e0c58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77967551584c0980025d726a3233c5ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f5574f2825c3aaabd3a28e4e36d84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fce0a56cb1bfeae20059f1e00b409196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728f7387d0c303b9ad3d2e38413c52d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8c9609fb432393e4034dea222210c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954f9b2eee1750cdf547cd9fe535ef9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13404c4284de6ba8fd21f28ea98ffb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68befd11986b506afc8fe3b3e66a71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edaa7f8498b93daded95e1d8884a9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96161a9184d1eff473e3eec8ce4b19c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365755d13b1f0a932a7e137990fb1f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2aeccfa9dacc120fb33f0a340d947205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e75af52cbb0e25ed2fbf19adb0d73d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b114f390109ee58ccd708af398148207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3a8270074cf02096880255e24a1b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb28e7166d97c9a927045828598257209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d4d54b2c1851ef4207f7f34a7b108210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b90df9d7d5ad14e8d85455499963ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09168b851c54edd0f69e63b3554c8ebf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cf2461f2b5f6d6831a3b37df54e77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e80bee37ac24f1587c7e0a9f0715ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6524ab1725a70fc44ce93b3cdeaa3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded60e0e8301345fecf2e68ce1056b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51df22d46e2ec6bc24b1479782709a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cf6cf84ea51d0fab0b5155067782a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca43af7936305930dc11b390af4cb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f673bb2e5b821fb5fa8e1abae9f04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3ed46c43da9aad2f6e81ac2940eb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109b8459b9cf5ef8a139769dcf4a116222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6bd2de4dc7c72adc55d43b03c9b70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531fe48271f83480a8616a8a328ad5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21fa4ce2be3039c89645e740512506225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018043bf8707a2b77d108ec3145a539226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b96aac9ca41fff22acca898399846227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f559ed73309fbb3a6938c64150fb316228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957e8ca7ac64af12c4b6c608547bbb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084ad856a6c9b62cbe6d3517c229592230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aacf409d14b4494cf45175fbbe828a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76071a8fba40f9850bce01ae9c46323232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87c96134b844b23fd7574397d72712233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27b0b423331a3474c20fff259904bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6957e200dcbd86e34202f278dcffa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20add7940ce2345d58bbf6f7620aeb56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18196b828e675546035e420cae6022237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73a3b67940d9b988090f14166098d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02425aead2a715311b0cddcdcd25c215239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f67594584bc5d039641ac767c0bd9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17617310737b62ffe595a3623f2f64b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd42f59e9278284a076257131d6f57c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5171e0d747962cd7adbfd86752134a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef09c5daa58fa32e4286e59bccae7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f92bdb6c4a36f6c6b3c451b2405a33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916f4f337d50a1526ce0175a09abafc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa3a9a9cda3a64fadeb85b82a6d2e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a2e2272a1ed5056a548ae81a6660f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd209c5fd52520a6157e97654a7313fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829104da48f217bd33b1cc02ec3f4454250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7ca0ae3cd2450e3170dc959c388ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e989c037bd22ae15506501d5f7e95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bcd3bed021e297edac1f69d84e8cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e2942ee79b43c48947ef67ccf0ce8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39500450fae2f0fd186ff56195d429b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50210dac4396e9f323fe0ed4292e1b11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cab9b44188f5e422e4da7b739c194257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf46630736b0a50b9445e6ff625fc32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb335a39bcd416c6ca33420bfafec9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd47dcf8995f9abc81d50443af212c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de674764cc60c875826602c422d85e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d1376ce3bd5ff6c3af803d703994262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3530b55db5378bb84c9090cdbae7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dc194742c8cc6265b45e555cfddca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336cddc3afa5c359e716ed657473784265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e4ce69de5dd1c2ddfdf4223071792266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04147bc87e618bcd7a1fc9b4d6ee5455267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdcca713d5afbe4ded570279258e6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ae25713d2a0e52413f68778678171269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281544daeab85baa20486f561742c6fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce691fe74b7ad7b0821c840fb9b969271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed1e68ac2f969c76be554985879b0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4873c0a9030b652e410b4d3620a043273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650601f65753a692aff5de5253573b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5294f0ae3c992335aae979a46dfea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c81ecb0ee9501c4e5b060024a9d4d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583091edd4ec36934e6b0e83156085f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aa279cff9d960ab76337c27331fd9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194256ab7b3b9cba8564fdb0e846a8e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a297c45d08ccea3beb7f7fe63ab5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0b1ed10a693c820305348a8b4cada281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b693ddee963e2fa6425b8b8f5646a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f30ab06e8abd2b8af7f73aba23b81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215073f536e393910ae3a70a82f15f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f74bf81dfa029c16bc4d859bd0491285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e07d5d7609c8cd1250b5190880c9d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651d3fc46ddb3ad86912bc9c4654cfc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c075c99d2540fbfbb72be60fba5ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad0795de5a69834cf51ba65c44a8ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d303146efaf956894aeaf31ef7fbbb5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48b2e1a1d3094138f5fdd08aabecb8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1999de8be08ffcab512a26e7d283d43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3d46e4847e9c7552a6489ca1f57d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39823296d0150ca8b7713d1ac671ed61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31150fad34031b0c15d334525f573e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2f65378efa630c4a6e2463eb239d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3c5884dc399a7e75d98166e1bb6c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf600d5bd8b21768d24da033da33b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40cfc75ff953a80a338bbe371b559d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf02fc6b51dfdf6f2f6589ce23638b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c36b98d282af26de9aec3566546d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa136f286823a3747fff9dc07e7acd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85006b85d71fc3061c1d81358c2681303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbaf10f8a4d29ba0c567f5ec9a75fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a0538aabed554d85452644db555a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ff94bad553f6b265482d513f0da3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8915fc6b0ab8e965239bec938b847f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d463f8e106692603d7b9dc68daf3c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0f12c1cbbdf0eb516c2cf6018aeb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534967057396f64675a12363cd0bd31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be37fd1b9b0d35fab49777b374699af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11fd94ef910365b9719c2899b924bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e36fb9e119f59e8e865eb8c2af907f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc4aabff89942d620567465d1ce089314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e2878e511784b9925c1cfeb351aed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277014310bdbb66816a410da194ec65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2baa672fb178a4186f1a86601c2fcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85718694c4c6e4364b0cba75f4c257de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb1ccd14e493635941adf009d90f2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17e56ffb6ed344ddf9f9ea4baeff42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c08db7fa69530d4d5388906b1aed9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91300c05a828afaeb7b698c21d98f535322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8545b21253236431b96f2944d0164323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26483cb606dca8e2db634d2cb904e7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e602054a75f095f132bf4d8a00db9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1ee054132c5369e568467f21d17de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15f7574bcfcc33ad7c065a5e867186327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cd2105ae9a5aebaf0138fd421b5d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90352d8f8a3f9b2ca5cde9926d5e58d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabc9f865fc22cd730c16095893dfe6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9470539d879de8869f29aec67caebd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d014513a8ad4ca292695570eec659332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30837374fd33f7e56133185eafec4d3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11453db3c97d388fe750d0fc266e4600334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f783f03f8ee4b189a78bfa8d5ae38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b56bd7cfe7aa00a4555beeb586c08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55041a9fb9d66d167d1f4e90c21b14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba54ec15e90848aca9286d231f3e90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68901f7f4953c261c1619f48a6dbadbb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21894d3110118ddc271ed5a02def4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843e606fc2d813770163a3b8353eaf6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfc7e1c090e9892daaa842e06e7fad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbe4b513a1a7bc560e3115757e916c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa390bf9c359255ccc1e4e30ed19e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe1a079ae37c942192be3780ba4b3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae21fe24103e0b72a9dc850715aac49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b77805494f5fa6b6475edd757673a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fef0e42acbbe876dbfe7236b2bae4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492ade46410ba3402f95c4d69fe2cea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084899653869381fd8b195a29255b0ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff0d2ec5947bd48e10447b1a86d2df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e21cbb2971ddc199ec7173d9b1262352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477d4e3e1e1170900d0626697515ccc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad239433fa9f4e8d397b07b3f46ac1a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5334fd20ca24dca08bbc5846de064db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf3044b1423b3ada6ea5aff30178b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179421ac2e3caf6a4834a1765520399357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c4a670e64efa62faafa83b76f1b6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5843523b398e6a94826247d8486ace359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7304775310aaec1094deb0af36b044b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25440ad3b202242074cd5b77cc52c5f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96a9d1b5481c0f96544f06d204921d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa015d1ef00b659eb78144a92b6f5b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500241da1f1daa89fafc4eac2f1c0425364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262999653714f190256747f820cf7dd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc107a5bd9ae57c833fc58ae2ae1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eed975a6f100e94ebfbfaec129c4bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355f4068a5a181a67d30679d9e0007e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5554c4780d48c68f3a5d6cca2b0d60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c7c6bc5bcb55ca782860247f9f294370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67fa2a9377b4d5845bdc7139ddbd57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fb7ad960d5ae62a69066d56a96e88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef46cf5ffc0a573c107e16cf9bfa18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a1dae8922f09f4894f7f9e745f6ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be916280dc0acf48567545ecce69274375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479eda474a63288162c3fab894c5afe0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3cd1e84de2e66d8be23f448ec9b26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c4f5a5d1931c11d0344ef47a4fa14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759617b22b9272ecefcdb65f55ceb7b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10128c6b855c24897d857f53e5eee9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f1a845c2d466866ebe24d771a407e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a997fa1efb20d03c66e1b7512ec6e70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17183bae52e4d923b3b68c9caf68cd74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212885aba09bce1a64f30a12338957d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ba1dac1fbb4a81cf4eec132057b1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb15bc4489e9e07b44e18b87a2b024386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172dce534afb68de8a964ab9b3dd515387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bab38df0b534a60b55614addf0cca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18668b70ed25a6bc0de12c8a7f91e9a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc0368d5f608636e0834aa53464727390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69ade95682880ec2731bc3ad44f563391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8b35647e115892f29a1c93b01b9a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81445434e8f61d9020be4c556ae395ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c40a70cb8666bf850cea8e7e2a2afe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f3c3d32f71c1deaaad57b4cac7e48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad429a9528499abc647f8695620397396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5fda4479a2245439a3fc4c2c625ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6119afa39b5f6c6f67f472210d2d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f17c71a8c5b121cf496982c3a6f39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1a05843c590ea9bdf573a60ad69b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379dbefa41e9cf89ad1684cce95ee48401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e3e01eb7dc9536074b2ed536b590a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541005f3412c7b66806e1f32dabdfc0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ce74af6c4af60e1ebf2926cb7b80d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fbdfbf62525aaf9a342332d7880d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a933784adc78f4516ff146d3802a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a002b955400189f419d183fd5359520407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5132a70057b33151a2ed5c7951db0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875badac56753a27d1ec7bad5a063a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23517da4024d9f829cd10fd482391d4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54508b62cc105454feb4bbf0588f95f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29add91d55a685d2e27400d741b4002412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6237bfea8eeb10d86e2cf8cfb2c9b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3ca4578fe89b440d861e0036cb197414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dbacb5a52844e788fbc30dc3fc4c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b409b1adabaddc9c932809810a3510416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7de5a00dd70117004a429541a4e14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cab0e757af15eb2ec487dc4412cea9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9374d5a4bd1d2d80ba5372a09265781419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fbd0d58cae7dcf64886cbaa77bf82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca56ca152c366512c873cb60266efe9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e69773157abca55d35d925a7c2016d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34352a9a37b1b53508bbc5699c889a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238352d01a833d63eaec00a3e379fdf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804b9aa60b418e3ab87de3d00c3e585425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73aa16a6b4b36c09a174a94d5b3783426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74310367a75ab6b5eb75c8f11e5bcee7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63328c5b7a2d5feabf610865da66a404428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74bdaace4b65efc50c6c03472f1f67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287cbf823dd2411147c3f7c1b91ef4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227312e1f79c741f972dd8969023f63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455cdfa33630a328717c13c4a5acbbe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c1ce2efd4abcb35d5ddce08b4a9d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c7803a2c1c96758282bc6e805eada434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac7c45b31eafbd64aa64a4bbf150d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777c9b4762bb4978563a57c299825cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7fce73e36ac3641b7c7a54ce1f1c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fabf9ac1b892605e68c3bd723e692438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628950114bafe10e3c9ed953d37916a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7aaa695bd308c4e2502b0cec49db0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c284db7ff98a898daa64cb6b7fbbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e1a683f6e98eba79827cf32978659442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c5742171eb18a4631515d6486911a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf7a6aac6173037de446f424df4e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c2ee649c12c4a24ab617c8e2587fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1377669978cdc4f47222334f85eb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48f7ea523a25be59afb18cce9804ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3835798db802026f7ece9b7c2c5e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489c7a01a6133e67b401000ec45e43f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aec68b6c91b2c0ab99aba336a1a01450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d7fb3a93228a4bdc5f8c90bf7dc94451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dccb5e4c029e495d92e641bb932cf8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959ed88aa75bc264938d824c199041e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21692a2f013134d0de037dce7247da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f159e1f26e900ca02741ba134bb0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541b3cda62f617e5888500dc176122e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca421ed7d654cf6bef579307efe49788457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe8b588b3fcbc98f1106f8729fc9e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781493c0536e440c6b996b01749f9ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e09afe9566449ad4884f9acc089ace460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca679c4947a47797c67b7035207273461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81b13227e03ec578eb339c0a7313da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b09279a0d0ee6512642a6fbc0bf30a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c3a1db6ca0c4830f9daa7f43ff1b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c7283cd8b5e6ddbde79ab1a7e1725465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349537e781ddfae501ebbd0679568968466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c15eb217091ddf919436c12ed985d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f4d964c4eff5451e91ee0f56a84e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942885f18e5dfa46e52df334f3b1a28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977d10285f70fe9b98ab503e5aff342470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5d6579378d8c3a7e18d2c7fca97ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14556c6389df9f50ad4d4501cfa2c038472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf10ee07833ded4d0243e133e977db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1de0112cdc47c81635f3c110156b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d11b3880f085ceface8ca21c3f2f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8322aa0d072b64cbbfe2c067165bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806611a3966f3278c353cea4ef932f05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8278501c51861abbff541df1eeacca8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0672ed58acada108fff97d474b6d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f6c105cbcf9f60e040b455a8ad07c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f55651db060b80153920cd200f40ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744089adaa831b2bb3373cc720cdab57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beab945897a9cbbc1ae0fe1f8be154483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444a10b4f8f338e0cfe0300fc479033484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fc7d025da5be47ff4261b399e5192485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00471f07e3df23b9c32a389d68fd92e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2833f65a74f2759c77394d9a78f5a66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571e7582a07c8b1cf520a4f4cff9577488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a5023bc63cf6e05f34af47be9d962489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e000a8ed17da7cebf474c71c528f7b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8059cb85e044fe50f46c8c3264d3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdb2977da2d92a47854313cc0c7777492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21777846c440e2b0083387086c412b3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb9b36ed33d0bed7ab6e2d268b04b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a91bd1d16e411e146f9e0d602ed07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49428ff408c6de2e1bd5db24c440681f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d3ef26e9e5e6eb6f3b214c647efa7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9547eeb135b81c1ca2b444e80f85d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cf4f35d76e9ca167fcb43a2356c14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd92a71e5ffa15004c524e324b5513500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1cc8af1fb1b92d86c22f43e36d5c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5317d36fc039e571b740291020e9e4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe17d7f04bbd88115625e044c8a0073503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63a7b3c02919c7931d14361be41a44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f056c330412eadcd3c68bf4160e164505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f153037dd82d2c9c38b60741982e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0833dbbe2730e98f6ea645ecf8646507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8ccc6699c2b5093e4a3274f331f90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d22b4c73896f854214399c4b2f80f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381dc007033199cf3d0479ebc9628f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a66984e715b727eeaba6b4d768d9c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e71d560bc1f71d2b08c4dfe631a09a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c72c80be2e2c1d15c05f9b30e26e52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751fde29e9d4c5d7f2e0349235c6d7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f4f58c0785455fe11e8c6456f4b40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f418216837c699f5069587b9698026516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ac95703fc6bf9f67aa0fecdf15046517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b520724a94e30a59678853bcf21b462518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8491d4df1f156218dde06eff42430a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b349a1cd14fc089ccb278a6bd4d3b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351f2e9e5c9b30afd0311f0b9660adb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a476995bf5a246f18b4082f71de99522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff90976fb2559cb4bc2a434e8e2151523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8224145ac100dbbf5bca67fc7f8c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b460f9eb3a6e0536e6c1ee76dd106525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11185333f8b522e7d859bf7279412ba5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd53f70a66ce949b3406c58c08e295527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde9b4f106d82e87516e328f8b9349b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ee6447502c6d67c945f288288a98b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b558a62a0b786cec4d039380cc5e34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c0c8da68bdc5b95c2adc1abaab76a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f60ae4cbe3ae81757613b05e43eaac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcb0923121618f1bcdcdbd5001aed0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea486b9b2038951f9e28c33d23be022534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c65c2815245b13ded1c96f6679308535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1163d555a64237d441483be5e434b33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13940d18708e9138d7ae42151bc8736f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba56d9352de5dd1ba17b11c35d4e60e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85b820258003795747ca0586e912b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e4d134f05321030e00ffee28b95f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177404ac6f59e1006b9da75d581404ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b7fbb28697694699150a4a787ca1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5030e708d44608ec20dbd7dc5cd4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd607e38eb70fa71e9340c6d0b571584544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa283e2adf2a5e5b96599b2968310615545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a421db0ef877ccc8e13af0ca21da4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b9de0627ebbecf7f1f34966f85582547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6208811a3a59e1a17c2f93afb47d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88fdc66ef93507c96cb4cb12d95668549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0db5f1250576de2272b31234e62f1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c334e92ac5292563f2ff21968ef0cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac25bf34e8e9dfa7caacf048be24fc1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d932a10542f0ce213307f99b2651004553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d985e72a4f274f60c60b07c23dce99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f2045add0817c48774e797c6f38c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14179316263033dbfb69bf638caf5e91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecb30ab722a07c7e160895861d21cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f261ce4db3092e21c0de67f3e75172b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4ac8d66166a4292f60c2134af76e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca5e49ed4b6afd7df459932490b187560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e0f011bc7bc71032f0a535535b39d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813fa9e2c9de393e1ba94d46460aff3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e436aaf58c07e025310084a02d2b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a153a6c8c602f3b50f21876038c7e08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245b8d22b4f31d8ecb1f95cea872c72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfc4735bb8f28a3c0eae0b08712bd9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f329ac7d2c0345f582ecdc66edd77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643ddfb65a697bfca616778b89bce74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2039b89ae863204cfcec5cafb8f93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a42d744fdd0e66eb54487744ddff4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848f57134a74394f5e517c458aaa1fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f35c5e113ee492027d900c14d9455572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7d0a9612665525bbdb5084af127fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf18363361dd6763294b4b6f7692af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d31ac9d947294758d6fb5c8083509e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4030d012b513af7816f0d028b15c7cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915f331076ae45a51245ca198d51c68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d616684abc55e3195b8bee52d4696578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d48c022e95b47da386979417410282579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791f1b9d12538e9d3576eaacb486cea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab62abc87beeed6f75e8de82091d995581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251029f6ab5c05d78510c9ddddef15fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c1a68fa3f3b4daf29276f80face68583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c65f9d2ea4cff13726eea7e4f5c13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32a0256e22028c32de37a5f39b5052585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87841818f87b453df3d46e63dc0ae495586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39ddb4a8a4ba89ad9b5e268f8a1ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a63e285a41e40b4d366dab76ecfefb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700af3a1beb1b4a5ec8545fbbb93366589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed189ab552a4ee0dfc7cbc5521112f45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec79e41e70b90df967ab9fbbbe15d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae1d856c31187bc9ed5cf3c79447ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c526f59b8c60122710d50db3db739a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896ff60843e594e31f87ebf5b988707594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ed7a56e96c7b083cc1cc50cb4dd39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df766bdf4f9fd8bc5d73860756e1fb0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cfd60ba73e5638083b6c1ab94ecec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76964241071ac57a4d86448d45595f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfac540484c193e7b9758d022ec7be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3295e65278e5026e263a808c13d8923600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efdd7d063bd430752daab3e88d50b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b564da2be07cdf7e40d2ceb1b4aa0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f75be698bf2edea86fb5aa26ed445b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe552c5a0e008b02fd4b0ee83f3ad9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98c75f7d6343d3c164bf19d304bcff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a0d20ee2ec01f7921c1cab15b75fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c192c2798032a21d4eebcb75080d65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704be89a756a500469d77c3bbb15442608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cad82595e09060ea03893e807a4a96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e35e2c728fd201711bbd75a16a9a08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac923bab3b39dae1c5a176120035ec6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9f2a22febcc1e28d27a3f4fef0c80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67801201b6341100a8c7d70a3e59c613613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcff7f8c4649ba3438f67b04176fd5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93721c82a96fa7b88ad811c72fac2c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f506812aa6bebb406361371c899c923616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733df6ae36ff6c885de6b8f65d5c7da6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be240431e443d046efc5cbc8cf2843c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d9eaee4b632be65a6f13dec436fa5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47da548c32d03cd5c317955b5d32a32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5968731c7729ae3446e01eba1dfc495621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343a0a0a7e008d8492396d9be9873b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4610d99f8eb497c294ecf0c1d347d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e270cfe9f9a3fb2ccf705ef43a3331624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aaba0bf177a2076e35fae7a9a0e30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b809928bcf2691c5d07947eff0cbe6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f45b55cf09b3b5b6b3f3733956bdee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3db17d93e6af4734030f118b6b838628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce836104d6b1768574f0b19a69a2b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568a2c29b93f52d15f2ddb97fda82a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979d6e1b7fc7a664e4689735d3be777631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e199eef6e988ff6db8332831710f403632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ede65b098bbd8bb61d66ac319f69d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783452e98a2fc64baf8aed06654d657634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec423367ca439c7eedd42f1286ccbabd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f3ee756df1b91e0e62515aeffbabc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aa86ba3c551429e95f5733c42d387637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac058abc5695d411eeb505375b3a43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15382792c9fb9b47c0d958a98d71c4b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e51ba73cd84c4f48caea9ff6084a4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435532af0eb20eda26b68bb8548a8f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1369b3c5a55fd03be62ddd3ae09052642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd6e99723be7a9dd71bc643b873477643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537403386fc66ad4c5f91564c011385644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc3a904ef73607dca0f7008fce585c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f3368ff02adbbd3e0cb0746c3fa1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781ca10f885cc16a43a47d11d3a5ae2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbd4191474a685a4d540603003d16d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb21bf5d71a36d5ba0e9e5c70bf454649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efdcd2084f122640f6c64199ecd82e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e417a2ff4fde1cda43c41c4279dc6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43a048d7239ebf0eb9fa6260305cbf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d0ffeb9a506972b4b9a8ba951c200653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672580ae38eb676bd6ad47c2c5c89b7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18fd730cc5546d76b291c97e2b1e44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fa2b73bda3861600bbbaf16e5aecb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37facb233115cc24261db4b5b9871c45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabac9b5a53c2ab8914b751f654b929f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d9beed7e75077da593a5f6ec76bcd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b7fc8b1fa205b88b5995355fa11ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ae7dff069a0675ca1631d644e754b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34f10af8f2a3a5c64703b0f2ee14cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc17322304daab63f0c6202ca147c45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366224030649d488b1d6c1b772224981664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3227bfdd4268c0f4cc27a8096e8c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1f6a056860e328eab7fd08aeb0105666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d4f8f91b9b87a5e05845c2b2732af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee22bc0912cb0455e40c6e0976fedb4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c9db9b234ff37a0c468e166c597e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad05e22b0f4b6153c96daebe36684a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97015c95504c27bb657b09d4981cd41671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a536ef8e3ddc7be81bc3b0efb3d30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5def3eae1736d659babc57fe3f770673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df314f9c2032a72aec6b66db718b26a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d050e1c4f09b3b8c6dfb840a194cb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d6ac001f1027a647c8003850b64f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147f32696c10cd35052ef52d7cf62c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94831ae935a9110e1b4e0bc8d02747678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce55ccfb9c4b86c644a4c44336e3dad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa4b54bb4898dcc7f37d0a73a5cc79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bca3a22b57cf72b6abbf339bedada8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bbc578997a03932c17796c71be015682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307ee9e68208de8fce565b32b424d5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49243345516b24c062a2cd4dd404a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69571c10c977e0a55752ee91f660632f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bee9ea47dbb974e2c616ca2911bd3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84238e9e41551f497621e8f6644a610687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1a86f6c927843025fc0a316594bc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fb061d614bfcdedccdf9287a653cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4520fd2ff24cac9151aa653f3bd21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0574f2bc429a11bebdcdfe286b195691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac2b021e509ca2c10085d54edbb465692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69071233e7b6dbb362e241d0899479a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74514aeeb710a1b78da6d8e5710f8d91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b739b4bb8ec8f439b976f5ac7edfe6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b3ab0fe88579a5e5c57097c40671a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925f96352bcdfa25988af6b34443876697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9d5abe31ddbed3d3ccaafa63f405b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435842359ef05d1a7f9122a538fc761699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234d214d665e3b8e990e363cb5d4d32700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ed3d1f579ccf12ddfa39cec5ac0b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eb56e7cab4466bac0c7a49c3be588702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce7e73fbc864a30fb25520bb047927703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0f898827e270a93e56c766adee643704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9722ce4652f9acbffff3b69257d93e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ff591376de6c53086ce3f50187d25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b572b0a931cc9d8b07f0e3a97f0470707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd971f7a62ccc5a879c25e52cf22679708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0b8cb9f9080041915ada75708bb68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8db67e6affdb7416007b8143ec9f41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0618e9d7ff59f45f2e471dc7983421711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68dda3b114a65bc9de661d08ded226712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91980098680c1a26ff0a9bc32defd042713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5436829d3da3ea8b993043f7b9b62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac65a7c7e212f778335b8e1953a570715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637e0f1e95c6845649f2f30bba68aee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e813bf482d8f3a0c7d5091cc31f1c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb24a42cd5d9f8c156ae36c95edea12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d456f0a6ae06d2077a6ada898fe5fb4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c43e5a174964e9872afcebde145a51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81571222adc264bbe11081222ac4c8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21768308c96fc1c9b4497edabca7fde2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cf6df026742ebec4ca066cafcddc6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173928cad27ec0d88c7e9c711e8cf9ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c89d4ec56d0b99e5dbb52bd595f5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feb83db33001879dbbbffa8ab43dc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9816da5e7b52b980348fa775b0ae3f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424118b7218c7650e6064ee322d58b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318a6d66ccd80a50a21708116ee3d53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb262cb04319370727926d90d596f217730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c6516159adee5af6845097d84d990731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60674e8b20783403c0388e9f3af256732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab76eebf077f2d2d7df500bfd00712733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b97aca95548bcf9e5fa4d9014fb9d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa753e4d1d485caf593a3bdfe88c40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491c5a9e6d69c91b54b2332f1662d03736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2120a027f4d74d99912f35b2ba6bb04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4f386d85c067c5281e3d9de6ec955738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6655b84045c3569af17035a87bc917c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25c5051ed743920b319cf5b11445fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baeb7aad18e8e7dcf86a30c90974b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f81c45b691fb2a424f66c157bd3811742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1b986f8d0119a0ef189c3a1ebaca5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039213ab2f216faec1662859ec4c920744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f716e50335893d44fc193f1d898f20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf057d38ee84924508fa45e14caf54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b519cc086c5b2baaffadceef8635369747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8ffd953abf17b3d27b8c4fd13daec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d027d16198487c0a6ca44638f21bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89924d6f103d396870d1aa6def94a6a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174c9d385cfaf473a4622dce4ed3f44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcef69435bd853b1d1a45bd3fd4494752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f03470bebbf9cf01ad4a0b0d3af9b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ca96a5af9fa82e98857f33e27dfd8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4b87f7e45cdccf1601f229f2d7475755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef7cd47a0e12cd8475b3affe64b15d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983e62fa0ba87c2a088d9853b124723757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f223a67737552f9643c72afa72c9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422774d9cdd38ab952970a362b13766759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417938bf2ec2a7ec04d24003864b5251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9050920110863b9bb95307773c6c2e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbddeb0a232a5c7ea5d3a00337528e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e232e77088d6daa0ecd0a04b9ec92da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bd3a5092f0c85cbcfca8d707ab6045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a4e1eae30e8fbd85ee559deb25b486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26e77492a7c4bb844514fb2574be907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2bb677e60f02aae313dedc16e0c648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171012518f955ec96eeb6779dba3e5549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3d5e4b1202a993396851c3f41eb0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6c138f23d9d986dcdb9ab63cb092e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d242eb100efd0ea3cc5c00026aa07fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2467ae48c03ccf3198e0a490cede513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16293d137067433e6f5f1d5dd599ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248bb91baa4448b246f820e4520a26a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777730c857df4c4388390af6deeaf6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb323223f5f96e1e7239a615f541466917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc17a87ed219784893b1f7a197074018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d182b90c942587889a5763b9c9b575619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857620b793a1e1df4f521cd870130b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3b74306c439b96d925dc1c6a5d41421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd2581df39858f2baae8cc7ac43cf522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2140f67fb38b20de363bc5fa090e0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a475a69a5367b1c2e6f8d4883a531424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639760f3869a69f9f3c632d4cd85c5cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e688470b6ada1c215d5d4dfd55a35926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c945b9d6efbfcf763382c46933f2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea4264d3266e8a83ce4d1695bdb0ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a535d3212b8d694672021452375d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619b15d768682f16cf295d384f5abbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4c4e65983500efbd83dbe72a9f9d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a7ceb17703aafb6d7e727ba0f031632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14086fe6c059ca4a6d2742b0a824be9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53556513631f5029fcd52452b54d657134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2409b9af8ef3c00500143ca5db0735235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb6714b6043e231fcdd9198c5c1e7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500527880d78922f378d64f3842673337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32386273e4e842283a5be14f74bfe0ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4d78d2dfa9522a75bcdd1509479d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72b9a3426355152052beb7802cfe1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bbc1029d53126a09de3e549444ca641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178465a3ab1bbaec796066dd2fb491142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108cb1556d36f2801c11ee695b3be9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5254ad398b244812acb0a4d289086c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120f142ae2aea01830d6d585609f05e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef5f82d155e312e4a01d0839123d5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce399a17f5406f28272b9dc7d6d08f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e8cca53112ad514ddab4564b7a36d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79968de296027bbc6950616f5754beb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce6b799107087bd21aefc303e71af750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbde7cd102e0929cb1c683d74a2dba751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2d406af42373cb0b662687de9364352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68542c047150702223306c8eec25679e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e644ca6d9316eb2c062640eb0ded81454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27051cf13094da3ca688181aab5e1f3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3556971523840f359c9dc8ea058f3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e58f7ecc4dfebd70cedc42ef315a1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3127effa7cb7bd3df7117c0fdd46c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a7c8581fe6a633c099a69a3f16cf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07e73274aebc228742d73023d3644760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b9c424295f5f1e9fe5d825b7b2ed661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c4bffc85266030f5a749ce97d2ca362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c5818b2548cb310b339b48b13c2fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf9a6ef119b908428c1e339087900064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75638bee6eedcf8c0cf6fdfe44299fbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec47bfd260143355043093bc4ef064566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef6d0b090243f753cc1815d07e06eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f558ad10cffe98e9c988af1b4efa5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a590e2501fed7291f4afb8fbc35ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815f8b2d0258fe37fa63d43a4dc242e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796fdbe498c95807acc6b9294a74f0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7404bca2ed3b0430d681404c05b60b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad7b848f02be9796b21211e0b5c3c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cd1011538db0e6489430845c5711074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118caefe48bda3398b9c27fdf97389975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19d9fee0921c6f6093a65eb326b8cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3550de903528e20163d6559daf9aa2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053ff02232332c48470085615e4420978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29e1f745b1bf3185e72f00f77b601979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c09392b86f55a98af8cd7c6dcc00f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b610f2bfa9dda96bc056cd6a0a0afa181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014ed1b063744e77c70f7ef6a0f625f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4090df4e36dddfa64ccfdd102cd931d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd1b2a8632e76456e48337efe5a21a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0387dda7b39dddb470cd718453c600f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165b55290bb4afd8eb38dabef9b391e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9ba0c948c5b2092bc6708500e6cf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaddf4de1e9cc0a2faa97a038a16f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b9940b4760b9a7e0f7ed0f874ceb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cd441cf7cf82dbfc06cc3f620c08a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a556835fe4a5ab7ed1f91b153fb75991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c372f5f0559b8e8b223b4e1b46cba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41cf98ee821a7d0214b79943d2518393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1229bcb732a95f124ad5d48da4b739794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484c5e5c1c009b45a417d5b3331b86595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e5322cc20cfecb6fd36a1d03ef04196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371541bf8e3d8fbf74aaf53b7b921f9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c349c5f927c7200b04c8888f0fa8e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93ce01623a080060c121828e2babe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cadc60ba24710303184e64e571bf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715a9d09c5109ce8bfe7a38bc0c4280101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ea2e38639309c004e24795948fdd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae24f7d2f41ded4c9dff08a66b0a44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195f1b88b14c92ebbfe6b2a5ca3f7e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8d3439aab4be9a77eac456bda7b64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1861288df38c15454dba30f5299c63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d3cda6df4b29cd21bf7ebf3c85ca6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c352f1bd4a8a6d22e21cf3389e76339108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df6cadc4d09dac16998b8229e0aae8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8332d279852447776aeeb6a0204c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429aa77ccee26415a0419ac28bdcfba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7a4abfc32d1bbe2dd5e877ffe0e65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b8137466fec897ac085d17f97af11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec3994c80bd86c30cfe6c08adc3379114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e3db3d4241d2012a00760c6dfca3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2473f5593d671d6ca377755c34019116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462825c94b91256980e8d7bf5d848a9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cfdd722c0110319b48c5707583041118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ed98e308ee952938ba8be1656a8d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee6eddde6e46f3f6e441ea95222ab2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3605afae056d8f9a71e01255f1ad612121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35a35ff6753b54d5571beae75bba30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20b0598476752f43ac03d5c7124f66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cd7436f2b0f85e3ae66a5980afcf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14744e0a3668060be8b013f24e3d2a8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bafba36897098f2ca23cc074f95d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135293cb0f284374cbc4e19723e2da70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b00a10af2885a9d18bb998f94a7bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731ccf20bc4e96b5c41bc656b39ae29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3e18f6238e66dcd35a5a75664013a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a6ef37817326d4bf60513a09a0105131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9640bd670c678e47176d887b289498132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9760ecb59ac7c61d8d6a21f5ef75e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9a5cfbd06694bd4bc4cbbeb846c67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a0dd025bebf3fb6c572c6df39bd8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4ec8267b1d564a24d5fd7bfd05ee5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d6000325a9db72fe25e9a5fa18b49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31759f69dcc75cd1f853e00b81adde59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90273f138117d464c7d83929fcb16256139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efabe0837fab8c790781f8b8869a2e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c81a491d96b38e51f9241e5f40650141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c68b3eebca7642bbe2714054c01e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f7e6c8caff4dfd3eeb2d201e962a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1395f6d5cd9beaf1de6444708f33486144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c68a295d174529293c6a8039ddded145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd044fe6293281b0432f986688740079146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dfc66e92a47f9a7a0af9ac3632499147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7c1f14b05d91ad7aedfd7739fd52f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbf951be57c986e31fd4d56eb7460a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d869631dbb77ec4330260fcd40c8690150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5b21f860bf9e5936e4a105c71f71d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7a519c591be2589979f6128dd6eb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1497a9abedf8816f4b16492ff3af7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf444c2860074ddece38a24382494c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabe0693df8a56de84427c421337f6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5c6fbe911654ae08a49fee9c4df82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da0f2f74e04b0a93c8560d60c48355157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45aacd4d49cc9caa37bbc28b7e13c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac32791fc795ba71438880709d46f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75631d68e04297f26d1567eb568558160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3b0eced607c71109973b162660d55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04595227a553ac6b157802877f3b112a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4748c3b0846c609dbab1ba45ddc5fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449dcd94b7d3106cb8183ff21432823164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e48c1c884ce6d9e7a3322241ac771f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68b5214be556ba20305f216e0f5e18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e27715cb6a04d10615ebbab2fe310167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92579e80c9f0f5abccb326dd2686a3e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566b9fc2219aedabc0f0978dee32f46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29212cb384c80e0ac801d20cedb3bcf2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b8516e8a797f8ba57da0f796788c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c411d8ba80aa13592e267db191fdc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c1403e3590cd2bf8a29875207c47a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81617ecdb353c626dea21ef08ff89352174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82689914388d525c721d5470ae8b405175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96667705269161627c4cf70c235e369176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acff4502a15727804cc00cbe3847f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3f9fc05c6e875ab975c64c1c8af0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c754b9886f17094a514f51be4636a42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4a5754b9b43d18a675bafc176fc9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737436fc5acfb2e5f2da597d96974fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9723647ea4bb316ee4a929da67a259182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ae9d9babfa4aa7145301c411d9a69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6c5ee2a96f6097fa98ceac9ccf52e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b6526577df15ae067980f6a1c9d74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc39c3f16e011043ba7055a6aae2cf0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0f01c555944da4e4db1bc4c7de423187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9782c1fb96bf2c92736c39e4a5390188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609919c6dc29b9120a3b88c66a282c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8f930faee5c86e102ffb8ef9041ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc91a64a08c269391b49551d0ae9bf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd651ff2b3a9b6b5869ecb583ce0802b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfc2f973bc391fb4f1b344cc7d50e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547780af40a9805546ba2cfe75a1fa20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66f148897e4b9ab4618e0d9127524a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0c0924a0f17c6859b1a49863708a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63936f7ccb47a2fe98ad32e807802a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940fbc1f4514ce0ea5e3c71209fea06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8543f832966d83556870e51a5f3f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510872b415834a175a2031bd2d86127c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0e1d876f3dfb339d2ba6766607881201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a64f3e63bf0bf70176255dcbee8091202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17af3769710c743453320941804b72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2508b12d2a60828a036a6b1b1e75ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7fd5c8a179a56500b9c3359b627b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c03261fcf231f8cd037602102e7cfb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226dc4cec4ac248fe9d7a2a960eadb5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daf79093753229b420989a45c3c325208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fd0d0822b8dafd9d09d94226c32fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c2ebb2957aa4ad3efb98cf40c016b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb99b0e41051022da9f46f812c83d9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd845f151ccbf4d1e022c904725a6fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2274732073eaef06b8f65ab57ff8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8bc0fb900c07496a5f027e82c026c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac08b6860586416c809a4aa50dc101b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d04f4af4fee14ae9dcbaf971affbda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c260cb2ffb279c9af39e196c0eea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630cd88da3d05fad664e2da3994075a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc0f752c4b2195778f6b61ddb85c2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f3b1dca19aabae01f9e84647db13b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9efd0c02dd3fdfe6755df1a6e19386221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68fd71314a577a16196c2a46a30314222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d176cfebf9fde48b3447a9e945a76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4433521e06012d05783bf5aa4295635224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83121bf25038a3f7b3f52bf69c0f9af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e669f8a3039956744f25ca4c1e68418226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5418a4e78517fb39165843106942b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9fe88a33bdcd72baf1666ded4c960228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a03d4a9bcb367c8703cf6c2162a22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f58025f3369ae038826c0e2cb505b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d66a03d3e33816c6b958936f82499f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99815aac6239ab1f3eedd21e654e6b91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fec260155c23cac9c477f6dd28c70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8056517757f25c89ee0c25facd4ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f901835074e2e14fb8936104e5b6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208ffd72f77d24d3adcc68f4a0235d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da078d7dc578321a524a9cc5c19dfa6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd980cd7bc16071a0aceb09b2df40fb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c9ac6eb9863c0270ef7422f960e50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa04808d41e3a064141253b30163b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27425312c25ef358679a43fd8de927b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ac50bb2664037fd5ec5c6b0040702242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d890d40d8c9294a8d1bf37dece107243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a63b8f78a15e239f0cfa8a133959c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef15650a9756e1f57a7f03ab3750f7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f519e338c620a9b067c02992cca26a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcaeb4a1ac573619ef5ca8d88ac87f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376a427f35e55d5d9ef8cfc707cb262248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5c517982416424d59be59e37420e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccf8e147a8f0a6ea66d3b10c43d587250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bc05b6167b58d15dd1de678e77963251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1800a9eb0a9bb10532569bbc4c3da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c73735b1e3f852d7c08da23e3e2145253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7136d9577917c3c95e3a97580de7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bad0ebb7b1df713957e46b7d71ba4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbf9201dc80995503283f8065dac4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ca3d6a8addf0bf28a7898eeb5021e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8af65b8cb166e9d7c363ea8a189c87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fe0f449d4321464890a2cb6a1ff12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422d19af1a2495504741e462b3bbb29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f921888f39677fbb76dc603fd6f51fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17356f72280ae1abc6d22f78697bd1ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadb7ed483c59572ad4226128b7c405263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37368e01ec38532e15fe5e08953f3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff6a1759470dac9c353f8007d24f2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7740a773ca7aff2cc6c55fee0b39a08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b943e58207aee1be591f0bd45a53d7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6789f7a82e0faa2156bd6b950ec6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2852585c4fd26ffaa143e15035124269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed03d7e3cbf888e6d3c6302ae1bb5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa262bb580dbd8db9ce17de1d5a369271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef68d2a05202ef2b681ba2d941f87b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7561b28f28482adf0a965d35af2e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c122f51fa4a0265fe8bc6f0440bae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162fc06dbd5afc3fffda23d91bf8058275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ef6c86641f4e7ff1ff67a92263d2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbae29c10bebc3f52b6d8d4db1879d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f8e15e4a02017552256c1b573ee97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238131f505283ca63a7e6fba6ced4de9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4e1ee15bbed73e7e701d84a908612280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e79c05950162a12f727b1c901a0a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7218a669294b2a84033e00f296d34f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302775959b00cbee52d4b25b10792b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c8d6ae69d3be8df607ef58b525f65284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5423d5a60b53d8705114b4574e3fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef414f154ccbd895503078f946696ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8d8ebff0db0cddae206954092397f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238b9ebed6182307a69448c1350f997288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3300c73768d98b0c49f3b13d9867a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488c540c0e2f4112e06d5da321bf8f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e1d4fe7fb59110ec47118cd93502d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0729af411b572d5536682744b58eee9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb54ef19fdf4186d3b511398829eb79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c06fab429f557b4342ca16fa74c4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64bda378afb75a0f41bfd0c3f1a0f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b32be6614e513e92766a70751b53e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aaf3d2086ca0e6560805c31c3c49d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba2c76a5c0ceefbea5af7c0c84b5a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00611075f629e3fc030b99c6c6632d2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c351439af2a34956dbf867785a13e0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de0a2557c32b2e8603de673403a71a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78ef2c02e99ff1c72915c7d4ab27fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d08c7332ed028a5b06697066afdc4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ea35284eef69f04186c917769937e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda440765c642fca766c68b638ff93f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455415849f89361a3039e7a3dccf980306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b727ffa9bb5e04ba5599e95c02eee29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbd8f4c1bd12c94b764efcc50a42c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0b7cb7f68e6c9d3635d07e9a9ee7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28226115add7e0be690bb13cfb5b9f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a8b0347585b0dd389bf4091be6a97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdc1c07a3e33c84f1a1f4d77b4bb8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9e62a3941f4813f816b4d9bb839d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701bdc26502f3e24872c2dbcbe31952314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097e51cf62d8263cdde2e4f88e28ba5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57804e6f9f2b653e87644f6fca9a4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe7f4fa54a55dd53b9ff9e2f44ce43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2c87307109645f9e3c50a3f9fdb6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c1cf2b59f455a5630da994d1a34e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a685fdb98b9cd23637b9a397a30ebf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960163ef43df723ff793b74b8986d103321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba1ac6103b39f32e7effd9b395c890322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17368fc26a01baf36c51233e90b5c16f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d001737a1e27b5012a63940e32df703324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bed49a967b63d663c24abd4cf4384d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4edf6654e9d60196ef1ab042aa7ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a62f8795fc79ac4024e2255b2a7abb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b8373b0e2427d03fcfc2920755274328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a63cb8f5dcc05d34d3258b7ba3e685329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36a1ab9d7c77e78ac7be6a06cd04ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283be4ea3d3807ce97f8fcf8340cbc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbdd19a428f5caa8f58a0d4dbdb9e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c32fa194a19b51b384b8faabde966333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87e498065784b2485399b52a117574334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ef5d1c85b0af45d49a2d4e0f928d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda582c139caac53803c6ea486a7202f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15361f83196e1113b1ec18d6c9f5d482337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c519e865f8a94cbbc2130b9f28215338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d4065a73b28cf491b933d0630bad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ab8c7cf9acd817834c7a3f37d31c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7258c94ff93fa8c2e244c12979932341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaa2c35ca8fbd38834cbc0ec26cf75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6a841e04d61a91e622e5bb7630315343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7ed47916af2c76dff0aace156e060344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf20834a93cc42102a79758557ccfec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c368f094a6df01ed429422a7c1c2adc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3ccc8f7965a669b68d1d68a28a2e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29598dd89ed2c671b46afc99365df863348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474829f098b0b72be29a973b67f0b2f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695c5abab237083153cbd4fee1c155e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da3ceabff495c1f66da4de1d917666351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1015ad931b0a283ad6d97017c597d40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64f24866cbf36f8f7d1cc9d9829a79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dd120b6359025fb208214889e791e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47da16a2596b585c1eb5c65cdacdd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db127779c4b691c0f2aded967ec4ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc842c7c45267711aed099d579449c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb1b3974533b7ea08c2cdcb5846bc7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2eb4faf3818c32d2652db85fd42c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95b41dd44c8e03a807142110353d00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4a204f55f8f3b40ace4febde36c5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8af57fae113886a911c12a6c622a15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0515f20f2be3f4637644d2dd83fcac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a7f090aff230be47d71531f925d23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d397057acca69dea3b1a6db4cff278365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00f8e535a71ebfe8f282de3da9b4e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eb434f3f6e3224f779a0052d3c4e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28459d404ad22be644a3b7d60dd31ada368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db0342a849c6d73b1775aa6b63229e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e9d0653d0de46338050c4ca1b6683370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39d7e13ab94c18ee8c203de065cc0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4b56130d030825299e889d7036eee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bfb6e8adbb8df3d7e0432957d5b7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae22d02db52f2a8a258220b14ef7db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ad98a07380e7d0abb3754571a86fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d6d70a39b3b7ce03f9402035f6787376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391fcb73bd92ba8f780c514d4f9cb8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c24e0f0322a9da1dcacf7cd6091827378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a837e6a1646c3ca328d712ed77c66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d3a8b425343cd691f40d122907f29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82d851eded5ae246816f2a1187080c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8d35e34c93458d8188660f2ebec47382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8be7f2144adf25972ab64b390f6653383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a516b9f117f6bc9db906eb1eabcbb77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50352ba50e6065a5487784d2fe17691f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dd4f5cee5eea1c3a18d44b425568e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e3bd8e988775fdf6b4ad2faa52e05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071aab99da5765c31b029b01a42f519388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cf7d0e4e0c03d1b4d7f9cc4d5ce04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741c9cdde7249ac1e2c2b8ebeb3861c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72684a5eb3e0dbc5531ceba364d7b3bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da69ce64661e2574a26ddd9684449a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b20a21dcde3848661b68280dac4cea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce6c10aa7d3f4d581ec03eff51a7b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315cc82805be384b5475fa974872c9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ce17119e555c3ea7bb9a9fddafd26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d201783f301c915aee61a4e3d39ed75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ca0f7a17cf58005eba8d1465418c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a4ea0a82b9569d4a93bd5ffa1c15c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a60f55b2d4d92e660f0ae1e03f3283400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a00eea992835d30f9c22f333d17a67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55931537368fd9961b3a1ea0c5a318f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9838c7a576c79f544abd735bbad07da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eec8efd9e816928b51aa9c7362297d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d66b4dba4850d4c3faeb6e5f9bd90b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4dec3c0cccd4c423e273ca00ae44c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efa9edec6a10b51d92483784e6849f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f95372a798143b1302a38931b61a9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8472a55b0abc68a137807b4b487d363409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac80a8b46da1c4561ba9fdd12ed52b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09d906e91b7c5b85dc3b9132e56f46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f3995e8835177028bd48e3e928336412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c2d2e249b54f93be9b01a16a4d5ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a6ac3b878a0a9d339e16fcafe30f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1e6169022477493bd13df68440593415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3384df91b5365caee084b13a6def1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdffe41e30d43eeec140dd8ba26b417417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2815f62e28b57f5170a294a01260f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08196dd215680aa6d1f2f0aa4e9bc01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42431829420629a80c7e19bcf1d2f171420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceb8787baf67c69f2cca7efb279d5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351962ec34018e2102a206858e2c9d1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84449b6f32cb499258a59ba036d8ff2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bf08dd4eb1d3859acbf874413a3b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc02bbacdddc2e09a8265c354ad829b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86415fae6c5ce5cf876f996ee4c7593a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0888b34b2ab3398b19495abca23b22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916e999213b807cae0a181cf571695b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98efafda00299ab65598ac1ad5d481b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8584c7687f2ea710770c6e9480aa0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de03412d68a271b38210d880398a9f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ede73ae965311a246223ef190ea33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202d7cbf1465153c6776a5649715c85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98994c10091018356882d0b9f1e194f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b39c06b6c1af73ada7a790f7bf1059435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95989952975feac4c1f7b521ed7658436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6234fb6d14238a81d683b0ed85f808437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c13d1726c95be65e27e528c07b0b35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2e36bdb1c740e18e9a86561dfc55d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a54ab3974df300170414c7a994bbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410daaab5171dafde7f9945b5fd097f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcfce0409a5915f3b1018337126267442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c311ed1fd89f8b95fe7849ed0fe11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a9bf25d66d4392b5c3d5e961d541e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d62e8ad249eaa9a5280c3b34f47fba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3361cec20e3d2650567c2b73934ffa6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd2a97c24d9db3cbfad0635d1be66b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3c832e65bab565563420483970a3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df82684935b71a98bae24dc3710089b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd047874a9123abce96e9ec9af8d9f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ab75ab94dd3e35d7536bbb4027e45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25b8439629c8895f89e02117d1b94e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46232f86389a9323bf640526a1752572453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc10af485fd5e25a9d6cc5fb16ca2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728ac5753e94d91b771852142230fb6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d113c3674fddaa0adba9252c36105c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15142b8e9c33b91257e89edcabc3ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4beaf7e5cdc3404ad3ea222beec949458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eae1a4dd4edc38d5fa370bf3c08aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0df75aee719c62252705652ba8c939460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437d28a7e6d437cb1ed9d4085cece19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef453e3982fa5279c0b507c7091d58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fdd3f4923e48d723d2e43a148aad9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a223a02be98300e74757e74fa7d5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff0b2c180ff9eb62e5e48d880fff0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112f202148b53d4e9792ba1bab1fff5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2575dbf1c10bb227890d7a64ec8b5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871d15645d2271077b72ef3e6366583468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f39674896c70b253c9010895cb9d02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9abab11619a158f50580a732086a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f25c1dec827e20571460e0f333f001471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cab0035428a52cceacc3bde5dbb63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df30d9840d1b251ab0cc0b7fee8e4db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97426e543d3015057b47b2b94d1f3fd3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119bdbd620bf5588ea2056b6e0c941d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d562763c86dc0db734d3f9fe55f3dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fd78ee8c86891b034b9d693efc38f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a39b61f8ef7e454546631d743898c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71145cdfa47c30e3bc2a47aa69e357479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc41d64d6f4787522d7136b92fc437480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd9105c8057312c37c68dbd9811ab5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92c7279494432d699d4e9c5d221aac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6aeb2ea9353e02254426e95704b24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59df80940d2a501ddeccea165d89247484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5335c8f53298ef9274ca3b1b498fcc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd796fd3c6a2309ed0c751e69317ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cfffb5babb2f981d300a1ae50fb42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d835df7a6c76255815feecaa601ee7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0526d67f3a2cbb08377f9429d35bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb63e577fe41b777268b72793437a88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172503de1c6d2a293528382d04c0295491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7327ed07e6262f90d5d8344c90691b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0493238674760d0418cf4955ad6d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bce8e460216704311d63e91958e186494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd4760484fcdb6fd8f5d35bf5d9b43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b329487a243ba694bd2b164f706dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bcdc49796acfd1b6d181e3eba3c1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8be969221066a80e9573bc4bd6b90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba06982324c565bc9cf174aec5de218499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203125157047a1e5171d12cc1e851ee3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05d8cdbb07c0a552a330856a7107d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f10d4da07f8a2c333efe153ce498a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f108f3aa4ecfbcad1b6017b0ffe27d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95907ff3f2b8fb6896d4e2a21a338b06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac34adb1e640d46cfddfd0a0f3f291505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ae66f3d28698f5b4a043a40452d42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2371b422aef58e62fbe974f7c6d6831507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7982de2d3a2fb4f55b052c5d7a776508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bd14085ff16897ed8b2e510a0e10d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d9ced061f1c2264c000f9eaa07958510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb688ff5e2bf39294a638727808af54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5876982bb4159669e632f3d257bd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3db18795e84cd5a84087d709769e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c8c17d99fa501f9a2c19be00af6f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732078546f2561ad9aaa12830c83658515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e48d48a85724286116ed0bb7a84465516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe15df960c0f8ec58b98ce239e084a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c139a7a972264efe92f7a25d992c8c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db555d5ad61e5a6d3ed36e48041fbdf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336be876f0d75d78e56daaa07b9d9bd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686e17c50cfb497792fe8c5be75dc4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df00700a127bcdb28cae454a3eeccf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4f8c332d8fc556449432ecf46fa90523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25b5d7b640fbd594c5c8216daab056524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c462c1fa3d0bd68fa9583beb0ccdb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579bf34205d38cd6ee88e46dfa9e6c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e0866f4891fdd2ed8f7bdda031d02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc9e5e1566ef1f7a300bd435b02c41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80cec0462734dd4d757d5c094d5270529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0c38c5e71731b6ad0cdd187a1301c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cddb2641a18d9c1062dbcb0c5ceeb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00725328baa8e2dc10890961c87f1498532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733b3a1d40e14a11dc73b8948e2fcf9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d0bc190cb29730a37ee679bdb671b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e84a2b17ce795c9d70284efe2c94f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b63688e4f4a2ef8bd498d09a1c6ff0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed371aeff59f9fc24ff31eafc6547151537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5514140ec635927f269ad7a251e3834538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe3b1318652c4d1b4c7edf9040df4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37db5ac8afb570aef7279d07ffb9d78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0292e11d597b0cdf8eaac8421519af9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed042519d1e5ca172a3924ae23768646542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aaa5abad2cc3d7dea2271e7b0d9b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339efb15fae007ad490ab007a2c0115544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb490453748b91620dbadbc91aa441545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3976e3fa9258b55feb7443dca3f498546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a91ee0deb10e28c769eb666438008f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5f82359c6fa81030ea4f869500354548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a99aa08701268ba005f64a75689a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7a2d9240deaf1d205cca9eccae1e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89acd28611beabb1bed5343c23179b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4a7e73b33451634ef178608faacb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a319e9e2b3866b157357ea90ba05862553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9e44587f069e428782498a9ebfc20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1853cc253248da6708a1c4eb5e8e82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2480e57f2cb95deb125f99c57e64d94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb97686111e74af718938c713904f04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f107d9e751491c44ef1a6934cec38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26291e09fdbdd82f3a8d1e546c9ca31b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c960a329c938b172c2d1ce4e90eda560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b2ba4d0bbb5f7bab8c1522fbeef16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41235f07d281f55d572662a1725d76b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6638dd7efb540ff2efcd795092d64b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c5c12a75221f0d5ed89dcd6b30f9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97030a0b8bd1b3f09d80d6a57824351565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381574ebbc9e643d3c7efb38daa29ab0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5e889bd5a7cfb1565266554f9afe3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519c09647f5eb98e9d31fea497b0bf9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c8f62a6c6abe1b7b3fc5ce7cf2afb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb673e38a284af4e02caa6f320ac6115570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed40c61b2ed4f55de02fcbc93c30fd1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefb0202e7e8c6e21692f537c61201c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6803db95e67ef16f136b441c23059c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cc9112a39f1a9178972ed3c5a99bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b903037a479d4df869ac367f82017575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2062c29665fd362f1a968e75a9732c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7332e5d2f19cb26b3526fc7565b52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa7b2a3909bb186799d14811ec7e6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f8eca34d37e4e2f2ceba9762528b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012b50371266bd310c7f2671e21d9a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a428aefc3cd6da9e03e9ee90690f88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac2f8b653519eca9de7ac6c6f2d9e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b5ff525b91aabcc8221ecbe928283583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af60442ebb002e3dff5db6001d2702584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aadadc5ff9c7870eea31c24cced89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad8c0361639dfe2284555bac5ba320586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002100e94b663ff32d5ae9e86079281587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f2a7262ec9e9a90377c2f7695e4d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96b8892ec055dbb3d167387943f0b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4166315f7ce8cd57baa853a356802c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea144c54e2f5ac344f7e5596d4533fbf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a7358337550f65b03b136fd92a8bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0874bd26cf36427748d15ef360a454b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a58dad5dba9fe098fe477ab9a5344594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1576db2aa8c9d814487d19e9aec165d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872ac114bf0dd9766e21a7b0ef57918596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba8dad279b84e6fcbb38971718fe88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf72182375733d0dcc942588b40a7c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe4572ffeef98fbb9df68b76ab2c95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670a841a6631e50e0edc269cdfbc2cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decd102629deb33fb800fc650cba547601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb054e450ac8476707168bcc13bd091602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645386a395a1f48eff51fad10758d5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fe6e9c33ffe4cb26adf4b8940762a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240adbe36cca23ef588525b1ef81081605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c360a7dadc33a3c303c91e9e103b05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e288765d231b3f8720386714d80094607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395bf6d9f9b40b72e1d5b501c303d3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1c4e0c934dfb6f2a2c7f2188e5ceb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22703dbdc908daf9074adfb0d4eed2b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be4ed41eada03b8aa76a0141481a1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cb4690ba4306e48000663d3a36d65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8ec86b39065ba1c200c9b183f55da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738b73f3b59af649dc0396fc168b2e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e47320be08e18bef7b8d54a10274d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784eab1123cebdbbcb18b4c64d4d2a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907c3a6b605019b4160205c0ef7b774617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a4c69e27599abab60d811baea74c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f02f2681b5725a1824d31b386bada2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a745b5461ad08a9d9713c8a9c6ea8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfd12dc2ad82844bc28f5666f9c5ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab9800d242c03ae17193a93f855b57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0314a26de4250416355e1a4d984f3fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a192fd531ad6cc332639e0da5fe8263624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14999017f79dfbcbba9a6ef529b6f9dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21454ef8af9dd9fda120cc8c2bf9e83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7026543b4c34a17fbf9215e48783b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e907763f085bcddab6f60c68989cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74d5ce369ec708e15de6999fe56df4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4e558d288bd4831a9eed8fbd16482630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227f330f324f021259f685ef8953cd2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ef92759c6113cf744f782efedc2c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5393d911b57d4ead25c3056c48be15e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75233b6c91be3e65c65feaf6f4d0917c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175104d17f9b3f2029981f03d9a3931635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a3a978a4183120fad8a44ad094aaf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08284a5d5283fc8d53fc8c4ff6c9910b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee7030fce9e2c2edbb9906035f2308638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c2f88899522a91cefa21c602dc46a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b5d58cd1b592e367b3748708ffe7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7ca7704b1f2b91a1bf7f3ca659105641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bd81fa95f85c578eabd9ed8e03ced642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597283566040b67117b40c2dbd449f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11ff6892b22f473a20eeff7427e58b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5755ccf1497ed25ab8e595aa05757645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f35b66bd1fc12237bf2e595cf12d48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77067d2370eb1407b96dea7bc575ff30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909299acabca5708450f26b46e099889648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e07bbc911b66be50969856f227a7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25919aabb4aa8bbe914069746326670f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f0066e2fc2bb46f80d082ed785c7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcecadb755cf9accaa92e4e2fc274bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a874f96b92b32493fcaf55cbe44e76c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a75867803f5b013793d1ada9b9c9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02521e68f7334887ee1a221c5aa08c81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2600af902e8fdce77980b4c52f1b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d90455a2796238a5235d6a00cf655657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ae684f4dc44c65495ae93e9657a3a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260934bf7b40b11c71cd1e26d218f9b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475dba6c6da5e0c48351a93bbaf5a92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7264c8c2eaa4b868b15dcc251344f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a36320b6d818bfec245a5864ef8dd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746e72dc73bfa70d5cddb63b242c441663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53ee23b7bf03926ae1b5ef5ded4b11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc2e8180da06c488890ef8923ddc5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a29fc1500753d105c91cb2da37eda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5686ccc0a1cf0cc3c1762ab6ed9cc3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97637a657ead21a7fe43c6acc249a728668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd607083434cb71f16ff2abaf19544669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a13a908bba152fa4371398f7ad9ca1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a761299df3bceae89fa4365935047671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e306c1df335e4ba4512705807c7fb58672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5c9cd3a535ae9651967aafbc36168673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02482676c761743aee624a5e4e54157674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518328a4732d6ec84c125bc3f41ac84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684c76d0209364369b82548e022f885676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e219de02f0216fce7a9ecd40e3526677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c714a12007becd25ba0318da0bfed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665bfc731761dee0bd3c36521bc8953679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebe0ed7971926d578a1482fe144ddf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8c0abb9b6ecb088e623ca80f3413c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d599866a2f51fc8a46aeb2c76f5c180682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e1d3a38d1e7cde7f1b6760bcbaa9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2698915bd7fd1fafa7650a73625e92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e10b1054ecf9eb567ebde0f83483ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6f372ece810d3092efe756f439faf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9d56cbf7fb81ab13584c22a4ea2cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311320f61c1af2d4e2503be78be5aab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82981372f3a7104a2abd4d8204153c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220b8bec0237ea9a60ddacd92c890df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b35cb4e55488ca7d346057a31d369f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a225159d3817185070e23e3c0c2bc7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9036a5764cd5268f08018cc64421d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce68d878d75055b489e338201edf66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c84cf31dda4a1eb5b313f4904cd554695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1848457bc689480f18218837a6ad816696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f273650cfcd704ba6bacf9a62b76f29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa60567b3f92bd4ea522d8c1ed216c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c377c6792abf2a6ffb59e55f58dec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef58a6a8f7a0986f2c8fe62734c72e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665953d76e4a369ed9319182fdff074f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744d3d405e1bfa486180eb6e0dbef3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee5534aed62b69d4ac960d86f7e4de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ae79816c06e6a3918aa319d76f75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10946ba85d425df10d7ce4185e6b0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5ed0caf923f7be32840c68f738db0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a18a9f811ba9a9b69303649b41d79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e689f558633e9e6731d6ff38886e32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424ae64c30b8c92e3c14cf926e2b6a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb86e4a10c168ec2d2b8194a6bd8290710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185bbe961ba48fb6ded54fe696aa00d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88d61e26bd5185da493b2e3dffb9a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc251e6fb43f5c6631d2c2e07b6330b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e046b7f6e95ae51375962e176d1f87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc641e551f5c9233b4a6f8a22fefb6ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2dfc93377de0b7b3dcc0758671e88716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad070f36d64f5ccee670026ab66496b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373d5b76f452f146149a5563317b949718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df17d96d1edfa10fb93707d8199c0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1efa026fdb0fe05fceed161f235df9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2f73a21ab609e989c8ad7f56f9902721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256ba580ed4c5d726f450b4a8dc64d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58a59d936ad246bc929f2212b52ca0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2dc0f15382e0fec81185c34f92697724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb19fdebfb3dcc8097988f1c8e73ae0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dcb955527cc3d5f5ad94ef4663563726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e713e458bbe9e1a0fe05e73fb2b40c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a98b31cc72ec0fd1694752628376e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888b0e79afc7852374c38be95feb899729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d452c28abac3c49802aaead6ec6cba3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47db84af86fcd4c714b8601866a6ccc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31e2c15298eb759dcc11a0f89dad0b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180b357e61ffcdcdddea9f85cbc3074733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007af5663d8de5b86b204a757a8a167734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eddd6c0162b8746cbf4381368cbeff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51bdfffcf0c910f39c4ff2f0a0ffb8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1d020cd2933efcf5f3cc9dd1962d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bbd036a041682022dda031e94d404738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0c8cc1a613f61976052e8928bfda2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388eb0fd3bdf3933a5f8ed129966fe9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176f00aeb4d321ae9fff71258d300de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6044dcbe43a4cbcdd2ad03f91611c8b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44fbb805a98bb40d5488538a086a29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f62462c722ced966bafe26225ff19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce883c8d781f6c39804c11158e5fb509745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb38e98b4c5ed4c41482967374254b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274e1ff958acb58ad4801d18b07081d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f2f6e00c42b73d77235f49280e14b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad02995fb192fea0c3fd003c2e6d15d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa49ab264f517b4dd7b3bca654b7a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35090ef0a351339e77fc6165e5f5b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f79ca6656aacf832b4720e8bce203752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abef25d54b5e94f73480e8045dd792c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c744bef59b8d3dc89089e7ee5de17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280817679002280bf1c33a35a6eb022755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284d1cb11bf171c2639b9cf5440e9c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69860dd8e2f6a16ffd8b3e3babdb991f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8386bdd41c68e44a82d692b051153758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e33b4045a6e7f2dd2f0dbb94bb3b12759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>