--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7378b16f642b7b4be893622de30141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca34db96ca816f23fcd560c82b9bb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84861ff14c480f722179da7946be62013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d32e69df8def41ac9c385e319cf9204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f0319ab8ebc37201eb1f8c3ff283b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419b6fef191906fabc090d3634e95496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e52e9ca16673e4a638d605d6b2a0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014bbe4ad8983088e903f4220c264d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8c6c31a239b0c8ddb4afcc0d224539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8563b8b4db5d7567f859dfaed2605510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d36f25bda423e8b5dff2963a3ccec411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82452725a70e97e68d8071186ed48b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf5ad102d5b47c8b638eeff45aa61e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf045a00989ed1c695ae760d12bd19314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb0d3525e6526b0186da0bf2c6228f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95629a7b566d53f2fc69912ce03b97b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679da56459d4b9f72b704ef92413994917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4d5d74fed1a2f74339f5e1145642418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92e02a97796a03d68b6fe6aff17c3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd961e739afcffc0b6abbbfe143abc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba2922dcfbd4a0529b6583513cf61d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c361bd23bcf35320956d96d00144fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2d1b83f799c69bcb64d8849a37de923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e65a35e1cf710e6719e7e64ea444924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeae2d385e67ddc9ca551b5c20221025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ef60664d4f25500f868ed1f9aac9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65e6c4e9f9ebf7d7d9dd6999cbcceb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320d4f61f18c02c408305735f2c961828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f61e7a0543f20092f91af433eab4cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ce6f77a0d72e555a6c5843c948e5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e9141a4ca5ff2e79194aa0a209fef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfdff5762ac1f79daf275c18a4d23032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4284f378c272908b5d9db07865b168d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e99f7ae4f1b1d083fac64b79d2e3c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c52ca109eb321e0fd0eefc7918c4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738faebdbef93c798a2d8ceb2b5defa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcabb237674f389972c8b19c0c7e3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4269711d4e0ed4f49bb425fcb578938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5079919e495c3b995f61f75addd52139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb3d5935799a47ea70acb0638c929a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56cb08e43e431a8b6b05e258563e4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b704c7a945f7002b2f048b5807ce6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae19caf5d52f2a4d5f27f352c911e6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219d7ad68ca549a4ab5c6d2a2d1111544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce62855232b325d22777c4301ce5ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef0b7659f11975be4ca3126e4cf33d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33ed97a26254453a7641b5eff8a83947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd17170cf7210ee0c6339e95d1a16bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6739adeea1360afee126c0293eae7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38553c00eb6a4b65e0d32a1b331152c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e967a0f523d0d3b3b97abd5c52bc7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59f2671a20a3d09875d6bb05fed0d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe3b69e26ce396d1d6ba6e9999334653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37268eb3d150fe1314aca0b3e4742cbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d11bae1661373eb5eef282416f525c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81372d054479d670958a693de1e26ddf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa2b869271eaef571dac9ecd9929d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146596aa5983799d118313c369ec57d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c228c96cf257a0f0c856b51dd9764c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6031eb503be0e6889d5502ce91e065360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b9ed023c679a22778fce1b4d0358761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfddda6f836ab42551e81d9c060355462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dafa4ca1b819ff7426112122c136163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a4ba06cb74bf20345c9c4191a811b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda6a4db2914d9e398b8b656028664465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bbdfd98f89ad4acd61784923a229466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727df87d3e75a86369fd3cd1898a0fac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5acd9c50d1abf7eaa395fe81c48fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0639a29e38d33aed6ab7a11d36fe9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5050a9a646efc88cc97feff22262270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d22c61c08328360ce8e4db1800209171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f8dbdd956fd4aa3cf6b1d78ac658e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f751dde6c94839d84d48ac5de5f0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bda9ed39f4f6d34786b67a8ea2f54474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7159fb985c2b5572477e1a9954b3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adefd94c45fdf5b1e06b1cab15939c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d99f6343814db187cf2e8eddbc58e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41965a20acb5e009b231f086bead6b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12770cb61e974eb27641a6c67fadc4a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf30d3c02eb3ea7f143a9a6711234380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf896e5cad76cbb49a65bbfa1680f78a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae3447eb051bffea5b499fe5020c2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87855ea9efe135d19cc6b3a39daa69f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420fb599a26a5b564e9f00c065bb03884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203db8381e2ffbf5501ee4645fa7a2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cb7673837a7327d7dc8f8889216de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f1d58a81d63ec07164c1dfcbc8e4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe544253412b72b42399e365bec067488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195cc2f926e3b0fa40e69b4e4721bb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece5a20d312a87e653cc54f17e7d89f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe75442ee4cf153e5af60e47eff7c0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc3baeefed4ebcf6dfc56098a5a8fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091b391ec758cfbf6896a9206e90b8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe04bf3d9ec5a7cc8dccc9a60d1d2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b39ae3b8d812d7d8a437504098632e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30df016ae9d8c9f9ca804256f21817796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cc003c6ce493852847a7f31e9b44b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627eaab759b8f464bca98c60325aa0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7e2261cfe41dd13b752108061bd3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad274c41fbbd5236457132aabdceebd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5f04cdaff8d24d8e1ae86df230a3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d5e2f2e3cc459db4860961ea1e29d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d80085fa7661a422b2c6c30eb6e853103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341c0693571ce24d7b573921f7d8e3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac07870e5eb09b78b8c46d9d6d75ac6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b5a5a1cd609a71b68a38a19437ded106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ce08f475277fcef30b028f3e7a95e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c86628da45029d24dd0b68d3c1c68f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fbe0a096b18cce2e31b218363abcb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a11eba70023655af2c9a88a2aec039110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba6e59780d84b407ab14ff1c274d0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16fbacbebb0add7c928f488566b455112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f9793457b43444edf4821249ca6af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d0978564aede1eeb1fd40e02a0a63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff2c5051d3962b6e3237e0b72d2d26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1a0bd3f39850fc8c15da6e62080e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59454431d95d350aa38c9ac92dbb2dbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196838066a368a6fa6efe3e5a32986ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1623d57934dbde8834462883796ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb73fed751b54826e293847afdeda2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0405450a364331a2e5b36bdaa1efe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f991fe1e2d235eb5907eeefef9c481122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca74602186f94002fa1d294f0fe3da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac7881b3879fc9c54a7f63b527749b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f09c7f4a3bcd881ba340be437afbf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b2e1005594ea3a3318656d1695d4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89b728de232fc54827185630c78a46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b867451b219a5655a41c3270b52b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd9e03e95937d1fd1a024f4f4cab5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3a679e829428116a0d72e2f3164b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d34ed55e78688bba53fc9aa6b75cb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ec317005a8b3fc649daee2a99683d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8904246e4b8af505d5fea2c381b92c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0154e4915228ec0435af2b4069250f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836db5fc6159b5aa2a166feb4572184135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77b0b3b6335c94d3f5c724573af045136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643ed1bc03dbd1485e4715cef2871f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196065fcf6c375ceac14670d78efd70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30df4c43bc92d119ccb71766ad56d98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfe3828ca8fd531bd8d9baec780e99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dd6006a74452db195398bcf9ce789141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013432c0a6f4e880db7780b2b453b4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee9cb9750b9f42d03ff71574972750143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fe384570e7b97a52212121ed0962f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18eee301ebdb169dd06b7f42a1d1b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab70d463d5e4ba734349d4407513309146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539d30b504016a0cd6255ef5f31b5f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea3b63933853d6b36de45d7650963b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6e1c4693b5a5e5517d3e16727d9f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3425e66bd58e9d367db3f2cb63b69b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43ee558583776139a2c1d7d8dfc23c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c000bb1844595b04c00e50d38423acd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c94334b7c938ee26cb3ed35c41574153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129e953fad7d6dfdbb51c6c05b6f61a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8bc6fc1d09a6fa33657c8fc2a1156155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49f53dd92577c5b1d694dc366d0f1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06181856730cd1512ee0e7b67c7d1c97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8659817cb4c29621216bb682e6148158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71953d7b9230fe858cd6e65b930a9600159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e06d6e116e8db94d6dd99df0f5332d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf510c5674e8cfeb798ef13ab342741e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67012b25e57f6dc38e7c276e7b7dbb85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e1c435f853ae987ab5b7c8976164163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f717c26583b3e78ebf8fb5e4e1988164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570432b18f6bb4fc40335bf72c1039a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcadad50b3b5b300f16ffdd1a092561166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d7b5fe3c82975fa86027ea86cb139167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bdafc50abcc7c7e45a396fe0beb67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9afd2be3ccf4ea9f6b7401880f30fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155a9d98da2d2a73b8db16b935c3f69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced22a24c7c7ef4d90b8cd8bd74dc683171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20871b364439caf75bb512db53c4be4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44f7325a4cc177f09faf06f97385c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf951b0f65d9dc8398e612da086d36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab7b6770b383bd1804f000915350ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e4a7b66f33125d7c24e5ea5fbc0e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a256a36f7fa8093449c759a97ce41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c0211a795778e44568410d8d73846178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915c337e1868ad0b4a02bbcaf141c65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b9abc4eec68f8bfd124670cc5426b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7e9ef3ee6a83bed7347c4f03cf404181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408e07b67dca38732daee9969002e75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae130ea198491f588dabd79709f896183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4878f9e21916096f04a1fbfe18d47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c9c6b8926c4bbce6a84e2616eacee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173d62b82b8e0b702b51d65792a75a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f11b0b606fc7ef34e919c98e82050a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de92afa4216708b7d5a4c9c4f40df38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9082336e387469176b9c1cf2792a1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba57646e05908f3a30228f0855dc54a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2112d31e9b414aa4c5c88a255e942191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ba23baaeafb84ace0727d57052f92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5b45ff50d870193c7c1674dfb204e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbca92917d8e3c2e99bf8a350f3473d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9510ccc84a64d7cdeb9c1fb7fef2e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8bf99ac7f1424bf493f437460a5f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd45d7cdc4a759e3a99c83bd6e256b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62aacf9de56e25a0718d535d36b7f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f88cb32965a3be95cb1a9e404bb93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b4a11b3cd68905a02289fe0376b1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fea231a2f47f158145d77f4607eb99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83450cd6b1b7f70f020b634b9d0d3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbaa79a8d928caed0f9560a245a2c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfc2a22fc69b520cb4699c7c115658204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d29055ab2ca5a60633d44dee5e1d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd348efadd6b57ba879dbaf8b7a01f54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239dd9c3f5adfca0f6c16e037a67564207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88521f4f3e4e1d1df8acced894aabb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e4f4d9d7af93cc5b25fafe30f3127209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748283839526e830e133fd8591b4ed82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9109069daeacd7660a59acdf3676c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a0989113aa5ab759104c4bf49104f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc52646c9d129b333aadbab2d125da7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3745ad3bd0a31b38ee73b0cca3136214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eefa5a12d518cb2766dff7194454f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d612d117cfaf3562139fd733b4ef231216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ac1312ad90dfde41a2a5f446d7dc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945a788bc3c5ae80bbd61a50e991dff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08ec2cb73025dd248deab86aebceac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358da9307f28ee57b7194019f5a377ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb6fd3fcd575f629db9c5fab116146221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf107e0779c2eba314b7c265970e502222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146325957a50f8c7e7f867366e2c8de8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e074995efed4099b952fb1f48c7db0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8009df0a1cee39ef5b8bda6adb57dfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df693a59bb8b67b92907fa5947891ffd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c23cd6636ae66059d69f55f0dfb37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ada032f19da78a0a86f9ddaae7b024228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9edffd22be9c79db7e191c3f1427f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb447af9e52e2370e400b5695f53c42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f614f5a26561a4372cfbba0e40ebc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9decf8a85f479fa1c6aeeac49345a13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75c4bfd1c4371759361d4aa4371309233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71b426a94b8533e85f76a5a5ada917234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2016ac064c89d898253333c3ef98cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbd9c96be84a1c601585e01a09b7db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c66884c4bc92f3579359d00614df93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ea49bcbf06e961c99ae7fd4869598238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c1164019c3db9a05ab369bfa5d9c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62add4f76a4e77125154a5ad79ac829240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeaebdf286333218bcc1cf540211a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae2d85a43633f928773df18609bae9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39c2d1e3e3ed823c97a52781874dbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88974674a4befe19627f701cd50afaea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2228f6400dc8f36d4b0163ca623517245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fc2f037ea7d8145e3279c3a951a00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed00d32d52f548be9c4826dd965be7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49c2fbce5235fa5030429e3a06ca44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3836a0dc1623a043ed93f65718336249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc473c1b8cd98cc635391017e898bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceecd6ffa796c04b2e476ed414baec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a25df6137cb16e361522f3def5930252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9391a67bb5072c129a91574526fc4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88041646901ee728298ba8f49488ebab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be915bc3fee9d8b2984f103e3710d7cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfa378873690537f177f98994f84c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44620d9f47ca34f2d5712c76b8cf30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7bd5ee9a998e030ad508f5a9d02c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cbb09e89ace9057ee4787d2c97a48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064040fa12d1ddccaec9a6baeafd5e18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a100e4bb2d9e4ebced541062abc769261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de0e6818564c94303c1679b772be0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb5e87e80238feb7fc0ebdd36c12f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc578b0d4b3e38b9747149b0120f2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d20dcb7bcf2435e1f9fb2ba44ffe8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e756926d37ad0c37bbb9d98caa742266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94de7963738760411cd12d361fa8e7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80215ffbb637440c724845d0a45dfe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb8e046083d51cf0b0329962baa6d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f683290e4fe5a5b596373ee6a7955270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89a4f718bcfe4804085aed4eda3a69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698dcee9ede6783dacecc401ab09e91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea395c375f6d651a321121cab8de1b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5360627537030bcef9a7e09bf783b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea769625812e1aaf653fe3d6eca2e9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4a843ae688584c4689305bdac8bf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0702281fa38c4d6d3cc19aae1447ccb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00f66e014337e1e001ff3e363da42f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef94a6bf9f4fcb595edd8d5bb637b86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef36c3a404dd1c54f114a3dbbe3219d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b075290c3e582079768829cbf86dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42926e0deedfebe2d4869447b9f01e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedff1efab457c6e9843982d571e34f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569814ea7597d622f18b27017ca97b1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de3933907c0b9f24032aee58f18412285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aa54cb0ce21c554c67569d60dad51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a65df8b8fde396fbd36eab471ebd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588ae6502a3129844a327eee0dda501288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c385af9e86c1730303e758950c1014289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff5a7805452eb17fd21ee4972d5d00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecd2a52e916b586d378c2f252008aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0072d07ef72b1b0b9977ad220705c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d678c332b5b82eb484d2cad9ac7d054293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a772f508ca3cd6c665d76e43312a91d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089102b45c71b3e42fbbdbb2eadf9e13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539cd278d9177336e8c708925a103ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd887136d06ca9220fe186d069f2b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507a5115a996e28e38b538c60be6d8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ba897d8837106df19d03187071af0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5797f629712749e10215cf797ab6a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c703141778e771a651fdeefdc3a06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe4b272e553f438bff67318bd6f66f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcded3c6f02f79e077c8a08b99a907f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68608bb0e1150977b50aff4d74503304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaf202155ee0f240b49ce3bfa01701305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5005fb8acc04c2d0502d4cd6ca659e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe07f0d3347730cb5837c0b5bec92d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db4b4b143e2fd8357976ead4824af3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0b6a1afb04b9dd84d602765cdd2fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986d6e418dea78ae14782aafb6eb094310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48946c4427c753c930027a8194b42fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd45079bdc4554b444dd5e1773faed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3eccc459e50aa927e940b8f6e3559313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05758aeb6320d2f417323868201e434a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7c220b882d798e88650d54e26e52e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b0af839496395aa81c550c578cc04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d588694a598d3597258183c6baac92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cb3cf209a8c2c52d5f4d2481e1492318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cdba86c7a4075579e330acc82633d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff439d2bc95bdd3b97f03ae283fd2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56e59649ec8a3caee0a8342deb6bfc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6bb191b16490f8caac32d92a7e015322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462f9a23a66dd0708a506f3b0a82a5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e32d784fa3606aff83da0305057f4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a668527c01b6823253c642c62bfe3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32b8fccaf988dce8819b24d91392a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37242758cb81288e6c89be6fd2c705327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a58a3b0999cf3f9844b6bf4c53b02b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a8f9d3155d29e6dbe2dac055e62dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81fceeef8d1cc221cc4064a5fe9e59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ac5eb0383496522b90e3db3871815331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c9ee929aaba8169adfe3895547a09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe266a5f27354170c94033aa91a3e8c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2103f3d2938e4e6981d888b418286334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a91ff83ef761c54c95f58b71aa6fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a22e36e704845b0c6044007be79b07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a76c504f4610ca4de3cc968411e734337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc089cc0a7240371bd4b671bebf155a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a94bfa83e200846460342d32a9ac1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095d8b4b399dab839231223d5dfbba2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892a4f12c69aab505278e28eb277341341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5046b1fd8a936a391c1dfc8d21013342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4873ffed92e4023ee0e5bc77363b21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38a8cfcced4d4cd9c33a937802bac1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ac9c61bc91cb76da2e84613e18c05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb23d30d3a57421608828540991991346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79a2749ab883aa9456413792838cba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf7fc269dbda5181a9d86c5b1471f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbdfba8f1823611ebd74bb28e1fe37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354de1027413c31581a62c0ecf3917b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808a09fbdad0b56f519423a5f11c61e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98fa5a9b71fbab328ad3c87c8a1291352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ffdeacde921f9302e7d2b2af01761353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f290110b888ab61d4d022011cc3a566354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb01ff361d32d8434c9ca655887c1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df5caff0c66455a1837d122f9308b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80174666d6dacf12f79fbb3769989407357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfadc838027f80dda2987aca458684358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc157b51b7e162c06731c06e3bfa1931359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcf04531d0b8339aee1bbaa2c2f1d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81e0af2111f4e45ba1b82c3ffc2905361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8e95847686d9528f5bcfa09b2d65c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f411bb0b4e653e406a1b0a7d1337fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfdd40b5387ae08c1a8e5971e22580364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542efd87f577fa9851b8ff1a8ddeb419365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a840e04b61a66be2e569c4b9936f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f702d9be896397fc75a9252da61341367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d9b6c544104970dd30e5a3c2a9e94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728e50c9d2fdc341d3e76cf3833ff27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6e3f2f621b0ce0f3e062e421791c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f06d71db45eecc42529e65916965d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e2f3709c89fd495c103caa2a18d4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a65ab7260ce3e40abd5b6d9ab1e33f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab16e981e309a4c8936d5508d64a01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b815d852471fbf301be1f09e4a5708375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f5201f5a95028877d69d24214b8b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26080201e6db915b2f10c0033a6e04aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea1082c4a0cd7c4602454d426ec246378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edbd5eb697c1bd9166d55db153993a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb31c1721a6a4fc3e59acf137893b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e316fdca6a609cab7df23b2d527a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88914ce6ef658885bea8c9913339dfa6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bcd39d3e05c7f5caf73d137d934a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74322a395ee602dae71f47c4a6065f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502a7dd35c57a76e776091ea1dba2c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742262ca76225cebdab33fd8b109e72e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce832d7d09010f988f48ffa82ab21c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1444bac969c1a53e24fba02b98eacd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94f3a0ab4093fdd740438de573bba6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6bffbaad57284e98bf50413389190390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49598a03e6bc60ae674d1034fa1143391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f928c0f3fe9839b455167360e539cff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07350382e654d8d34dc80367e17b43e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c311a2760f077fb7a5d9f554ed78fc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6703d5ca4d055ccc908ffd4c2a2ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b989a266b7828b3860d10085d7c395396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4bcc4f5ae5171caad906ae67bc16a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2ca98c4bd237e470d69760a071926398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986cf491f536ac3979f74f1459ad84f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68fa7a3bf1496bcd6869ca2788069e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f95063ed313b6f19a9611f444e815401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1caffd49434d3d4103bd14db5c6517402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da74828f2fb75f696c90b235d8a739e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b7d6bebafc9f16357f0f803e2fcec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d01d88fb833a75bcfc7693ba28361405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f042617aba1e47fec9989d79f149d5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bc2e212cc5f2db075f55ff518d781407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebafbe35c0fcc338b5b594899b5146b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922c27b620ab189a30379dccf734029409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813e5d0bc7bfc299ecbba49497a2c0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53273cdf2958d5ad8e3b88ddaeb0068411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7794a3778cb390d6b3d79c6db1688e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ec14e137f391ead98b1923ce5cc43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272d293f96837d098324cc7dee9253a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35645d7b882e32e64554ba264ec55744415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8357ec9374c8978d918ef6ae47087416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5771c80022525c9a3a40f12db8308417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401336a0734c6cfe54ecf28c7110217a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e451b1e6e8b389403ee8fc63110b7bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fb8f6aecf21cb7a8a17524684f4b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819b35061d813db85cf28e243b019aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff90aefb918edab695c720f8ecf80bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cf5958ab261a42b4a5914727678b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad99170c8feaf4a1ce514656204701f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9fcced0cadbee041f8546ca78a5c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8870018eb4258a3f3e9232ec4b948426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287400730034005923cbce9e81e1dd2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d338b77329f8fb5185e4ad474310f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e224509f354a12a33d26d0dd23c452429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c25e30a2be4e27967f3923bef45a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4b93aaa2a34a77fc8f4b0baa077fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13f430d97f44942c5408c5a455ebab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dbc30e790fe46271104671c0dc494433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78488405fd877991597159423fabc98d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddc55f611dc611fb2fa5559a64b91f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4013d4ae0a2fead8e18176dbe7cfe4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03707edc06e658a8bc3d96ee41b5a067437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb423303f50f7347de6bcbed1f4b19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abedd5abcea1c6a0fed2d2e0bb05d71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fdea5c226ef4d9bce96b772b934f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456ba715580cfed0730383b675c7b4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbf7f66a32b0501e19407b50a38406442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad932cc9d62b25cdbad304596475eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6da599877a0c1264e1fade0a217c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93057c4b2b78f23e0df27f8ec0e2e1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296d5b2fa56f154dea825a0906dd377446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d10933fe64444a1ae7ca54c65e7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfaf8f03b47de24c2093c41860e15b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614262fc8a17540bb4349b521a38687c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59460316cb6aa0a43a50d31e475b82a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967e45f021bb17663e650938bba38d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a9ebf58312a4990cbeb78097f17b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86d62ea44b0b025fd1d92b7d00c55a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad2fa30e1a11d2a889e3f336c5071c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da797e1236b25dcebf404208e7757b46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbc9d9077bf7544d6a95801fbfb849456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f941bf4bb93b76a43b43d4a791ea4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34665935487473e7a2fd83583b56e343458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce06f247417580777288c4671bc6d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc08b3e7215ffb81dcd009b16e1fbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46845a3914fa80b796a4f613faa7e752461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b3e41020320614c72f74c8a2b607e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4de4f0d67ca6ceb8d0ac5533ad4b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0834a1ca46057422a2484390f5537464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ee433ec5117e7c2c3ead051f9654e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e4c5b5e6e0730c37cc7a4e8e8f5d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b01ea933e9a0c545f16daeb344288c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232caae36f8dae2c09a82aa5f10a2f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba456616bddeadf2e5714ad415691d7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa50efaa918573103c3388f8c409a1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f406ac2c8ad8d6db7f6aa9396d2ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac1a4258d6c5e87d4898e3c0ed8626472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a65be12ce2e43ee8f883d7025f55a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4359d8b1cbe8b221c4cf6cf1cf4832474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a94011fd7f85969e0bc8ad0c77522b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a912ecc92e213d6c25ba849d8f6d0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad52203321e902036d10c3ae64006d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2539ddd03df46b992e73462b6fb6e85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341db8641e244817a2a96a68f8802d82479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55b06a91d050b8ef2662e3f85f5ab6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae022ce7e3c587f20410e31dbacd427e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cc70bc72cffc244457b53b02dee5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6ac7515d9ca67ef19c9d5de9f9921483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7c18fca38802e24bb2d99314f09af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef2c28fcfbbae423d9287c6c05850b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83392de31d94247e5da923c70efcf88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6287694e333299bc8fa1c5cd3ca2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccf32cb511b107f2a70ac73e236a98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458e2b2542d2f8f98c2f19ad160fe7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4cd2d4f73cea82802b22c99ca1498490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1cd80215f5c25e2d9076a79cf523a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c36c88318472286520557bdedf271492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258e9c78c3a9948421d4dc3299b6b99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262413e096924162a314f1a45dac1bd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfd000491cd875bb30c70e05b1a461495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da6271e6e384f955d5cabc33bada6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8ab792119072b1d573516467c9ee3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7daf71ec6653823fb34bcac507608498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dffabaa69cfdcae12b05054569fed2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2c1725dc6908b94903c609f43ee8a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb42e91ba6a592e8c1a75b86d17113501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430b793590d42e082f90635c1d2115e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f253bb35074f601d83186bb08ef8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c0826f7f6525210a5c6d5fc915d40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e98a1f7714c81772b590d0f04a2671505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0f0a6fde6ac45e31785ae42676f24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3af50e906975d51a1ec79aed0fe80f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8897cc9b135f1c0c87498a26e8a0609508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8ef4a73412b3ea7ed9aefcb1ff02b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f2d78a5a0cffd61deae9b9b55c565510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7aa9b33e15cbab34d44d9fc16e3ba5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5456bcda09e1eceb8ca8669fb1d0e21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003c8d9c854f198e019b30061b00b2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5297face802eb74a21781a231d7b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ca7593826df5b22662a871023405b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f387bb8589eb9bf1d30025be610963516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681b7f79d5703708662eba79395ed50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e381b75691d9a2eee90704dcd49079518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c3821f9c336445499d330b7fce4c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89258732dd551e6fa292b719cc00e425520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce0aba8086e0a5c54a3ae7cdea57e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f882d00f56077d6831e440ac11b7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b65dbfc8fdbe8c790d67f95c8a5e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b288a97f25c85b90d412b767788b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b785686494bdc52be0971d36a01387525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a6ccc6fe870ec57ddc5d63c10c4db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d8286f480e46a128f5fb4d7e35c32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212ea49a7f4c47d2a1e520d94321c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bfda60bb2e864961dfb0091766191529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bb732979cb74dbbcbfc81b0076bce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695500a5ab28a5d3b7f2238bb1937ff1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2639c1346fab4b656d2d58233adeb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385fcfc47efe697d7284759e652077a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10fa312aa159b6464e743dd52dcc26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe713428e0c378bedfe18268782c13a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d968ef6cde06cb3459381b7f8031af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e7804fcaa697464b409b4ec32f435537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0062764316a61092597e59af65368d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cc137db97fab05c22b1b14d2190ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a872bcbda2caee4877cf10e25997540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804740aa493698d06d85044a4c291f4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d1c9e689323b9a6136d1b7fff793e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2814b510db524678c5ea3b2058efaf2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068c6a25020bf47302788a1c5e7aa92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff44372212ee75e6634e3cd1a0d576545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96e4ae73f4dedda0be7962f0d0fbca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daa593064c0f8f6a2ec47907e65fb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3303b87ecd4f10b4bcf1d4fe0c86a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50ae0c07ebdfe121920bb6d446ade3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2bf58e75ae7476ad41d2d29477b30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e0da355c03ad54cfa2b1a3097a900551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd68a02c07ec689d7fe54a3f31817a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38109e3ac647f1473e760a63b65fadb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272c4a045ae594199229c1184731b93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d96bb9c9725c3dba3c407edc7c8e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22603bfe67a13cfe45a5e24db75c268d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bc6ffc1ad6761ef63fd7d5bdfa134557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d403557630abecd7d44e5c0712f3510558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792eff999c7207f570f8dfb489474771559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8852d49977a497906ff1dabdb41d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315ba7743891056bcb234dc36abab51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c67630628223e2a6b52ecfc19dc9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b926b9826affa0e8c4d030897ef622563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dabd4d89df3fd0186d11ac09a768d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bfe95d6b2d6e49c94d3f1e19d71e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6700463afe7ea9877398c73cc2b53cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f18f54906bdef40b7eb7dd88cb5cd2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95752ae467c87a2fadb7cbef683cd47b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36f54043e19633250f2cae6deb39d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa1cf106b889efbf25baba866a9449570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872ed7fee3eebaede11f7c8547e5458571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a2966c11d8969c3ed05ebcf6813ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c59d95677fd98b0d020bed97b0098573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f5b7be33f51c93b582a78c3bb5591574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07fad1c9177bdcd18189b51dfd6c36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780005749065a2715517dcd00dd5b06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca26f12e7d55ec834525d71f39e084577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa322400a04b459b35381cbe8d9025578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fbf4185da6614a872ae410c998837579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d97b1e18c14b71c5944aedff04ed72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988e10e0dc359059a580f56cf9bd080581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10b57c0843776c91feff7ea9bbc6eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65c8bc7da4e1a460df11749e136aa0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf538dfcd2ec8cd21324bbae70c3f27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcdb2c99a063cd76beb232022f7939585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e600e849f41762deef1a2785a9b8e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a1f4310e894dc9e81d520d7987176587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270329c66f297b3b31ea5551f7f4870588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6927c72958a3826dfbe63185d33b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541ae1394b84c57b8d57e924cff670c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf5acd437709abaebf7f75a6ae4b6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd78a3856fa872420bd22e32d032a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763860c7b13b3a071f046fcd47fdef5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4467617f0d116a8895ab9e743b2f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03953cac7a4f712a4bfcf3608d5c5896595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c230b0c0dd91fb7ee1f100ace6571596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dc15514516b0e8219feeed72631b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70565208716d6de7662da3a572f69b20598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50ba53f3b803499a2c1e18478744e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e552c4c1624c285ab66d8efce5d21b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dca68d298534b298339023638bd77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e6422384aea17a2d2f2863c4a3667602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f67f1f3d710be2646b24c8ba991c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39147a8ab5682f17bd2f44e1c113a79f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4422ff7bc18a06ef9a47d7a83274787605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181a25e96afdb569b33bfcb3212d079606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19339e941d7351997045fc93f3e4d96e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55be53f1eb2b1dc7cddd272acffba71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7fa059cd239a912d69f8cce1a7793609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcbd847b2cbb78b1c52713df00f3a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b720bad88ba45467aa13b4c518b782611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74ad4935c73ecdce6c9f6345610963612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598de57cf630a37862899d30447aa21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c94ef6c486a6645650745b40c39bcc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c14dc831ee154c51da4cf52c534ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f158b86ea32c78b39495c2b0f07f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a320147abab94befc483b48ed112b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265e3fc0e6ff8030b25ced8e9003074618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ab52705d2808f02efd7f89f0c4c2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3663f10280903dd034c9d6739458c7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21219cd2b32be67f3208339f10817958621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db95a91e1d3d32f3c000b1fd8257486622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a82cb2d9f4b20cadc4d161a526f85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09594509798b3b56a1be43d68e6f7f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6164a264c69683749010a4480f364a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba59ba8fa598ce9280e1bf99a675a3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7593715e506b89a19903fe71407f56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf480d47b8056bfeae8e42bdaeb31d56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82d021c05b649fe41f53cc341f941e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77fd5e9912e3e340a18081f776b667630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770f27f5211595424cd0d293b8421d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976eb25964a2f32faead91b927d6de8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9846cd076be5f17e49fe4071ca9ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2965fb3a4727afb370f0a1810f629634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e312708bedf07393074eb1d76cb554635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f341d32e904e61024214f50aea99d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcb1a5d52c6a2867b13e02f00aeb4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661d58596db2b1abe147e4f57b5ed2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a8484f6c409803c3278c8974345e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a88bea292671152d803db2288182d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa9ca3799e3a7bd60499e6d219871c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b271e9dda49f8821fc37252bf18ede0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a3fad168cecc812ad1e8b31ce80ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efc669454bb48f6821f1a6fc6160c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083589f9042387087a8e56a640422e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3353e638c85a31a05d724c50503460c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c07b7e0a3380e808568073e6f84857647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13f2fa367eb5acd46ae9708728b9a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0235022abccbadd7ed0f775d88d8c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4dead77041adeab405f53fe0d30b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad42e6200d7572e1f24a7b14e49dae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869b2741743abc6682efce4a975081f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdf66a9b13ee1232594c6bfadc597e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b9b4b650c4ef7d508bde571c85486654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb96dfec6e50d6aaacfd587a3f56c61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389edb20a053b9ecd309c6e8ed29a05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da2dd1ad1d00464accb20c0ac3ce20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccccf5320bbf41455637538e4a850e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec0a017e41ab8f282f7ea624fab150659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217e9434e3cbdec5e64134dc96b1f4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279215f9a57ecbb4cf3c7f0c81680726661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa65725f434fa99aec1fc113b3b18e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a2b810dd6225af49e5ae631250ea4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b24f6d3b1964f4722c3d434dc5fd0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bcd47646f887feae8622562e9ce69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bdf54c5a905bc128bbdd2d25b17fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e04cdb36d7cccc980128c81269253667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60dbecb4bae311fc7b80bd88df0278668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787b28e7262e9ab1be6a76b5c8ad48e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee227da5fece006d74ba8b3e9900fe9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581dfbbbd52df13812a85c64250a8ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268f339c5f02363fc377c9a61d724eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93c8a07685eca5a8ff34e47dd74ed2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b359a730493acad782c1ee674b08ed8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e76667b275f6ce06155ed2ce855c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a613806d53ca1c7eedbb04feca05d32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc560825dc3e331ff4413d4f258dfb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720800a5e3448b4aadf777973941193678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce09404a17fae4ef0a104e105ff84a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5652bf1ef79ee9a5018c4df661ba5f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54930be4ba97489f1add1bd95d298929681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d299214ac31f869a6f738e66604d536682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac0ffcee09887f16f08aa05ba4b15b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72419a0f4b5a5d2cf99a712acec7b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01188ce62326082213174fc455fce42d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7ec81f12e73347d5388831a71c63b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2827fc6677ef086e29f92c78b5f47e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a341b26874168f53c0bad4218a447b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a351ce765f7118b5854c64a46cda94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84287908d8dd466e0e682c0a70fb74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3978f9697cbd4d1237a761bfc98ff0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983f4e6d44ea4c0d3639ff47ac43bf6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d14e1f0a3dd484d31d30fab725ea73693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b8eb827c576a39d3579cade85c005694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c255f5ebc174675966d697b78d05cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a76563a93953d27eb537c7e89f2d8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21eb47a43c05792d9638381c2905a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47728e2230dfed95f21378383aa1767a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4248706db66c72cf9f9cbe205da0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81f10659d2ebcdf823499d32272717700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd14618dace3894e762285706a6dffa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2f518e91e074259b7bedd9ab8ee29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deddd396d21cb8d3703f45db097d449703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c632fb8ac520338eb7ef40ecee68b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc26fb5cd191f24a2c1a3f2c214292e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be71018e7b497ebe55afec114c2fc9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e82d4389f20c75ed183ec6cb9a4f65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d689723577df35f83591f38780aacf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a1b9b82458a55f466006de7b35722709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48057c4be67105ea567499402e45f6c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45995f3aaf9b8daafc967ec292c0e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece858075890bc5b3d869a1455c85b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c4e67fcee49e862c8dd331b534dec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3849170f52d0b63bb0662dd4a2e0452714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef60cc04f6e55ec7571368d435fc35c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e86f87a50f591332b9b907fa66cab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fe1247d028a6af7ff9917bf1183dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aee3fc77400b86e025b9525be19897718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727adac5b1941f8cf75487df0ef6732719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e4e03dec6adbc9abead4ae0e7614e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764dc223ecb61785bf940ad3ebb5ec3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2da49bdd68cd6c3cc93c89cfef55b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa74a7d89989b88e60a27628736e4b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e5f4867264291e6aca5f841242699724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024b0245c2c2e8c8210c544511b0a0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342514bf349814c13380d65a0479f2a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f2aa83c02b4c44085426ef41902c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865cf0bb6acfec09b5eabfc9ff78834728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aecb161e359efc20adc13b562cb14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba6d94ee711d1774bec2d2d3bba05a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817e94c41aefa03dc42758508036343731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59421ab74a66b39721780c87d8bfa7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21cc9edc4405168c0676999d24d2cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a24b4705b3bff5b498019b464068cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b418b864e866d2e7ef0a7c3f01cf5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e292f68aa2ef24a2dcd87029067638736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cc315bc829e0a34f9d6c4f90d5af9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b2444dce1aa73d4de56df2839d0ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a463219ea1a8a87c4e4b022fd7b2e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806a0ce74bd7edb90d85e0caadd86da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d17f1f0ee2da80c3cc2c2713c2ae7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596c4a8450383bc7f540df6e86ac013742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a9507e06b07fbfd39692dc739c9a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eba3ba73972b0fd408a49bf9c4b110744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea81417e9ea04e40ff13d001d4ae8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a48785cd5d10ab41702e09d2136141746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b4389456b7b2f04248986f47eae79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1829d6665072828437442b082fdb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e83dc1570563fd9c947d6626cd8a84749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26440b54b74ae5fba25e101efec34068750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267f2a51a6010f6efa3bfd23b5b6c1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538416d80887ca3b0fcea27d81daf69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e0b6e26184054cd45071445443be6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f3a71ef3780d8371e61dfe1e8e029754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09f4045ae96b8b22f898b0b5ac1401755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407323209a176fee2b75617ad8de287f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa9ca172925762a6a1e6ac072386a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062bfd7ae9085afd0d85975ff216a4d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82360353212c543e30545f6823aaacd5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367ded3acad8f0a2a7a6fe71ecd744e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722e69e03f7f82ffc482543f7ed2f282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eba66de34c3bcf40b752c60b70334e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b75728c48a197519f965c61a6ef9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babea6269974c5bf37daddec8bdf58a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb667609b8d843d31cc5b10d5a572b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf29c43d420ae29abaff2eb3e41c417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333210cdb4d3421635f95fe00807b9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b37e05bfa09b765bde2e13bb7ff3d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a607ef5b5cf2e8f324b7e317673650410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964bfb99b876629d14cd1f51d4f0d0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1649af46c395837bd3a88cec38b06812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24582eed8a3f59b03a11862e4c1ddcdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5925f96d74e1249816647ddf5a6b7bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c85dcf4631c00d16b7aad926ebc5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec5690a0e6cc1c895bad88b907fe1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384554df21cfdae4d7187de8288cce417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd488b3e635ccb163bb0226f92897118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fb08a9741385f7eb52aae1e15ef6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd06408572ba19b4ecd539724dd79220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636a9c9dc338f491bafeb4d56f3b99921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f7dfe737de30900336bf340168bc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537f18bf5ca05dc5b3d0a9a8d46c88c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f026e59b34ed43c2c48cddce2689ba224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde789923f393eba75a343811a8b306625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce448e0d30d293a6c7a6f8e037ca98b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2592b9462d305ef9aac4678fbe30e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504d1a0ebc13340a4d04ac4fb21c8ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e22602feea6212558e97e380e626529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd412cc23ec849338d4cec80f26e14b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e37131c330f4a090a2ea6ed00c4fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573361e932518947ff6bb3c5bdf763c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0f7f42e7ec53dfd071d54f6881aa533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574dffb4d86b26c9050741eabf021c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923969f4629ace1edb7c943e07f782535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409289e87131495ec666c3bb599fce6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd92f75888bf9897bf9dbe39e7efc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204a6f3adc2a344a9b6849c5581f57038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfac707de673b2ab1209b12fa90f3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6060505ce542eb73f63335d4f2061840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e5d4278cba1ab7f840ef975f5962c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdc7224d503849b044961b89d39dce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961698fab6b059725a549db1e50010943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad700caa6b4b296620bb71af083c672744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a83112b8aaf3d0ec823d3b7ccfaa1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e53369d68ecbe184ee0543d453f9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef892246faa929ca3dcd0ce44f4aa3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79db58f1d44a782dbcfe58ac9f45f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4727c593b116385a0a662933c18639449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14aecdd5497bfea192027894fa4985250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce4ab867bcb3021f035ec34c4fbc4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d90495791b6b46af7e3f803698a6c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58f51aab0c27de4cf72a79f53ac37453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d553d18974709b63e7a2a15af313d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623909ecc6ba1c5085376dd38588acf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd8be77d25d71208411d846b9b53d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ecf2f0a2f4e43d582b9bc3326088b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d68a20efe0e2707f69e70975a2ac0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac3b916618f04906482aeca4891dd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2901dc178123f818b2261599a3f7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef887c1db6150ebc202c122756488061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8be70f55f56c63f1defa68b114ae462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a5b83ef3872044a6c90f84b132d9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d673f3d2237c87c7e57dd942c66c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38b4541d889def9d226e12d0c40fbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c999f11d4799f4068292cdca8359f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe50735851f593da78ac8f1429387367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3b35fe1c2b36f166b7c5a927d403d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745b7187a6242bc297f9163257a8b8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb4f6b0f7d8c57b530fceb073bb06f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f0c90f1904df0b5b7aaf8d1fc9afd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad625cc63672d8dfb16105eec2920472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e986f03171f87dae8cf53759e07209573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb3ddf5120f0b7f0bad4e4289abaa974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b855afb17c14bb76ddffea0798289575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5153d3bc8e1535a5a207c0cd10964376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af10c1a3170ef4aecbf1f5c34d117677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ea24d5c8f16c33cafb4641292c26678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ef853d87f56d999a88154476d27c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e4252e166fc7741a399a7cd53ddd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d972d770f07d40c855894e95556c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f894c8911a4bc75b1cc1fbb4e9649682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697e513e1d65127ca96d3d0ca7aa35883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743abfa50f582d3f0c85af0fddaee0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f1ebb944578ee7ca48c7a2e2d707d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d789223806fa92a946341aeff1948c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70b47704a5357207fdcd8891db420d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bedf080450ade82a2ed783eaa9c2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485a76fb7fe667a735e20cbf7dca8b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebaf90a268034d1e2a63fc6164a2fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74543962039d9b4b9bd75f6e3397551191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb93b463af32a7f16936c6a093f7e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0417990ca7e898ea5fb26562d6b7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34892999ac30560a5d7af45b3a52383c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bda7aede23619a56fcb10f8ae8af4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b109ab509244e17b45333d84cf1ace496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aa20789f48c7a83536df3335420b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ab6fbc7770c5745f283bc245c94e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761898adfa58fb01fedcfa910db4744799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64fd07ad6eb3bf2d4cfe4d6039030d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222dee0b4b696f84cfcde38d416b0ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bf93d559dd202b28fbdd04e91cbe5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c6721f10b46ae78ea09ca852d5c9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88230b3cb7539d87553feb5d53350aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d1ed91e454aedbed9b00452f8eaf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0df2fdceb8f31d5189f1aac7e25d5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a6ca4b3d61ac71170f9277a99331b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb14de06b5e7bf9a5941d388cb57a72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b0b2f086b83bdf8b2ed3ba4a98b73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9c064bd12c878d96462d4337f559f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971daa785470806e8b16a11c7e9c2f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248119fa77dad365426528149daf4671112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b01fe15ae48a746064878dd758c3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c2646ae1469dbe2ce513065684358114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4b3d8ec3e16beae3181868c63493e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448a289967581456808bff1447f4a51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112c2e5cb265246fefc5eb5892bc5b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c034a4ca3e23fbcf0acbd53372aff1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14e3dc620d78e166db7700f1d8628e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dd830089025825d8abd48de12cec5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9daf9dcbd8854cdec985f6cd6c8946121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac493bdb5319a37f39725c669bb1d35a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a46643f1f23af31b37428ee9579d99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bb9314023007efb2b8edaf008c790124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590edbf50c2b0199e546d0274b404a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fc4e2ee25c11501dc56d0f6e413d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7577603ba674b80a14f5eb51d949c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e19cd65d86cba992438a21c08c3b78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47efaaeca2d3fc64c8f87ec8d8203c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec535aed3bb437c53a503a58b9df7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a60e55f0b4eca6fbe2d26c9a180022131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eac35627d528dcba7e6ea5d50eb6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb9bad7ea5d62d1e8fe485e82c8442133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b3e463c3d2e3ccdae9d63f2da36af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92579e56abea4ec4402cb5d8108e086b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13204d6f2160e07d647d292a400a4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c195d0007246758852b24e55c9075eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06477214b39141f02bdd197e125dbf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444828adac9afe41d66d29c44cd2f46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097269f76b0086edbcb931b3e7d88a47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6561dce277bfacbfd97cd26111413141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bad7e0c0d8e5032f23e3d0a5b626af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b772c7057b5953a6f9f80b455e952143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421a2ff653aa3a541614c4f14956d09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c732497ee3f55c192113b9cccc4e9c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf297b99983516986afc6da6c256927b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1b1594d147c3d0959020b838afe9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d68367c8d835ed2f7d4c46d1d5365148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325f94f5fe8e2c496acbf3ec24d5fb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a0c1076886f47641e53fff797b830150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494adf898841be911d3c4d8ced0f98d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd2c1b74bafa24c221f7ef7ac21335152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7580170e43e12402b6bf9bda429017e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ce66c1f8ba4504e56f5ac5c903c9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1beaf1338d2bcbffa3925fe7d9fcc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690944abe6270762103bf331dd24d3cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495a7c32833239bdd4f6f097e63d94c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d01c13ef27cd56102ccf06e64b855158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104036a427b454661bbb5fad2ab4ae86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee4f9871679e0514a64a2c689cf20c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518734f84d75fc9a64e87ce651171b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9401cce8cb015dbd8d7047aef0bf07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2496afed144ad62c8ba591eb8ab31a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aeeb830ad65d5a15a655ec1468c03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0019acc116298066962d31409f9be1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979dc68b5f9465d5896c919abe92dcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ed3d0c4bddec4477122a7788998c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4d3d1675127cd0fb97eba0707f644168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b798883854dea9ae8c75b5d76a553169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398afc934c1b655c3979dd3c99cb594c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b993be07219b4045ad060e6bfa6e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea8f97bd0cf4dc630dc1dc301b2203172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c480e1d84cbd61d5b78bc9e094b9ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb998ad1d3301d22e2645a155ece7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b30db93cf7cd6c734720a0986a16a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1886fa16d89d6014e94adeb23b77ea4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855b26543f3b54bdc33e88e50b7658c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d8a0dff11268d7203693d2f005dda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d3c1daa2d6093d98d3026ec69a5b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54186b85a648516666b181a4fb7186180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcba9a8ccc81c36ae3ba48c01320c4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d342e7c0a7b524085977b85ff1b513182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354ac7760010a0f0e9023e188577f8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27815e6aaa0af36f3cebf8392c08de70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d33d4de9379ab57eec95ef3e0a7e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b29e4a47f6400d0eed3ff21fafc9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24543ca32030ee5ef36b038d884b72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddefe2caa4809e2fa2d450f27e4277e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c576d21c101bf16d19cfe20441d64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5be030318dbc0d545c5c61c3d5af35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc05888f892c5cce05484cd6884708a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78959dd47d052d1c10fa76918a04a4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d5217ba8fa0996990f5e0e0a34b39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65b4814ab189ed7bd063e8bd1f3825194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2d7ab7d0a26b84e6036f851b806dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b7101abe8b619a3b12d571a828ffa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0408c29eb0ad3d1903c25cf4d1731b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88300e7432783b8be4e9a77252f8d11b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6a1c94898cd987c1dafd44661d08b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007581b7b9329b6c5796cb8dee10915200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d58ed61c7d0eb2f48c542af6a9db8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39eaf9e779eae08ee350a11ec56665202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d919aeeb795239cac7687568c0f34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32cea95197b673f95b6a94ac104526204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f279d56d08b071f001e9b65448bd77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccdaa627c94251d88ac145c9e0433b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0384a15101a50e8c7650132c03d57e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34605d834c73be048fda36c9ec0141208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0240d676ccf051e9ef4cb09f60e78c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca6d7cef7219bf76c69fc897d62ee8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c7b8e133a696fbdf3d4a7a387f9cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41c9bfee499068e9d65e13316073d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65ebd792904f6083d5f9ed65b90d87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255ffa957a1c44ebce03e3a55a6ddf1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7da7baa9e9d4a07639dc9695e80c98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7232c2e14c04fe8b34548c8efed977216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775c8e1b96266767304864a0195c309217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72fda8e0789a897442300884f00bf6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b81a8a8dd70238a17e1a6c63d77d70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47954e7b04df477af009eb9bc9d97c8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fffcbd18483a7620170d4f74c0aa5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1bd5c873cf06f2a7d8a913e2b55fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b103455c04073b53e0ae99bf60b011d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84aa430150e9bc4fc88ad422b7017d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803fc8f3f0b596812dde6c90010d5e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a94c6acce511d2cbbb1142d50cd4f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418282b1e0358c3294889ea29a4a98a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dafc051d74b8d14b4358c1d2094f20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be6498dfb33791e883e8c4823eaf35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5457e1ecf499f9460059e66afaa485d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f91b35bd5ce94e27bd5b890b4989d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413a5435008beed83edd39de024a73b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae03985e0170629506d5ded943270ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e161a45147f7ee0fc66e99a2123e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4811e1ea37da439bde4a4ebd9e46f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e4bedc20ae6ec67ba725533430b1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa3acf98ad543b609a0e469fc169d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b25eef07260bf0025daa41daee0cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa86d9b83ba1957504cc7851a17946239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c636b76d02523e5f2b9a08945f59b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf305ff2818bac159c0d50efcd11b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb850e3aa7c2f8d13b59f4345b8749242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8db281b25594b392850a2e05ae7fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3425fd0dfd5f57132c06d49c13234244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979c1744fc6966d67cc405a198e9389245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f57671d56f80e401f1c016447d794246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30637a68c906f2cddd2925c7bf66149247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038697e0ea80994f45a9ae8e647c51eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa745daf28687acdbd9b45b73f7139249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e857f06a81f2d36f8b94186d85707250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fde261731cffd25812c61854370fa0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ad16f92845128b250a12d136d5fb6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21b01441b70b35d4c3a40bb10a64d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8d42d02d963b3f0618645fda17c0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81110abd33249c4f9b0cb7b100d8562b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f64f8240906b432b53e05a7ccf6ca7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b497cd84c004854db25c49cb7c913c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a73460455c58c1aa35b3ce9dbd9b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446cfd2d24e79356d978ef6f6908d40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121fd0f9bc324220254ca78855f10f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30308216edd96e73ae3a65ed79110f1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666a6de12b451d22514ff29d3848b5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc66d57243d47f495b20df886a617aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4b83d881202d50c28ee01886c9b63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb31adf284ec228dac8f7bcb5d7949265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73260395087b3604c0b773dd6cd9c5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92f206bea6212b134ef5fc775b3fd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb71523c9ecd3e0ff68352a4aa23e91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798a203d472c544fcbd2bf2d3cd4fee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27d6b48572734dbdb68d9670458be0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff203cd3196b0756ffb46f5d4203f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5861aaf70a295efb64d2af9933a62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343475d7c23dc50eec8bade53c7760f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81b48e0878d6be5c3d416f0aeaef8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f991499482f9a54a8aabe3e3b71d11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ad6619142ec6f55ead666b8261730276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91df28fbf55413eac5471d6e538a5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15612941a38cf82d0f801ca3b04b2e50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d11b3bccee4a382e82fed874d5ac98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcf6bddd876f661b42c7fb26fbf521280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535baaafc8e600328a5480fac83f5c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a51f48045fefe6c0dcb8bd64f84018282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d731117ca1d84c14bc936ae46eba8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe418b8cbc1bc04630f9ddd6deb45a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1cd12bd4f1d547c3140aead66476e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670ff3bf2d1821e6f3f1eeda8734de4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f9970c531cffdcb4a7df81b65aa35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99028969a1112e490853136b2e2d48d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd839c8c63f4f6d1eef72f1c948dd99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace91a0a1ae842be955eefdcbe1e5f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716fde0d97a71c843a3d90d5ec2b5fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f3c2b3bdc3abf893bb64128e58976292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9e6186ce2b69b54b40d357e9c77c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab055376d4afcc374f6d20678bbdae6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c5c195afd057d257424f2152c3b41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8bccacb8de6976a17322ae3c8ea4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf08f0a1d88042fa8ff47926b992c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65a1b48f8e5da673040e0109600483298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ea85ec76948c6151c34075db1b798299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f98432cee000801ec89b7a464d062300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc643a1c747c79848b426a22ae63e86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d139bb83c701027ebdafe4143804d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47746479e38ea2db7196086843b5cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfe77253f510b1774a1963fdeece32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251bcffc9d9493001041dcff39a9884305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db1cfb584bdbb471914df647b44ba6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec55ef4e92077c34555697a84d2744307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b433ace648d99da0b99b4107d895a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7554d50a479aad72432943e4aaf1388309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba872e485ef37b8aab7030b7cb82fe3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a29631acef44777491858fdfb0682311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eec47178c0a598c1fa1112d38b8aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad05def351dc3340b728990bc2cc702313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5cfd5ec639c1e8107c5a983e580fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6004a9080c0c305d03d15cf6bb44e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a67726244fee1924a49009a7ca5a9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78af95f12b63d84a9ad40e61ed0cf5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a215b510e5bac221543a10504f10ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4ff2d702878399e8ed8d2afdcf7d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa7a4caab292fbdb8d1f8b45068555320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf7154613255667d3870f34502146b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3710f96d1a069299ba3dad70d84c323322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3ad27ca1897ca4d02153baea79584323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbc7f69f0e655e881f29a6b6b31892324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2635b742ab85fec5f9b908da71c826325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61745437e847b18cc27b8c2db53df2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4830b4d9f8e12bea89f93b8318aea89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6cb5f19d6db849f9e59a42c68878d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55255a1234e9fa54ab470c17ffe7968329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2d239c45cc92e9d7efd6ef3ba68f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b77cdb2a593961d93888623dff4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3040e39b0275ef0bef175acb327ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b13e8462d7b7fe731b604b40cf174333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5fd2b214d511cad5f80463ee2b215334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeab231f807dccb86511cd861a717f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064453daf5acd69bb5f5b21d6bf68bfb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97930dc8f93752f22cb9557001ac662337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bac6d12e5108cca934e0d66ce97663338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2491e24906479d1c50c2722201ec3d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5baea40501c64a450e119b33756e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f185bd84ee19fde9f283d63124f69d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b44dd7bcdec49feff12cd862808d72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bb7b52fc4719555feb5b5890fc141343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820f8ebc157c3d66901d82e0e0b4127344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59215e57b1f4c70e56479477842556345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7bdf03bffce21fd10ef91218aeff3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c55fa011582726f0fd17be3fce0321347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed0129e1e08f9d5de063fc6d3301dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcf4f0e395a236ede5aa7da8ef3646349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b229c41feb4531f3cd27127f4eeea6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21126741a28a69a6a4cf5a40602726351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cd2f55672a226a8fc3db86978f019352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bca29c5c189c313bdeaf90ff30e05b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baed54cba1da238760682ae421dfc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e4060e9fdcf0173cc0b37889cb3c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb30e2fa2f47d576745f820bae3984356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494490464bb0cb1e3d4ea79a7e2dcdc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418cdd19b2cc48de8e14a797b75c1d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929962c7d4c4304d9c69fdbd11521d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7b8100a35a85cde666832f4b3121a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63811a9240776aa4adb7a4cf6500a0d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbaf12653967b277e224866805c288362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac0336404c64077676bca501a2d548363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c7c28cd0f983b72baa0d9e9c3e3f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce601fdaf0693af52b332d1d8c221240365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003618612edc51a13aaca4d1c762808a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8193510b50ff2056954dc6eba27699b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0a38342cdc2a6419fb62c79388dab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001beb544ad11754af6056560babd715369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc158b63cb2c1ba62fb14a8401f9eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbb8cea24c06a884bac314e49e921e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f25888711c4e934f7be5f986445a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666956b32508c3e2909b287bda4b50d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6c182c5a6e23912ca5fac25a45a26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990ad014c80818a4e2046902210bc99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aed6a0d0e515c845137de7d9dd7af1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f404ca1b51fe79d1303c29d818bcff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79921d63b8e2b47ef2c8cf854186844378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8e6e093a50a6e326d483e17a1f2bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b8768d250080554300424495feeac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5bc30a9cce73decd345bfe7c9a26f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb926730041ab55d5e5725b8d82151382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a906ed4691d70c544a6100cf210200383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226457af9c67bbb2668e781143d0bea9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8410ff25afd48a06510fe13fc278e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538e8a77e616e2161f291708471add5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30313095f5867c7bd22309d9c05e4bed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadde2b95c9ac49f720dc611b77d72b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f78a8689d8f97ce5d523bc26f8ebe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ee4fc448ad6c0c53e6e4134fc2010390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020a0d95f81b976ea7c3594e1555417391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170491bda44e2a95694023778c30605392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06902f99eaa447c3ecb005f2560df445393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9253fcf92d3a9ce4c7f072440bb57d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721ea494de8ecfef164c86d3a797050395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45facf9e7b8b89cd526b78be30e4e539396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff156dbbe2dfa116e98683c71a9ff9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4941f93cd6aba0ac4c558b56842873398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821ded9c76f3f1444b576ca90332495399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9977a7b0fd2d1334ee1c6b44f80c49e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d812d97e768c0634546c85bc94ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8d6cb3f0545efe91dff7c4a96c97d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968f54391773a6dd8cee886f14f463403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ddd8aeda97eae2b157f9e401e3499404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c30fb08b3bac030620b3160ab128f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89becdf13c7dc636b5b543a500b33b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c88b591e737bbf4c59ead22cc330c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74bf731ac831e12508a3ac582f0e92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf36e8efe4932f9cc30034b31d0a2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b09df619eed50ec4ccdeb708adf3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a31b1915ef9fee364df8d2e9933eae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b46f5229e674110202f540ccf0a81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2c723c9efabf282f96bf81ce786b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8783b43691f4c9f5a048102d145c8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0ca520d82e872dd5d07f482993897415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e057277d925360b916c5c98c217c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b414960971564eb344030fcaa095a6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d222377e421860327dad890c091955f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e278d286bd355d27dff06c82b73b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad4baf62be9d75c24cb383e98fe531420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c89d79dd5d522ee5ea3712501a376421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cedf1d5dcf57adcacc2d1697a01b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9c87ac0cd50fd18aecbb40b3b9619423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8593fda34bcb071965a950d72b58a90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e3a4e4c4daa4c0344a40ea4c2beb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0ac2fe0c25b5ed32ee31d3788b53f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea57b51681ded76d42ea5a554887d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff27f95d09f86914be95c82075d317a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51918a24cefc0503d3c6614cddfdaf80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b496a30e1fd184f11df0ebbd13aed1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228e9d030717cafc380e9d3cd96331f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593a730e5e545fd8f0117a87021f290432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864dcbecdeb91c921ffd50ac2407d15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27afa28430efe198691509f588b12e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbf4a0c6fb066ad9a644f3db0fbf4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f8f3db8860367b2932297f1a22242436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30dd28bf2ff3fbf556a1cf56e34d05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de2f21d3fc7c6c78e5c0d684f5a19f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a274dce4d51770272e0c34b593da60f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f86d7ab1e77489a3f23d823c9ce422440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388240913db7f98650605e69d0f0fa4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01025a32b812af8d29425fc0f1eaa025442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275e8e34f64af0e9a4bcb96e99f4581443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08fbcc0e1599f656454c319929a88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40ee81d400f9c79a5dd35038d0383f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d045e0d71ee71653f9ccb9b43370a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd6a64fc78ff1cce0fe5acca8779d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39710c398571e9a251cfa8bb32db812a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f3a3d93e423f303edfa033d0af52a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aebfee82725f1b31c32576a0f6209450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757018f1f6c173f3bd8989ec44ff980451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2f8cb5807cf1e6ba8cb43fecf4688452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24e02e10fed82b969c8f44f6933ed6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888488f0d4868d557523309e8904309a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18c6c9f144733a389d22174880c799455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94cdf5c87689e9b6d2f86e36d64793456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183afa489d273d7b97b96831064c8b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4384664376df32fd1f4f89d526b0ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334733fe799758572f5a103d6016d74f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871adb81bb292fd16e2136ef78f28501460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcadeaa937bb70f1a84803e930f4e35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac9b335ea4240c2b3a66ce42a7076c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ed59d6bd326de3096ecedfdd5b771463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882d8c145a470b12752b40faa3b859d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7fb02989a2aa96be98c8f0d48d8e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181edcab5326732dff76c7f218adb03e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e584640c3b46edd202daab6917f3ecb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ee1a2d5b041c63c41c1daa017e44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462f6ee0d8fba43a2ae629e967d0a38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68391f877ff2d8942ebf0e36868549f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b8b28a181ffac334bdea1e4242524471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5e88ff8c58c850162485b28339430472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eb4e830bd8e47b1a2dd8df416871d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08a63069b1aa2ac824aef104564175474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba36d5712cec90df6c9a3972958ec7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e829d40a0dcebc1f6c79cb9bad64036476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21115431482a69e891fe100118e39f63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40d80c2f9918792c9378e11818a6b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7ee755d9a27bd9e8fd37a702c4657479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8cd0673f95c2bb9ee364770992b88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066ec1aad3a2371a9b665d4e709941f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17546a14faeeda02ed81c64969b1401482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb2ea7098fbf6c25b45506511b0587483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56607358a4abae4586e10573935d44e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898b6f4e6a0a8a5e008523b609b3a49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612000164944c9021a8daf396ce10e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c1f0aefcbce82c0044cc16a11fba2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27921b4da4dfbf8641a7f3ed7ebab1f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384717b8bcd441e9b8bf04b12acaa921489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa110cb37b8f17aa0cc6f49b3872a9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a480b91bed9ba9d97baeb8de9be5690491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b019d674c0eedb68a23e4d1206485c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b093850723aeaf4e4bc3be6c716fd44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1dfde35e83478efaa619fab8272b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c273b50dd18ccec8a3acb55f8b160495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca134ed5db368452e2741f7efb402a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fe0dfce478f549fcff35ac0d689e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5079deca5a50ab08509e54a374fcb04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755343f71adb9a36053d1c4969f276be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd608e5b4056a20230ddcb28c1f128fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9241dae235abc7a3117409a48d6b7f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3513a6d6513e8c3365b4faf44904961502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c831981cfe026d384a7ab480d588d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dec279f29497a53a3ad395aecac6c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404f28be7b09caf4d37d3ef8cd3c45e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690be32d5cdf9c092ba979adc227cba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eb0d182df32f3761eb03201a3ac74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d3ddc7c0c7fe37669e049c8c7959c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a73f7305a760891f694e102ca9d1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3debaa21dcc3fd87bdebb46a77842510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035967155fa1d402c0589f6cf432977511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46663f1f48e69ed92d77c604e81cffc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ec11b3492648db47983f28d058064513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df252f701f9db44aadbc108dd9f8ef63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0212a705206706993ca8e3ecb8dd6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69377c3d0c5f2d0043775fb96ef93c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f120f972211bccf6c9ae262b3fb2ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4231e133af5662a5a1b009843b105b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5c527fcc60ca0348134211b7c953b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c4a2d814594cfb9830ed79766bc33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8821249559b50b3e1d1df8fee7aee6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965b2584905861440cb348aa694fde4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332127046de29c0d7f906b7843d86a28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a3743e59f968e2a77a8b00857b29f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8e8e930df7b9f42cdb6988f42886e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895750d35be619549b9324098dcd1f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c9e30a2f3cf8a41bfd6dfffedd2bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654a19819d43a1bf67418c6b0ba5d07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75672461d8f13b119e0cabf14b21c38f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81509b267523479403ebc90bf8e25e04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7126314e3ed350bf16ed256380c59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49e845e885f9038a3796936a700d95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba96a8e17706c956c5b03ac5368158533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bf53a76eb532b0d65d26209452fbc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb05a449a66f3cbfb63d2785f89ead535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc343cb394d8e27fe52d104810e368536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695aad57f12bb0225733431b308b5a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b330d00c35fea870522cff4d1e14c87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f481c6276b09ddb9c50e3dba7cfc81539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8419c6ba6cee8467a1937efc51f7c40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ef3904888467fe9078142dabb4054541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f5b18f45363f952acc2f73d82cbd8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935b6c433f65771dca7f98793f9df6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d04f0c43a6e4b8a8d5dcb3649bf83a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1be7e85189d4245ef1a2c52594811545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dc9b5f8bebe629e8b7246518f522e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b7734d51ec4cfe1e2ea43ea6dfb4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac5cbf7b347b6c091f5d1b0990a79c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558240a187e016aa8f52bd5b53a76810549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e8733fcfb3b02f366f4cef8e0fe3d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794ae54006971ff66b7dbf891629392551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af3092c554390320a689cc2d20b8e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f669f7b1f12e562fddf48d9252af6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab6f3b07d094775ee1326a5a23c9b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ccb3e11f760a892f391c0c456eb81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a05e3bae8a9f86d085906065b16b35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d34eecd57098aea2a79628795b9dd6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c35854cf9ab3d5494620cfe2dfec29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4d655ca9a1284fe6c376d59074d67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5483a1dba9cc3cddb6f5544e9435cd6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb531ee87b1c658033e7875686d5400d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31766e30e978fb1974477db7f6bb7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01efe0945a0f386f617dfbd86694655563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cd757129ee3548840168d22ade369564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04f0139fa8be2b82e38ab31b89183b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6942381ec91d5b42c0b62691aeb003566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402463d2024ecc11286d4adb77b8083f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22309dfe1c1f07961f0ff2335f253db4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d894a428e0bdcc5c79b519e276c979569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e8c1d1a6c12bfd4221ff2a2ba2943570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0027cd842985a077355b6b74722685571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154755f81934f21706c75af9ab7c8f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f745192f787f35b8c8544b79673cdf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115d7e0ebd786f3cd26652426f79b30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f8f3d120e0b102db96c9f5424bde8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31072954906240f32db1437f761236576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88cefb9a24dc9b93c8c6d98493f8e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f1b6513edd4b20c4b7accb2d5a28c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0c9dba84e27d95edd391f7b96f3b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf458928ab7351fcd6a3b3156d3694a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc19008227780e3e9bf20c34089040581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9947f2b44630b1812dfb3a0fa4c50f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf5dc31b6fea156bac98f70570c8b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804a3833d52630d5bb4e3d42ae0022b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf91e9453d39e09a6a1289f61e5ed7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfff3f0ad484ebbf1a1d7885b78ae3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee154eb43e342b464a53d589d901b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8add67f11f9fc610795aaf2284e13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca76262ff943036d3e46c0584789f3f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703befc477884b77d65d810d9010c57f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d80fe6e40cb11c03c945a5bd1c1c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7f5a0eb27df808fd25317ed068de4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ae38572929254af1f4cdd2b80b079593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562dd0923356e60725f19ab44f55339594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dbea8e049af632f39281e325bd6f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3adb605ac4432df2f60667984ed0aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de632825ec5e7b7e016434116dba1ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25ccbf5e64ad3f46c89931fe612c3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d459e5380b06b4d09a25cca321d7ae7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c074ef9c792496c7384f48d5a2ed2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddf61be9ccd2cb9f77d76c4ae9da3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b52bead1a310be5b631a49868955ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b560f2dd3a7e726e53886fa5dcb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67ec24d8ef30fe4364602c7d893b4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f6528feb55c7a3867b1d8e8dca653605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad582e9c3ebcd57b23305956937b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdba857f6a30dd06f1397606657661607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6ea4dc5a000e31db0a436894031ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46c1c99d00ca2fb6b2b4cb56005afa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a2f6d2481bebc7ec8b662c26bebe6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf13e2edfba8ea79c03ece2aac080a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951345a4e1f35386e7e1912860bbbd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f8d6940aafe4319f37edd1d70b882613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a710d35aa0558c13c8bbe48cc7690c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0643bf66a2a1e968c6b60ce4953c93c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685a0b140ab79fa7adf4a454bc0a95b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04b0c778367c2a707066c85639430a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c592bc013a5665b73f14ec5192f374a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bba3c019ef123359ea54709578a956619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bdf1ff75051502da17ec9e6ce235c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6837540aae10725f711bf6164a95e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a9de025561299d0a8afcd72b5f91f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d00c27a6cb3c93770b8f1bdb2770d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8b8c663496f47f0d43c7e52206043624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c8e4bfbf7b178336a596f720917f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07480b403011e90a89338640e1642aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07546b3201ce460acfcb5c4455b1a2c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406b5fa8830ed24078858af657aaa80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c05c0f64067b5fc3827a58951ee1e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbb51561d7280f36535bfdabfdd096630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5336652a169377316f3f198217ddc01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389356c069d7de49432cb7e3c4b55db8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fd794ddf868b651a1694fc72dede6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c351079dc38a6cc5cda02b9578c5b83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a8eadbf132292af1eff261d729741635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91716da8c35182c23aee1c176e6dc0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae14bdcad894bc2cd2d2d1e00ec877637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da75414d3ff823d80ee8bb012182f51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf6019f3521c55a79f60646c00e23e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817579da1ff18d4aee3a0cf56514c3e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1d5a508cde99d16f0f9f50d415c94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e5b0a68bb7c807dc1dd09dc03a46f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c7abeabcfdb97cd731019242acf8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c4c39fcf0eea0f2c9522edbb0ebd0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e13d88aab9497ff48e9cc217f58743645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4a19f687cf9ec23ae503e60a4a0a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b53bc0ef971027a27990096d90d634647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c86a979c5cc90415f6b0fec47ae4c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79efe5f47f5aa2db4a37d8afa853b9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b80997e33ce0bdd22838e75276392a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a07a3686983ecec2fb619a7d41db9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae28524c1c312a655bf0f9f6e04f08f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990947ead22fea7fe0f62bbf98951b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad56efdb161c222c26a9f9d6e96037654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decd56b847854e87c28b498d276cb00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fb040ae401309f79ec622c3bc6981656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27739152b71c2b8021bd55ec3ed352657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7cb34c08c75c202923bbe3c341115658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe03ecd212495ac7e11753f1564586659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743903ed6e935c61f40b1cd7d7478c14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7efee0556043105ef7d7570bfe346a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3e0ff8013f6924f63f283ab25e2f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1641bf28218561056078412031481a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9e5692d04bd3c2b5dc85d69c13e5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351bb09bc963e765dc74b7fcf2a3735665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d10fd02124ffa895d5962da94bac40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f991a8df34f36c7132cb11d6d7516f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0731acad92b9a04cbea028f53336ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c7f54e9c4a963015fa80f2f0b56f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcb188ef417f8b146c945a341f8825670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e79f39d853d5d75f495696d7a7e601671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c286d1cea9ce07c3dae41fdd519a10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b082e99d6599c68d2398c3d9517d70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18785140c803676251170d04ac7ebd3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca490d33eba99f7065832e665a8730675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642ccb761325c3e1aff64326e59f277676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47660a2c18e4cd55976a1aef6a57a3d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027fb66e73f1888a847bfb32f54f04d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98da888f95f65bc9033edf5ac9033c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a14ce4443e4b85dbb831dd380ef9b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87d14cc269a266cc966402789a31d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a12e34952b2c4c4fd739a417bbde6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c7d47ea9e5dcfe273c3e6e46685dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8ed950eb48f6e9b08d89fe0b6644e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c416cca5f56e39c7d5b5a3917cb36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd634f784aabd12d20f06542a20d993b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d921c478e8040ca98899b852f3e95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed33aef9b2a82b2b7ce6dbe01fd073688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d02b02876d1464c741f0eef65b48a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5ca3bd5c5f8d4ac80a044cccc828c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5b1efd853841a9acae1dcc96ae944691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14c752cc05dda36cbe6a6898de5929692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306427258e335639850f00e3be35f06f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd1eb39ade6cd1c7a4efebc6addbf1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aea5e20255ee0b759a8492f9e91dc7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fceac07f44db14da186efdd3a9dee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df812b556aaab374723e09324e28a4fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775170e8ca6a98c2152a7573d3a7d7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f041df90942bdf6c14d3b6211b358699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec597b0407612acf88b672a08c5512ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673cb5ced3a285c6a8713c02d12969b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61322b958dfb4d5185e03188bdfd617c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82be96e6d43cae77bdd303c17f8acbc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd723fdf84ebdfc95ddf13e9dd632f04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba14aefe004a39736c2341018b4af52705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcc269cf757a1f9933ae1dacca9815706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d06b2a0b277fdd1413fa38c3e9998707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7ce7767223b80b9090aa29878aff0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7355990a81b44526fce2dae7f73e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c216fa69a9e07f1550ae01612de35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364699a8ef433034ac0b8c674eaaaf4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03064e017a1cb9cfd988bb54106680f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d721bcc9229912cebb0715a473bb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482482f79e3fc0ca47e172c6c584cb0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf0211e1184bcd22dd20e16637dbd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309845626b95ec3ddf16c1c4e385f28c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cad5e604122fca6103b2b2aa41b75717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa538e1f06eaf71e227f1786f6ad0e6e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abf7113b9cfbab23c52907ae7ef0a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f631629cce994a6d0cb50d8edd487720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef507271c1256f3458ca531602be21721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ede7aab371b58cab5b8bee04b85a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d3114dfb62cc9590b26f91e013ac0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58014eaafffef3fa696f495e9c2d616e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08398993914bf81389ce9bec9133cdb8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0832d21b995c0a0b9a72c9aa3708bc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fb58e8c95c69ec302db91e49b394b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adfee275c19998b91e97d32d0f604f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d21d382eabbd0ce9929732c456ce16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226753c8e495a36665b86ddcbc67db5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cd8386c1ba1a2ec8f2c085bc4848c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9ef58d23f58462b655599a6c10ff3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ba549b9958b4360f27ce1fdc1098f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0a00ce4649fa208643566ad41cedb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ee80db37407e663034b2e4679fe44735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970958fee52049998680e52839db68bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a43cda500440c5737b35752c7f756737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af9fafeb6f2041c9499e82f1250065738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fac75ed7be93dcde127136dd408fd2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b8df33127bc16e5be8535c190ac60740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86834063fe00bb2b029da2f51d862b0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6002ee4d305ef2fa3ea28e06ee689742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b40409899f6bfefd1dcd7c3a115ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe7c4387045df3683b76349caddc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0642f6c733c8d02a56542563a2a331745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47a5cd668d02a1fac3b2cfb69c7c61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be3c9cff8c31ada8f459d24c8e3ba3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504f82d908713c5c3998ea1d8b97d44748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96536772db9af638a5ab17cadf294c80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0d04efc5b95d6f6dd6e80a5dde66a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56004221c5fdd7af9f49fbeb65a7120751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadac166bd68bef18057d2d06b29ce9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f99d343770e7050b99f6258509b05d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>