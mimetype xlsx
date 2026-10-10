--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d29cdb8cec35bc702d82593ae755e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85b0fcfaf655e60e63a583de2a3d882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cc9fac9c2922d6bcf2e21076365dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e9d8a25361e24cd9fb04a409d3a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784ea203e95248d307287eb79eb9d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553db2330500d83a311d93a987bed3986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a83409ccd665784e43d70b5c61e417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb31c9cf524a7ceb82fb2b541a2e808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27849588c02ca92ca13f85317ba1ea699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870d4393e77c7e3f706c807f475292710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c7fdf98cb94b5a112c69cce97b13e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140a1caf4fbdbb65efd4926d441f08712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ceff9250d777f71707f23c318818913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e0efc47cb392a20ed02a124c7c4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f9824946aa7f42fafb0efbf56072f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0481109194455996ec334d241b42f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f38a7dde3cc7e6f0695baf5c72e9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4079dc19292bcdf521d26125f453c4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b450ec6ad08ac49dbd45b1cfc9c21919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d9b9f4e405ed65c81da17d3eca6ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d714903907d564cbd3e37976c4df7e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39290a62008bf91a5066494b6f0f791122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50cb1bfb232c30b518e85a4850d84623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ec0683c045d2dd82beda7b000949c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4bffc5033341f6b88ad3aa65a14e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2826f571502edf65d5b86134aab6d9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c04252a181d7c03e7056f595231b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3ad03dd7b70b7d60fa2913f69dda028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051bf9d01e305ad7fc2d0915f239b4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afb2dd1eca4936d8a863b5b39aafb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc11c43fb6099193a34dc1688f9b09631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8758e75bfffc4dec70961a81dff074832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda699e2a59b32e20c91e9c70cc05a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716a5047219f436b078966569a250d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08021f834ff50382ae21570c20d6f85b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb42e7bbe446a118169655a80b1719a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b915ea30d74bb5d828d4e8d5633a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274df0f5fd48d1e8dfe1d423234d0a0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f081abbd65b9e7f22629c22ee7cf4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cb269f7600645e0daa2559dea64eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a871f60f2e596297495480d74910941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2f9ce5a5fe9e0498c650e2dfc08dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6691de8a5e1684115ab07585fe46b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a4568b058edbfae50a3f0b0c0ccd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd3bae01d87da3c3cc7f8db613dd3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7d087606c8d9200cddf0bd2ad84eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46274d3398240e8cb4ced2d52fd0eefc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3690e2e40cfaa6b68b2f8f6c6c97b1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735935fe40449a08953df5b9254711e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd33c7d10b4a6a958864a61058b0fea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61d676c9d25a722cbc48b3431ba35d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5058f0ddda40e65e333db4aaffd25fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e502982ecb4aa3f48b81f62d2d6bdcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2638ecb523945df350e01585350b9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9712389f96950c458f6921773cf485455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e71691138ece8242dd675b8da5f7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76018f47ecb7312691c704d189ee4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c970ea3a6d7db0cf1ef9782bf8b6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfcce7f10cb4b4e4c54f05bbd89f6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1072dbf1f10531f08a39d073ffe10d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117b73ed11cb6147691849e93069bbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31f5504a8f6f0ab83df08c0dbb11cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c992b0c0da394ba09a236be90020b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea97dc12e0897f7877364648d9ac3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0ccfb4946a860459a5014099edb6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656566a39b338b4b9e602556398695866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2171523968668fe909861a49e4c5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbb1a0bfb0b26dbf6b8903ee10070568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a621c4a7a7280ef16fffb6aaae1928069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f6409b685bd6dfc326c10ca3c027670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c67b0ab825de845ddcc32c710e2d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e87a7823822417ad238c0325f1671272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ac2052f7403667e33910bce0162b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ef4487413e9483c7d6240db0b7f1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac200635c72eb88c959b8330bd8b3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800dd008acbe28f6bdf3796e983b36076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8a898daa46e6d2b68a463155b489577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ee53550e69a4f6604bf53be22509578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63d2edd604fd80d6f46c292b534e2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa285ac1ac4aecc051d0e40e4e3988f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5e05d10b3517946882186cf4e6ca281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008aedffe5a1ef62a90923d73ab7ed182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64c71a90f6167c3cbf59dbbac2541583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752463e08ddc6f5b0f35676170f9e9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1fb62f0c7b70815245535653a109d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96facacf37191b7072f84e59edc036f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6f057dcd75121129b309889effa2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612b585cd6d5f7959362bf40e38f6d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc971ad05897b6e726a018466e3b9db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cd4e5d6030bc72c506e75bb5c7a8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960eefd088fe3051dfc6de520338e7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b3f22e6e8f73278e7da9229cb036792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaee3e2f978293006f01dca08ad95793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfabcab941071e7fdbeba285499aff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4fa592b0d990e2799864866dd2b5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecd9a6a3abd7ad19b10e3837ce0b8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dadf56a26ac75d2b82df24b96c1c1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64f9a35a81ef3fd6a2d59dc6f1f52798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e95599ab66afaecb703b09b3fcd7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dcc2436b161908d586050076af4c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d43182389d19f8706e3cee108653a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d12dcc5a375b2729474b1dbfafdf18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf66cf933a6850c18779593d6de53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03809fc575a4f8130c07528f9de23d7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831773f0747d748234c6fac14821473105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a58f15a5c98f8115f731f8b349123106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06edc66bdec690d79838eee28ca37c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5751135d08128151e873278d34f6eaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dc5d74b7e5ea3ecccd3f63154a6f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af4164682bb083aa71c67e0df32e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba784020a63dcf92bf5848c2d0a56e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274670016c1f3e58a318257d28e35452112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0887d7ec760bbd5ececf9dd50631d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf346c36b8c4b62cb8de500376abad4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe1b5e026bcef785463d586d74c412115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da1f5b78c872421476a99467bf12b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbab628eac56148762031f2097e176117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9bfab6fd23a65d2653454521a3ae0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d827bc07420b81f19783a581d2191119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19337357bad5c3e27123de960692feb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc462deee4b588bbf49215e4860af24c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476095630976c0a20052195534747a12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f26e18c93548b1ef4f32c29553706123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb84bc0604ff46161ba9929660f8c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971c08a7f231bf2721fabcb7e40def5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a6acaf96c40461dd28af1dc53329d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e05c3140960b53d1376797d6e11774127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce662594bb4a29a1534a959922c801128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deab306b914adcb7a929534da2f4ba0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8835c79aad01351019b8e2996d013a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c975117b64ab94b72642f27ca0c42e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faeb1083a90b41b656773b7e0ef2dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463bd1eecac1468c48befed8a673260133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12730f4d9115c666a3aa6265d1bad3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831b8fd3f4dc4f9f2ba5ead009ee34f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9e225e151a6a83e9bb409e4a2d262136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dccf895ef630f04a3d8351b206d934137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49cb92bd754840951e26e1ae7b048d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca839efb54be25fbc774ac9f34db0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77698defb6cfaa2103e9c0be8efbace8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609dc18bbd5f2937b2c58afe682b54b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524037cbac56393f17aa8a6d8b633879142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b0877dae9bf9789302e8d50f9811a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae2b1d9c7a8f3e9d29d04c1c16476a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0f1224c86445042910fe650f43e07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41473afbfff68ef0cd9ff393597d7167146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd2c4089f880fe8d1d86d73d211bb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36b0a06edda75f6a6f3eda0ae9eac2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be2ee3f5aee7373475d1f1fee58cd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb2a80a2e02bcb1081c53431d2495f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78193e111889ba7a28f4c552f863d15d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088a4cab42ce1f5c75eae44d1a71ac1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c24a8d9b2f621b7975d4c4f9d58639153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49d2e5f104846124ca88b739ea2681154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0edc8137938d468c60d5f77dc039f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a2d8a4c8618fd21474628cfaf7192156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d5cd0e4acd32f4525c3744a53006a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09c1f3b1779008556f6e142b5e6a99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2f63eac8ead78d647e2032ff613e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db85d1f6ddf164caeeb0f85060a226e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d34cd2131545844141851a168d7dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a652e7f792e1e348e4258597111437162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b5036a4ee60e690135a82ad728795163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe977d0c86fb950880569fab56dddb50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689ebdd263cffdc4d3c5375dfa2f784165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acfaad5d2eff1ed305f4e2cc183719166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfb6bce33c4c9e23a917a4e9758f7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11711c33c0d2b96a1a828718c0b9476c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae444ddadf95f2f46b6d4e0c88a00a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3689b658feda9d20c2799dfd02fb98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481204c148e58b8481808c6adc28854171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452298ff7b5e008aae68ac226bb0e6c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90193428ef22d02961acc999ea5f9847173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f690d111ca4be70d327410852b4b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d042e7164b6a6df20a0e3dfbab448175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cbdf33cfc7d1a1f5b6b3ad845889c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fa959729333a2f082342cb6e5fe9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572905b4da2410ab79cf7d72f04eee3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3060d15a5d0ebdf4f3a3895a801bf09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa05e29678b14ed4830df372395753a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce534c689544395deab720cc2dd78f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af995da5d3ffcd06b5d83c669a192057182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f54402c799070d14a748d7955a0d5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95218745a363deff268767da435147ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea1ec723489ee81af069b3d65e26ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad818bfb16809f8b4acee36d0194c55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31557223dc196d40a64ee20cfdc9d9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50665ef4bb9b60f986f3af0dea91eba8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4369fc8081c2bcc6cb858cb756c0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587219bf2dd7ba3176cd5e6cf0474c0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f293c5aa3cdb6a7f1f81c6a5e675c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49152ee8450dce006ed942d9416f69b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553749ae0925df61780d397e37466bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef93c771918f1863f3bc51d9c8dbf6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94a751f89212e041413f2fc991b9a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdc92d74e169faa0af6a55123c141a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fff2bf484ec1fb78a7028f73a16f95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32150aec8bfdb7a715b56ebddbfe8b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a760991ca0b8f5ff41c16752f0c7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64580d2b670a7aa15282788f1395c82b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a4aa429249b8300b761a1fd3066c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55087c72bd19d79d8fa7332c9b3da9b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038e59d2255b1a3201c2063fd6316d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc902649642011a1c6d83fb1a5fc774204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d22ef8a97fa9777e8b8ae5d2b5306205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf134c385ae37847cea6e3bda2774e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed48f7b81d1f674516e25868f34da67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd41c188367e4ae139ce033f841690e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cdbe65c02fb776883b0bfe6db5e44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07426f8170de3c23d84fd50b97fcce9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50756193de5216937052a886021568cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314e711b27673edee26e50606a93bcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2c574f69ed0b5ac442f876efb027213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2c4f1fc53a866b5a2a9063f1ff7fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0e1fd9f5d92fb84c4271c53ed5b60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a11ac3447a165857cd209e065c1e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a3ddc6b46ff40c604dcaa1e5889f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06603cda1e0469c155324f411ae308dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0a69cd20d16217a3df2b9919bb7f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f9e5ad3d1d8097c358634ff97a310220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da67e49fcf6f8a4e1c630c3321062a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523172aa4bca4b328dc0df39d4630e58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be111aae419257e5dc677f2b4a37c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35ab833ff86c7cb7819a9658eb1686224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3c3321a08ba032d5e7be364cd685c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8aacfdf28ec5a438522ebea32e42f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547642074d973f59d14c0d41bcaedf48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ada9ed30049e8b44fd8ce75a76335228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c171f312123c336607e40679fbe35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7f817dcd4abc00890685d7a4d4971230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb79d7196cca50d8681169a5e158cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade33f0cc107991e8287ac9ea2174133232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ab53c3afe3e7f1c9dc1b097506ff0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67280e951a09a0340b15eb985130a688234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5a48f21b9ae96d72b851e2c47e8c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f41e49eeb0248517cdac30dafabc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ae01e7e8a6fa59d9898dfe43503d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ada920d20373340a54215197a0012e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338169bd66a52762e553dcc49ea1f5ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74123a59f5d493ebf39641e0e3b2e49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79ce338faa7693678751fd49a03f69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8585cc2893fc9e0624a80689084b36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f93860f1122aa6e37dac483662f8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94a155bcb6d94d8e964a9badfd09bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb787d56820534bf1eb17475707da473245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bc5716652259fa4798cd365b1c322246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9c0969f709543dab449695e59cb46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab700c4972d4924e191daa7dda44ff5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5512824b5ce00de56830e87f794acf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48403bf6b9b4c112998760bf351cdca3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172054885dd94089549cfa468374fda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9def7526939bef9d793888d2a4798e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625b21d98fd5ed03c15787285d92857253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e66a291534c2dd43facd7386131304254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7a2a997763cbc14128f45ba56bef2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeac4a915c19af32b45119e5af13c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ebc63770c3f2d67775beb04609832257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15757149f1d6fcf71a290d7296c21dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c72254dfabc671b3d8a5cec4a8429d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8b9db5088287879d9e18e896b5545260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38476e65dbea9733daa37c36869c9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064edf17b2d5859eb6e4e91fbf380f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472492ba48bba6395824893ff2687c76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeb29802522b6ab400c31556d57e45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41364e64b0264b6c0263dacff5eddc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228610fe58de6f05e8be4bc5e450512b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f979e31594e2ba0288805720e6ff73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197a359fa5623c556d6903410fc796b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df98f54d9b9790832d1da6ba2bd8ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896699e9b4bea726d0320ee1671ff33c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03fd1e7cb3ea5e570bc58055ede97e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5552cdf104a729ea73e72019142fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7592619178cefa78317c61814aba0ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dccbfc3fb8f0cc6a7dea26cea66b71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558667a14fc2c1a69f751d4b8531a22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c76bfe22ffed5aed08ca4363fd735276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b010f7d78e415071f224621f7564cca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdf9fa0fe414f2cd145dddbfc99cfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47737929a372ff01dcb0491ba426eb62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92377d81dba120827231dba6b326bf95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e9cbd787afbc72cc8444405cc6a1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a890bd7f99595700c95778f03d0294282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9afc47af7e1a4913c174296625f203283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fc3aeba929e32ccfda561efdf2bfd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d102fb3d7328f410bf8df04abeb50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e598c1b8cc826a2daaa0ede865bf9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2dea4bc10b64605e345a27d880d7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585acbe69136ae279887bd2f436458d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064ccce99e7c8a9b62af71bc9434d5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b709706820bf2a6cd62e6f3e167df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ba6e1060f58137831c514119071e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adb23b44dd342e27170a5107ca2cda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc57ac3a6c1a2956152f419c7e740fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7db0e068305209a0cb4d92724489c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294f50c89fb34171bc9068719936e2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541841bf874f2699ca67b81e7ba8ecfb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d543ea6309f32c0366c5617f06c9957297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2770bda069ea86b9450d42ba67194298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e57398c572fbdad30d36aaa047395299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccf5beb3213dabdfb7af8e48ef0a0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4d882455d48aa33ffd4ca8e3a123d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6167f00ea16cb24b7f3784d05879e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd08d36b9aba4346e835d8d60dce771303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e1cdb878c1aef157ba6540408afaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acf03efb2f09aa05c5432a2518d22b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3115a080c7598e9796535e5625177f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43569c568a9917ab4d64bc685f12d30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfd451876042304388a28bb97b94ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d1b670c4729c8c9f47864069d0fc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c32e766b8a0d5e6a709662282424d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf77b338dd823083cca23720918bb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598f32c6f9b19eda9f847a8fd7d2d6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccc581ba8e920c8bd68da7bddbb2f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedc0fda554680a0b6071c9f2ab35e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79271ccf8f4efd1e6bf25b5352b54df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db620d179596ec8c4d2216d12ed559dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d24def3100361a5a390c8b9e3d7a8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f34aea99fee5b1608c9998b3e334a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e079df1720128dc6d64440b41459fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6f692c1d7568497629aee2e2f409f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd554fa099e39133859bc40409c55bba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50d5f1f56771e2e7d7b5b867aee053322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9336de2912f8b54d6f055dadf9db1af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdce6053a3c16f9e56e2a29f77840a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed783b61ecb6d5cf4c10fc09a105a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd312196ea88546f09d026fbe124c62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2a7e025f9299f3278c9293af76d58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef010e2a2d1f5379b0f53463d2f070328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb454e0187a4ef715571b9aba84e901a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b2b5d036aa81d10e9b57301cdcb9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f9c8cf33368cb8d55ba070b48ddd4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bcd17eeebe0d6b2a76f3d372675dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cccf5acac1d848cf3e7a9c1666c16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d71014acb8dec6b1ec48337a214a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21824f18552563a08ec81b7e80dee6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee46c3ce28e91d5c69b84c28006ca6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5610daec4857e4339d2a856ddc519d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006ec549cc80b08eefe2a56c4b0bd30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae918c22300ba7c7b961540bfef53b53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a743c7dec5385b450a6a96412d081340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06babe748e59853ce4010058c7ec98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03038abdb3b7622ef63ac1df00eb1bf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40fe9132f95c5babc0a0c210d652d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4735b48d90d7e580113ede73eb12f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eaa4f94b46567d6d3c56f7f40a08b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d250e4bbfb2b0be92111132b3e209346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec9cc4d50f771a81e1970e49081e9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f55892170cd1967d7327ad8796842348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1c4754a7069f2e402c79136ebc4b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a20e4d0e4b85efacf99eb48047ff4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a79798f9bfacd1bcd834862d7ed289351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1fd0081b361845c47b06dcbda9693352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17356154c6ec27ab3fa5b4fdfefcefc6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9dcbed2eb5554832499d98da2f7b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf73b5c5ee5f6781ca9fa6881bcc0e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa900c08142e8704d9d8211d59d6c79f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc16880681a4e10e62b0bcf698f279357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129e6ae240d8dd2d39b11b9d6b71df9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02941c6c4c92161eb11e94d64424070359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edcec172697259282869e5bd7bdd38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f72cc7fcab523fec3b67eea39a0aa6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f2cb64fc630ade4ecc2c72b3e0d04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecb115dc25f066e812779c14ba05c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532b212b99494d8146a7906210b3c0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc049b3882278695880f35b6ff7284e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e959c72be55496d9033253beb9591366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91f30ed7a1fd7637ce648516d1efe4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7486c077b0637a3a02c8efbfbeb8997368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f04e67b8e43ff0074570c4a8808430369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f611b18d82fb9d0d737031d014926370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d2aea8dd9527d5c9bfc4ad3d3875c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabf8961203dfb4f174f3285b8a5be2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686838290267373f55ea92e0607b0af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd642a4cee9a4e0e3c6a4a83bf8654374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fb4e12ba8fd3367a314d59f137ab1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac659c29724ff522f4356ff8a902344f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef45a5d3d0495855f3650c7c0c574b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f23577a525cab3d4ec38c428cb334378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b502170ef55972d3ef7561d70f27b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41603b95e7be20babeddc511658e77ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab18b2253b2f9e608bf1177b6a220f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c79285643b0ba99ee043ff6ec6a338382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb969dea97ba07c6c22cb317c36efc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699f1c9bdef069acf83d7ad957d179e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4d43bc210fa9a5ec7f65492324e06385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee9b7a4378cd912c70fff6b5f40d75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d96310f2577e1545c3eb6f5467aebb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613c1e4866088cf6d4b380cfa78cea6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9f6e1b87db1479435e382eb5267e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73630a6030c66344637ec74b8214d47b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45ebedc03f61be7f1c685580291aa0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca3596baebfac82b4f6bbb9f2e4cf0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb239adc0d1f3aa9631ee4dd87484d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21613b365fe056db383142dc0f9470b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86096799e0fecd08de0b581dbb9ed55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb14c60910db287c3affa9ac741712396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bdf7bc36482ff0a55cb19cf000ead397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2169388338600c3157a2edaa8bbf7f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ad93130f519e28b6f4cf8b3bf5efc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca0639e976ad4a01d2cf31978af801400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e775e2eb06fbc88dbf4ff62a9849c8b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f9f55c85db32bc7e95257832bc326402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be11177237319959577ce4821a06e92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c5f48cf1dd6018df98fdf9737529d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb6db12096d5e24a16b792af0ec45d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccfa16b93b4c255c3ee2e08991505c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572234164b8dfc6ab9c79d002568896407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24af7f2dc8b7d5bd5ffc20b425bcb16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c411422c2ede43abde0a303775aca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae827d39d751373b07ce7d16cc802f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25611705a23471c238c4901f27dfcc22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8f5ae2fee0b22d0a900f8c4c62875412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f0dba87c75ee4d70b4fc2f57abca5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d120eae5f9c5ae60f93ce05e9e2c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363ef25856bc3562c2ee7dfaf660334415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df145e6da8b977fadb39e8a4bafb67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96991668150e8da1a933d3b587022fac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e582c17b103288863ec65a072d4a407418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1612eee4f7b9d973551fdb4340057a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6221cf9f961a33ea49bf8fc6efebe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954a1a1f85b3f3ea85adf02b2d5c3eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec8e486f078a16240653b75dbfb19c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4cb8e4a59bb3a7ceaa2bf8e328672423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f45ee46b0b06b66278d62cdf2ad94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdd277561b68a32edba5066edaf910425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a7de84263c2d6a82ac0a59e43bf26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea21a90a747b23b395d9bac03a0c4b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66ab1a7ce2605e8ff4f364011115eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c688caeddd792b41fa9336667659a1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391bfe5b46153f488fd2f97631ce0f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60e84e6b718e47b1bb1cf5981aef83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa7cbaf617b81703318526c2afe93e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375463a6c5c8d6fd1c87fd7c5dbe58df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425a3082101898a060c7db4ef9aaf47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64400945e4e0eb893b37bc069077f820435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a12b2dc391bf7655a37297d7b3aa66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd30fb3bbdc046c66b130460524dbc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc19852b5c015599bbeac0e928042d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e913ea9a89dcbe8dccbfb86475f9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09674daf0becd9770b4e7012df9d52e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0b6dba24aba7e08ee6882c73cdad5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93040530ac3170d76548627958b668442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bd2e38da2d13bb9c023992e01db01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00358ae114d2cbdfb0e6f3c9de6406444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f258567bf2b63f025d1e1121bdbcb6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82756084e71e676f5abf16f10a69b7a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc55bfe20a7bfbb2cdab8894878967447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9689d9e255545d78923b73b43b55c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f05b5a491c0c54a37c34cad893d6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723617299f3ad2398e1f59db68549dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0653d7548877249af85521edf766c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ce49f37e065d573a743e3542d59bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83def3c6abe16494f7748e37318a4d88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb75c2d6a4a59a3cac21bf05b2db4a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9274550239ab2979cc828f43f9b2be6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425b579a0b3076a01234aa576a1d2f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5d556733ace3620281b59a7a9dfa5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7751f3971e43c53800ed7fa265693b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c3f82f141c45adcc947c2706a069e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c05d6e770afd107f97de0983f00bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b51e2a0c992b9ada2f32a01c61a30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dfa3fd5905e71fdbe3269b3f9402e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86621e2fd403ebdb1d759f16269d755f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c03dc87b54655e2f230a6ef75bf19c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984ff2409f934e776eaaa56decfa90f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c33c7690a4505fdff4372bbf82548466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d0f675900cac7fa9a901a0da1344f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e25db65d15bf0d7007a1dda3959b97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605f87ab1f69a04ca77c77487f22b67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe415cfce2707794491c0ceab06aa4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe929a368bf38655068fa76e67f3f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf47967379797957b6a297e39fe5f99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cc67fa11a6485db908585c8a51963473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7607b6cfad8b722476103e8d60f69c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa968c70cbc9c6a9c6cbb68682260475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704425758c48d96336d8ba906189c18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25556b26c7e340b3b9ec98b9ceb2180477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a0b1e1ef5535514e8beb49d20385a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70780a99c738753f90be25c90f93977c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221a7b22f3972b363e74210c9514ccb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b2c0ee1ba9ae65d0acd90267f3ad7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429482f82ef8bfad62ca4934dd8dc0c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e17360a3c7558059244e21cedc4355483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce7127b421e4d6a8afa66b13393300484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa50b55e5130adb67c2b337a7d86c19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca96f762a7cbd2cc01cf5d1dcc8471486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff5149e35da152bb690f695b48fa65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067cc1ecfbc14d785932ac296e0e679488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636186a11dbd6d50bc5e91634cdcb10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f230e7abdca16b46212393beda98ca1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126e7b06850b535ce5066b361c21273491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b216748db3c01711d3baaa9b7d967492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff268020286713a4955dceb0d6e4aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ae190e5756a6b2bb04ad9e660b210494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccc40221e60164d7dd207c0fed3925495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d61c5ce2cd1d31b4b56756fba28e26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d2eb623b256a2cfd273ecd80a0e01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed243a0df00fefec46f7ad8d11ab71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885b6e5ea592cdc2cd8c033af2f0e6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe98227eca97ca10b4a7ce60ecb8139500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e18dfa78b5a98ed3f18d49d010694f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a6ace4e6cf5ffa01049f379ec0ef3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5e76e57f354ed50498dfd97c89c93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8a0fdda6d9a4f173a77922aa5b44a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64267cf5a033f7da7b41c00554fe5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590e76926b07fc09106f50a86d8fa7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccd6329307c703c7f7c2a59e58ec8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a99a457edbfd00678ecae4ed727f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cac222ff0dd95a5f8825dbbbf2b72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14c6489af3187a472729fdd8d82791510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f334bb047f85d21cee5b51d71d3fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597fdc86db639b246980b5ad63b8412512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d79431c61a161bd1d7e4418caa604a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5738c196c576bc9994f9871efc8b71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e264a23ed6ca9aeeeb2105b8f606b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92abd8727d58bbfeac508938f793351516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558660eef292050ec0ec05b0cacd89d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68d18687d18bd88995854ca39e5ed0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed7c5f8abd76e38478559418583d71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6edc8e7b75aad8ff8cee3ff123e86f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731653f153923da45b21f0da4085bee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a59a05023a4c7c595928168d9529b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451e9b938a5a039c0205ca72477da72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1972821a5bd69cd240b88717972722524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4d76f4a68feb4eb31c87bdef0fe53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6040cc339eac4fdaeae490dcf3e85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbe83d1d0e5ad8e932e1b52eadea23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80020d8fe85c1d999fbb2395093d125528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabb11577993a7d5a030adc5f2cbec2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa963aeb07ad629269acc15a9878f259530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8490127b7509ad7a1e9949aff5795531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3e39b70708268cc9677a7e8f55286532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f858089b89bee0c1a23988bbdcc2dfa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc823e62d49652af9f41e01968f37c93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ec4270214800cf647251d4798ee2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10749f3387b03716ebcfd838306777db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78611565765185fb364e70974d304f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1a9274fcc36286a1e8791de2c9a05538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0ea0ebb096a17cb5365ddc2517791539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01993c59b61ecef0181cb2807e0beff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e098c0bfd70c94e836a30a50edb03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf324b0cc82de48bb56f28532b867de1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734ee3f6213b046f62ab4e53c460be9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6f2c24698a87316131b9a36ac9b64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e80900d43ed935312d66f533523603545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee996bb8ac56a0fc583a0b9e46abe90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3bdb687126917625d7e9462662c11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2849fff22943f73785992df79f2122548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffa39cc5df04a341815f23fdda8b79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331b38b8cd0aa985e808f12f8753e91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a062328e0af9984395ece40c2849dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b6af8c06bf0162034f7c02269bf98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d676f43a5a3c6c3f47fa5502d1f80e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd2e9d6ea43f3c9146688f2f89168554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec890aeeee3a66645284d30641c4de65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919044e4982acf3d592884d764fe868556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4402de33e1bd528de8fa79476b25d47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e55b8c43a626ba49f601d113c87f9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f148d2cfaf54d832761049f52438b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3c8776f20aed0813dc3646f50e600560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3c27c10c54ed9fa891680110022e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157b2acf29e2f425d61711e4a4b4416562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cd91f58b46f1c792eb40541dfdb2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aacd9283080b8c084e7794a63bc76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c40db6f7da0a6511a004e34734cc1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda71d3d730a907cc4eac6a1d13061b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81049e404adf01aac76d887788389e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2829df496b355464333235bf2ca09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6755258e52b0bf6d1e3abd16e339f98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813087ac1db1df651b1771716a54fcce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f201c675fbf0f902883921e86924e05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e10e82a42cc272826bc82e354eb05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd95c489cbceba6a48ede6bac971496573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200da8cc133cc4361f18ea5e851ee0b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce940d5b01a496d4b7be62c15d5790575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603798168da73849a91703cb1c905fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea765fb506da76bde131250919f6ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c7df2b0397af337b59241919551d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfee13c23c08ad9cea95257c103876579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1f70d17f3573d51ea4e17a9ce7f82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1f728085c1e59d13c6aee231c42f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8b1a549d73449db5f44318f40c779582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973be2bda5f8528049771748cc355a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3080c5cb8ec9d31c1f46a0ea4c2cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc9cf0a99f8f7cfb947a14db64c06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e1a750060e1c16e6dddda73ba1a72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdd03537cf95d932b33fad689c03b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2740012551f47268fad58439241e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e40419e3c934b2f77d532aeaf7076589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66260de972d4d65a43bb2036a084d6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be257edb17c7a30dacff5b7ee4abac88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0dbe7458fcd6e343970f0221d41a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52842ee11a6a56283b47b06227565d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172462d357063277abe991849f07fc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631a412e02c17f5ec1981b457a22d49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21e0989ce2a2f482da2bf1f7197035596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2b893b008b20d1db937f93d30407f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2ae13382bc5b1024bf00be4f7d771598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefec5ae7cdcce34122301eaa8ba838599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dcec7a366e8265aa0b91fa9ed359c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555c134604594415936a9bc9e8bae47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6844b2035c0ba6a858b85232294b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476efbfc87189adacaef93202f46a4d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae279b8556421f9b931d2ef4195120604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a4b62882497f90a8a016dbc80918a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffcd6997d97380ac20ccf075efa6c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1af876ffa25c07167a115d2107eedb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992636aea81a1d961c12403211dc94f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633471e1f02f6a7d60ae09690bd6a8f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df880d41926a6cc2c95afe785f8972b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc0339dab04e0c85551e500666cf9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed7eae47dce6f83dc334fbda4e2b84612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f76e4ecf343555660e37e8d78c83e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722418f26cec3917c3cb214acff0065614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72cbab816423d95d459929c3eb4e5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13ca90d82f3c06974f5208d61d66cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626311ebed0414f7b78a85d6d0cb1d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4d123c4093cb85c3947ebfbb8cad3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9e51f17213d5ee8170f037578aa9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c2c78166849947576291659ed7f93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0d24e86fb27f68bc437bf5102ece3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a16beb09c84529c43511e2e38d336e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28670920322bcc3b90070c8943733713623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da759a7ad5c4ffe080428c2196cac9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89e4c8c85da4c3cd15e1dbf3bfb82a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc02c234ec14ba9d0d4944070fc6417626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8deedcf108b682e8cbf18c4a10855627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af21b55382c05c26f3fc52d3c6073b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e6465126c5a9929db545fa559c380629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb07d4477107792563fae957b7996af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b50d39881095ad991f624a46afc06d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1590c5441a1457a7932f330edb8a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180e059423c3f152be8c7be7e61c048633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf2a96c202289eefb9837cdc8eb631634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103de0f5c1eb3ce43ea013cefa18394b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefa4fa40e61ab7e17c37b002fa4e29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b366eceef6832da20d8ce60e8039e27637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ce074ae59f309800014c74f4397a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc1fd337857ac9701e652ae74f4581639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb634289d4fef48f425b53db99a8cc4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d95650ecd32308d224f41efaf52f03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b480b6afb4ffc1fc9860267e612c53d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac1b3755109c4d2c2a7d426d6c6ab2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e117969e22f6159dadfa8c8d71326e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a49b8416aba95165e2327b341f932b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a8079ad359b0db71aa16296fb030e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187c4f2733216566fe29e33b45fdd3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570392769a3877a22adddda7cf2395ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138125fe67c4267c4a4a88a1d057146649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4642b812362b7a31683360f71c3dec8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e653b736b24739b43c31fa0cfe72a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa438631e3f8ed2b313d0edb2b496a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceee56873b19047806105804ae7c46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef493a9dbed7c15f3f0118253dc4c979654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d44a162cccb8de60d2790a0682fbdb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccb1bd7340137f27a29e2ffd9a40f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe4234d82b7a6c1f48df4053803515657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e96a06c3f70cc601c636b62b8c8fb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3511ab6dd2b6a356c5aa495f32b884659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3eced165f2ea6b669974e63cc72c0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82685c21f696526e521a3ec29e0ef806661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c52cbfebb97aed4c514d2c56051a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dea42f2c7e4fd3b1eefb739ae42868663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599653c8d77f3bbafb910f09cb8a387664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b02153cd006d3c11164020152ce07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62ebecad4449b69644cf036a79f959666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e8a187014ee359923b86f2d395d61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503eb9d0a3849faa86eb48812ac4319668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e84ee5913011e729405668f925362e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa143080ff0e2efdd884f0f8932a78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87740acdc8462b354e2f2f30d2eb54e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31258bc44a952a880081f1851db95d1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c56c2cfee706b2853c462c423488c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6e0cbd193531545c223e8b2bbcc9f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8a1b0cf2964fc1c36ed88ce095464675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615350dba89673486415f262917c584b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb32b8c80cc3f771dfd00836df3f8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3907acafc8d3c37ecd06d5ab66c23c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360512c1483f69b05367603db55cb7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08356c709e6a2ec8f5264351a6e27cba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd071799f6502f28f369fcf2d45d667681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9528326ab5ebd67885b50f19a5ed03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f3b35bfe12fb95119ca151d65cbfe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937d414a98ca76207c943c14175607b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e257dd662b6741495b25c5c31455687685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc648f2bb0768b73fe1c5c447ec885686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e365df14621b3d5d600d0d0e700f34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d7f8d3a0bcc7214f44f258b76a799688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f5a7b4d6e5829b6b73f3d29086f24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfa92a9799d4f776a2b49a3be95c09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675810e6c7f4ca7a2b5d2c3afa43d0c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410fef9865765477f90c55da24960e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989ba4e37384d8b9860ade60aab879b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb939e5523c134922c4e27f2f226e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187d84aab37022871d4cacfd2879c0e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2db92644d29d5b88ef72376ff7667696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ece55dd40cccfa07a80c12439369fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e36a3f9913f12ed180bf88a62e5b7a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcfe13c50129ab289da60fc2f27321699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05a6131f1dcb65746fdf5decda1089700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34199fcb262b5f0d172f6fd8132b7b3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6acb315710153a2f93a2eb5d2b52f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16089d7b1b89d59adbc49f5a191beae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c38dac8029d7b0e278220ef26da82e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3e0d21b86b2adf3f39e4d85dd666c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afa0ecd38a11ac73be662e4ff4e447706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48859e19ef10a5077dfb6d45a6de2e6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b48d583d2b134fcc8875b206b2baee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7bd172b878ac4516b1aa1bba412c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca50743c863ff47c390e5cf86a4df5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7321a60b4e1f92e879360b7718cf1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c869a59c53af0b739d4c220015906712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29312a632ad27a17f9dd80bc5665cd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d49bede090443dffe07d3066afa1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b6f6715e72c375956b672ba085541715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3d1977cf011001935eb1ec3d15cd1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466673af1d34f10d139cf80b3e3a74f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96564a3e02ffbec3de7f01157153ef70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed669b3df98258c97e69cd75b9f7df03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090a92e776c0a38beb3523d39ae95aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86539480a052f597b0d0b7c88ad72ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928f131dd041616f4aa975c4ee77bd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20589b1d736067704552abd113cd47eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372346a2a3f0ae4d4467a19423f0f076724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf1bd525b600615ccd12f81a604b5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcc0741ed37da31fc9b11c1c6bf01e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2b107a57643e34018d3bd1bc6c834727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b021b4e52bbce939ede9b1cb172ce1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a8077cd76565eeca36c47a44f674d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d95b5154789f79a4773e296903c374730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627781fb14cbf8bd5120f2148ab5dbfa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf68df0800e14ed07948a0f8f8f863732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e6b774691de0e627e0b69a24520f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f99d1eee1b9bca63c7e035e078307734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fcec6f67d83aa8a53249d73c58a04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394eebbe0b83eef609ee85ab9cc3f05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7d480c4edddc5d73498ba8eafe723737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8a49304a4823deeadad168f88134e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc37450d802f64b66165a9258d80047739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca6259909a88683f81d0a124eb77ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f447040215f7015514d75bd7bc5a2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f0a2b0361206fe0410253c8515519742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0c3b440587a7d3fb1f71792c2c1ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b0e43ae7b3d8504e52a6bf25139e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65e27037f4761885e6f83373f69a77745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b016343515badbb2d7fc48bb16568b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196425ec1b015361d7b4e211e4b08b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04163408fd31186dd71ec19b115d334748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33017a62050dcd79f1daaa0a5a9ba619749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606fa99288ef3f383b8b6a18403f3e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321f16c117786472d6ba2e4ef838d98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead9f4fcc81ce7e9a5d72122215cf3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e3eeb147c4cfaaeefd58f9c303609753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9fb1be1fbd900be6af87f44b18864754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e9894514d3ef797668c9ab3580597755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d102c123ae94e7cc2b5aec6f29a1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c122f70e37a772aabe9c6fe26b5977757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66c40605340acbb3dc369d89e3f8da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe39b3096e4c009f681318f8168404759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972f3a18d75abc9c6fed3cd6cad75031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5774976d4aa7ccc15bbf332ad22592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72b9e96e6c3b29d7d425e91cfc8a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8f8d0d27f8e57bb7dae79d4706b8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e092db03df4298662f05f2ec8b4705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bdb32422c87a9c90fe92ba41c31596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863e856b91f3801d04e5224654ba35f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13390a59a73ccd0c23d9ffe0c3ce91348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3f2ab418e5774bb7984238389a0429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa609bfcc74ba44fbcb0f2afc90b38b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2a0768427de6d23a0ad68c29093f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11fd47afc3bdf567cd2adec6b42aab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c545c672cc9f625d08f6b944f0dcf913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470feba5e0f10e76a3771a840d7c7aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdd9d8a2d57ff087a3c2622496cb0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef57e8a2d84c5c16c0272780e706f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72c00ebb5ba3b70924cba0f7d3e15f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bd159cb93ef80563ca75e74aad4e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d5173384a39479b616e4a08f2da6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d90a9fcffc59f73b48a859fbdbb5a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb39606bc6625bd14b9bf0514bdf04021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c911a7bf3191265d41ae53124ec9e7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1541f21feaf8a06096b485611bb1c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37234d82fb7c18257908d5a7921f39c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45a76348319037114b737116710faf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7e32f7c1a677ba18d335c2cc742b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2ec2ccb7203be4f460327fbcd867d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a112c2ef635b91d06487a6ebe1c744f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cdb17513606e65ac1df287dbe000329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a8b9b72e5a57a95a20732c560662c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bd0c6a35150b80badaaad571141b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ef745673349e0351ef80a1bc8505632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9451385f2f7e9e857d25789b5a6694d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dd751d15aed2285ec94c4b9c8fd9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4a49e70a09e317e93816d0c8bff7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ce0f682b63c100a8c0a43c8f9458936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdcaec4c95179db29313d28dfb4da237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030c0af1603cd1dce20afff7c733c3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cdd45a7079239f115cd78446b7e3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae457d8838dfd92ca840bba12a24c1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33854fe59bbb50b4e03a78c3d9027641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dde856f851c8290ce9b2b784659a5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9ed60fb6cb868535a2cc29ad9a3f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a107d82a7a330e32403d248fbace0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95109e5aeaa83b6a21cac00adb3088b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c02e9b516359e288f9bc0c7df45fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6ad67a5c8c4648d79e0c3b39d496547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfe17d01d67280eb0521b7b87ed1ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134af123fbaeac8be9a497f0c1223e8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0c41f2710c27f873e398af2e5d31050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5b786cb3acc037fb48e519a0b26ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a378ac1f588677058464b034d5307852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec06b8ba51b97b588b47d812bae4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395cc73f080aedf18377766c2e4795a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdab417a4c7d9414fc38834c258a5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b6a9bf2994b7c66ee4d69736d35ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f175070d4026840d895d5c4fe7e80bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19903b34337c0995f4969caa1594496c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2af9ae741fe7a367e99d7b242ac19c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283bb2c3cc548515fe4ab4095ad8d9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d70e025db3187c6568abb2826d25f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c675b0d6dc102b00efce5a48e70d9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933fb37ebfa0eb21026336dccc05e1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb3eb8425519a40b17a8ccd70f1c1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf786a5d9ba821c231e185dd5fc57365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2b4c6ed496cb1f16fedd800689e4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac2c3c66a9fa46a4437214b3d0a45a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6518c3e4b417bfd6e76fd2a13587768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e7ed233dc4eb3497f7cac9814b91b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01de3e974c3f19b9cd5e81df8d174170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1c8c7032a6288d16841f4a01e8db871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4da4fa79717622a428052ec42f11e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780e26fad8718211d9d0bb7f8c19d5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e39cf3ecc9e2cc79af02def60eb08274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67938583894a1b0c64248e17819c83a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3361675c6c8202cc95d63977332654176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a69f993a1035be50a87cfd9f4fe21177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6862cad13522201f7e7c446a230d1f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3fa831a69c6374adbbaaf92d1cae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a239612cdb0dcb526c60a2173096e4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd8921533d1eaf5e05962d4411d29f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40280b23844e127c3b3f7f4e9a0812c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a4184717bd799d812c4b7217c721883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaa91a9fa0f4bc3ea211a2cd988f3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6016ee54228e324259874345edac0ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e044cf702e6f1849ef60c442205bfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc041098bd8b0f846c04942b4cba45c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f2bd1077e2f082ce6176404a8352088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdf4f6116567a5d4497ebf63ba8a8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe41d02d871b9a694b2a4c6d87999b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5029b0e06c67b215dbf5cc8bc333191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7035a0b5042cb650c764da0dc26b85792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cdb211a457e4b2b80bcc828cc0cec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeb4855d568986829c31855320200994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a9aa51ef7d446778851cfda6111e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44103fe137a54b4d76adaa31e6a203b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7add7826e7d2bf3bde387c9f366d9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55f3bbfbe7047c9ee035ca5cc97d7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dc8873652619d5a0de13067d10e1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b55f800acfc97e1a34475bd637b287100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d324f4da8019b039896f9a7e553d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f9e9f7b3e6278be1ef4ee57f528cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e597346595501c8f717a916943e748103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335440701900cff0e411327456f055b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b101c167d08a62361a6e16e7a654ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a92d9354e2d8cfc858d6a1f116006106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d77e7b9e422ad8f16be46671b8e98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcbdb0bcac3a952c5ca1a7ec1aeb57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c031172bdbdb1cb6c241062df385cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e7379a62ebb5cc29b942f5ad66ade110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4885eef5ba4428502d6fffc7cbf2ca7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd277bcddc6e878fbee2b422bb6439b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a92be60648bdc67d2c7b2ceb90839113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a04b9512463c2fe603474973b397a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed60c732e35befd24e907bdcd259333115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af68684f290bb318ae67ec20fe438c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfdb40904fe5c522fd28c975c17577117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e677b79da8359a49d562de5b4041fa5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598086877adf2f82c78e0e6f5ed4458119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacda233dcf7f3280f8944a48227aed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a3758a324a93842bb2fb868e6aad1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f991490d771258808cb31d0f9fe73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0655a1d5ae125bb229e1e0cc7ee4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354bfad967f53610ab5e396a77cdd31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdf1497ce17ac8c6f2ac466076b6c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf93ba0eb4e12656f8d12b9407a7fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254e0bc3db8a6a1e37bd4c9eea95818127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a342af5f24fb441c7d1a455075e53f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac209cfe47a7e677116730740da54c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bd4a705a4269c9d1ef854a5b6d387130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b62379cc78a8367b96eba547ddbcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dae5d5d61ac85919ac3e20e453f95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98fae19b59f70c1a435145230850aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc009569e2d317a654ebc1271659c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d96e0bb00dfa806699653ed40f056135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d99bdab71ef835b0915cd8cedfc5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990de4f85659a6a9999c10e9594bb4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4e74d3dc77fce1e48c29e5af54158138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fdf610a252c09c8e685c8128a9cdf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc0bbe968245184a9e120f6ba65db0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e601ac180a10c599d2dca780c1dcb60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18347cbec556207e3596072f90165723142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aba4da38bd3e06cdef1c84f259899143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557087cacf14c06e02fbdf2dcf4ea29d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f7383ba3a72bc9e1ddf7b3cfe095d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426308e8a93deb1a71fdb3c20fad0e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cfb6efbc84cb8ba3e310df91a7068147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedc830eff85cac0ccdcb8e39940748148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb85aa5b99e381735dc9394ffb7d09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874f45d2e0a7ebc47d7f3d88d2e1de3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bf388d0c0b1f7209e6c004aafe436151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598acc611241ea5af7eb05c3ee18ae17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39ca045ddee4912e6fcb804011aecb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032f7f081e61bfe18a78ba9b09b258c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab606dc7b50eae19ad953584c7ea0f9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afd25ba4523e2f279fe3ac55fba3b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398892fb20d877c1ff65c19e8d8fae8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ed138f1c65691529a5270d7dd8efc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9b974b3bac7fe61815b838b5180c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ef3a10dc1fabeca5096d75579f87d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e25b74683d8333d2e49b443d4c9d8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcda57de498829b808e311d98ed192162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db9301d98bb4301c6dabb3fbddbe5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835ffea2aed640fa10b31efc10c8586164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce170f6dc49a6d09680f67123ead9ab1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a6dd3f59b3ec90b5bc359a10f2baf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff74f5419cd93dcc2448d45a376220167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511acf1d8193a34d491db15fa6e2edd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93ddb26396eb7927657763d7f76f03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ff876d6538f969ee5f39f38c581a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e44874b35f66cda15a1dc2e1088a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4e69d6e85ee233a4a270d8988bf16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741cd34ba7d81860f7b83c0740c1ba3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4118e2a376e11b85c1ff3944eea56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a15d66d461231ac6c3ac78379692b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b75ba59d9d3c45ed0b447329b74fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b4d83ab0ca7fb540c8f93437c7336177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed86c988c610f2fec7d30c6d97e0c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c15e4a39cf970d8c44ca5d34dbe69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3476be5e6e0ee942b07fe270b9af98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafd10350ad89fa435d281192981d7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d1493e6e65942e3ea517eb9c54515182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74047c7f100b5d01cd3fd83bb25531183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e235b797ef75d9f738f3354d2c7b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaebb6195fa972af49e2783a28dc3a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f1fb240e6b1ec385ac45792d4721c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b433bd959580c8afc1fb70f37b157187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd28192547bc64e8fd11f2c5fab238188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ad68a6816d7b7ffcfe802c7fd43d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91370aa3e358000ba7aa590974c9be2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f8be031c683fcd3a38b18a9707eee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52954ffe5d781c8eba9ca57bc7d9a1e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63173fab6d73a2d65e5d5c5db7e6c82f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5109916765071242dab089e7bcd630194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d410e6ae354abf7406de62d27a152195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61812deb7d03352f11481a8c44ee34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7036018cdc9b5b12bcb44523f9fd35d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf1d4a7d48069a1bd770ebf6094aa5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83506c31484cb491c1ce274d237a43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad76afe800dfc1a4ab7ce511f60c03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432adb269f5f68b511e909c7d8e6f7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439b8fd80aa303169d8f52aa74604f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be02d03d793fb747b6686ed21590d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20714b4d3bb05170bbfdb607a53c5300204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0f4fd4b40b805c858c25ff37acd2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4f181b9717ece7f06dba507c5d7ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be4ed44bac74e8df6a9cc17236e8a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46f6b7d973a6dfbcea349b557f932c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe4d288c7b95a72cc03986f0cec70b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa8827b5d4a9c1bdf37b175a24e99c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b3442a2cf310bc5b318105336401f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7d34df3a0e0c26cce080dc0ce8e40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc3d0fbbb88ff49d8abd6e1f3429fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de033b2920c46f574638048e98f4530b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c03c19a02b5966118064f9d566be04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f4e7909f9f64e17af8bd748fb9e53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cc841074e33414fd0022db1143b89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c0a47d29efffce5f78a9152944a8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c4d97e39ec70fb378a894a14475bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8ef2de6d5780c8c7671ea5e855555220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0b217ecfcaebf53ff88ac2fc71c19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7df336e8478dc9a5bfb509307adda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc08125de8a12f939e8cb4992d2c3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766051614b874361daaba9cb297dcaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d6310bc54a234060c93c0f2a0762c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dca0a5918ef617b90da128c5390d3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1533ca643b92db1884b3dc97ebd67c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97d6b12224e2c3a86ba11b9abc8537228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6542697f49e2e1863b0385c706752c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06604ff6dbe3339aeb98963f299b5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec269907a1248194468c3dc00658d49e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354b0ade62d262e61fa5ccd14d12f0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3beaf2f78ae98d9617c349853a772233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af641aa6b1d5cc32e34746f22b7f9ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfe4881924c6e368a45daf1d42d970235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c427c84bcf82c68695ac61631e7b35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5f1f267fd97aa402ca7929b14e51e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686add652ec0c9aac827ade27b94ded238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a0cb6c06d5b32d469c80a40041c51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8079f887e8ebb1589f1e275837d895240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694ce524b85cac5133bb91d8b32454b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf9c6e3c6190a38c40dfb7805e73cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb41c155290a51835208f0e70a7719243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a20cf8bcebdc9a4c86107bcb98ac6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59147e8ee576ac0df49be922f0e3c69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103857842896a88d0a77a5f4476ad59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c36b1792c8c9b3748fd676a95303b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f754bdcf64ad98ef4db4c223a99d71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65265ae1e4681b9048556d7055b1d02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0fc58933349fdc813d1b3b282b5f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4a7d9b78fd176a43a50461a96a0fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c106c74906fdd7c8db7ebd214a14a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7de15a755ca0633651c64fc9f04eeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edc261ddad73a2f9d180c3fc0a173a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c7e983c6dee488f18f63d7bab4f0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb6f7c406000e08150ddfd4986a982256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db577c62ee55499a7c4a9f9a349a00a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264b6feb93cc9720ce6197717d4ee40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e1e2a837163428f8fd8cc9e377f6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008c5cfe5e81158816df9e5a46404de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1ad578b0edd0c6f52e6e9ed3a4790261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da26a8b9c9ed261cc99417556b1b364262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f563a95b1454d985e2b61cf58c39d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28482a2f4eabf28687528c4e59fe8128264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c0920b19fc133997103c1c8368a06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc346b25eb4f971c50fde7d58b85d14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c04354429dc8a07594c177b93719b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa7990488b20dcb52734c7a651cd99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d128f015ab49c79bbb50f00566f6a6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633709616703061a9c2f466942e5acb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff618406ffad1a771f07c0ffad4f8b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9f809b18409fadd1a1d8398c36750272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fa1501a21ebb3a414df937135c976273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf540ffb6665315f1940363cd0968d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292d0e8e53f03d6f8fcbbf61f213e27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985835a325afe8252132a2619765c7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6c81b43168306267d8930cbc8812c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c8e49c1ef98e5296ccb6af761f872278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab886c74612893a9873d4d2322366073279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a231c86dd3fdeb3ff9a47c0478d4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f20ccf83373b5b9fc3f1640d8b7238281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a0f626ec6467808d7b4177c8a4ef2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6dc85d852075218eadd1658cbbd7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23579d0868381807889ddfcb48e0772a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19388c0da799d0c74e19468b14a2e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004b2028ff815ac72f5acacf11601c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf7b80572af9087d68a7fadaf705bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a71d3c16d06d8bac5406fe0a39ca6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1272e5e0b054c4ab14dabe876306c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd549feb79b37180093009f9f5eb0ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faf6f2de090f9b0f8385d1c30603f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743745900a5a8f336b5d0033cb6abac6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49e68ed6bc50dc100605e0ff20cbce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21119cbc34790e9ea0d2daf26e3a66e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653c494277386bd1825818eb23eeb7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c337d86e5e9141e82944eb2ad6481a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643b0c452f7401f6c624d63df0f33f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2c86d796fda6d809c682d9a302a6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840912fe284bf7361bf8ac9345141dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb08ca37683b8bbf5265a339a7b04f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f4fff72c4ebfed8618622e4d8b94b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdad67db19d088c25b4574defb2246302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd8238fa2bd7b0ee3eb7632fa7cdb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9c657a59e1dea7fc5ee626f6d3c24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0088c86f6eb7cfb871e9ce35f46ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8865bed90b8956d955285c4db2f53a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bb777bd026715dffd2261877d9785307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32393b7decc363ffbf4a106f4e21fd14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e15c76c99f842967003c82146d30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f4ca44c42c6afd5118ae4eb564c2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c257a907fc5dc50707a97fd76a07d4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df6995a4491b8121883711ae8b150d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e68ac19d7a0e39397bd5fcc61f293313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3045e77749a7246fcc74e4077743ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edd4a3bb844d28a4fe685b24f118d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265c680a4971d066b6825ac7263f9bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93312265bedb2bfb284b25e6978813f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844c124339276396daae8d06e4905d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5606e8f46bffbcecda94a395afbdb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb2c4d5de17e95fe7eba6e8b27c16e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a0bc6966ba706e8359c2c6cf01e5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe95af92fe6a3bcc3505eedcc6379322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad1678e954bf4770ab7c35789e5c8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb91566aa31614658c3870dc7a79cb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e06e83448af8f9bce803914af47da1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f75fa7b6796be2db832084bce91fc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd73aafefc3b20ab75dfcd9786699ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f86c6397bb3c2866ca7a1f698f9aba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1bcdff256e90ade139096eddb9fe1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc506acd8007cc982908b8155ffe0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56389cac278ece8e1ceef38c03c9d1e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96debca1ef1a993646b5bd9ac350c41e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b882cd7d762f1ca5a129426ad448a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec9e76b4012f08366649fbf8b0cfaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9e3048414861b7572ec748b807b55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b437f96831ab59422503580341f1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31c35b8f39815e1614461442040e6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02635fbcc2706e9bb2187eee39a7641338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7a8ffe6e2a84ab179133480dedb6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbddfeae4a671638ed89fbb5d1fc901340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67738361f03b6a80a7f125e96bf08e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234b40d4741efb68ff80a3d5cf701c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547966655046c513bf33c6bfda9db00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a849bcb2f54dd4e1eca0ec147e7d35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df209b960f673a2d44275c3d576279c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2165fe9c237e3857bba5cdb137ed0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b659776a9ffd215ee9a23ffc82bc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7713015d60e8b46e557628480cdbefc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1095d3d33f3bab505ccedf801c01d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82415037a0f8e27875b2531dbcffb252350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998289d81ad7bb74925157d35938898e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1869b208e561193542e3ae51a911597352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db130700bbaf02783800e37dbea678bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0c7bfac1d58d99638295e4e86f487354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1ee4b89c05fa6c6ffc5b950d3e065355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef99df47da699063360007c5b2ff1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c4afadab065ee41fa036912ac358e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b205a487d282acb6358842016df4377358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c20ebb962c72e554fd5ca0ca0dd89c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fcffc512578c27a4603abd130572b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e93e9eff23197739f59fe6dfdfb21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5e0fc7156456a2c0dea8fa325b36d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f050375fa1c35cf4b504871f4d05d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebc10caf406bdd28ef2c4b431608ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719279c4580cce74f4384c7b07c20406365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f4f20028888ee19d88a0102a66b73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5be3b18827cab011d1cdd2ec14271367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3a27ca46ebe0bcd874699b335fa31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b925218abf1efb6af45add1e60f209369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4096674db8f7991e649f1b3b48661370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac563b641863f63ac15aa5abcb01d57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edffd39b5d4068d427630a7fbaa021372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac893de2e1b188f0b948a60f3b5b64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3aaf0a9478e68547ca4664ce8a24e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de0a0148e43169021c0d3241916985375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37918849c01884b8d8bf66188347bbf6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d75939f6c069a2d4207d3a14a0e29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025b06fc826a0504f6cf6ffbdc91fd2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a793587fef6af8c57884223d9598fa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ef45faf07a153979dd2aed46b236d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d73df0ae759b120345aab27722c19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59434eddfee106b384764e4952a8201382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87a8e2b15e0f36eef4a6798f45a684383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40986d331766d02e80c7e4d8a59735384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85001630d75c03b66419edc0ebb6b11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca873d2f25b2e49cdc65f93de3d1c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210de5082eba7e4c5df143e1ce97d53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28e8637303c7a8716efb086cd2fe09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b56efc76532e929d06761b7e922b13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21358edb2717a0836429e6d670d0347e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abe46ec30e0903ae61c56550d5cdf5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d67a2bf3ff8e8cf1853636b2f8201392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e25b86294e37957555f03873f152b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660ab1cde811a73d694a7f6ad7a9e08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df5cec282d6bfecb4afe857465b71b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475737baac8c8d11ec3131803bb4a83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdea157c3c564aa1d6a587b5ce10451397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526dad58346b87af9c6ea3e5a6f87f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4563a4e8fbe153da32ef2d82f961c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35ff2a82048919dbee081b158165c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3f1d4ee61efad45002ad4860104d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eafe7467256acb5c5aba706a86bff1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc95110b745e0fad12248522b6aff0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb82b52146a163fce7b91afb8b66e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9219894052c462f747d665e73f793405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25afc1ef424b29c0c290cee9c846ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9508ab1786c07179659eb9a43d7f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8391a2a44562634145198a94386a192408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ffcbcab0a604e26e3294ad1462ad2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e4cda4e433e4bf3ee78723e5620a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127077dcc5e6ef6c7dbac11129a9e00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fad706262cc36eaae9db22a2152fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195d3fc13f41facf1f73a2bc5d1bae6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e2fc63aee0fac60e9d160f64dbdbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f58725ca457a784884ca8c17c1590415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eed5ba121bd5f3e80f14b00d9e0c54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691105d3defe27ca3e32acbdc4a2b9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd732a892b7c456e6063df17767e1f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebf99167b870e1abda23433425495c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c737e07e03350b1cfec315e78fb1d23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6429087f954a719b225f90d3a40f2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308b83a0a7104a0641a3c5aa7ea9a96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc78cd90efbf92f4a82d438b4666675423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd429432d012ec164aad74ebe7fe9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb0305592a0a422b64f52b491713a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0a5fb6625ab4edcc23807b8dbe5ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef431903cfe7dc68fa235819db4500427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f6ac5f222b82980120d9dde7cb6b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267235683065d4a72ab0528c8f6e75f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3cd707cda2163edddecc639fbff1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bb1ebb08b0b65f728f30e9e2d0c08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425969dd0feaff03194f6a55dc1b983432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261ca0c42599adc20f4865c8f243634433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea2223860586791f6e4fe4f55bc26e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad998c06169907722fb24df97bf5b373435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69157ecdfe98a905dd1c8d8901a300436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37729617cae2d6cb5f238cf11ea0c78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acd1bfdfcfc794156eb8b456eb3aaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd218078104f3cbcf9af58164f18ef8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403e8a000db2d3f40e6e303039da936440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686a6f2463c88c79c6a8790edbce3a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620f59eeb09fd75d6404adb3cb6aa60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a569364c8b3a0f230d84d40afa33f11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577e6cf689cdce8def5e42968afe1f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e14f37aa54aa8d13244d8e4571e8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0492846615f2403704884b42c08d8db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ba5b256c2066793ad45b03bca08d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b5b5e6a4949bf1958d2fb61a8ff17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b412c85c7d1d12233b6ab4f97c62aa3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d737d99c20743fe59c8d09e652d312a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2720a70d4a1b94721448f979eec4d6c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a99d957b2b878b6d277ac38c808dd8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427fe78e8fd0c76d1222297f6a0996a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b392f27ee54fa657d74717e046e35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a975cf774978e99c25b506d6b8b23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8a4be132fe19b31550ff80fa2c3ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db0f7217fa150f4aab7270ba09f58c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e213ef0085b2c10eda051dde9198a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b5a0f0dcaef8e8e1172c0ecee2cc2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c92e907bb0cb17eb6e3783887b1d5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6feb3c380082b63d3999ba0364dcbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c750a1c9cb4d53d4de2e6df0cb4d9b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350673d6df2be77b7746d66238c484e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed234cafed6d47526ea4df5b8a6636464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca86f2276ec047b764dbe59c4bb910465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608496909c0a4cf75f14f87b50dc646b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93b4078e3f0b5ba008a378ad8be3e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5b9d3299801e05ffe5442405d0f50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665defedb8f20ff51b05a8c25ab42d9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb27d412ecc4d9a1e11505234ce0c79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b521aee85e5157b07ffc1216bba0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420869851f946e33e6335a790854f8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e441f186462cc6a670376f2093035d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2afb97ed2c8b218fd6f554b5ac4644474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac52c1ba30a7782dca5de5d33f534a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1567a5ee84044385abbad4bb52e553476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3761a1f87afe94bbc8bfc4c74c99e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf384c4f468202cf111bd10d826140478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471195c0b8e4742f61dd222273c24082479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086136e6f4c093ac5b2cd8056600b51d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9e96e44ba1edcae93c79e25b0080a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7ab485313c650be2655b83e8a4e65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a552e38579546d0776642e84f8701483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3198f06e0eb941c3b20ae8f365228d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58988d0c95a7cd93a473d04b439b7b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859fb86d1430d2126fbd65f1242b21a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54cd2fc1d5a36a01d9bfec6dccc131487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bf7762982b90a04be156b92a83934488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ee8961e98505ba32e93437d585bab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9709ba0fbd178242a815e2cf8fbb014490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ae9be8fb62a221ff11d8c608fe297491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e136754a0fed799972fb78402aa91c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb54806a3423cf40785293bf3900054493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a1fb7beeec8065a7f0cb474b90618494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974afb245a50f591a4d32c41c08671b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8cf73839bfaa68f680ea2c746122c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992632000ed53b345195f119ed4812b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba88f7fbe82c92ee7b21e8c0941485b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa250cc02c0c895183ad9ef9470fec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7337b1ea3a1854fecefb4e27854ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ed771f5fd7be9bd66a50b006a3ac5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6252dbdb4b964ae10d342f627aa70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578d145090ca5ef88731601cb212e7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321c19a35ed57363ac4c73ebf5ad9a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b25ecec5aa46e959189c589b4a02a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67774f0fae19fd537ad7840c8ca9c705506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc128245a2c25ad8d186fa7c4553694c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85c87aed4a90021ed7ac7366c95280508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fe12d311a86d95cfdffb93494bbe5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c007cc37d551cc42b141300f179b86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe95b246abe2d0d5ce23af80bfc676d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546764171750723c20dadf4540c5433512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc912f1ebe8cc14fddb32794275e00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6702b442ee0015241e2abe4e90ebd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece5a8e93e0de1fd4a093648158f5d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029df61a93de07aefbea26e985924b79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb222274b46f2b8f85d688d5f20a849b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf2b8045de718deaab8402ca16faee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aa53f1ff9ab1b2fcffefa74faf340519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b28a3948a1c223e0618050520ec867520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2805d167a8be6326f2a1a1d5dc781521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1c06198a29f9b9e6aa38af214f71f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4848608b4a1b455a89764d727b49d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d5596ed252f8d53b97135e13ab8b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f31f83e257f4c98bd988aac0ff530525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34fb2f12015a55e6fbf23595fee20a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabc67d3783f2113a5d081085339e62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515bacd86583aea631d2196177fa088528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d58223d4b1fee7dc5a19befa6e8015529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd5a6511fc7068ba0bf342b4023cb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79277e32962a2cd03afd256c4b77230531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560c12bbb7d7414b79ac12180712a2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2017571bcbc22df0693a148e558e8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5690bd8c34a17dc7b379bf26aad38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1f879b874e49bd55ceb0bf8435aab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db926ea2d9323a0a96fd470c1cde534536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e4b816849691e12c9d1591406b8de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5145ed2e2828ef000a54592c6f98c9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e091b7ea7ca5441ff2ebbd3c6380d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7606769aa913381233a45bea888290540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb5fb81491fd999c02af69c8d06db1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cf4a2ead6c72305bb1bb8bf2041ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe1462aefe5affac0cac97fcd244d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a386943a3801288c0bd568305b469544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749b2ac91a37e2c0ab581fbaa73f13d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d083147eaa03de4bab8b45fdf4a04546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586869f4e2762fa05a1324d63bfe6a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a61f2b5e369a8fe7cf980771fa81c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0098c520b46f7e6ce991eee08b171b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8cf0ffbe713ccaf509e09631411b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a6ace3c58678fc0afe78660f333c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2059fbf426c6220da39e304bfd5c0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abf5ed0f7ce9bdb189c639ce16c09d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3e51fd1961d92481cd4b485255c99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc8bd389dca8ffce49c3f75e983a6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ecc011b19ea1d3a45fc124758f9d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341d6262b62b790a66c5aa1be6b4e06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f835f739ce85048ebf666a2306e5603558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73587d9609d7f78b91ee3b0e344c5c91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f4b54fb23b4486f42cf55914d45f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dbcbb9b669b94358221533558695e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9660724e0e53e4a6c6c4b37a5abb8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04333737fe5f2760a417c03d18ebba67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf21af3b0a6591f452079a3a65d0a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d25875f59cd7f893a37b73c69c067565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcf3e0c54eb49ed1a6b4775b543c13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baf8c1c04ec7ee710eff15a0542b54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506f1028d5a17ec2fc4a201845b88bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9c27bb091d9d5118889025e015c4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727310cc7025f4ae03eca32cd815e4e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd845e2d58e45a1f65e4e232c3d41052571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3df55a3f54aba540315929862373c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cbaa6d978240b189a8c8081401afc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ebff4e101225dea38c493e4c08274574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfd48063eac8a52b151c7f68f4b168575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ecbefba955fe957ac588a96854f0d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9774cf4fe264e2fac3d276f5d2ec38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115506b07cda763c52fe3a1f9b894b91578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde00909f179a6863cd87d23578642ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4916a84972dda6d9b302aada25919a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111abde21c687e041749a7c65d38d692581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eeb9c505e051f57d06359c061a734f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405805d625bedc653e3cdc241261fae9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e88703f8f8a6a6e21be6b1e09a175584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692f7b7abcbcd8f8dccc7847ab3f8c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff84e442ee22cdfa871f7ba18ead52e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e552effdb20c0ab82f7f41805b5c1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159bcc1bde910c65037d71aa04733ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f150210e283eae18a39c5f524e42879589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d41d0eb3479918ef777a6b6a8ae44b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25fbfa92b0c7d1d3db50761b00df56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72440af105dca5279460f0aab88125f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae96a72acf65213a51f559d963a5018593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a24a4d718b467c1f96fb99a12dcac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3e711127d3c4ffb351d63223666d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c175c01d9a6c1943f609f1f752ee7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c68bb1ec8e95d67f713ab56402caa9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887af58bdc4012d34077f5cbf793886598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d4b6adb28caf16bbe65f4602947a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71010df6710f6714a4c52aff9370944f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16140dadddd3e6cb645ddb5294fb69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8b1598e75d1768774dc5221169d34602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b256761371628c9f90973c4d7d8bfa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68f2623f8c5f1b68057dfe59c5b609604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262605d602ef5edd3144852197a58f2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a479f5bebac8946e9b36888d89eef6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed3fe5c28c80a38890d5aef896edbd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae4505897e9e33c30672bf9c9076c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e93bdd0f4f4b38017e02c2136be360609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e0cd7d649530008c1b393b4df0e1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f33d7837ac9e00e54891c00745fcd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b815eded648ebddb53c6665db132612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50653482969ae237248bc5d71e7b13e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445063fd04c0dc4ccc0e30e8a3a3338f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40266a52d213990c1eeb62f85cc6b816615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb2879c8709117eead2fd88815a537616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db18b58de38fd218520a07875e32bc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3061871259ca9501480556a04096b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e50fc407bd17a259f0ccc56a2ed95b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1c291a5488ee4ad74baa8e6581895620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4d8e4c01336119968fd1fdcd54424621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7ab04d2bb48714c500ab12f1cb650622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfee04a7319715f85ff8a41f9e3135e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c552a5860f8b8d75c17e4752317d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f31e35e12c9cccf59817eca3ed0dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edb44481d32bf0d708417c880d3eb2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd4a54c719ce4aefb9d8596f8f63fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20632825becbfd7abe52edda6b367a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37adc76382def4ade84c983e17400cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8867375be40c8e29be2547bb0ebfdf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015d87412b24fc99ae8c593e2ebc264631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3568a9501f0a0f79886b3da45a32dab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebed3042eb2db7ee9fc1ad90aa32b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab4a0a138f4a205d57d7155f7ec13a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14491903ae957700611a0e8dae19aa6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3116bf29a8501649c262c1f8abb74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903e0b8d1d5ebc5c9380954dcc62bb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ca1fa5d0d7f7dd53c03a0aa8e390b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02d0f56e5582049e4661f4fd692a51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e325904b84874c1bf643eb13f4b41b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1a655106a127486ccfe344d69465e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aafaba9b70a1ecd5a69499751a392d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9173a67c2c7a81103dab67fa764b31a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540498fcdd9ee994d8b408e8ae56350644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7829fb5b63e6f5d053a9a41a338d18c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06be3a2b3d210eba68b9a28ce7cbb67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526210fec995a94bdb77102db3ef473647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8c6011cbaed56ab37e6d99ad5281d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707270466a62239e1792dca7d4c55f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677288635f8bfb84cb24962dc7cfcd30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812f8ad5f4b3016f150b78d7f20b7ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaf468486f836f43cb2068abe63c3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365bc36db89089d7affb1d1ac4cb2e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a7e2d0af6680e39f8729811697e18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babba2a2be744d38036c67a7f0aac87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0462c73f3e1ec2ef8fe4989b37402e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7fffd6f66bcf328d9201f1c13de34657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d813195e1db02a9bc2dfc0ee22969658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06ce1bc8d7da8d4d24f092f0f02b98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b7f2d8030be89e137e2785d217038660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f148f695b32322f69b4a77e4385d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c260b647e54be3c3197fbdc971f8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00fe795e4b789cb1210b84ec7813f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d56de66023d93524fb9f0d427b0404664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00127ba85db113278b9d0ba87051839665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2714150a85843d7b6916aae0d10a5f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f28b290d1470a8e9be6fe9af86bf50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7d07216e3f9e6c8ed877b305b2b80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1d8ff37f6ae7d5a4e71d2d7917df7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53cee2a5eeb99eacc7ce113723a009670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9326627c054cd38f3cf6ce2c446723671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f89e92ae655b2867fb23b4235825b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a2d529cd4693a74eff529081fd8d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2a6020bb9bd538b00715d8340ae78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22ec9dae890dcbfcd3d2eb65b1931a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e5e01ef22edd86f907644e0b07cb1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d288e458e9613cb21d4890e4b6f511677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d672000f80dbcee7fc2a3d233191127678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baa284bd4daec02c96e34fdd93c673679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649f832980d814383d2792806cb1431680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398605b6904a4e52002bafab1e0c077f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35542890457097139ac2c0251ca4a0f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7f110e261e60e8028568783b894f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b997c2d11879cf0debd5296d30671fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b64e5ad693e16b2184ab9c5df04e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5d0ea7a58d87d22180e3fcb1a835c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817ab14376c1d44de67d66dfbaee577687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc607dd986a3019b1c9a8736a815da8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1ed2079bbbcccb2c06ad60914b229689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150612cc08f9577655e68051b0831e13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eb2f257b3956c4f879c7832ad86cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0857fa6e046421548cb8a55566b2de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb60c962c9b9f91c06ce77eb00d2724693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14997dcb067878172a1b5d4d8e4bbff8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84ecfff33b2c6cd017d16a25c2ebf9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e53c850ac622166fba2acc162ac6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724508c685f767e12ae86f03bb4084fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c8bc448d3057c274026c58d2f991e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9e8ae27edb884a789c6122fa9309f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934fd1b066859c88a77977509aae6bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e656d65350fd68d91a047b3fbc97f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89848383247db8a02d0e950f5078d175702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3e58da8ba3409e98d4537367f9010703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcad7bce5156d0f56382d85cdeed85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455c36d3052a7b9de5ddeeec5e52870705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8982dd81066ec9b4d084783cbcecb38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6524ec0121b6c83635578656f91d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924f05ec5376173020fdfe26ef051e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01998757a524bcaf1a204c8858660de8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8f10bb0d7165a5c794a0c540575e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45354793e1e1e8dfd7d85e227c1c16f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44466c1b7eadc565ff9bd1e5b61a1364712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe94925a3f6ec3db885e7d86330a93b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9033b1df9ef8f07d5057c98b258ba7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a796397c7a1464dbd5f8a629b7b7be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8613130820259e243e2db36f4687dd0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b63d0ed2af04cf212b03bdab46fda3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c857b60cdb05977e61f8db628b8eee9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00782400c7f27651b7a1acac5fa880719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1cf46eb71e8ac3baf10ef0bad7e40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313a9f1d9581ccc88494aba564dacbd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf31be1f17feb09f01213cc60a6c89b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231a3b278743ad0be67608753d3742d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa1cb11e3c339bb0200fe4b71c38af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba3da9fe4b56afcf22542386c18fe1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02036e1dbfb294cd68c9b748f7d69b82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803723bf3bb787882474572b1b670a5b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bbae69cf950b5591151a119b754f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f419821bf673810359823ba75d231729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0857c47b02a152a5d4c8ad6c9e0264730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69060ea30172d3efc7ba0fdb21176688731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264054dff1d214054e0d2feac0730a46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db5130583fa3208063a87eec16f113733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c646bfe7697753560648c447781810c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f21c55698c6ea078153836c769089735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede7815a08c997cf556aee6d24bafc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2326996db910fcf8fed8be508cc4cb9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3ba5fc98b7043235fbf5118ee5fe2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279268d3d385dbf2f0dc6fe21b0cede739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad38d50e1fd00f945a8250588d2550740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2509b0a39779109a11b605b8a743a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0802c31fa00ac01c8e1613679ce9a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c744740cc9b697512a41a5b9f8d900d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c28df18b365def38a4070b5c8445df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936886b38164d7184ba5e2cfbc9d89a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b39563a1e40de08973b953b88e557746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385601ec8b9c9495333c827be6f59ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c95b21a72f6764beb20ce16e8bd696748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499758275312f5ad2b29a51b617576f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cb0e84b4a078e131c0821ed6d94c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be54c15aa63a9b1c9b514d1eae3e10e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e298f1049a3f2e3300b99a87b9109ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39f44ce19ef812f74fba50fa4367df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40495c4cf0df0d2cf1ed51d1ced12cc7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9771d0e92d70614d444cf3fe1fa6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77827726c462ffdb2ce431aca1b461756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbd67426c8ae13c0fc4f3cf75ae33d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49152caab0567e8298b83be8a35fc904758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062b28ecf31d4487a0e454e6e3072ec759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>