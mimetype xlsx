--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad5d1bb3000ba9054b84da67ee43771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b3f043e9120a9fedf0437738f51d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dba2e86223d4e8cb81d14963f5e573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58aefabc63e36c7115bba77a62d3744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18f15e6efff3a2b40dd4f6636407b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37f35cbe86bbf5b097e79d26e763b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b04599a659d83f83abc1b28457f8ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64481361f2b262c44a97958e53b622d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140ba2f6b45c50445386c08b14631639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6481df04d1c1c5296446890e9b386810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f4a99036590f79c1e02054be1785b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7231178c70bcc3278ab8abc99be8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6635b731621c7b715c87a67f88200c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8f56aa5bbb176966437e77aead1e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24817588ad134d0e01610c14efa4698c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc7b8132b116b24ac481bd0fa25b3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b558a0fb6882cf9240646a9318bc0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92becfdfc9740b9396b96b9f7e05dc1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68329249b44e07aaac472021a5202719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed88609f686a39dcbd097591b2b180920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174c43e8236a10bac52ace0b55cda0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42c940564634bf4ae0ef8089c15afa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881fa7e22b705ff3cc86efad6272b2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4b01855d98ce4ae62513479df371924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45262e618307496e5323287b976c86c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6b1c3579e9879b46c9e77de8276d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8e3752392c3377ded76bcfaf08a5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57976faad8064980c280032bbd792f5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10e46420d35c7a08ed818b48a3e76529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3863548a023c8db7b1cdec06208e97b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3671f03f41bc12832111dde1ffa92831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37caaf4e24cbe524b995a70980b96632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30412fcc436cfab4060c58b40ed53133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef022ed66ac51ad1dee543c5419b0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7414cbe76b1fefdcd4228442d0e90735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af2edcb2270a768c4d50abdf7aa4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e386ff94a611873b69a4781f95a936a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80633a725b1305aa269e1e440fbbc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1ab51863893b19805b3eda99e320739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a7dcb33d3581ad1d667e3d0fd039f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c717a89e7d098e7c7c12ba8650dc2b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569030cf47d0cd85dcc1ee31f2516f3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580fad83e23c9781beedc818a0f582243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d01be9dcfad0c9641762196456f4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97191542ed9ce04f06a21f73a2784be645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f819e3bb165fe6c2b4089cdfcb8d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13977da7dd2cc9ba647b6c5dd18ce247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985ece019b3acbbb31412df22443f6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd576648e809b8b63e3d53e14664c7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f28de57b00882e8c4a3e2149a1b6a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e8421ad9c2771385f74d24add438651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7600de22347b86df167349628941352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3339c220e90944901b1f15d070f023353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529006af61ce8fd0560a379c023cf80254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772c464555038558f4dd6ffe3a6c83c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da05e1cad340019841fc521612706856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c6add10ffae6c6cbed3f0a3de66fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc36baa62415d00fdaeb6a3653837058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b1ec98f9ad74ac272ebdca71867fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f7cad1ee1454a000571b9434f8eff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6186660b7010ce066e69269061bee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd3d8b443dcdc4238db73eb524836362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447528a23f20f4006d591afbdd79cc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6500e603d0e606cb1dc4986fc7f422564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98ea5c5ea53be72e78a3c20da4be4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675fc50fa3d06569e396fd5ced1d2b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbddfd528b378e8ac4e88459ac8855c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cdfd31748d50f50bb8d5c49c5268668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b763ab5464052b5dce4165b7ee43c9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33740afda7726bffd0d56281819b268e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fcc27b1e3a15581617454d2eb895671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a81ad2cc99c461108983071638ce072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7f31fb4b8cfb9dee71c0efecb63b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd33bd9dec7ae58ad5235095ed175d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430dd36c3dec077b1f8902cd916226d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990045a295faa403ec66ed2491a93bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5cb893120a65d06fa93fdb410c4a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ca30878a419a4b65a4a58e034844f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76df1b76f29b3a8955f20cad5bb1b4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec12d7b9151f6eb957895edab7ed8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d023869c4241849455f45fb12cb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701c51cd7b26751e909f09f8d657cfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8da1c4454dc4353447d51da723f5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96b4b850ebc4bdb49cd5499238870a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2d0861d637ef1151b7ea9cecccdfe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1223e61111b301e75722abfd1a89186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0d1bc51025f7874f10f50f550684087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6035c2b826c3b42c88d8fe366fdf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e73a43c59fc1c432fa0a22931d680789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5467d79abc98e89058b997bf7217b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7755f0ef8f8619f1387c2ff85ecb1c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03210e168fbb006d99c181ae88edc63592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53695308a28c67ddc3da71d59d6411993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6911b6046d86d32da56a4934300ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4585935aa5aefb700ed354db399ab695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bcec5e3fbc4f8ebd73793277ce26d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c5a2610f1f65caa2147dffd049fa597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9e3db883156b5a497405ee5c0122298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2945090b85d67b3f61b636d8148956899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6473f397fd9f7b96013920fd456d17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725744618c78d0c1957be46802feae4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3a3f103d9bd70e06907c8a06a6612102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b17b3252c70f62130ee57ba3c0422d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2a091bec51c29746af20acf14b4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a345c6e65ea9f69ca9984c42fa90a11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5e364c5777fb57f2ffd9b78f58234106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a850b0f59eec886d7b72375eb45e32c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535d645aaaa5b0f1a22af8d9384e648108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd040cc95399e0f5c708b722c94999f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aace8bac3f356b7d604af74e4df6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505a31b0151d15d47d6dda3d983a22c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f0bc099d9474a02963c792eb35d04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baf7d123c10129e9e2db088b1e7bde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abd440d352a32fccfa526f6ac70b6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03651c2577b859a27cd5c48add0da511115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72972f3d67e93ae62616f18ac557847116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa3b3b253d3ba680daba95c1474a2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf79ca4616448b44fa80fc4a83946e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e99d2b3208b252e8af3321a6365df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4d40c18ff3e7c38f348323d6e2103120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25af6976a7c6af17e9b7e85706e114121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee002da37172a44b0a46f4e1f8ff917122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ee6b32ebfaa3ecafb7c74a6a4b58c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9d677ed3f7e5e5a7c5bd3df9bc3ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219f112f8f759a9639b8b0d2e8bc3e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b34cca9a0901d4605fbef166ebd50a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8eed02fa22d3a86975b4d77b6bddc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ca816c803c6dd95eff85c56ba3882128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528488fb0425c527ce9931d461e66be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aebef8e49f0071fbf2ffabe33fbe2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcda64a826cf761ed1c4d1764b9a6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad50cbfc0625ca5390af44e45ae8bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4e8dcab2f8748ff99d2da7bfc3ceb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600302723af5aa00d5b68f8b8e1eccdc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9de472ee34f2ee8eb7c3eec4cf088135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5621e3ebfb4d0d9b1dba76d907517136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b2de16ed76b220950a71ea0445514137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf011948459d9c05d635518f314b95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7a0793903dfc5f925032f9199eba5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9557f753c5b4234e92c246b3aa271140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c74c5e321472435c08bb23643fc5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b52a9f3601574d1a5b0755510fce46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decd3aed59387db33c20c624dc54cf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311f89071fc9d9784c58c27bd09b7ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85ba5219990708dddc5658e0143aa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52562abff19dc809af81f56f91778d7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487a596182d16a2ba2a13311ba0a60d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b8f8ab6e7546e8c9d2f07676106d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852059e6d6f75fb5b1718e5617cf1021149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be4bd1f8ac568ecc3b1f1bfe684e32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedc02bdcd4fca934e19841fb4a0306151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43a45d4051b1f9eaf09552e9631606152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccf88e1be5276456392cdebc89c0d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008f4dc1f1404fa2ebdba29024a10f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a937abae378d0eb8655a25384b2a489155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc74c42f133fdfa3a026440739ccc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744340ab98cc82c5eb38761bacd27c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d8705a8f59dd5da53458f2015dc28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1feb1bcdc74223856bc030304d63d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4e8851e6527501b3714f1b313b311160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c020250ccf9f6f3f7a6344aec41e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0595b006a900191937011949f3c3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce715e648c714f56083f067c40e3864f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850a0ba75f852f6f9573157e59c81b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca11d4cbbe38e2274fe10a2123199d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512957463264a3914e940405642f562166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8732e820018b4962941a970d55591b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80bfc05434ccc45087b0719c4c6c44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63e71afc5c86109dbad67e6d124675169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786d9a26d4518b21830e4a42fbb768c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21768913d6f87a7099ad44ecb831ad25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9e25a88cd0e0782874c2ce12e884e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41921326aa3dc601618deafb33be0890173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc632dd9b0c0c4dfdd5c2a5d3edb25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ce5520bb71f16b8924d79bb105b99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f306773fccab08c6ad3537cc72ce27e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd67310058d6d79bf4b4552ef25e07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7261bb44193c92dbe2190764b4e7a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35139be9fa1527e5e4b9c94f1ebd1e99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cb6df66a2e77b4e8f43895a908447180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef577426787a5d256cabd3566bee68ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bb7a02f0082640d36468637cb67a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f955941c99237a7475be466802854e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eabbc3cadd28798dcdf457e4a4b6ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334370ca4ff93c197d4959982ad74fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d8e7cfba657ee6d1dd1c9b59dea87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c1bce56a9bdd679f38fecebb9c6d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed522f0d9323c0d764f04a5e415e87d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f70ff901297f697edaca1b9807065189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adbee6a8acd7c333accf7abd56c95a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4a2293ba3dce29b37ec3f7fc43842191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5fcafd27d8f70ac9d1ef35460430e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c472294d363278f360469ccc92633193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d626548d5f237dcd96fd6b3f4441ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5f800365beaf380d6827728a0f3b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07f93a647ac90f6542aa7d1afc26f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613387424d6069f14db451d2f4f7e6bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d07408dbfd8426e35870a77332f434198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef985ed8dcaaddb55024a24701d7087199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f53a546281108d7400ee467c5fb9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fe34007a08548448d415d8337da55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ee0d9f86b06f7b5deb3697ed20ad1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b70e70317500b92221e82095da815d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1b5efe3d573fb51446268fa47cca4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a3183564066c6f9eae3e579176619205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc04c87b1be80df7618fe39c497d703206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48983e3e6277cc41d90757af86d0eb6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1391237a34817e7e17988b90eb55ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bbfffa8b84f623900a4e73ce54dde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197249eb5c92694ea72b99dca5a2f6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb2406cbc4874aa74f6fde4dfc104f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b956f06768e1835fa76398e7609a71d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468640a303729065f37c6e7e7febabd5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe24dce2f11237f8077cab29c036f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f531eb1391c0917676ad342c7d58e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58f18a1de449370516c4aa37d8b328216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f84987cfac11ba240b74da268a509217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25258c30bba10fd82defdd92e6d09fe7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf34f7a6c7235c8ce67fdfcb1bbb429219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f78da1045308a3c3bcc43fb6d6037220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc81774649f7b41642c3911aca3047221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a1d0d89eea8ba88f2e3f75b5927a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc29ebc7eb51442825211a3d5b2081223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2302d3c777118759f8a66e11572ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e81c155bd806bd939e96c07fa481e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4719b335bba789f31755b118cbae0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe75a694f2bb0154ca42e3c1d1bdc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa268782b98048fcd3cb8fd44e263061228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663940050ff6178444feaf89ef3af99a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078698922591f9d66089e18d3b85c895230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d261eadf8ef8ca9f0467c41cf253fec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b0d0f24c09c6bbf24a06431afc737232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5ba04d60e2353dc1e5bf8eddaffe1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566991e193e120cfba82b3e41f71987234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcca3fa96e77efbb6e81eb1e596b88c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5784ce6152d0404f6603e4b3c99dfb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f28f6110be2abbbd8ad91b87334901237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb672b6297c25184791f30151d8dffd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e261dd930ca182a1f2a648054c956c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59e49c859802a20a568bf286c85a16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40074a954a07a8f24f7b455ec2e9c5eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ddce19d45413eaec1c19d2cab74af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6bd4318b21487ba9477a023706e18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0451d0dcb8773843b467409077461b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a75c060e51de8bbf3f94c09550bb8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e23b991c76e448946f79b8dbbf47a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22bb0b81923956d17cb314e9594382247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f416ffba653558163c5d537450189248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea6730b53fc15ffe28ea78258e2ef4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17ec9fd3da9da97cab301898c983f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994042452cc49153643a6cb624c0f8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ebcd3c67908a87ad27c64f9243313252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c013590da5acc7c7fd00c685fab8775253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335a8d806c0d7dfe5430a2251ecda74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed4255babeff891f8fabd77a8e1677255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a34fc44fd4d6999faed4b24efae9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58dfdeaa1c2440fb70c54524529fa5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee96053225db8d7a0a8b391a206f9e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9664db7aaef7b35db54c9e6d753b37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72404d1bc5faab4944e6b9e10de6ef5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4465185203c5cfcad18f47882e732f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d94d46dd49595fefb574aff2fc8f2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ae38e043976a09d80540d56f1f365263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f46383f70d9a1118b3280835dfa2e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee7ce4617e5c121c91a888afcfee9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22197f3378235290eb4d2ea32c975d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00370a07d6f826514a0b9c6f030a88b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324929bc55dc5f81f701228f2aa87f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c45e3c4ac9516036367b6ddd52e21d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6356ab0e5c54e478d1facefe549f27e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e858ab94f005aad3b1a5298920d1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f4be3aa8021b6fa725cb126f1fac6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea3cd417b77252f4f77d1a89c4ecce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49297395a5b90d5858a8938abd3b8e32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2978fbe0b74233e9fa951996b25600275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bcbd1d7065b4bcc89ed93e9df9602276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3f8369d32687e29bb82b85643e75b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07719dddeecc9d91e4e0490f8562efc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe8334cd07c2ec132b47f678472dbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c11f13ef4ee27671f569909f99b0ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac854cb3461e701f5888d75b4250690281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034b8629ffa5327d5bde2951edbcc23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5e68460cd10be4a30d0c9382bc437283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741f6405a8d35bbef252be5b25888f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afda3662ac055c0116ca45abd26afff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897035f74d9e29b09d50f541cc5dace286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31529816eb97b96e112ac165c37e6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5d1f3356c769591d6351b4931b43d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c54d7fe39d715d39b30b63955ff0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e4dd264ee30ba94f7e6766f981412290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7216c9502d3de71c16484fb34adf082291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe28651e346d27a280228c5a21dc2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453d60565c17ecfed4af8bbf2dcefb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7a1efece7694d0a1df455bf0b80da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ad1708f9d52823200b55a140eb0ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791362f479ee3d295c4d0fa881982fbe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da04f1300b2b14b6d4d9b5bdbaaacb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f40e88f3c3dff3ef2a3eed57e5bfd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c243938b78e903b3eaae31e08e6e33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c40ae4717bb5de8431da7b8dbc1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e28b701e6fcdd708e7f69a1cf4ca16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cda6796e1f446bccdf3fd018a74f3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35ba116f92773ca6c217f8a05f0d7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de233e56e806465bbd326c51f6e87c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886927a192d7aa6d5650873be3c17bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abde2398ebff044440f603025340b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceb196264db497e06f2b4e803b3c7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6e09e19d0c6cfe281f8636d2ce7f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825adab89af19f781c737470a9c5eb30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e207a0fc71e8a55c2f0523fddfb9d7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2487b9566d387d6ddf17b8779002fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0c9e15f60e9e567589ce526bc9c1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b87dff6097191a7f28a088bfe51716313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928deffc31dad54487e193ecae3bf5e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304b0ecdedcf23eafc683f3fcf0f3ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898db0293d728abd8a0575d7702f321f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542559d17d6d049cf50879dde1f3790317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeae03e32db7564865a06c394f2b8f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f3283f71010b55b2fec092d2700b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd57ff84f624fb37ed3b3ab8ec58a13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0e90429827ed3ad4326bc24da2d8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c04d4aee50989ebb171c759ff00b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf7056240a84952fdb95e791e34bde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c961d96a52efa0e38512ac4ae5cad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86127434327240c2f1a4e1708e91b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb5e5bf443261859171bceb03f8943326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37eede6997617c582d768b208be0be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08600fd5ab9fe659e64f0eee7dc19bb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22188def14ae2ed2e01add5557931a4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2b073801c934c099127d779ff4efd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd196883b201700e27fd12a3eec081331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af649ebcb104fafaf945b75a8ab4ecb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfbb2f59ea41bbeb922cbb8c1fdda1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2346258502bbf5fdcfb0124e7ea92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20251fd4c9e6e1a237adc9de132e17c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080686c0eaf1e94be76455a806b55e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ae7fd7fa9279c04fda8d8b95fcca3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078810a41d2511f833b3034f28d26e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f131a28b09c24e8586913a8d3f0dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e9948955ed19d27525702fe82a72d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdf54139bcbf2f833cce2c5ef7b5b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1413731336cb787b7c1f9d3333763342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e10838a77fa91b3b0c511aaed3fb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065a0d0d90952b42f69e42a91f37e29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdd8553dae251885ebcb992cb1bc77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1f93670f93f055d81b691667d685d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2f35cd703aae1f2998584d50551f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ac922b65b16a4be5bda31b71294b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07c638e1b2594607479c4fcbd48bd7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00512bac23753f76eac7ed71f077ed8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb09e1dec2550ea2868af30e36368cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497315c59646750ed0e9763f0d2cf8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c982e57ea3c2d384d843071bd66074353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769329c7010c73c3dcdf4257969f059354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea10327892aeeab61b9e12d76c46cbf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05c26619f2dbf5fc09b852c63f1812356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ea521a524d5b1c548476392417513357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790070833d0af3c64c4144b7010f0748358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8dd6d2025d8cc0adba79268e07dd6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c36ad710fe8df9da515af605965d2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec00e6d83bf9dca43330e161430f0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a821c0fc081870d941dedc6b51c1a7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aaf32566fee647eeac8856cda0dfa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297652fddf1b902cafc21d9ce42555de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc170be2697bcc9d0bed80eadb3a75a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387751a61499a29f7d9a780364b175a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231cb6bb7bacbe148e388eee8ef20d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a183d2d50807c344b14157f524b89e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f915002be67820e5d4d1f181c7c0a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674d503559c194a470eb7ca231f4400370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf48a15489bc633f2f1b8dcc223ce37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244fd7e86a7214427f3de5357b4b96e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb2e8d4184e4b260f90cbc87071458373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5f0b879fb596851fde3346aa0c59b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a4630c854957bf277da1f4106cf89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81515d09d516d5fface79d01fe8b0a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3299c9952dec78803d78efe9464c65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8d8f143cf1bf46f050234d06a2542378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de21c069612692aed7df81bb460029f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f025162b5f0b1a383810d761ce7686380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980b0dc554e797f1e3485ce07f5ed7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cc091969a4ff64800f8d21fe651cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76bb9391ddc653070ad837f00161de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778ea63182c67a543f148d396888719384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d834941231d834b806e4c1bbcd15d23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e78838b48c117a470290e362f70063386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94ae0e916ebe4d716d02e64ce3565e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e2477888e9c01838b23f6c2b4fb5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d8c9b049a5c6274db53c57da08534389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517f7bc9d16450c2b0ef5fac481cbde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5233a41058f80420b63bd3b371b8874391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babe257dbdcdadb258307a13ecef2d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d653c90433e391fa68c84d05c422b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b50290762dae442707e68c76e4debc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b98c2df0fbc9229ac62275ec721f0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb592b5d93eec0a1db3dfad5106424a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f086a48862ff8a59e42846f2e20f52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28084d98a95a860a0b583cd27357a85b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836913e11a19998e11700c0d2cea204399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc09e695a130c8c103313ff7ea46443400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430115fc1dd8d19d4708c3a9d196483401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244c3d7c495ba6b7710e5d7c7dfa1ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f67010f6234180f88acd55d25c8017403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195d44512076a5d263c2d13dc0cbeba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7dd6398282ef91a64db3b5518afa2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dced7ea2d501c5c684977cdd9b4be8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbc136b7e85a4322cdc553bf622b03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096bea4c4dff29645554dea0edf2c0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef99df74be252f8abd9038a1003c8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd103aabacf0ca3d0da5c36e93ab87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d12377919df997148e5736746a61e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e1dab9ceb1e55fe73e2943e50013412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25dffd8880bb4f34ff4068a491abd5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c06e5c9769f61671ae14b1b3a8a925414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106332734617f29ad1731314587515a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae8dc8ec43807242525cb99cf65354416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089e771acb1b6a8598134b0d02e71e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2518e7b67fe141833b32024dd07b1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7939c83a4f72ae0302a3908084fb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f87def48ede8c4120486bda76217d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff602f9855075fe3141f910faa2a8bee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bc6da15b1f1c0f8b138de4c387a6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e96089ea87e37f371621e843129344423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0bacf5d88b0dce7b7da684be29eb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5af0ca35f44ac0aa34b7c9d91a8f69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8461839e63b49de915d0760643fad43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f94548cb7a5430b5606bbf72c80f61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b9c872554ed1e0bcebc82139e0197428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756b3ff317fddf8ba2edbfe45622084429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5321f4cc3ef109989fee65a7c9211c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7df009d17c8ff487649a4fa6d4832e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370577837999f0b3d40045676ff81032432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9d2f06bdfae24abd6b073cf12063a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc544a58f7c6dcc13591cefcc8fe837434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8059543c5c77466d606c6bee69a31d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c1581da863e5b9274846b4cb56a3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebe5e7c51e20f06c8c8fc4e70abbef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58859fc7cfe93de4dfef510471deb5cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35624c74bfd4396fe6ce85d8d6352ed8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b92f3400ea0e19e6673937bd8ad078440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42ac136c3fd8a806fea7e980a1446d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b028fb7f5535ad44d393649db2600f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a422e87b038617622b81f41655c2c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81abaded23eab94a472fb29765a8e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a383ae0055f8337469e3c3e9fb7ff7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30a052a06540706e170af7b260de21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a878e8abb0801cda5b72c655154fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13732db4a7d93281f658cd20baea641448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9025ff138baa207134043db001cc0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d6495ca5b5725ac286ada700f61a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b39605b285df1119d2c92cd04bee59451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0403098e8b74aa29775d3e629a6d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceb7c7d906bfe392289514379c171e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a64de4ba5c02741e2d80259330ddb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8b4f6cb731ef2aae7f1c4f66e8398455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599c19bb5359edadbecc707b0106c03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8a779758e1bb48dbc03984b185651457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d7237cf03bb783e1275a2b0d69cf4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f551c7bcbb2ef59ad823074212cba5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552b25c2ac9d204db50a9214a616647460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a7b0f739860a21f795f5129486509461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b66e56c5e5d681ff015e161e0a44bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3cc90e3e2a78c217108935eca5e43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9427416f9575446fe4b18e99620e5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ad2c98063e3cd41c7c4db8cc2718e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8208cb3ac9c558d649ef43dc79b02f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b17aca533d5b514e17ee52b1ca529467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56947331c1751a0a5a586c95c2789c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a8c3e7ed06bd524fa3867c6ca0ee7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2ce0176832efe13db9113a3dd6814470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9aa4078172edf9fa15a1122fe097c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a270b45343212db3295fa6f09e8cb52472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437638a17371406795ef500bbae6a983473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fd6d53fe9c025518a11af3865dccd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3fdf594ef63cc2c58ea8f41db7bee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a51f4fcec42af1c0ef91e4e1b5e76c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404286bbc07c6f37e45fc3b9f8d060e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add281ab96e55a23fad353d5ded362c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ee01921b70a929f8b4d3b7650cbdf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef4eb87fe6ca639f5d5a662b4d4943480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdddd7a6adc0065098ad5e141a0c5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77ddd0b6ef7013b2594fb523456213482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d71d2dfbd3ac2f949c364ea61f805483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d201e89dcf0200ac8279b71e58ef0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772315a82b9cb57b6893926095b6f1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7454232ac0de37e30af717132e6f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c19c809593ed05561ae2f2ffe4793487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678f43423be26c550b296ed09dc185d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde443527f4c65dafe5b4c5da3ad0a06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655f1a50639bfe7bc2c669d87b5ef7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64542cf4f7b6adf8c9dfec0f2d682913491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd19ad3ca14d611718fd1e0d3faddd4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e0f3edd253d1216549a107e549dba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bed684b681ef8360a3a00b1b2924f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423bb5520bc75fcbd4a7a690e81aab7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2775353100cf2e4735f1111ad45cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf181c675736c42f1741c83fe5cebf1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348696a7f2cf9dccdc28f8182623ca4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50c3e269b62138cbd342ccb1dbfb86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95783e5e8a65f6dbba44fb16c458721500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854b39d04e831f96df56deeb6795da2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a8dd0060e0e3acb92d54d9af98127502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45328cb1e3fe4adf71c046d11ec823503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ea2abbed509a86c24e33dfc800af3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0a2764a1218599bf39229f3cb2f86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786519d1e81b64596826c68bec62264e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7829ead7e97969fef7e1fc6a5494f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478780433b6e2388b0baeb1930deeac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a8d9e6778bc7efc62efe0bfbe0b73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c745416bbadf8100d0810dbabcedac9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263ffd7b993369e323c486cbab3ed1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe48840493a6014213d3cf24440276512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5d4e8bee4ecf236a60600f1305bb5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e12c36128f28ad33b1a5e88abf55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4fd81c51d0d74b9ae42569cd366e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d5beccec5260c9e2f057963942bd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd261bef4a782beb94fee7f02c2566d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0118680be096c24f92f9270a8452791518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a978a1cfc6cebbb7c1cd97ea51964d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c3949c18142b73367dd2f38c65760520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b627e5d84b449a262f28b4043b93d83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbba4e6b8a8598964b3a78d45dde82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3958d131f8917f7adc52e36e5ed92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ebfc2c806643fcd85d96619afa977524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a81a8385a3b3dd34fb5f68d2f4421525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ff293eed79f10612b627faebbb188526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e9baf135d5ca738b2dd79df2aa1f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9187a204ad250c35597ff7ab268d8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b350c01d1b270f28604c5dac301b25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d69ccabe146c8901cf6fa92c1b8867530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e83b8cd13264a5d2a984775360020531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5ace2af376fce3ea22c326acb471b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86ed6bdee1201331455ce660c812b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacc085d20e535732f8d1a8200ebe07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc88905991091969188c1b08a84ab26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04425d7280036a2b34592a45512eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f92e580f7e8f25fc842b8bbbc12ff0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ba24597f6d3b1e11c01c3de494b77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103a04c4d7b2bae953c57e9c2f03726539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555c8be78f4dc9f528a1912f002b374540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed9714054a76ff692e29c33edc4621541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e211be3a4d49b5dc0b4b77540e73b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3d5c36db9e40b4d3e42de4f244ae3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2b771be14902af39cc12f125c2770544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0c6c5d940db4268fea8a10e0334a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cf455450c77bb0f4416d69667598b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00596e67e884c04071779ccdd25da521547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a17f9be5d9173ebe55ab8b37182afd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c711f2acc6b6003ac5e0250c175527a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac38405f160a9abd9a08649fa9a4d95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20651358e70c7ef6e5bff74c8ed05fd1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d142af3b57a7a82cf050038b408c340552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e56f7d86e29920a73b6567fc1c0072553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da86fb745714a60577c317ea5ec324b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0c492f0ea6f4bdd8f67540c4e628f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960a1d56c95f988bd1409e3e025ad09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be828b927993d2366bbceceed80accf1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f8a6b936d365f1a37f716a80e94ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af122b689cf261949c9b86ea80f4197e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47dbacfe73d5df8086f15e995a2cbb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08706152611a995b32ded0f60d2f1faf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656d9e71cccaa167beef7c17958a37f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b74a1cb7c5b7402a7c3cbd7a35fe1b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d5594e90fbb15eb680ce26c6d3adc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194161cb335ec1655f14845ae56893c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccfbf2914447b5188e51458e4917d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba4043196859b7eb4eceaa2a554551567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae5273f8ae79f2357204f6bc3c8951568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dd10e84074c1489d9eab73173154f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39b4ead916e6c26817c829d0b682ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cc3fc962988636fc5b4588fbb1fda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa996b2d5f784f05592cbae42b6979e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c5371db48748463a454c7ac0db91b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffc9796bb52a8444978a942ec92889574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8974c9b49290cafaca0883739dff3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291dbc990108e6b74d3342c15049786576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefba57bd431408599bb101b15e35eb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f80a94b72c10f5009a2e84f8f22a33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98684089e56e33cac4e3b08b1d6624bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37465f9e104e92a8fe2d6e9de1699040580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9401b0c615cc25a0269a422c7a9d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a933f54b8c6147840572c2365523f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2350e1299ad6405b2c31ac4d6b43d74583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51da19d04208f37dd0443626d89d631584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd444dbc05442d8d65361228a0c4c4d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad43bfccd272159e3c0983a87845c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cdbea5a3e568c0d3f58cf54c18f16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fd2b6cdba12098c530c1b7db91e8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8bd3f67df80c273c1675c7fb05b49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a455d0572a1bb23a1e5ed7ff567f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eaee0b00a951e30e344ea9464b25a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe154b38281f4052dcaf6900c6588d11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb73fe7f2f3f55308a1b7323db5baaf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ccba6c4e232df309b7238fe0b490c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ba76bf5849f21e42784d0cd49bde3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c179d25cd4f584d55d4b7068df6996596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5640a86624f9edad7b9064ce5f0b70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72959848c4fdcc600761fd0fb37e5edc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095cd1708a0959f24f4c5f90dcbe2c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05943741f75981f9fd12bd2eddd15b92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4af654f2206a45f6a691145bf6e9f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9137eacf4c23d7c63185c5284e96496602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f21dc94d8bc9b4bdf202ad3031906603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5591f4c5e30d86ac56346bd6366e51b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcdfd319f9e5f244105a28a5303ac1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba7505b2f4f5f3939b30223d510c87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111086a829ae4664689532ca4688ba6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529a06fd5f9f89da679796f041229e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6723a6b3b236763f7bb633fc241bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fcfe653e4fdffaf01c0cef6eae7b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d54ae145747b5a410d1b5a072b2b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cea753b24448dc0e220a62238e2f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e50c3c33cb000622867886b4cfdb4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87796a1f42ba428dfda549652eeae5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3e454ceb330e04d3e86797f9a5bb1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a43a93b03db12eec6617732c9a2dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9f58cb6242a87188e358e8d19e734617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa99b177f053f7ae95e77e2f16a159618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340df6119852a65cfe823416314687e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70c0ff68bd2d00b90c1aab5bcbb297620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed5e54bedf4df1a41dc88000738810621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a2e805f90550212c3e4142def976c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983c36050a5481c3238923ab10d8c53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed089e34e37be8f38d0a6acf9b39d17f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf41a8ff30abc48cfcc3e56fbe29d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6596524ca20b94cfd7303d8b805d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b3d6d69a748188c8865efcba7a09b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53853628a06a9131a522b890c588402e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c1ab59fe610b7abc5c23aab657be8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fa22857a4df1431e071dac10e7863630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae9ba8d27a73d86dda2f6390529403631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8596e08a3b0a2cf1157cee59c3b1cf5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11224bc67ba268aa620eb76761b1b1cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca69917ed64dad24e9ce39d8ae006ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4475c629c8093a853b89bc11a17cce8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb1c7967b361afa20de610bb91ff08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b3a0127382cee5f77219a6ff298c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7238c8e2f9ebc30e3f2a902997177638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b311a61d45f795916c865f7659f7529639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467eee101626a4b24984432283bb9736640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1506db85bf9621abac4b755dab250d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9276728754d92e0a36be78c9f1aabd1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddaf7860a1459c30d5219d764f4b1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952ef071a1eb039b990e23f99a11833644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30433d01ffd8407f66c0b62a3cd1439645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ab96957f7702fdff9d0c111f858e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e9e23b651d6689dc31272138611fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166f96071240e2d3f0a6220f996934c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc894ed15c009f0223143dc3942338649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752b01b822756fd94d225f89977cec4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e5d0897995129d0d494e48218a32a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f0aa38d23490903157af4c20b0148652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515c4fdc24c5062b66ddaec4384918f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c27a1cb30f7806f11d9418a94c49b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaeb01535473064a27ab8ebc2f00a31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837fce7777ec164e5b48914f93aed1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256d7f910c0282f4064c1d122ddb30c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442517ea8956f0d1c84fbf3390593d51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d03dde97a9138e7ad53b87c8caf14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaf95740c5cb3f22bcb3078446ef99660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f51390a99e00a55b59b2cefbbfd389661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf18dc7d77de3fc7d88df412ef94668662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103cb9f511164f89a90ed09c3bd83ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d4efe8621c1b2a51348202593e26b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e0ed6d57f30f1ed8eb7e62afcc62b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2152722ff1d934b541d06a8cba6ffb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685ddd268f87118644511945c4a1045667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2664f279dba3d3e8f208e93c48d8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fadcc280db92a470e57ae39549212669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8cb283b1287a0d8ba344f091d12a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1613ed64e2cf13a04770f5a82fea77d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd367967f52989d4c51b09907b31bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4daa998f87407cf665588d9bcb3c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443276bc45d88712f6179c7842f8ba9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7865e57637e19037352c080bc01433c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d95518b156e11435e9c24057922568676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b72a6327d43f232d331c3280dcc1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d94ca00cae6bc4c300f53efc828d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eadad14de85dca86271403d85b4657679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e75e2c63b9ff8d3d7ef9e3ce721ab5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42453471e8d42824eba8a295d7c3234681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf8180b00aa9d6bbcdc17f6f8d5269682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1b4bcd0ff2b0371567b7c3e585a2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802002c55ac7c05d3415cf5e112e882b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff528df77a5a4e22cdaf13be973fe0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998efe6bde8ae690fdde16a3dfe8d81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac775a4c8f59d7d14df97ef62f0a68f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d2840e022acc7ba28b1d6cbbc576c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23e9d81ee0aa15c3824ab6b95b8fbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d6110c968f0c897d1ccecee970fbb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4678dcdb9436d8116c808cdfa86103691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b9f686ede30bfca43a966b76e096d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b3d25ccf532e9b7cad0415d0baac6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a8f3cd5025f7cb09b845dc2ecb2b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf47268dffd25022ec60c09d2071f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e06957f07e30cdd796700cd87e30aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f395fce1cccd95dc4f1f6785b4b29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6058de93f2fd20d3095d9c483b51541698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cd8ffd4435343ad1534827c8286fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f600ad7960a61eca79bc672d4fba40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a122a4f0c0aa1cb88f8fa0ff7e2622b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5223683f4152945728a19a6553dbda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43484a9071efd934e1c2dab4ca278f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acc253fcaab8f85106b34773940f19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d0e6b22e1875f21ec5266cc652cb8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5513729fe378ddfa2491ac46e62482706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53935d9599299fa9f5e11382b22fde707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64f34468415a2ef771235d3c98d007708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8bdc7250f1d7712f31b5cafd77152709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62555e2c9ca54bb475865a6f4ce0e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b9425f81330283a675f777fbb1836711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4b75121a170aef296e8805204fc3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58bcf53ba73981f3ca194309487c3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dcfd998afa63fa7044daf14166eab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d30175127383f07a324d150598f79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571cf7165528b1d2ca3473ae16921fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584b1ebe49b3650276b61936ccbe4c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb803beff43bf62d2e965561d994f8c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae18b3a50a214d82200c4eeddd49963719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e370ef343ecd75c71d424959d1e603720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015d0f7ca7ddeb99aa1e7b4f345c4d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3b664d03d5c5aacf14f29bfe3dcf3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e3b2af3e5cc0f8a609308d689e76f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d19f75e346f4e7d9c1f2b6ea4a147724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe4569eb934e09a64b76c7aa171e5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42ca1a98549a8272a2e80005d0c233726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72475404a3a4172d9a5ba4435eb9d418727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fc6c34f4cc0dfd6b785d709ef2f25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce915410d17e2be31de1363c18f3325f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b22a0f37a4414fbd92e5873137f09d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79874051d66d4b3126b622d25b3aad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162b5670c605a5849fb26f4665c1605732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d246521053c8945671eb9ccbdbbdb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012217e5a7d28ba7d33c010e283eb93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b181a51285bbc10bbb4fcb298f7db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ee6f465014aa5f816e12c28e8ce40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d79e07c7c4e43ac9a681cab191afe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067831715a195c8128b0b129ac6f0f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9864250a23b7c7fc02a6ac2e9057d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9332316cc547a0c8cad7342e5f8741a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4ce76cedf294d3b1df1fc79bc8217741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2d92ef98c27fec682bf80b97e3224742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f13803e6a4895436591020572da925743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daf1b5fb09d80dcaa2e1cf2aca33e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c07a43cb93a63977d3321c3ad605a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd4107b801c7c23d72d2ca643b72d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28e56629dec7b967e16ced680d40b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c845ceab7b446125a58aac0a170199748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212367e05dcf5ae95048bda34233a1e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55110552fc45d50014f69f708dc5d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22493b0274519422328834286df62be3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de9ac252e9c2dfe24abea6921d075f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9f9bb007f3a4b29e2b1707354865b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7450b59569b2df110450cbdc1b4fa5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f4ca973fc9db925031f5d1df91eac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d7246335511d440253813fa877848756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f434dd5cc0506c4e8f51b1d6d3e23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72988dccf9b1d10bdc22ebabd35c7551758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f68602940c7aa59b4551cdc84f3608759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4731967510aa06288ef07aa067eff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c94db720e29c90443298d3c80ddae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3b8703e35eea020b4e9f62314980d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e93e17087413503baacfb8dbab6264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca70b886e05f7b898d9c3cc5c251595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430563a799a8c7b924ccf0ba49b1758b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aa85551e52a2c4c6d2c655aef3bb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe5b42c07d3e95ba2548bd7830d1f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819e2f20aaa7eedaf0fc67ee7427e4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623593fbc0a2be3c3f62fa645b77f7d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62546c83e5579265eb683194e285a4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eca868d740b60ea9b6d5e059ef19612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79596717269864fbecae10d8e6852ca913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3696af46cb3d886a4bcf53ae1c12e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3e5bbdb7e7302857e50afe60654a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af188f21121e74a0aa6735b42bed7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc126040ca35416690e12aa29d0a5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6a9be269cdabe4778e836af69b2d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09de0877a93e09cc52fea6dfa89ad119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3d72929f0c17a4d2f895c443016c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a2fc1c98f25fd57a0b6efc4dda1cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e46a10cf04dd34dc790f31b14119722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf3f6989918e00482ddc8a9c00db1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4018fb402ec9db9ce6c72c9c6108e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c0bad1c456d4a7ae40a467ca673025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9508ff9f73e594ac2f20e84d35e0d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e2d0fee7f00ee9b4ad76f78e73e8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b64021f28d999300e9d1f377e2d08b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b6081dc304dfba2a785600bca215029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667dd27f39b88f42aedc57bd44ba4e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261f43fecebefbf8b1ece59cc0b3d6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978e4b46269dd6b655a4f55b495ac2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082db7a8cf1cdf89f702fd7013f2d9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5679bbce61f1b593263f9892bddee9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0266327cb52d4f2ce9a60cb6d8ab76935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909092b8947e1b907ff83ebfd39134dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec230db9475199b78cf9e441ab09917037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a88fd6e6629cab02e5a47004f31a2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259d1481d8726b8b7cc97e5f023cb4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380337bd4796f914f9b5d21407ed00b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298429f0ff7d780859476babfcf029f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6a404541380b6982df6835ca896ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915496d3b2201e886c7d975ad526353743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa5b4b9fd3c35b4d217b0abb4966c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24cd69a2204163771fe1a7881102eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dad7c18221cedfa5467e05ea80a5a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6476c283bf333e9827c6a154413b3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af6a70736c336cd7860362a1228bf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46203cbc53ad55078ea36308101631af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc24dd7db5abeeb8793f3f61c17219450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256deb498b0c19ff988a8a586dcaa94051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb70a262db4ce66602218f050eb587d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64178221044890dd80efca42b2e3ce2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbcb924a70820c2cc09f240ddf4e5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c3747fd62f1095f484de0145b3e2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6aa48e7b78817ad36c083c1f2a00756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6c30471709a7e64b33c0332bff79457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877ca03cf65d539fa967b7f2217b94a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c112ee17601aeb842ab62e4871c8bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61281e7d0a09670fae1ad291faafa62760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e41a430f02e822275ec1ab469ff4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c26ff5c18f08342ba38d74efa296462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f5e89dc6f2fde4d6f5f7fc2b1f57263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748618c69a5de02b0437729704ccafe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aa1f999793ef994345fa2027d4c1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b35db869a66362a8bff5bba0e9fa4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed94689c9fabcad076ed23b22371bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fff2efad489e7ed5416b6ddfe247768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed0beb064b13cf1b65d13c1a63762f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab6daa0c02d39e0fb213eb9c1c8db270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4277a4adb474041182fa86ad63b47271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf69636d842c48f9ca82b37067ec9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125b039a7f0ed978faf9f640486059a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e294582f93e9c78c9149d222b8799a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19141312fb9c81d7f67dbfafaa99152275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845746dedf1e60f63fea8aae422ff5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7a8e7f2beb415f4b884e08410646e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11c933f174728196869722dd9aa2f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e5f54c9e5c073d2f9bd1321d46cb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f6271deb3878a0d150718b52be57480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe12a4cbe6f1ed149d450c524bc289b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a584e1a222d9fbe5c6459f17f628582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19348a60b985d20646d64443b8b6cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4bcef5e990af8493826bf3cc6e85184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f71dff5f7017ed385c3ec978dc47c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d4d3c02704cc0a2441a1f6f44143086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef524a058bbc1be0bb87c478fa65d8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cfd69b917f61de21947cce80b87f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae405f1ee14f5d79ef008fbd39113989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b4bf4e7e970d39cfdc420a531ff3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965e41ffae59ef492b3b3f6f85038a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf7ab7dfd56b728057c3d886fb74af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0177fffa44d4b0809914f2d9f6c8cb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccc0e117f9c9110d310915375d67c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57955843d431722ac61835e658a0d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da80d6d256b50d8138a6fc7c223c4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dce6b38269dd7c75991144019c975f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bd793b32d838685ffad0c02644d3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21117009a503d775660ed7a62d18f66d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e0aafaac3cf312737b0bbe6fe85cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12ccc6b2ee9c02cb43780b7ffa0fbf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c28e20e99dea44bf7f82d3115eeac5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe806339f5bda21ddabae7b9864b076b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051217875d09a70010c7e82755d7accc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cf9b19af9441e7b7285b08d9154a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeb50e61c77e8c33aa03c754dc39b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3db579d6f800136ddf726e52de4a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebb99cb6d3d58da1c019eb159ae936108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051268a16ee7986673012b150ec3b20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2680216250f8159e2c87c42f060ea6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e55b8efe4f760407be3558146989ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad35cd1563dc81a8f829449259c0d95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be0b0b1c91288328b56e45917a99c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea165ae747fbdfa9893f5df5caed55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf7624c3e048bdc83574d615be44a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e36b677f8cc618b45169a7a63b4ff4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529df4183ba83b497bd23320c94825b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f643b59fa6c2e0fa44ac5d2f1185de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532fad23bb548c4cb16559ce8d06aa1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1992eedbe59b32a6a411c6ceab040120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff063edaad275e896501c5cee67382dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0764fe304359b0337fc530569113a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8197e88d3e0f0330219165b7b5dd3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e212b9e3a4c3733e9b10998e6dec10c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d27eb1f8cd00a06e366d54c72755b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0b6b4619a3f5e1d2215f72cb444d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51dc54c6275acb1d2630ad275d37cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb6ea595a599fd495d674005ee7647128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb855d46e07dc8eec09fd40b48b4eb7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a078c9bb008b162cd1c2d0889a2350130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c270aa7f950f081d0332bbcbc26de5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab364471442378dc18b230fefac8f5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c06e130c7bdcd79c5ded5d0e571802133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bef28c2ca325c83d0bef342eb655b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e03376f74791260f1cbeb45cf0aca8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb371b327082c3d78a7a837d48687172136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226ba72c27a867f62307352722426ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d90d15691640d2f0d03459ef1f189138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b80d1c86909df33dac35abb87f75c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7a37d79652ff5b0624ef14a057c9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3320b3c54f7ae4c66b40057815828141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543ba091cb4629dcbbe4eeec5ff8d1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304bab8df7fa17d9cca0a90e79d14f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61847dc776ade7f9fce67eaedf9e76ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c364eb35ba93f7d9524b2af3ddee4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e93180b59ef25d56fc769171ffc35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c39e51396894ddd519d5f0c59c1e95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955499e2be936383d9b61651f30f84a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9398bd7d135b7551d23b543fc97b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1b9f0a518fdf6a63fae4135e67e01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762f645aaff4158cd9d015617574f50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c916a8f3b3c1f41caaf84a4c2a606152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cc7495015a31f5f00020fa0085430153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce68f1f9ef5fa2d36e85f44ba93b963154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f1547c5f2e39e35f49f75dbd3ed88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626dbb0ba0b729dc036a0417d84b1bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b5ed6f8c1edc2de3fbd2797c568da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc47fa55282185a077b02d5ebbc244158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c987afe29ef030ea38e717255c04957159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e7fbfb3fb2f9895e135788d5c16ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1dba57b259b089c44626332c6a8c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4f20dc185acb0b26a9c35fc520fe7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6926f190f41ec7cc3d8d200f19df32c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d713f4e0d09e7f3bb918e5df78a35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6920618f02b4eb060b265d82000ed7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4284bf05f0121eca7c241c7425fe9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bb46be2277c93d2c622e749841d6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26531314476453bfe2d6617b8a4b6f55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92a878a4f9f3257af7ffa8d533e064169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f55b61f82ab940a2ccadd0132d5792170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df36a3b37c0bee7a6960eaf6910279171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635dcd790356ef00a5988922a617f6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbd2fff430b6a1937737dfcc6a2007173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7ffecafc9445c8e6b899317e00b0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc3370a48455424886d5f70299e5a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2dcfbc5bb6affa4d71bcc795c5a15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81da26cef3d85f7e2ee61809ce78d04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee95511e74fca1d8699c931fc02b906178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc79caf3ab1c32a7b2f8cefc2a6c25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabee8a1c1836c868889717ef13a3e99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8324b85d0e52beaf790c29f90bc99b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe8b1560ca733f9aa5fbbcaa513eae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733876887c792494cc186dfd1372b0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d450161dc0c776522de00d0719d15b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cf36101728569fe5f43dfaf124b36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ca659c2f0b5aca63c2192e6eaabf7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8ff5757c964f831ce756304e00e1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a8d7f596039707bbdc57f94373ce9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ec9770b00cb2a06d0e1ee2b202ce4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bda4a6ff30b11d3530925d937a1462190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d562b91dce540e249b69063797b0c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bb85c842a681e1f8eef1f5f4e71bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6b15d87ffb2fa4add4e33f1f2c17b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f9500d0a0bdb368e3dbeba893dbcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0d7e151ae53b89ef1637009dd2d58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044ca533f176cceaab50f97dad105c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769dfb547d67f1911a74a10898ec82f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa253c21124e8ae7a36b63283f8edf3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd55d5d9061cc3fb8ab03f683b7eb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46febb892b0c60c59313c9fd198f76d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b354f3caef28197d1363eddce102529201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbb54d28189cbf55812dfe08dd2475202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd730a04246258de110c3dc5120f3aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750826b80c8e1d6a6b25efe91b3a95b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4db9a62815facb07b4d5e7492dcf2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91898f0262d86d2c0c14fafd00397d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9322d552ae5cb8a5082b5dc0936a9d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c39f2dde642c638decc74c986507208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a25986b7bc0beb3ded9bde56fd192209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5e17bcb977c41de8b020e858dc3c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c331477d950e692d1beeb3a06d5bd35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2599a9dc321e3c25c68851ee07b0014212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1e6a5f65d7d3df282ff01439a3eb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8db6e3c98ef7fc3edbfbeef1fc4e9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fd2770045c086fda364b217a4bb8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34997805d3e089e54a9cc17c6bb3fc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e814cda16285b1114b47a8f6e97c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57949c5eb6cccbb60e86c88c88b1150218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fef8e262b574ae04d5a73b15c1927219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798a7317784a9a338d1c676e33c7e12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d669c761c07cad05c7a35bb131398221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6f7bab3258fd287c217b7952629b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db93ae1b8847f3c832005740ef1781223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74900ba474a3cc506aba6d5376d09874224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07282be5e944da3e5e4001e1e02b989225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05571d95f6d8831b2d29c4df999ccc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516212baa28920262c312781694c0890227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e39b8fe3c47014c8da4653bdbd875228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbdf5a6586ac4b7357770e6a8edeb3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efb74d12fba5019f20891f01fc6a18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38471fb7e46644300b2fb2526fdae044231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f2ba29cda941ec1361fc3887b6051232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c7d88b7411ac971d0afb892f6490f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55731cbdf7239ed7c47544a70bd2f2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34a59802a845fd469a87a5bd9ce483235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fa5947f69f6b3f0883f4d91a5d59a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5feb04a7301b52b6bc6e770c90c7b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5beddd4365472013766bef3551d17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253987c3d6f10f92999b3771f3e394c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8a2de2ee0664f36f392564b2f3408240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74efedca307c63031ad24e73d09d61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e71ea661b9505d8d2e2dfe9df0732242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e985be3e970974d8cf2cd55bca3263243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a77eeb06112d25a258dea354fcb853244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c574c9f46e86a04654559335d653c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366aef2c0d28b2cb6d7c5267e5b5357246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b496b98c622464866ac74ca6fcc9f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63fddd2a12c3a77d0b963cf979c6dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36910a22929082604e7e7b0ec172eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f0eb3a85e227b94e70a0e4e8fa07b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f2fe0141ca9ce7710ea64954f699f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85228f1fa25bafc7a635b97cb3d48eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a766291c969b932c02e27f613acc3d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f9d08b4cb5ed3326e47e1bc637c26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f2cbf54784871a8269891fd199468255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12827d3d804c6cafd8682b2b7ef97b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd3ff75d5d2f6cecbfb8ff29f90238257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc42a1f3158bdcd6bbd5000c058d40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f11be9d6eff36880ccb1bbc1d5504259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74626103b2db5efd36f0bdc92b3a28b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df306e3db487b51c7242772a96e283a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001200f83ddf306dcb4937e4eedeeed1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dd9a9cb4d1403c71741cee0af1dba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb700393b14917a107ee876c5b03fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e5714f19fb2a43e9fc67936585848265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6603b58b264e2e3b717f448b4e5161a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51365dc6191b7e75bd5c40892ca7a35d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacab44050559bf4c1f72d8351962ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba78ba43e734862692c400ad7f739f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169928c48802a98f61a24f97473fc6c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69ab04c75a6df2cc757db15854d2d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd1d65079aa49b78b86df7aa751da1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abb4d300c2eb78f0c7c468d778610d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eda0844f1633dd506f51807ad16a5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf225f4ccb6f2ec5a50e7226585a9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abef6d99d4d835272a67602c19ae34d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723024c86a7c536e1bc46a557c135abe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e8b8af50a4544f434dfa601f1bae3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b247daac730279168bc56e4f0c960279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4b703b1f3a8e589d70bf2c9b7ea6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5dfebbd16985412412b12a9fc58d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db4bc3d04776428dc9a6e51d79bee0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1dcc8fd181a2e467166d9390b8642283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740d2bf6b1991f6a1209a3d7f998dd6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63242e27a5de7d0b6fbe55e379d9442a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c39041a261eb828d48aa01c917e9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83254f7e13e8cdc5f819e59ad619ea03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6db5d6778b9971c318907e05d36aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa464ccbb724366a39be5d3971c6e2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4e0bebfac31c78060684578691126290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92335bc95ecd750410e49ff3c490c3b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b491d28edcde0d4b56979c1f7ee3af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c3f45d307fb04bb99849449e76be3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e65ad003a17fc8000a88cb8fae0715294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d282f5179652280718d8f3144ca35d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18937146b2301a0af172c6cb26cf4e7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e75ba0781e7f458dddcf6b12b53371297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aecba0acaee7a0d6ead9ac80bd2516298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a090b65fb3cc0710953eb3958f951299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c622d2382fa3b822a34cb803d0566fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceb38793ba21a7c7a493ad3251d06f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c21069bc74d88ee6bfdfbeb69db7df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89020427b71326e7ff96309f4f60959303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74eed86225c3a291197bf7729c6c06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8ae4654b6a4190952da767b083d67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a28b4f2558bd83dfa7d20cc3d049306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa94db27b9fcfedb39ebcecf5c2a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697e228925bbdeaeb3c303d7f1136ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4c3193ebacbc832e26eafa3a40daa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38030b2e7a9c8f4015c09ee9fd7bd94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8bd588928c6a7254715132c1c37d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9cc8a3c16facfafcb6c2a9b1b6b87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21c801415316f5d4933a01f4600ebd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cf6dec2a27d2a99198e0c4db88034314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e312ba225e0c0c5ed839237876c18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144dab477f22f9854231d0b51170f51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018db6995a08cc08794a0dfbba34a3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad68378e2173c3be463c4c8c80df8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c41a1eab8ffd1b9993265dd35893e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a772e41b96639dac23ef8ff346969320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db455913b0846c489856a83d5408c1a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f3f156f9582ee6a7cd99cfc68d921322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec728161dca061853c136802a20f757e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e68edf5c2cac1a6fecd41108ce198324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9c29f840a128563210a9bcb516a69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372400841a4ef6adff95944009004f8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390ef0e1ae2d924abe6f6f637e23225327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509f8d81b57df12e0798ae1161b3dff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31bb2912646db6ad8b1ae1f5724a97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4cb361e95f98b41c866574de4e0b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156439b1284772301eeb2396ce021d0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f61c224ac7fe0b7a36b6eeea3e32f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e3f1f1b3986c82a0c5d5b7d6b3313333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c898a4490402340d651c8f073195538334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268392574b189969a121a4f135f7a1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c14d23f94b42a91d835727100e9c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b21c4e774deebf7c3f7526b99994e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276e3ff0e2f7b8507044e74854c5fd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1f231c90118d58858db3971ebe05b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995aa7463f94373e97592671ee3433d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0152590ff4acc0393f482709906beb8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb4cf59b14b06e92a5a6fffc595054342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7491cf83ed8941a9110b14ae5bacc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675d787928b467c2bdb8a2181246172344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d29c18b56527840131557211958f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c84e7f20b895a9836d7fa3ea3c57f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64afb3024d4b2c94de5f4ad0e4be746347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21b04c182232b7132c08fd022bbda4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7491308ecaee0faab44d0605ecfc10349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc4c9708ee61c74ed3d502a4ccf6c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b7d0ed663307b6aa888b095f5c5fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc60a1a1f4b36bc127a206fbeb64d76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8b4e6b0105adbdef2e62a0236725d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312319542b68d5baa5984e4ae1739c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef04d48f9e84567b5275754df22f30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf95e5a44bb6637c2d6594f8c6fe83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc61b6a2eb2807b9ec31dc76fb6478357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09530a3234257208175f821589b132d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18b86a7c9122775f87f129c1795a0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5689f9808046b383788f0f4ffa86e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f6594bcb03d22567c96504a0b04eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca120d713366ddaac3fd31e3aecd7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acd348d639048f3ff9dd387d29ba8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86975fb0379b289d764d8544a554f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281f38cd1cc048e779c7d8b2944c08a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af207f38829e8466e28b926584f25a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54c9d65175ce27565a9426836ed889367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee642ea326d3057ed47b27986be50a28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2494cb579dff3e8711309dc439601369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0becf972c40d0ea0657e624ffb79e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552606d04525032ca7efa948f2aa23d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108b93f6f99e497c737159ece78053a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8149ee60606ffd434e42d271f4998373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9281b496816f8f5798a61841de172a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e0824f3e47f094fe725302cba1ea1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17070872c902638c96d1419718ff7d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7d9d0836aaf277113d19012283408377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f7b27dd3d22b3e4d78342ddf0194f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594672246141dde2a888ce4af579f37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26857581fc8d6b81415973e36ee7e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d606e4c52393747e539052573990b43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1b82601ba9c179d8160922cdc11f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f587e71d2cdd67aaf18c7173136b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ffced98ffbacd938a4be4f1013261384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda27369b265106697fc179979296d34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f151883751782ffde832d798269b471386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b68710dc890c4a06f6198e5ff09ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d8e08f7a39d4e4c56d7495c2ced6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a43880015e0f608c07e81d71d6602389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dd42d5757f0bd574dd0faa7ed5f6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ff5951745b722decdda915e7f2266391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4d8a744795687acd092b2cba1da99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea467168f3b8e81ba7fc7041d07c0212393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58082c87517003e81a494e22b53747394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f15ee94db4c374f18cecdf0c548ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab4953e814fc7b25fcbe7fd7f64ae7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3e0331ba99b332c3c5539d96f893e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fb6b9c74c9430a6badc0caac5ec38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c905a3f6b6f7b65e6e16d4eab15aec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7abf8f913c7755af135a33b8e3334e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee665cffa737df85dd123f3986ad163f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e9b1224f963e88cbd2f6bfc6c55d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bedfc86faea8e42646f3536f6266d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873ecc7a2cdfe89c1c7f6817ec22b4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea11e6b14f22a6c82cbaa45a4a3bada405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926e16391a35efd3bc5fe1a6e82d9a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11868c112ec7a539d9029f9c5443599f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864838e4073a8162d3078afa7ea21cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff785b2e68b41958cc6385428e00ba1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197bca6ca58cb21f338484577684eee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa3acbb4dbf7e998e062378c06a781411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d998dce10f904fdc6c8c615bc34612412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3c2b1da5d30cf4e711a503146d84a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdf90b4c3f9eff42deb3b2f6ab3d5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf16e02d60d4a76b3aadf06cf5609a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179786e92af1cd884dd8769321c435c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2bb647538909cb6da574f07996a18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f96f5c0d63aea029b96c7617c6d73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccafc70bb4abc3dcfd9b6afb794b044419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa33b53fdb4e5000e57d7900c2e1b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc2627f68430dc6321ac8fcec8f028421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87108fd45b3a2d94534dfb37b16a09d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd07efae0ed34922c619f89a7f880c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100965664046611faf26e8dfbadd9e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ac1afb056e979cfa70ae55c6a07ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cca914fd0bcbbba8adb2a92efbb1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129138190d06d1fb02adf5a3115dbf60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcd28baa68e6be878631b75141fea0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea931cac5ffd9cfefe091269b54013a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb6091d53c092dd7342e5653ce105d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47844ba9ee1d40c3c848fb65ce54fe6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5af687ffe2c82e08bc9ebcfabb7e72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75910e6c924399a452e1c584e6f738a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424977c159feadf5365f536e1594849434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405e9e9fb44c3b36ef522ab5b398952435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc45ab86aeea42e84ab30e54adfdd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9444134138e9dd3c504733de97db43e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4865c74f52389199c92427bd07f82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc9dc0c3b95ccf732873347655d7fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3869adb8cbb7c8c685dde527eb5ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76564cb25ce6ea09e657d16a10d775441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affab5654a291d2912691b075474c6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f6ef276bd367c36959be5d444a376443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df28b06e6520b37d1f595781b94e29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c8416907492c6cdda596d005b0439445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb2f97dc178d23de7778c39a8d0406446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54f3f6460ca260eec9d8d36ff1a724447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbde6434c86e4f2b24817bfd86dc71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeb5bb93281551113515c1f5318ea0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95890caa2e2b548e3f8b34ac8197a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00958a1c58d98a93b6075c4e73b45167451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698c420b95cbda91877e39a839ebe5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ab965f0badccb0c707531b95b9bdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab575a5203f4844d4c7ac032487752cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199cdf008865784a83dbaca52bf7bb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7245efae5476009bcc7caf96b7de959456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9186e019152ced463dd7ca757254b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a933f579f339d2562d9a4ca75fbeacb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f527a7a82cdc5891a8aafa14375bb53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274c9c32aead9dfb778ae82742a9a95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef225db90956aed5440e11cf553690461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce306471375e0e21cf40da9c797ee6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef703797c47a9413905f9742a60c67b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b62ca513d1f00afdbfa53f84ca4c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039abf9c3a7d4fd281c6991e39e1258465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8131b65e9fb8faf057b7a29daa0e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c036a589cc7eb3aa7b75b9efb4c505467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9c4f61ef98e5de83f80bf2ce2e9ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e2f7674bfe6b06ad0eead4951c3e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb942d91d707dc5dce88e08958f677de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0ca871759dc2228accddf782b300a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2cb005e486ae8a586f3b3287663de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dba3e3f2e55f64dc204575b85e072473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d666384d6cc77825e8eaf817a0b66de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cec6dc376c7194fd8101a2e6106fef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ea1580b6d875153be578cedbc2649476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b916559fc431c68cebc8a0bedd03c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd647c2c2bd10981da6ec814a14ffe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb426a4c72aee43d52a08095cf5fd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47df96f773351f2f1b7cb4d3b5251ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926470318cae1a73fb1b99705ef13abc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf968d7cd8ba1a704bb22f8723a811f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8df02d76665214b23222a31eafba0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9923b21a66c203ffc2099bc9c4d2ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc140dfc044c788e3a241023377388485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd1d45e145dac2c0a26841219e579c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f03eed97cec5d307b7209a1bbccdd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c75356adb7e10c0a928574d0bf15e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd66c5b1ba526666622782d0b1070b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f57523ad784029244ae813d8d4fdf8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61421dd7329de2009925af7712b9049491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0a488993331c57e57516f27da853a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3726da12c041a86092de533ddfa88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee11af9df828f04adcad41bce60403494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9e59524e6813596d7db19fca047f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b7361580057cbda5635627cd77ea4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165931fd6af4df25deeb0089874c2572497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2193a2a4dd5450bb29d9d81aebd8d31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5e9ebccc28c79e447be655adc5561499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b7622dcd59198390333bce54fecca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c7f4a9a65542d2b05c51adba0b751501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de847c7f00d3b079ad3ecb21b4d5f17b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd98009e2da6e2b95dd5f981cc5badb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c8ffd9eed5016bb18a50b5d5d012c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061f67a082ae25287eb52e41d711f52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152221be31bec1ffba794c740ddf5d64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c16a7ce16795e0dcc21950f0433ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55488227e93a8ef351a52e95a8b914508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499bbaa9f092022f430f0466ef183fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf45719a09c742cb8b3809bccda932510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae022bab330c2b91ef294a249cf93d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd77dffc14b7e45baa8fece5f5a6e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed959ab756c77a666ff0e16cdb7d60e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad01c1f9e9f0be7b865b69715e2aaa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64521ec28028762e336bc45c8fa8d937515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee25fa4ecdfc643da308c8969865988516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d560ce37fddd649b51e0edeed978d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40f0a2c796b3d767fa8c341d2567ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d164685542c34f7a368204feb1e38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11871fc37a05c6ae607f6ba233ffd754520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f2d2e7898703f4ec7a9aab78ad96d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689208cc94479d216e69fcc7254b411522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542b9cffa04133f0b761247d3f9f514523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa1547d8125b77efe1845182e38c90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c39380ac031a65a7e089637b1c29f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c394f4e4825cf11dce82e6e7810515b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96055c5ad84cafdf4734b2e3c163c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa3e3225ac87f5daab7d0bf4a7a568528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f852df256aae52e0cc40a41dbcfc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e5693794e5a4efa9e29174037b51d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de93f6455bd205640478674c689c67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3ba43e8f29c3af0293431f237de41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74963e3d2383d1423c510a5691ae5328533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16395d35a99974ba46039798b2805388534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082fe3c06a7fc38a7506b698ed41311535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b316b9ab65beeb549c6916ee9365706536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15ef8b90c738e96d8a756c8180bd27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da73cde3cc4d9eedc87ebb7d4a2360d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721af7889772044557cfc2b5855c520539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b9bc68ada74b34ac9238d42c38f7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bed5dad8f3828e75f633080b079e90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffd198209ce4c5ba1753e086d2e614542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa1247a2317104426f2356ba353a26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d93a2523e3e463888d4dc4aab0fbf5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72382d29fb117508f50d753f80876786545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38854a0d73db9db6dba4650edef1ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe422a6c491ce3bef02b02ee9ac60d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa242072ea820a7b46a38b1315382c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1941845892949f07be3e95d7e514a18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21323631b4b18e6ea5bba3595428e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f5e2c4013c3341424221994dbc9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facf8c26ccad6d2fe07a76de4bc2e39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaaae1cc34bf012911758868eec90c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3a28b8742d7d7c9b24743f6a010a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd99394b3c5c4eef811b09b9dfa3139555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f307504d9b9ff9c11dd7970d915f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba025f3f7f048a1f04878fabe89d0667557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63647263499691a0de506df3a98b890558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e08f528edf6b5eba2497b2b967b4e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68463152971fcf3cd2208b29953bb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98bb2526ce56f1a2f09816e52e3550561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa652df6f82e29f5f18b72e025d37b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1567ad286aa514d2a18e2f994c7a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706013af97d74b9b54839ac78a4ab89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846dcb15791a2e0a02caca34cf7571c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863ba2656aeef9d117973fa3029c79a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eca3f93b00bc58493e028287af14ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ae2697afd796114fc68b70502b1ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39efa9c19b4d6ef9e5a615241c70da4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e8f93dc9b538d2146141d63e0821a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79f08dccec210d277381c871a9cc02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06128a0b6990fa1600b762188c5b7137572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed8ac3adf0281cc00f1f4eac4650ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019d6ceca1ead5d7f0af2364c334109574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf383af0b7847a604980286f62a1e8fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4c541083a9805f468fdf5929376ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547531d9feb20c7bd2e9fcd08c09497b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c071b33a360bdeb5771fe254b3c35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ac02d59d7a09627046b83278e6b67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eb3660180058b9a0bc4f9b2dfe462580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995e8c01c7e8349f9b588d2bf423a4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493af4d6b46fcc6fba76541527dee79a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39dbeae995149d9b34bd38291374d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cce5c4575d4e7e3ec0a36244d7b2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556f756cb4c3a4188e59e4e04636c63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b47f773dba1c2d48146a0e51e13ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056aeabee19d5890db78edc80315fddd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266d0f4f3b5f51ef725f4dcce3b9b46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99a41e9f9ab1b7dea33fcc10a1e416589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8ac1d5c655de894431705893cb08f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca9d28bfe66abac05f039cfefdda34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ff905b9f99a37161205f26951766b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eacda53831c603a9338b7a5af1798593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98c5154db4af4decb1b458a4f470a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20de515307d5dc44fcac1beb7dad326595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b57808ce867ba00ac2123d397d7d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6ba3293340aa5b0511ce435cfa0e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac06435441e7b296becb7d6ed945ee3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4525b3988437bdbf76113c84a1b1a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667defa7d6e452325f177c651ea823a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cd83d33e8eec16a841c17eedb6115601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74d230fbfe540678c518f60cc6f1f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367a6b47c641b448f4b19b7544fb6cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0538ebaebfffabf05c73e2822b63f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c68faa2adbc229e42b2cb45ecdd42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96f21e9b4d0de32179539eb4a8e1e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7354f35a06a1c2c01efaeb1b98d78f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41161f29f6c8fbb895a0b82e983c61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315db07d6452984db2a3ef619d787c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030f272c29645e18fc2e6d10284f36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ad48565e2a00f13273bb94ce38d53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074c2cc826d0eaefccc43ce26867d49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1ee67dbeac8788ce84eb485701427613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f375d6b6d4e172a788b735df7f742614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e068042e5a6655b409fcf78209a8ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0c841a3cac63130d52949eab5d36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f968fe06dad78c131cd02cb01a559617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f49a7a4315c7c7ff1ab8e88ace462a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853badaba8bce71aa1bd488458d0619619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce68d5305583b8ca461eb2d3754ec8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed26606e98c0b85bce654e73144b0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a809b305b76395bcbb07988079ca08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d90ff76836db6324f35a6f0cb4589623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a97aed1c68725604f2396ec6df2de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7834243181036378a775e957bc860ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b4bf6642b9044caf94e964cac8de6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93d6832a8bbb1313a3b6ff63ce4d07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e66e4e0ed9092d1368cfdcff3fbd7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0427719a972c6924de288ad9d3db4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254ef47c0ec2330443806b1cf4694d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fdfc9f5c05cacda69b93282ac1041631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600bb4d77880f91ddbb8c6593702a6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c3b9c87b34877110f1d8f3837ee50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88041a469d94e4967584b307d81617c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8a47298f44d49affef837963b2dbc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467e535e2d5627735b5faf6e3931f4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2691a3d202cbbfce1d677fd562394637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f8bc969e22e23c5c1360a95ae31ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c2352649bcc6c6078b427612c8bdf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ff246cdb2224e40a87ee424455681640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827744725357a1642c005d9cadbdc10d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdab11b2f1c7c521abeffacf1aebdf1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02278956254caebba01d83c32928f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318b9863d5eb68ed89702252fa8af14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73239120fe5b2c4b606b7e0b674afea9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f571c3715874cd69d7090bb95fcb333646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e25083e95ac87888fcb2d055506748647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4282caa8921faa9adfb9c2bc641b0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec6055b365f3b978b962f1ed105786649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389e96b264f97ed9aadd3e472b30694650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2fc11865ce3167be65a7cd5bec130651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981c0d4765448439cbc813746378575652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96bb00bc8970f17c2c841b694174b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9d8a27f8248b911297cd55560fdda654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fed8539d64e42124bc3bb92cb671be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325f0ed5bb6c796079f21106c9f551f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffbe5d421eb9bfc90c9f3d01f84bdd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779de1cf48ee1686a93fe8359847c60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064aea622b43c57089585ed1add4b98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71067593bda3dd57e29f991a510c1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acba6e7fbb455ee30e2174ea904d65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10884deae3a38e9bdfc4e0829ad25ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabfbb11c8ce0485174eec895df9223663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ed57f8fa2b1c793d73cc05bd3db51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28a4b77ef12fc63568ea9dc0353cb0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf9ae0064bdca368aa22b76da6e81a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511f64694a7b197938442dcd8599d8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecffbc6da06bd617240dc9d926b27a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3641f9d1a9813c652c27d37bb666ce4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f90006027be43397bcc66fe8e91513670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a4b944b27ccc9341559648a33d651671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943840c656c4a8bdc1fde9e27885c08d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1308ea8b431ab9aeb6177b486009b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fddb31506f453d1bbff948da4e14d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d194bbe5c24863a2a2b0139c29342675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b20b088a754c019a011396469b53d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcbba48edf77ae654fcacbda109a5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0605f6b4903a8282a295781f16a9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fb7452b1dd785d76e789188462292679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaabbd39606b2eb9def392b45f004d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc48f8ab3647702a048aff6e3e34b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd422ee0792134fb90826d37428b4936682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fff5585ecf7dc968ca972909c5fbb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691eee4c287a3f8304b8302b765a579684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465c2f278a743a6609d54f8da6a3305685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed398b9ff1e852fb9229949ef2aa42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8251c3da2f87a69842dedd50073599687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af458838feb0a9ccbc53193e34641ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8ac3d6c4461bcfd63c6edf8209674689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52d3fabd8416e49b13c5f086cdf121690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925a8982c7746f8f4a8ab54fc0456b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b2abbde5f6a46d90a581be6680f2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862d2c300a8976cf2f06c21c17922b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef0e42d5b81e1bf162c1e5e209a6fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c10ea286ffa28d63fa76321985cd40695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c820d520a0331a17fc8b43c71a4a95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd634c8722c7d3818200c3bdcdbb52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82533f5fe0a6de838ec4457b32d704b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1636820aac09e3276154da66ac961699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacea7a633168d0935cd2f3c1e5de522700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062a29b84ce60e4db94715c07fd2e06701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26265c20958810e176d35e9a0878eba2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcc0d25c867a33bc5ba588f4d3bc23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b6e812fbb378c6cbaca2c9226c55e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598229c14d9f3ddb33ca742d69b833d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c9c3793f157d8213ba24936cbb570706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec027a7337036b90d086d0a7731368707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee2778ff9054873572aad8efeb3fac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383f03bd0f4480d6274dc83ef4ab95e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae26939a7542ec1fa5a5e77a4ecbd4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7504443ba0ddd06ada49994f016a4a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46479d81ee2d4cfd58ea70e8d39384e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee8892db31685be90becca95221c9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4638c6472353f7f014a4b3606c4f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ff47fae3f3959e42c297c8f69bd3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574d808247d8f9f3ab5b3b64657bf00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2e7986993b1c60c495cd2a2bae67a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e56d59183f38cd3605f47d3cf60985718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa6f5a4f2bca8b6fc9ff90a94b8f67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d25a933bf351447327e33002b963cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caf4e197e52321f64160e15fa8c383721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eee06faba56645529e1edba26b40e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4835c43cab273685ada5fed3d677b33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2473e7277f4193e35b1ba665e4849724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de41efe63ec7ddf7dbecfb9dcbf0af2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6791d89e1ccf8cae72f91eab919033726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714306d11a73e54685fdb4fcdcccbcb3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13138dfb9e08354d03f266004583f2d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc062e941eb9db445cb7326a0dcc6fe9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ae9ace90415855135c541d0e703f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a159d63e79235b41f104922722e94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a6470517c8e361ec5866c2e07a12b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca7158e9f5166ff188570087eca42a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e337cde78657c382e4549a544dab273734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32992193f814b273e9a42f09b4be6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c750cb98ada0b22689ddc5238c15e9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180405dec54406fd7e65ca8202241c59737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b8f40205ca83117d88ef43ceea95b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00654b1a55c1c601674fa2f22bce0ebc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab5c0cf4cb0ce903eb25bfa838b37d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa82d4a96a57835025d14d58ca14c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a274e19f5f10e73cd888c0b5231546e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cb36cceb1855de868db67a5d80530743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2599de199984cd907ae7e75243b57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8b8abdd812f38b5353115a63bd867745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e419fa9576e280b38d2988ceec091746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506295373955ffef4fb053ff3847d567747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a074b53a05d808f4a048cf602a00e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54755b503dc40259c06985bf6ef8c68a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ae7460e8358e64bf4279759415044750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d26be96a83babbfdd2a070f964151751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55a7c62e647e747ac39b2fadd28c97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730e89dc9772a86990bb3572d8e08e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe922f1d19c1498c24ced18cd01c947754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dc0d9ac8d0e3d0089fd7a2e02676f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed430b04af4936b458f75a7436acdf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb978a14f7a116bf1905ae39d72976757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9231fb6c0db4420da18a26e1a2184fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b202e20259cd64c5d01bac9ad9d5f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>