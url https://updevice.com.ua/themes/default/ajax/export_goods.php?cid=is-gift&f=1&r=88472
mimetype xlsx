--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2bfb7f458198e9008cfd29ea3fcef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bf4c45ea27e3561cecbb0a50c1b292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cad53e6eee19db4c8820e4be6b4323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daef0245ccadeb7fab328187d4cdc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8956674530c4bd9706c16626110b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761008edde63e92fcefb25806a40100f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c663212cb23cd175f837d5c91c040547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771a7b25aa4778c06fc49ce0f1d591d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7efb2b2797db501e6b9647b9e80a339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70ac809f4ea261d018dee58028bc2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def7ff7152ba36289d27f595900e7ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd715bc539a036cca6a41ea6e3e882ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84143394915c348140db6b6526c9b7e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5e44a2a542679943af80143202bda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdadb49592031215332e03c9cf8dd8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d128bf1a05510c739c574ed2f15c0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da9c1720c921e9a773bd28508200a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6896f7db0193808bd092c1870936bfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744cfb0d88c7d08689fe9c833e0621a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98834966c1763c50b29484724bf805020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62783dfa2dbe38342d9b0cca54e8005d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be46fb734db7b1191beeee7d97eb5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac35257718d86f32a22d8e2d5e93a7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b7fe1d090030220f44892651642524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829d08ec847a4892cfeead989b9a4f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52209be57f44ff9873543b4f45efe1b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8052d8b131e62b79eef6509a2899cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fce455b8db3094969a4225db891d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d03b5325a9d72894d6d9d8367e87729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6fde867eca73f93dac803eddd376230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05339525f92ac828edf157b1f1afd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cb073e64a5e7cef33aa4fa3ec334832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99f6037d72a395ec0a7b400b9d430d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28db1334904c4f76360cf830bb5498534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6d0ecb587e7a1e22699273325b8d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fd05e69a66a2826cf722f75cb621f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce4ca2bb17124554f1d26f7218246337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fd25bb673bc8cec8f8d90f1c984f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0959631ffdc9ef1165b2e73075169c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4d6799f3362e3418ae4848275e19640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458f7602f1a0e0731704e731151008041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab35ba0795cfd57608b5560d784f1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8131c5df9caaf09b1fbdfa8ddd063743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deb70041d6c345f2f12dc92364596544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48758d39ad910d040ec33b01b1135fa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dd51c3d7f775e4b4d612840aa154646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7d5db74b9999afcee0687e5fc477847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1450497ff8347fc37f794c89d550948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6d5d8596f7761f0a84ecd15e064bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27199ba274304db2c80e82bbe91a0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7a6390004ca9dbd23de15f8a62ef551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd18651adbb18e87dc4da0030b3f90352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ae3a813cfcba6907657eb64cf276253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48a6168c2f24dcc7f8deb7bf481faf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a02fd74f3db8b536c5a27c3182602155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820b4020d05eff8294312adae30a44956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210328eeb4b37de8ca32ae98a5b32af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2e974b94a9966167462c2b582006e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db320f6de8e4bd673af68e41bc59f60159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bb00be4c6be81e199e23900f850cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c9d03a3ed0091f1f74de010faef8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a182337dee31421d8038b8bb2cf7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4ef4988add9ffcbec01fe5e94864663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84986be76d3cdb2d2db9842fd0f67e4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac482f8817a3141bb668884dbf33bff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde411adf58cdf67782c32f2140c99b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2247ee9fbdea415bf7e1bba4e22f1b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05deb6c87b3ead0c85f8c873a84c4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d474d44fad5d132e023981d790a08369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc5213516286842d8ddbc2df1e5d4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc560c2c26d35803f754f8b9a9fc140571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661afcb48d5fe7b350c83a3d252742a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d71534506360b9d31c456b5b816bd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb3eb81938da0f9fb544d97377b23674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623657aa6661d4bcd6ec9bb5ca79210f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e92ae845d92a0b2b4ce24771031a8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ebbfa15c30c4279bac054188c39177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95917a52463caa0e06ab0c0d77a57bf278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e0c7e50cff73566b8135913357a0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0eec08eb5d175dbe7046cec7b846680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3deb7d0e02ee71749e8a41b7e7744c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b0a1426391a8b4486b8f83d0a458282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352644da220ce1a83d9fe588351153a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2a5c9647aa96940ed759e9f3c805484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05a19e690969bca293e5c97904b0be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c3bc70b57c00253e90a05749f002e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d5641522740e5df564c0a4732397d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f66ee6d159cba4d4f90b3a3ff71c5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed9e0c855d1a46bbb7d7f3730efd6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a241c23aca2897484271b3412367d4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceaa3d201b04ffd33739934fc3ed4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4ba81c5461bc1f854f763c65a356492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba644b01b6fb3ed8d6245043c5b37893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94157985a33bf264dd76afa15a110c0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1a259cbcbd5bd2d40b9fe2e374b2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb5034ba587803a3379a3a8aa6491e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e0e9b81277caa2df76dd5ffc5b50897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964f3e326f1cd459253afa7716f4ec098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08751be26dd2174c4c4be93383618f2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045f72a59735ba60a2195f3a7e2eb9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46b3f55d7f70ac7834249860196df0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e4873494773115ee2ce5ee4a909fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522cb4631b4fa5811942c9bc21d0616103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a1bb36ce275bcaf6fbd7fe306959e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75aea4ebf9d491ea2df4dce618a253105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac797ffe3082e56068ae9c10945380106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662c48ec2613bef35458186a5714d93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066cfbfdff2564b230acad79e790154108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d7d9738f59598b14a72f47dc3524e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a84cade4443a7d371b0a722df10d18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741eb4549b921272c9f65ec5695a8bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05252268380b1c3a4164beb4fa34cae5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252e68c60825be4d377f4b88ff60674113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decbe4bf95106d26163c105c30c4eae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69bda61d4c084ae35cfae7d3191064115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c17ea4b6adaaadc266c9487c00baf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3521f0f370cf229a5d61dd40569d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e38836b40d4fb83f7d5233ea63ba9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352bdf6ab58a65b9efe74475939b756119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575134c6f02eb2ebec046042e955ad56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7012f9ca50dd091c52074d7897bafe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf36b7f02483eb9e463855dded1e8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5286e6439c9081876e4224ce2eb0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3f26a7ea650299a96f1173c09f7d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a98bf3174073ca5edc94552475256125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4955bbf98aeb26e80deaee06b73eb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9264b98fb6ec0333e326258656984bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd3ccfd4a983819b1b4e713e81d89e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbed66313716d9eecf6473ebe12ba7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a070484b0d85312fe8ad19bebd13e76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f5ac03c2e64e489de44a028864bea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336102dc416ebd13ec84c3f6888a1bc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8939c5880ae67f792e01bbaa4cc7672133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601eb909d85898962f8b140c621c716134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6d54b7e30dbf1c298c5c9f330f2ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661f9a6363ea49aa18c45adeea08cc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0edda12dd5cfdce639faf594984ffb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780e38e3b4d7523592fb08b0ddccc54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeca6f84944c2ad9a2f159f8a4e098139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e335a7780eadf7b6f3b3e698ec3ed3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61584a9aed358f05763e4dd693cdbf1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc9b345845251b0ee6675023edc0a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d1f7b210acfeddd61f751b4ce5edd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362a2227cda2ceab576c35cd8dee29e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc83e26dd1033b470a8e36934546c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e452a545b2e97ed5065ee4ded5eb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e936cab3a5107cadc7a33c76a3abc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1013ddd1937f54636a2ab384e734b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cb00002494140c8c79d5d4b27f856149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ce6c8fcde184c24690a8fc3f8f0d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099cde100e3b570402f91dcf709e5a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d56471df868b3a324fa855a136580152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e4bc1af1ce654cf69ca1cb8911fa5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45a1bd7083cf5775cd2e1636886a75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b5175b82285280eefd61303c80ef0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b6a4ea2c41fca52032bcd27756900156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c968b35d751232e21caf11e9bddef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e54f253b7f1c145617957a555fa29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa1ccd3a51c7f8590d8a5c9b589cdb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0ea967e2a96d4dbf818459e6ec463160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf5526e895a45bc1703f57c7425445161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f18f0078df5f9a760532213217e1f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3134d1ff9e07761beb8d0b9c60b83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a340ff68b481e12eec6413fb84d01f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceccec6d3204cfcd7e728ad4dca54d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4795df59970053cf3460260b9d82e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63c117b637345a267e3a60166d38a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03cd9f1d93677e14dca63a09b6ede6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53b03ee928b908bcf799cea4f3c252169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2784858444d605c270b0d4f041c62a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2c616f87d3ca7b0507925c0d8b634171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9541dae29aee8bb2b00388a8e1d0455172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e6cf985547cb2204cc6f7ef2f7f9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2600604b88b1e43654c0573c05cb0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9319e68b48b4e58277ca75b9818d2c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138a7158376958313d39eed4c9dfce7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8478b2f45daf1ff46a1a7bc126ae92f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768180316c15fa01fbbab4e3b7c1009178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55765c603fd94bc4cf4610eb41e8fde3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7574d5f57440a684e68baf3d38d8fc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba38044d6395ee052fc835bd2aa9061181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d704fac7d4ab09a949bf6fbdea09d37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd10729c020aa1eb0b2fe63c9e4b5de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f9526962158294ce38c93b33e6b3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffde7dc5f3a31fb4bdecb6abd0c446185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a4c97a546047ed2998ba78060c78b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baa35f8a6a47e1970a9733a4cb70d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367619d67b8d6177fab9d37a6caccb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0633b0a241cf48771cf353ccaba67b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5991ddf0e5b5ac669ef373c73bfe5fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dc853178d166c8fe947ff0f73edce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0237e1078a50bd097cfc1310315e0a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb540b9a1ad86185de6d2de572d4b22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259835276b5a68e24ed9cf10ff23b81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd0a783073d59279be0f50243dec2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e0539fad5f9bc799d603e2b6ee50e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9bdb96a4f8e0d454a307235998d57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd6f436107dcdf41f9295307fdee78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc5ac64e38fdef87d7cf605f43e9c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09d0a6a37e359a8e90e5df8999ddbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509eae2c4831641eeec8d8e2e135e40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fea89b88737b31c85d4774f6f497f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e5d526eb2b887075054ff1b77e00a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7f05bf013d4583c9be3e25a68f955204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b257af64247936601117a0f7dcc0267205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19cf8f8fb5985928b81e0e7fd1e2a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797afa0d1ee0a1ebdd1d9eea7d13c8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baa6cb9b2d78e57e6336e560d84359208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd665c41a2beeda701e76db917aeff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634bf09d6accbdaafb6829f5076ad75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5480cc4242016da59b1c7c18c191d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f384ed52275ff8e31b5acb2a4a70d99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485908650bfaf4636790ab4930a3ce1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb7ef34dda61b4ddf02a581256948b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c9be2b604bc79056a4ebe70b90216215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82975b989c2e8bf9341d11fc0a2ac6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a381547339dfb02d36311dc414f8cb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b74582b20a7b6d306e9d7e614c8ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba738c023e02e4db573c4d67f610b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0454750493e0f6cea1d2817d48628220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeca230dfdec902a33b39f361f128b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514320c93033cbd3ea31f35ad606e31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb5aac20a93f2134d947a27dbcd9e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e750f245e9fbb4f7b6e6ffd7bdf1c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602a6258cb15f16928017bc8413ea83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5c9c70dac593f5f4ffffa3fe8f90a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e9d7d9e11ce1bd565620dfad615b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dcd0a7384870bb988011c147fe9da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f89527da6ff7dd365740c0ced98d33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e49e0436f091946f61f2c2a4fc1b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabc784f3ea9a36a26184076e980564231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069930cec4d86732bc204f7f14586ec0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcb88c418fa1abc71b317cbdd9b1da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836f8a84a520e890706ba151f41aabe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12175a175da5006086e479edd6b9800235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e70a90b4f08d68b26825d0c8df31a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce222a45072b8a705de4ecd4535300237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5790586218b59bf616c7cc95dd9d48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93550181b73bc156bd232fc05a1ac31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea74fc706722680e4744ea8a6ae062a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd30ac9319ac594b612327f6f9c067241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c421e6e09a975f0a1441a03db9d45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84508fdf46589384f268517e9ca7e925243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8dacae2bf08e66de46791838af004244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c53667c8743a57f886c8bd76e9cda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7eba0bdd01a454151e5317193a3b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea95b8798e179863b8ab296bad061e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1736a6b3e7056b2339e96291a4dee7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9340a97e0afd9d804faab53ff95ab55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637fe6daaeeea3fe1d0947240846ff5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b24be539a098c1ba0094e9a9f3d5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47ae95d5e1c7341dc6d60c6e4a3fcb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84993cd2f7159297b40202e71e9954253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8e799256c652c39b48499ee1612dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de5324d85fd36cc9570910cc54d69d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab32300013e333eb00295f97caad7b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519fb1901ed9274a3c20e85c2442fdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10345e6030bc294fb21927411776f4c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f5a779659b5b262f86610cb7a89d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b10ff6ad004f358e861cb1a3008ed8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aee8ca51d70820d102a899ef7680a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5377ebaf7b53b5a4eb950075d9cbf0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b091e5f5908da54b31b7a448422e90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37ac931e99faff40cd46271183e5a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97128e8f76aa089be1a9e3e37d5393265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1605ef3384f343ce0c67939af051d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326059d4811e3f96455541565f921397267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c64b2d0642e7df3a18d228caa63523268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c24fbc5a1a209c51f33fddf81718fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecf1c1f5fbe9ced7d3023471dde5ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83cfdc433537fd29cc48b283483f6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80652ae7a3f64fbc8d0be9555e55dd50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a976f9378a713b7da833e6eaae067273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a07bede92ff160749e1844adea999274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d870311d1db89fd8f3bfc50f84d1cd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e49d8ff184e577ba68e3757f4cfe83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7506020c8f2095ef3d7cf8a327bdaa5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aad9d7a162bbb8f2af71e310313712278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e927100165398bf29335d9973ea8b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc302647b8f5688a6582679c2293d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b02d96677beffd095e612a73ccd44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729fec8645644a974149dac89f3e35a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdec5d67a11d4fa49f0e8fb3fd106c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff44b04e99efd626b4ccb0532d05a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545f3ed1c20e3651f2b8fcc24903146285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c270040b9e7a0a7dda2e7bae26037286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8136d5cd38a3902ae6daa08244298e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914e0f4216460db231c31188868f82b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9486be5d0c8f9b410d3f5b218afff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2a12a42efba8fd128abdfba385aa8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac8452a0eb450cde6d7676063430bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc01f06216478dbe08c9ecab45c46b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e3c455bfe252cd9bfb66a4784da0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47841715530342091f47222f3c7e7253294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839169ca44ec23f21627500720a8418295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dfd3c5c7733a85e08333940784c43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82504fec0c49afcc293f26f087847b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7a06f871880237443f63e5e6b7416298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2acc67d165a57e30f47294c1b12f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c006d48b545c07d0bff3511160e6757300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a208cf62fb784e87761673f3a56bfcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1a3c5f3768d86ea86d428722a3971302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418125e96d75396aec7c2ae2b37ff8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a47e1b8a2a8ccb1f33bc8cd2fe67f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a9ef119b4089adc7fba7dca6a55c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab530f8d4cb7e0c098697cd6c26f4e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bb3f69bc920ca595a90794489f314307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37693b26eb3e23ff2f2261885254f5c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae326d8a53b89285687f333c67a6d17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50953ce9b8c4cdc8058a6e39bb72157c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e6000107b900a33f95077c9d5a403311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06173deda2bead544a1a255b2864060312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4283813cc26f8721b548b266410564313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08395461aa8b85e0e2c82ad364e8e4ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5d54c4234f67a1d3a266d9155d098315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17992b3a1bc60e86a0918400b5b62e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a20433198b1f14440b0079cf44080317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091fbd61d64339802af9ec7618ddac4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c682bfdc896070701fe80bf89d6b99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19cd34901c78f51b07d33a590546a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ab253e1ebe6677481928adf5d4dc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847f09c26096e484014a10fb8716b74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a84b54a2afda1195a9358a90b4aac6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce6369936de6610b2cef16e8bfcea1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1758252e8532b355a14c9450cd3ef6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426452eb79133300106938e2f6d77f2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6666f5810c4f6c5e342e513a57673a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e5870e5efbabba7d50af50e2d7544328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9921ad65d6c08ca8299190f97492263329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac29b4823663c540a178279b91ba499330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767a79f312ee22267d1085b6fa73160331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87156473214be625cb239628e476cc66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e5876514cdaf29f40128aa3d42ce2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d7e2736b6f7f78f1b5b63a271c110334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411de4f7476588e49451a310a753201e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aae39ccaef766a64c41d7f0574be8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf7147d24a39c78c8bea584dd731f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97fa8121a3e6943115d094d360c72f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aa7e1ea4ebda608cff5799c5110ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b1174029fb1e4d5c8fa1ffbe9c784340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4fa47877d506fa672beed199c5314341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc53b0c95c75ff720418cd9d5daaa6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c55f0beaa68335dd46220394620be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb8d6829eec5e64fa3f5957b6be351344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049e47ce3abf69b6c3824af122f27a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0992f736756789d161b3c7923cd2ccf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9bfba6215ddf7bff8b899e9b7fc42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e2791683099320007bdcd5ca6ba9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d22f383a9d1b68f22c220dce2a181f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fb3db67b93f5ef1d62391c9d9dcd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe4c86140bf2fda337d04e3250a10e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ec486daf3ad33efbce3fb359c2c39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5be2e8c3d981ff57965772c8c04bab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7ec52879cffa4199937727c068a5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefd755abe8c5114c2855d65f3f724f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071f515304602ea3a39bd5566713ec5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71168f3acff4ae61aba1c9885f6b6cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3b86a7e39478c0664308c79fcf1ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909a04762437017e3b8647388acc016359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46c7a10a1e88a5dbf8ab4d9624a19f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff0ec2db5bae1f58bb9e125944e678361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc7f3ef9cce7c6a70ecf1c15a09c95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfc93f461806220fe424682d5b7a04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a61bfceb6e945799a1bbebf5c4801364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d81798aed426468a952a72038b4ea3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b03fe4dd66ce5c4bacc9830853e7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86738761b2905bb22e0ac47ee035f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e22452214249c085467c26e6464534368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8214b7af6514e85f4158a0f9b6cc5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7040d8fbd6977dd2551751fe7c2c91a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef9171fa52f4b3df5ce8a2a7b4e69d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dfd336f0f743a919349693d775a0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c77078b89637ca1bcb82fc3126a8b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1ee6ee07e977f188ddc5ef38d2682374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969f18bdbc65bef0cd995a9d8bf7481375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82b4be015261e0315f6f6209744516376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9538255314991dc23451bbc4f8748377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b292855a1b03eff4842e8415cd0b1c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b953be2236c216c629e21b510d655379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e5002f098a838515157e70bd2c843380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f79692757e2f8891cd5bdcf5f94e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d34d4753b73faea8e33db9e55742cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a76b138906a017658847d98f491309383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3fbfa3554802b3d5e0d3dc3d30357384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdb2f20987ae68b43e6dc7c956dc70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61b5bbee19b0cc25adc1ff03cc8c21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaddb609fc4510de90423457f783bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffb567608380ad3f47cd9673f5997f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456a8ab06580c8cd28e759c7b8a1839389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156f45d12c5b6c2723bfb1c66bf946c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95fa0d4f89b7603b8509962f600323391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07e77f263e76625050bf5a4eb4488e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088230708d1995b156e99d9cdd9f7b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554e0e1f015aacc908e932b8b9b8d7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c9fcad854567193243be624daa16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cddda8401871f78dc4edd1ac6dd8cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a84db5613fe3bb3f8d851968a90945397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8b18257b34f910bff8c625a4c04d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79a9d4c7ee1c99d2e87c1ca32529a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deb957f63f2174db645e663cae211c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9812289f6bdec5d867d6850854e3ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44c0c60b76ba20957d1d0575e55e6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307732705049f246629aba622901cd0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce345d99d3bf4e57332231cb7887bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722e71784858e482e78a9314a777d47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d215d55b9e3dd8ea657019fdf1addbd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c606d2ce4f7499caec39e52b42c59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf358f121eee32ce45c2bb380553b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a276d21ec28650503121f46a98b4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020782198b189841a661907ccf28b1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee69862e268f32669760b139c76a49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b293ecea15dfc322459b2c6b4732f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c233aac1992da64c82fefca6730302b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359c6e1d070f3c88d4ce4b0f6367151414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183846bfd86e185fb051d88d07a3e06d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d311e15778343d4c7f2ebb7caeb788a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b69c6e7cec2348c33658da1a66db89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1763f2f38006619a36bcc63c264d23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099f8754e16839a926acfd6160ec96a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33638e2ef7e5e8b09863d066fc71d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8406e6fec8148220395abd87ca7fcf5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c78f241d5c58ecc5925851ee987fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2f019f49656a1e6bb9b487c6d8592423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827afe3a8ed3d999b5a78cae982aa5eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f70919b6f1bd1542cf8924d46b87ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12b95c3ad76e7d123c93f9f9d6c631426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05462d55d5e56ddd7ebfb928bd51fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1275196b38c4dcd9933e2a2e5760d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791b43cfd21f40f7638e2d8eeffcc54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b4b34f649b18afdc3787ae134b552430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75bdbe705e4bcbabb648901ce60da0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac36aa1d6540993133fe771ba080937432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31ab459518c3ff898a5708b1cd4334433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efa882abda25050e3d28fdaf59af30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0c4a0cd9fc91a4f774587b7c13613435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1978c9b5aa7be33fdd25a8d848f19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b3b5cd2f875ec834323875702ac7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9771b4a1280ffd067a08002c0c18f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081a095f1213b994eb28a9a7b910cf3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd75a44022f87e59af9605463b778e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2919ab72cad5ad590a400dbce89e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9d8441c2c25dafe10ace66f0b9396442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bed592b69ed78c0b6dacb1b51d50a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86facd8b0d58d12a6b55faef6f4c0a48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24c05e5324056572bc069aad5c4a15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685fa6da52a721d10e235d2810d77b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44167ef44e6b48aabac724a7e3837d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e946db62d5dc0a80a0be974e5e4783448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b820d060a21e22998c2d034b94f42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b3c6e4b801be61288aeaa511050df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdd46833b8bd1a99bde0ca5087efc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b13c5151bcdf409e95dfe117bf822452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d21da69621c40d410218e66859e07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd3e1c8246eb12f080b1dbb4050517454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0a8af79b657daa8219c494e5163bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaea6ca03bd300edd41ab320b3d9db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c88ee74ea324e21a4e3effb09812a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d745ffc73fa9734366613e36da4c6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5cda18ad2dcd78c79ec9fd78d840c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623a66fcf1240756570de7e8153cb97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d4dd8e8ed9f7d2f2f31cfa3266840461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861439982ff9ef9404791b43f156416462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91692ccff140b3954a3958ddebc88dfb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd121320c4f340107c5ac1d57973f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21861fd75f774cb0dea4c4efbb492074465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb939ef349f06397fe410fe2153e47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79900d22c95778942e955d1cfe5d0367467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dca203e23a5a78ba66f92293f29f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25cc6e5fccb0967a5baa3e67fa800d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf669c840f8fa2fa4d0e9a2c75e556470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ac8058faca5273692f9701d1f679a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c00c32feef9cbe1503dcccaadd8f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f051cd21d8d3b04a594c96f482fad04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176b1edc0789b995256bc8b413088b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c892f9756888271afce2ef5a6b20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaef4efad95358b94b1655d7cfd71d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b09d200503864720625b5f5a0c1604477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad47fa8d064883780b3103f5f465f63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49a6682da79bd6b21accc03ab13835479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ab6842afda000c1a92adc9e24a20a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d44e898b1d6ba1ac238121c58b406481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2267d2834b5c3e9002f513bd7572a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1687715c71cc7613c629cd0a3eeef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ee64857ce8020b58c7d5397592980484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc0d8d13bcb4d75ceb6428e36cf06a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb138e5a325cf367a55403da92a36e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a921e472ce746ee00078882036a96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf7a1e96ba469ac199e5dd6ac21b13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567130cbf213483077fbe116c6b6ec36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7846372e8c8932a48019fd4f1426339490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38630f5ade7564e36e2b56a6dae7973491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ac65f92c5009c5d18685b01f7b689492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa68a723c353e8a736946fc44bfe6a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85db72816ef3fd788c6b3eb9477d9ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468aac4089da0483ec62a74a66e9cd8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1870e27908620d886cdfc5c6b2fada496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4f7ae2190a25373ba5bc90f1eb320497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4565574f63741e1eea3bf4489607f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d07b540e466e805a9b8452a3fb6227499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63bd2792ea0fa885c0cd3e4a5e6778500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6b6fb1908a63a2069d79b6dee4188501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622658cc298b218e4de1a50f830a747502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa10c07a131910e311ca42245df7745503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c3957eb02fd231529f7586afe1f03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd56287ba24edb86005008309d5de6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ca6effa0103e318b25717a50d7d13506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5467dd1ff0a9234ed7c93ae4e17d86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e06153abe58d3b8176d24f66e330b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93acd17a8619737095f8cc37aba64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01e58f178487338259390c9cb7643e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194b331ed95f10a534878e8bd6b943c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543e2271abc112a92afda0acea3527b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb155d9fc2a4a197df92c0de09afa41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90783f24b31c6bf6f53bfea443958b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2580d4ab403d1758cbeaa07eca0092c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450437b5f51f18f3c4929bae360719c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74703f508a44d1f5c87161c60c1af1a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5abfd3559d88d06e7470492a5dfe25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643533f5f97a6beff6cbd27f9539615519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbaaf1e25d5217f3273e0c53472f99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec3ff266654b2ccb5b77fd5d4adb51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc028f737bbffc88f41135f7cf8ac0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a0859a20ff18168ded547eca1e337523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318501213167ffe8ab28bf144cbff541524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7fda68f50f203934be96a04e5fac0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca89aa36f966ac4dd7b373747365f47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ea2b6ae688aa3e3c4b5b6002dc11e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12afdb012464bdb06093b6c399b5f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9940695e4199d1f015412e12e8fa6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654862e6c1c0c48d1edb4a4f6d8a306f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aa555452dcebf60288532899b2cb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf06f25d5021a4c8cad053bd0527ee4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69007c017e0fe69bf19ea8dddba51a4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad25d1083eeb95832df41437734aea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2335649af8ea2b895132c813f1014535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9207ab16a2ce773afbdfac4ae56474536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f48b1e5cb412d2945f1c72ed926cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c46ad88da7b3bbc7fd9f306beaa14e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1af958c1bd1a0e7b498ef030cc66d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a60cb5a7d0f74b94789e56628f21fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd51cf44a04fd457b582874b0f76753541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a97d5dafac40418f1d88796976581b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae89fa472596b34cdb42b156195b81b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b92e7b32650cfcad83bfb5101d246544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9c3f9b3e92f4a3cfdbfb7ac4ce2fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d5f53c09a6e18f56d40808281d05c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc8fac667bee2aa6236ab1356280ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815caa12c7c0357764420bd48f4ec80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce926ab0f43a43443167e3be858e8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323976ea142d52414856ebac1a8b93f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8631dffc03a1006414587cdf822b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa20e8ddcaf857f494afe269edef26a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464346e652f2854c71d06530786d237553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf761520eb1e3e1281e8306e088713554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a5357fbeda39af0a3cc6e208eaeb6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4fb6ffe0ea627b18a663b3620d2ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ffbc9a7c8bc098323b4fd8d78e4e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023945e6e0fab4027d2c00ed36ffe161558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584b5e33526a5616f6fa18ffc9212ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563e83afbea9e6fb8760c93c712a581560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0bc78bd64ec44bc64bd546d11d441561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fef238f876a69599e69488f17cff5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c9161b85cd09db146c770629be09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ee6534837089d32abfc47b7b4ff90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feae2beaa2e29bbfc645a83e03f1513565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b6559887d1b984cc354b6d4591e6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b389dd0404f6813306c05c7936ee25d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8547e7c3a4c7288c5d76e9218b943568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b3733393ef8ef08d41087b6db24a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc8efc8f82ecb2d95b54ffb718fe22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f2859cade11bea3469fead2fe99ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565c9a3e5743d1170a63fa286ceea8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ad6a4bd004a6e285514fe4a6d3339573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d14bc0b95d9209ccbe39eee568db3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205529012e8c842b4b714f2cb297e2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd10cd33af2632b413b8e762e4432a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fc072d2c6abba15190f6d981c1443577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2cfe1d0e882cfe1a5552a1edc4c5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444208bf0b2b0c1dee4fd68cdb6e6d0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f60f7bd8a42c87bf482d1ff26bfc65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61e233e602e30eee376233bb2fc2b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11246ae4e8a67bdee542dbb28a3eb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706f88ec9d3520e13914c3ecfae990a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520e136e48ed0614c12128ba309048b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba68524ba391382ff550904a75b691585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5de0787e2cb8c35f0b3c3afafa6cdd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485b6e086b79c580213fcff09ec5092587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a39074bc5d842e11a160a841101f66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e497d5e6d2326599008c389b6d97663589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb45836909a053be2649578edfd85c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d22ffb82c7966303d7ccb4cf7d369a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce253ea7aa78ed789a1ed5749d51b6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e023ff01373b06d63b7df5191c54c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198e7c8b74dffb5d7976888007e17c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e56129297e182e1b89bbc9e9c8b05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230058a697122e2be78a25b77d762e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520b23699ddf603145484250c25248a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930acfab24791e2275b152930b43e42c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40db073ac287bcf59604ec2251537d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4c3f13dd759fcbdeee7474e6b5075600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddadee26582e88c2813925c01961da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c840266185b7d1f44fd56e86a2ee053602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eef1c2af41531bef1e582bd4554837603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434b2e4478f6d258593a6910f2b2b5b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2db5e021a423ec5f642ed4d6ebe1aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b659847da6bdcb13e69fd4e17f00ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6eb8b1b4a38345f9fc3c09fd33acc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cec788a9d0e36d89a5f13d4b59caf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee7b47755aebfa404b44a1b857a8fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94122dce23589a7dc17be49ebd2466610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30919c3307f03ae7e7ecfb2ad941afd3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf925aa77c6b9fc9aa6f8fe7dd9aa0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fdf41f1f1801f2aadd55b10b654d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7670060f4aa2c3cc1f5761a6f1441d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b3008e7438d19414f5d063a42ed4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9aaef9d1f57e03c045e5527c0fc53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e2d68db0c32bfe316c8e5d560ace4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaafa05c956b1b3be45f44c2785d12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dec78f226898bde0bab59c4647d0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9c796a0881e7f0aefecc1f90aaa17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f734652978c70403291491cae191b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06513a9c4cabc10f7a3fcad481840997622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a2fbddd2e6f83ecfa46ef39ec63a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b17c0aaaac73f87b13a8282186dd05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace08183895d639a52e20b5b4965d730625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db844590a0b5da57d276acf94fdfb227626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ec902c94fea1098a6bd415e64bb82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12bd4a6b9fe05acb73bdcbefe7559f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc4fad9f39a22da188c8e9b89f0fc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2cf482f1809b2618efb68d4617c12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18337f73acb22700e6d53720d2532ab8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abc9b74fae21e29ad8c664d375addb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa90308b61cbde3bdff23daf3e42fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da692c2890772ad946b874cd4a667bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b826e0ed26de628323ef80f3944f6b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f02858bbc31c5c6c09d5f6ba41e985636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cd5eb03ecb583819620386043cc16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf22c0de8a1adf6f7d389332ed4d21b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f13270aa5fe5ebebcfa0e86900065639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349ad6af9b9d261f875d955ede5432a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d3ed6f2874a7868187aa84b20ca1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfce39db616333c5cf83cf369b346d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da2b224bd353e5ecfbd2baa9869e2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8a48ee0ec60b111edaefbb2a3c411644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfae6d4f26c14484c33c088608ed8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee514b49a4fb14991c91230f30a5931646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc941bc90214a3c2739a2d0d76a1325b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040e87dc2c583a4fdeb6b2d30d86d74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c259b8931fd3dfc81658102710560649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee88f51bd3fd9457308ca1f1277aa6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06852d7c7b16f18d44f8befb66e9b7eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d98421775fa0ca04cf572d004b237a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1fa7f9d96b1b7080d5ce6cc4f02b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04050d9ca6fd01d596b8b855522d643654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc7db159f89cf54008d71f62ab9dd3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a693a7c855e53f1de914cac5aca31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d880560b6f67f460950c577b6d025d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e0da41c338514a5ca8b23e6587b8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fa49b4f01f97da1fe2b259ec0826e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3206a3647740a6cc394d9885b7ac54b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d6cd0890d08bee802e4060f6843e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96988d87200ab865454501a555f8327b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d4555988501bdcaaa504341f9e859663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad9754bc6c353363a6c3ed761ce390664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7303d70a0a5ba8ff74e0d46b4e31e65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059a5b678848c0823745e1ea20ef8e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d65022e5eacd3d8c5bd03006ccd9c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7945da59089019c3e8a385b3b8bfa99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469d16f8cd179abbfb24914cb254199669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95060da0d23e4221d53424e6f129b8bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579a6f3f542c2dea56cdc431434cc5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e2a62809686c24f10087575157062672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81203068ce7262132315f4d80923f07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5df8eb2f7421eeddf8a043c4674143674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2646aa524646dd506450db933d424f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814dfb657805c8cb6e781b9ca3d4681676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69f38a4750c9103be946f34ce67c76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ccaf8957d099f7a43d4906b568d7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ce730d2f111c2e71bb3530d269b0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa8551d7285958fe6e3954a089baa0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9abc52112d09440c34761e0ab8164681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0691f38f88fe7618cd310a7239a4ddb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da053e1d0f4071d4c7a3d8d8390174b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c455aa65f1b89a6029ed2954aa2c506684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f0dec3a9b9f3e586c090ed1ecc939685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d33208dc86d6d4b6b2af377c5cf698686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb6a36ac4c66d822d5ec5287c51ce0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d84af5f98aabdc84034fbddebf2a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fdc5d6f35c23a9155cea5410be876689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93b258f1357930a0365148aa3d485b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8c95608e041e39c4dd6cdaef87304691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac44c521bff83679018afc460d2af7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbd303527b58beb7aaf8e905f4101b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d6d5136f974769a3b6531b0f1cffe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc257cca7fd52bceb2b3b950a8f6e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80954a9ecba6ebae8f22460289a247696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881824dbf237023d63a0c61794253855697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9e8d4c7975d2bb2737f2e59796d75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e222ec9df5ce8e775a61137ec1860f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a05c574ebcf7f6cd6f3f256bbc885b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbc7eed3df25a80ddb61b39b1b763c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43d7ddbf359fdfa78700d986ff8b29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df036064c1477de79bac5d0d1a9edb75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55834a0905865da7242be952b3ed37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb323d875d7f26a88456c787f7bd9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a201d6ab232d33ccb31aeb65aa00ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb26cc97883f7016ffb25aabdd3016707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cfd1e4260199b0ce6d6766cf4b9d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c480759729c06dab883f5068cf2dcb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f555fbc0941d3a110bb66f3fe06a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28307c3e03dee81832e73d2af04763d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bca79b169972e9504c82a104dd44d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5454862db2704d6d673b02bbcf584713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9c4c6413a1e5495b13ff4ff044ce3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4f70818cfb75ea19f399d150dbb26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f230164a2c0adb0ca954b3181c52374716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13c700b9cf954aa0edaf372015761b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297b84846de73b3d487d26fa059508f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98decc99332c587d1279e710fbc1aa83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528b824e6d297f75f2aaa683366b378720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba270979e411233e822bb015eba5aeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ed8dc9480b3cfa27289b565c331cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1374668821bdaab056ba4f4358d91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a9797eb95ae05e3891b0c568c2da6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c652c57128cd51edbfeb674cc8cab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ce0124d0133bc39eb24b7d6cf3d7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f5f68d392a4d1d545b182b5287fb8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e59dacbcb0584cad6d5f0657f1cab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9d410baac3772c6c9045c0b7a51f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cbc3a4d03830c4a7ef1502e9c06b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef799b242344830e0eac9e88132ab267731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277a58c0903b9b5ead9b16f9d8e9364732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a130797434141dd9cfbb417cd76029733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f3ada3877ec54b4e3b8fb97d62871734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40c514f6d45e7d89b7e0fc47fc38c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313958f091318c32c90d476d86d8cef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e26ddd15d3b31911c8b19e0d494e1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77523b47212308a87f187b64ddeee029738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f05db4257ddc1b91ab92b5c5314f14739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b64baf8ad3750d50e49d6013132f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023eea020a94723b079047503918620741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987021438e6722033d416a22294f72b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699140bf0ad08da32a5921bf3f7ae61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1194348318ea44dfbf5c803e21fd09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffaa401acf22ae966c17be83dc1c15745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cf83dc53f5be666ab33d693e60d8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977bb357128687f66b5df49e8ec6ed2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6a03ba57cc2fca9c8c2392cdb5733748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b77a79e8373962d2dc9b61acccf43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b7d3e060298d08b65edaab485c7e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082862632d6457f1d2ca85e3c78c292c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b8a74ad40eff9d14dec6884501c0e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db845dd09de72461f78ce835b9939e8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75f542a8c12818b50da23736c219f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbfe963e144e4726ba1551808132cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c25c03bb936a436420334cadc86fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e71c3a2d4cfbfd8eed00cb7bf2759d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fb6ca59dc2931182a76758b803213758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15627e8143fb693d8c1359d4081bb8e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d1f752b8a236ef94484b8bea397181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776d380a5d76c34f1ff8c3f2ecb73202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94531716e2e6b08c62a12763362ff0203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea15d3a2e394c5b6debfd79548757a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a20d6e3f63906ebfe385aad7bee215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6dfab8fd4f918c9e5abf1753ac73d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652b659aa7d443ab6c220362dba5e5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb463f493bb08cf1196e7d3320bc0a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273940aa195ee72a6ffdb6b8c3e5bebd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc399cfc13f76f06e5330c8dda996710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb1615a0ef3a9fc5f5ff4991ad090c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02f77c03bfee7fbb61f75c87bc3a8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3326cad24ae0b06c367401948658213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e01e05438f5597bbaf2ee643c6bd0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd12d4c2298fbce383faa250346090015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b14ba20936f0ec5922d1652f0afe816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c5207017cae8bc562fc892668587417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40008ff69d98f72c34e9587de6ac085518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e697b81bd10920ff959ccef970df919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246ca38b732033cd6afc125da033b2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98821d3ea2dc3bda423520ccc04f0e7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0d2d3ed7ef842910b3061d2b2ca3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efda7fcf2394057ef24435a6436032923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfc0227da06431a11942df345e795324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8238d3a62fdd649191b61f40d9f58325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aae3a170facdb3f094696b386056bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad9b2289bbcffb721dbe4ce3644d8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de791584cd7142f504f112ea83ccbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72338f0b94d0840ed1db1ff8d2ac8ec629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0649087a28b118700f25c533bc8860430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51e05b899ff655a26da953aafa097131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1596ee1c953d549db378014985acf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77761ab15ab2297cdf4599d45e171f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8b9c21e0f0d71f86b089e7852151434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2c9669f5d39a0997d3b97dcd3015535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c68ae611ce55f16f65ff0216b7a38f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350de6833d379b4cd9f3e1d15827ca8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bde96dc32af294d10816691d59fbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d5fdc83c36f53158e354e5d2e027139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe1a86838364259379fd9bb799fc2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07985d93014f62f3e2717afac20cf5a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705d742de17dd6354d065d598de8a9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e334a160d89f60c67999d58f7ac3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209e7bf62eb2fc4cd2d400802e1075844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be581a4fef3e46b3696f0a7333a2dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccc2896eebe70b573c9a51187f638946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dfd93fb6e6eceffc0663802173c1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236b668fe0a722cf3726373b0b495ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882b7d1dd817915dc6086f690f9975149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c151a7e8f90b29ccc9464d367a4e14b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500e28a11150b351fcf3d4f769bb75e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f87e15366777e1067e996dc6661552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbef700be43a55c093c56abea9d9ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97325be0db94822e43d655db37678e6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd5253267fa861571bd17565f7b23655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5bbabef278315e06b72af59b411d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5c80404ac25395c4d0a2fe7c526dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8c689ded10d33d4da77ba42e198b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cbc9c1e4209e397c4dc44be30443859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd2ba288b0030324e7b6b67656052260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bfeb579a87ce763cec01232a5fbe561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dbc2f9fa9417c1e90432ee78cd71762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85aabaac3a2721f9d336e36ae3a38b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dcb1c628fe5bbf083dc4f5f06d25d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81f9b9f45031d37736d67d4de504b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e283b16590175362067b37e46a21c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a1336f31695a0c1ac8c0b8d6d6adb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cdafba4992ec8292ba3d753df195168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a237d1698f25a4d6a0bbf315b5eebd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb75f57309788a0e9a2fa59e2d4cd3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e2cfff14e09be5eb643c4fbb8d12071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562da867386b85e20463a62d40f991072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565530279996255e3a006171d02dfcd373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf32d32b5eaf1b03945f7468c73474474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65868b1714862101a139e3bb289888a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6e8e54250c0ff119317b00251fdd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679115e230c7f9bdaf98b121f377af7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4aa190975640311f89b7ee86d065478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a70711ae574d619c77da8fce3cd49979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c823b61179b4934cdf39b4bdf1521e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469acb209a04555b3e1134c7eca3d6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb82fbed994f824a5f6d7acedbd1bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965fe79cdba87f4303340117f05de2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41465e464da1e1bc883ea644ddecbb1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad880cfbbfaa0ba02d5b8d50a9292e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23390bc6be045042838294c72ef07bc086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe2fc132db45a0552c52d9425fa8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f8a1ecc2123db6876435bf789fd2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387cb9ddb6fb2c93ffdb594d127894589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c687e9b21709db85c5a45bef76e2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f3f4069fc4bcd476d6e616dac6db391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d86ca968d516229148d4818d3347492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873ebef9a29c4fdc711c266ebfb532a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35397dfd9c85ae954e97d91567f2e6d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fba9cf77b45d7143a8e06664e08fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e620a6d59be7193236d5f9dd6aa644496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e5e5db619b3b9cccb3ebdd4c7627c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148ac2c7d3e6d34d49dd82cf25d1b3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eeee16f602e8f9a885c3abc4800f9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44fa0691fe7d86228dc39daa049394100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595313385cc47f5a6726747dbaf30c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c82be8aa57169cf5378d0680d83608102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77c676560a88a1559363e780ed8e50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc57bd44f13b963ddd2c17a9d7a549104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4e296e17e153433ff86ecf4e4d155105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858a9a53b131c73ee48b356c3ca708e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81f06556c70aec685e9b633b33658f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8b18279ec2f0f1fd7c23520e8907108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8c91073fa81c0030c384f57cecac1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec68eca7e6cfef026b7fa4375c73e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456049438b8f095929a8f1ab3c419d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abe41ba54bd3aa389b212a5a8529cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2386d8d4c5b6a66d376769cbb32802113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2938736cac211cf205eb62f237cd9ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f5e21905bf455700cf20959fbcfa0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fa9159300553a1761a8835de6428d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e7ee3010bf8a5f46ed4c316fec23c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660779b65caa3712e5462be7fe942141118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9c894a4bdbb3a65e0f04863b856b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f5fa4847beeb5c22ab28964d5ec28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b984498cbff896121a041efa6ce326121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc566bcc0632cf8274acc8cc16b6baf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c43ed9c50b7bb9a0930aed2a6e2ef7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc995244ee1f1e8b7c4b563a318f9482124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b29a0509e8231a0a40de56fd375aba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f293fdeacaf22215aa42aaa78cfc41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29171c06d8168e1c54e0251c3be5af59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7137a28871a15f74a8ddef0b829ea0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca59e9e32983e53b1185e4e2893966129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344b2249794c0d580af52335a603c73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589d6bc43384741fcda1397bee7c2c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4d44192e8da7c7230f7783656ed36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62150b1b684fc326b86f37774fc1fff8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ae4903e4a4549a7876dee832fdb01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8df064239dbe28daaa6551af664dec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482ec921c965e1dc47fb1fa58863622136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882edc777cf7571549a66e0cba9d555137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f2e0d787d63abff6109172ce49c78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68344b5c1e2710d408c08c55c0187325139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c94bfe5a3b75a81a0d00d8d747d71e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ceb8908c0f62b351c3ae31507e3cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adc586838796977132406344077406142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495e4d70f6ac311f9cb931715c5273c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782457f4432d77d78497b92f41e0ca7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a753fcac73beeb32a2e00f508e2843145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad943bd6dddf65e9a1a7164fa4cb3cf5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4ab2ec716a2bb46c5d2c9925ab26a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981a722831fe0cfbd1421984cd1c16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfd23b83d4676ac929a0e2530cbc6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee8b5e86405a2033363ebffa0f56de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305f3d4d26191e5337195558f90f24b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4bffbecb479b83f5c9c1bbfb20d01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809a379e7e915a322115bdd0825b350153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989d79073ce9f9dc64e7e7b71128a85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517daaf85b1143cc28e2427488b0f07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eafca3fa4986341ec12632d4f21e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57de1f6323a62542310ccf320896d18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73e08e1cd1352e4dc627bce7f99402158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de9ac446754fdc6ba9a0db347a42d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cacb02378f0d4e22281bd8ea74ed93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1835d409a7d68b968820ffce10d1aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43b1442e11ff1feaf48668ba813cb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c317648de4b3993ef8aaf4154816b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a47c0341288de4c54c4d56b985c81f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e943de2c2f2ca602b631aabb3eaa2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6226097ea93c00e6abe06b0b6436f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7066bafd9dce7241fe75781fc9ad6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd42191cd235a2cd3c08896130a4808168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764224f16193bafcb75fe2442ca1f7d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e25f1e9d621ee7e083ab68511f447f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfbb1d7187da412862a19509d60cfd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb909e41aa5cba9535b4e66c68d27c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dde262e2999c4f01814aa3c356786173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7694128867ec140629de479654466be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95898cd008456970d72497d89c6b87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca0814d21b88506f1baaa522b81e58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc44ee6508afa37d5815edd5458037c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c352385f5d2273f66ee146c8b6ac1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449459e5b883d18c544a8f3da22caca1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a34d3040a50f08f0011714b26784ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3a340d8d5a6d24e47f1f7864c8b21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96f95188e4110e228d0fa258ba1774182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cafbfb3c5b50f868226e1522146515183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78463d802ebfe9c3f67479f3b46f156b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c5836e948ba598239b9a4b666fa50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c097e73f41233fb3571bf4d8a49b1ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344fa118ab1edf0c199ffc605cf251d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1864409b9e734d2785569034b5631188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9d092e12e08bcca26ec7a3502e06a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94054efdb84f865fc07e9b33fd3b4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544db869a9b4bfd0fe628f8e3f0aad5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000ac9f5801d8a1b48e211990c09d82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc239aca01c83c8cdcaab24263db17c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46861107d91fd6c5e59c7df8619a1044194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ccd2d8c73cf9d709db8ef72178a68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8f990d4fe50a4991665712974343e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f330a9472d1288a642e97ca61fed5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7419037e5488d677fab3d8210a737198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d3d79c4eaf62d71ce04d4e3b10a35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c70da1fc0f25de19d2f9462cfef22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568a70733faccb65b712b48fcafa231201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62472c825fb1acee40ead39882510e00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613acc0dd72a6a2aae7dad09c2a2b70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330cc8bf1e78c719195ea95f67190db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ec5ac7cb95efac7240dc29634d346205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20029c2a7f8a383980b44aa59d3a8bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ee06d7d1d2358bf381d05a2c37d68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8de348b1406a54cad6e75f7e1cfce5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59215784c175a585c669f34f74620d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7398a788c5534c9c3917c2bb947fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7863a74e71df9b7e1eaa7bcc2f5f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621680d517d578f47b15d2a6c003b6fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ad7f7b03319f6eb0a1ef6b37f8b75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedd56b1cb5cd64550a6126b71d8743214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e908354cd11a867924d01510296507215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b6da633f4211f4409eff9df566fa5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498dd87f192b9f6fb0d23c62b16e21d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630281d0bbed608b3e7cebdee58919f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62802d11be39878923998d94a535c46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fc9beefb83a4052be9b3bcd6d60eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dd05cec7d5233c617b2a2d4275c72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a97de529bdac00cb14d4192867aca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074026326e78b7b80188fa97129a66af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aa5bd2d3858a805d53dd233983e0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfc997c8af8bb1443b35330d25d4d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd609cca0e464f0a01f29291e523b3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2833c16f7df4a97a527ec30791383ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209724689b06ee03b4853c04c4c2ad2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af3a2912a477f5a2cf1d57584d0827229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e28cfd0cb3e17c4ccc918def20d1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7392d2eba7188bb5fcc202a4c40ab7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839289138dd804d39c17ae0d5fae137232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23f839762d3ce05b006d3932e9e93f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d10fb8c283fac1553c71d854e3eac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fee66507acbfce0440fd554bd2e3f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f698c05d6891e438895aed95f3782d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50134f5f0dc6d8456ab8c2a27190055a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaba3b6a46d9e1e00cb774931f6c85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba19271a23f9080291956e41c25e179239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ae69d8568ea6c802af712b2e21b06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b9ec589bc76241f2a73d5d8b1a716241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a43b48b85d03aeec163837bee89881242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36616e9f63a5c0533ec6348b0f47f888243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393de8d74649b17b52bf52ebd3e8ac95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddba4a8e7a24429d0f6a1541636ee3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593bff94d3fc73972df80de49a85a11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e26dbd8918e97742c360057085de7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38285fa7cf6886c9f3d18bf8bf1b5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0c43eb87ad7c5df04432098f9adc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70527f349b40e4bfa62bdc565b676cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4738c6c67e4405a90946f50d70f781f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ad88cce0ecf864701a0ee2b371a79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde7fb80e2badd74a4eea578b1a380f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c8f28ab51af55ace75b22b3f339e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737207a2c4eb200263a4baf5d15d36f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f0186b604c8cf203b2562920c47ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dc7feaf405258ddf0481dc7806099257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1e424e327a175e1e85121faa361c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90044ea7db218a55c98186a973663d0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107307d1c62c1811b42723a091ef68fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdd1e8ef5ed6a45b35e18a9152812e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df8a1d2b604c8a36be5dfa5c3aa12a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16165453259ba994987f6770e0e984f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3115c5e60b2ab04e60ce0daced5f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f15f9c3ea0c27fdf3ce168b5d80f8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645729608e23867a83c85ea2901f48a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2692c8072e1da009d8771993b991615267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43c3ce0e742d58d9ef7ee3afcb0765268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b2aab8c7aa62d34b8dc6d231b1639269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337b382227afd96e953acc809f07463270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf1f98597b62b64773da30566232d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cd6950b03ed5e7424605d0b3e4681272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3097704a57ae824de3390b49b13f19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55baf52b97eddd35008c07464ed45b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dcdf9348fef9f78380a282009b1c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd466abad0b791baeb113c8b4b3852276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaef7fe761da9eac5c38cb1e6ec8426277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f2381294f6adb30d9ed555a2cc752278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8995d29d27b667f347cc3b63c8258279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363178330afdd905b7d3e8ee40be324280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0d4ad165d733d4e3d6300e01cca89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992192c7558a5ae41b0de252a7215a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6645eadfb3f2420169f854a26aed84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9b43227d2deddd6af36207e46a31d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daaadbe5afac0de9adadb66c3ce2a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6187af392244b5e9017ca70101503286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30f565b1223ac16f29529e0e5bf6cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38946c548742a7e59bdc7db530c3f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cefc1fa7b5bb872822b4ce1cb453da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0872a5959d84be31941f39ce5ffe1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fbf08bc2e0242e382847b61adc9e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5847eb8fa218a5c1945a1f14badbf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d874f822fdee6a41016d7731dc325293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba613ac3694408df8c2f198a35492894294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042ba41b158ecc37f12e78b8ff6b39b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03e18f2ab89e97388d3500302f17e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b072b639d788a26497a99973b2dc94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a3b340e6ff779ad7e7a7ad7af10fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f89180cb5ca7e698aa43dfba3d932299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e601f168bafd1c7fba060ede537616300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc657e72227550358195314bb0f3dc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a410efa0363c4085aa307b1eea610302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f30e7ab807e8ce714ca4729c75d7ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba260d82d0794363253bad409ba901b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2120f55c3d22f742aadb7eb6d55431305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ae5035c6ae2fb9a859cfa7ef64a91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75882076bd8cb9ab8ae60c6d04ccb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c02d580800a5fae88a11f3e4420fb0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e9478e35df5db8b2f61fed9d11e14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae074f5f7a66170bdac66a7de32872d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d069a0a9e21281c90af364ad7c9b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27058e2566d93446643b1333a7494c35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb425e187aaef808f1091d659fb7940313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae83892cca2b15a5aa68f06ad3b550a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163a7793a5575d3b731312b03f5bf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b56623330fb43f0f7424e76783e822316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09215badebd6a150a3067343834e5019317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848b53cfce89252434e50a4d5897bfc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57ee5869fe6d6e0702f8ff67ea2ed8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baea8fb1f0b68fa6050242fb3366013320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e962f8bb16c86f34849bc9cd392354a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600cd7c889cd761ae60c74b5b24955b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713e014574721c5503c6fd965e21f57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae97f2526df3a41c16635f80e10129324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52868718569b1e6c21ee134362a38ba7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880b7e4f798b274830e5a1946695104326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e68079102a6c6ac19b02ca166e6b98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c8c296b92778c6c7fb64d50e5ddf1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd8e197da3b6de9cd525183f3d9e42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e4f1449831bbb86df279d1192cbbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf15a3c014de0f7f7bdefb371c15ce8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663621470a9f9b5257e3898a0ee899f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47858ac99bd0bf500cd612769c8459f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5bc6cf19ff8d8de306f13ce47b5fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8352d9b5a5418d380fa08782772dc39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e81dd153ed80fcda04afda36e5c458336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648b2b44c9643330a9a14195a1abe30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02a7851d807f0794cdecf19a955b8f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3c1427186bdd893d26c482bfb8b79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d10e5dee3d402a3e9150137805ade1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc8f50e7d0d3d57d3c3680ddead32d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6d2419fc5fbe20446e8980f4cdaf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341d47b0b7df7cce418b709793b0e8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039db052795769aa12083498be30322344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5c64525326f372719783d01c212af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7abf75a1650f0a7ce705364b508cb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6a7951d53d60e43e942cdd87c01ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d398df441c7546b42a2e2f7f0f1888348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2266b1bfacf21e7c95084a1fcea5fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5521767b59d85937dba9392a7f797a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458446073d0f565dc2dd9d699ea4f3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4154787f9c6b14c3a4767dc0b46ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1fc1a03b74d2e56c37712d7ada905353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8956a4105769478749d9616256b3726354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06973d57f9b96ccb5aaf94332fa20010355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559b1d15605f03093cbeaa571144b41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d614cc582a2d551f6090ad08bc20e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a44b3f84eceb3555a79e159988d547358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79db203d7aac839fe4152238687aeac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013842c2a423f4460cac6dde79854fa7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d421ff72a710f97f861b2e519b6c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6965350cadaf8ae815f14c264bca535362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b58d248aa17fe046cfa06897cb7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceb6049b487b17f1794435efe73734364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c40071b127f0f59d3bec5230c4c53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc5ec9efc3d4f7c2293fbe8d781605366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53200c19157a0f77ac114eadc207d46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400093663b2109212a315899f254aa8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f25df3056be40eeab3f350f33cc32d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519eaea52f70b0ffa735c413cdf1a5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e0302184a4194582da184637c5a21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6d35d98a8eff3e06d7376aa2687cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ecbc3b8030c23bf513c9abaf9f1ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da5f33037502e9c8710c1af1fb133e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2a262ef490431917f29e704c8239c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61acbed3541702551d8763a07ec549376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327938c0031bd8b029bf01dd81637465377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347780d5719607541d0e61be216eff4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f11cfe80d05a83f244abae5ebd0521379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26469ee768a0a0c9b4417bbeb83c29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf9484bc997fd5e27d6fcd29cc1c56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b413309215cd03bd04b040e0f546d37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8e797aee34f5c76da3c95e7b6c887383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a11617e7f0840b91ad60ae577aada0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2537e052db9e6fcad31c4fd0e637a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563964db23ddb6d9ebe022d689cdffe1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fb619def38c3a983e5af9015313a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e210209b8e41f4ff65c6d4eddaaecbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62f988876a7c86eb2a01f72f4b745a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb2531174bae0c3a20e8ac7463b8d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8f6856bd3b4c47f87d0987c2337e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b085bf18f76a6d54fd2e348c213af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c7c4f3622b8598077086e157bc3d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512b1279e0e0a4429767303fac63ff2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3e563ab085483bf333d1120c3b3a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c833720ee894ee13b0473642b8d26e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d473486799085ec3e3fce4cac3f78c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd973244829b9fe0aa17c2ac42f566398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d316419c7867d17079d676ce4463645399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95f01601ed7b19ed9c07667c468db2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377122addcac9f390a13a6a3df25760401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27603563162a5bcb4d06a80f2f1758b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b0ffad9fb5575e6d40cfe8bdcd844403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e97ec3e2462e3fd3a32a3b484f6657404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f091e97b75921b73abebecbec9325405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437a2381b37ebcf85da8836afb90897406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355d776038258fb7c0a35aa4c2437ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce8014284418727c1adce4342696f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad443af5adde19a9575bc0e52bb3b329409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2131d86cf541e9375ebc6c6ddf5707410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75ec56944df62694831779be5c99f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368765bcf51e176c9abd67577f318d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf929e81ad2379f691b03d6422f098b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f60fc46b585977f57f15559c1a35f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc86a55dcfed3f8c2d0dc0c92e289a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0be7ad127c743608cd15b95fabe06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963261347a42208492897602d7f75b1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201f65c097c79205bfd4a358a9b96fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce36c01b3a46545e10f1d6602154e5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333fd24a0543e083a4866c474417561420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21762804461163b3156677c005a218421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc38b907074b3cb0d9494d8deb4cdb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285ed0b279ce9f5797ed709bed4bc3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b0508fc78b20fa931cc61a42ae3a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60502b044b006f1fbdd2b085aeb176d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eca3515878eae5f04d0971ee9788dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c78726a6fd550ff8caef189732b49c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48619e04bd495c23fc4833c8396176c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdd570c459214c27d6080a1b41e0b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d8e1074ecbe23d168fee2bbb6d7a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f2aadb4422eab9dd528f0a4a178ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa4aadcd3c5cd30b94330259e52ed4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd4936a395c5ff4f8f314ab2f9a311433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c46b6a4dd36ce7aab67b4782274607434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894c93b142ce5338ab3a53541e4b7a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f12a9353cb1d11a10f1d3b9fda741c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd551678b0ecf12a053c0cabc2ce2a71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ce8873cf0075eb145b676e19f71db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e528a4e1c0d2055c3f381885248adc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916da5d27bd7f1ac7cc501fd2ca2e0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec36c55f0f85cfb30abf7da4b4fd74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724900b43f508f7bf105bb8c0591c6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca865dbb59f50178d173b436b14989d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee5b15db587b44d6bad35141b73a86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaad13558dc75fd14ee75ca8efd97c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b357dfea691deae916314493da60c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976c130cb65c45ddda77dd2db2dc56b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808d8247858b892616fd2ecd61a7241448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792415699ed85e508de731cf4ef77e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8bf0d0d1f2592841f34e334a3069a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa47d6715e938ac0ee83c81b162d846451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bafaba656c14d29023cbf250108685452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe4d39eaaee2a1b69f5c3bb54ff46a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8809bc03d5f80ce2ea4c3678787f22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235c0ded31a0e8c9b89927209f058ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724660298c30865ca5ed8d438ccedae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d25e1f9c1b439b5a43d139b8536d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7127f809a8350f515ca40d73d2af806458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee428795fa0a4664bfb40755b1cf73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb954af9c695ec988fb1c03e357f21a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2e54f1e5be6e0db5a3adfe8178899461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d1d8c6559f13d5cfd2cd6279f0978462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cd47a01f30c0f86ca659749c9ec96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbcf56c9b85ae8107d7f16e164d96c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae4434e5bf681aaa0e4e39a2c9f1cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c43cdfbd22fa26eb8a449d7882f694466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a574c929893c812cb612cecfb14a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2f5ed40f95ce6bf84bf569e9f14e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c310daa742048d1f91ed840269a42c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6dbbbe8e3605675ff90f74e9f3ce7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fa3a3e87f422440de97c881faf9e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479d528fff3fd6d580f1fe9b236906e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b26fb565e3c4462e50f75a85b98f9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883c3902f601ebef603d92c1cf6ab04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a779af75339b6d5ff12cbb0de1cf74475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e0b58372c5ea8669ef9b9ef74440c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc351bb14769a67ba92687e7b1f8646477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbfd801a8a88b9c279edb3d1d933cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc6364b468264b4424fbcc95cccf27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef877e43d7c92a5edb075a527214fc5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba301eae72fa045842774926c64ef40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba480b8ab64f4b263064845a000cbf5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3614f8f55a1c3affe76b6492dfe3b46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8dc7efff0fb5a176c59782e15fe1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633abac6183b2135085bc749740c37db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd2cef849b2ad5be086941ebf604bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492cd5675d02519b4d903b114add7ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f61625b3193f7a4db1e2ad3f69d8ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8584d8c42638f5390f66ff2a6b65e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a90be029c9ab9687f9a70f3f08d723490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733405335614a90ab788333f0b93ff6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef607378ff2984f07447d2de2d0f383492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee4d839965287169f6f7738fe96b98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ef1c5f8a31ad8c086b5bd24a75d4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407d604724070defaca2579787c190c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d293590354c6b99585d7e4ead869aad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b13f6514021822d5462851d17cb97b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972a4247540c0f75f828d5e3067b372498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6af0c2f927bf1cfc34c4eaab9f159499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f126658ce73029da3236dd878d8e7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32480b4c6d49f096e902db6fb73ac587501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a93b53860020f82ed30d36abc6d55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce21e1aebf265fc9f411e4122b2d251503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b724ebbe9dd0c910878cd695d29639504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2450c5e63946dc48f14546b8ad32c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd34a412c27cf27c8595aa234f9f25f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba38dcee8f5a2ccc5bc6c4b93c25ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee4566695f6f513b24996f4ffd5566508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47533abba5ff86a2f448da72be8426b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821779b356577d5ea2c040675e7e1c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd5c6963b80b668c0d89662e54cdea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8850894ee952a4217fa5fbf86f800d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9bea0f436a0dda3b8a244409a845c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fdceb211f5917f5b1121311233f26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540879f572b505ac5c4ed8ef046c8224515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17326640102f3d22ee0a6fa6ea965b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a9fe63ddcd9835e07a9a36cbe2c77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a1b0cf1688ff5b833f53e10fa3452518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001bd14ec222d03b152d32b62f125ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bad89e3f650d705cb7a0526bb1687520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c7660b60d3a669f8bb3801c195b72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fc43f9e43e2c65cc65108d57d4b9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716db599a200645134d245166b83fb2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38c57bc2aecd6ead1b909ecd83fea5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0e47babe588b4451af9772f8abd9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2d9e159b717c559fd9b667b3a1787526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b779aab83346ee4da37677cfbefd3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02274a6cec2864c8fd95dcd95442822528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d832e639e0c8476db475b70f8a2a6a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c1adf760b3f8a5bcfb9ddfe98b768530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20678dc54bb9d9ad9b8714b807809ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e077813ede7eba88da694deb4a9cdf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104f83b4e0beba6588282dfbafeb6fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aebd451a5ccdd5c78323c9e6a077c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05661e68c36ae8a986dfd1253256113a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fb26fd1f199140e814f0f98a25ee7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cc98c379e5af5e1178c5247c7a7ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb46657df6e40541b5ae1e34c8184e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eab69abe257b365b14381457da013539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd98af83522b5c725c8fb132bfc4aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8945e5c49b40c38d171175119c4c3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37efd1621117a39d290fa33f8f91e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291494bee6117104776045fc1d4a2ef6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1718dfd58ab10c8d5af4cdce347a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fbe487e434d454494e7b1487c77c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25c66522ed85c5813e87c69bc269cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2f8d40ba942eaf3ce08b25e40b03c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ab8ed91a8f7187c2dbeb0c34a6da0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f0a616fb43d1a401b1945b483e397549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63d07d8f1718bd4559c646b403c8cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ec0e4c1a32ff79d69c536b658c24a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1604140abb6db4712ec2befb1df3fcf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732844a5a994eb47080cc3616f93d2c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e90984dc66157439e674d9afb4b9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed461eb7b249991cd9dc06e2bc835d3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0144b5af41c76534366c492e07e919556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0293739e474c151eb886204c4dd75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafd9d479c4acbe44de2d4f71b6538d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dac8807306687a09ca4ceb269158a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d57cde7a1814416575f7fbe4e1897a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eff99f7cb70cc0c2320e5d44ef005561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d60422959a10b21c163d5095566d42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098d9df7ab423e6d626bb3fbb3e0e1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaa43ab8037cfee00a19815a12fc45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d23b454718e23000aeeeb628bbaa34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5b2c345b904e784fc7df180c46830566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da5ae0f599f3066b0606c861b0df88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae7a45ab8144719d336559c1066b08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bae0b407ebcac513af6a6a800d16d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b22bd1011950ae3fb4cbc06f364611570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c7ab856abbd199971f15cd7ef4f65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eb29d0f594ee880138deec1900c64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31de1998ddc684e4593367735ef3bfd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d2d361ad3a2bcd45648b3467bd734574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cfc8b89c1fc1cfd9d08ed58a8cd8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb61d3ec4d2e9c044e7316a885423de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b17b9b9172568f98becf9ab0833ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94735809c1b10ea7b7801259ad94fe9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996012c4a01b32f3527df0ec06430d0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b846e8980866467176f03ef30d07e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d43caeadbdb08f7b1a878daf123bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc7471a5a2b7e724136fcbf24b8944582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef8097075f0da95a46b782bc02b6b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c806884237287ee1c8b103ce779b501584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cb5e62d9239edaed977c6b8e83d62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a72e7cb80af084625948356749155586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9925ced97ccd480791c7d77fa4815587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d44180038071f38328d1f60230c945588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e0d1d02d22fe13f739254cf1341ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af872c70c144dd150d51b4e12a0c676590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afaac8431df5c94166cfad05964ac5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5a76fc52c659b78fa23c42b7cd8da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240950f261e7652061a57e26384c2622593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7034fbddd1b13ad7fe95193b9ea68d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74887b38b860d3521bf4a908a68fa73e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32f0fd85e5ed1304c1f65c985a15cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d1d5e1144102d990d61c41168bdba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee9ee26eceeddba108bb788bb37f0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59331aa169e66704274b5b6bb3f3ecc9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17736db76fb1946fc1ea79e2e9fb718f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64931bf8c012af9448fb4c25a947c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341acb8776bee28bd0434aad8f710d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2c2f088228fe44b5aa0a72e784234603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c51b37a4603601cd2627264cc43f73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3e28e215e848832d2a79aa1ace893605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3cdc56a81fbb5e8993ae64614bf32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bc78e4adcf24090a1d2d41f230d4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8ad3abe0540eebe4009d3c7b93d3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc17b83203577cbc8a6027383852dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd516e567527563de0bc1d42e7d1fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb77f3af882aecabee6f90549114488611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd759b7b7ea7141015f58838f1c0bdb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add02dd02f3cf45a3422a94f8ae9962613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686cae69a0246d8acf49d9b78e1b94a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782e559fd5a4d17381104002dac3627615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2745c280ac73d9ad11483bd8b2890616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af2c75722ba91b311d347240ed7bd0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692c31c4847d9e18362652133f8981b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e5c9ca0b6a58f0a9120d9d9b6db8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142278c3ed9fc14954f75c62c705173620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7efe5098820acca011c605ffbd26ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8373a7c62cb46f6d8e5aaf44a0201622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea4f0ae91ab8d86fc0d5de37c4911d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191708215814edc0fc83c6df209416ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1922237dd0a6bad23ae1ac2b83619625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f983fbd2a8cbee05ba986c8532cf5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ef05dafeb89616742a3e13fb44386627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786810da70f863d71a7516e03b032552628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4000c64688920d2af6a1d9dc2eb305629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36c9e108f79fdbc1d0ea94d1a33b25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceeb0a330c6b568e9240ed42880ccc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50176bd533e0f65b8f1e9d9692e5b414632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab44f39f5a6fa010048d4f47bd83f33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404c7166eb75d8cdf1c2ba3bbdca28f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257be6627fe7b7481772a4e42db837ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87544957c71af72b746dc65071effff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f8975e3a51de7394209be3b06fc3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fb9a8b6b5e6421c91f458bbd77db2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919424ba8d56b729d207230641e8b70639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c2c1c7b25607381b2ea6f0a35a606640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e676e057defddab02a3c07f81db4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd43073ba1747994a8d68bf07f73377642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e603fe383f2c0cc11a9cd0b9af37d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cf6b32b3d3d4c00ca629081765bdd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9845d955bb5189abf8e99182db75979645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40d8e11cd0616876ce37da17e446a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5bedd005595adf8be747797426653647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71b951546fcf0321d361775812b44b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad3f1aad719e690da1e5a2e695a826649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d3c968212add6ed042c8103109939650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5722ae0e4df274ef14c4a039203c81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1030904b1bc369e223f232a4c516244652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f4e2af3fba9a44604cd460c44174f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412b01c36bd93a0ea22ae086f337440654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9c2953ea69eeddca5bd2bf6ee796c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ad750759c4b476cee2dc57adcded7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f25bd7478a72fbd296bdda7b28347657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906389b10dcaaca0456ac5e0c4b1318658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7536ed1a35cdaaf68536665997f33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb497973f781497be362df7a4950fbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d4e82af98b419da2345def85d000a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac6b55b922d1e86fb23bda687ebebd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d9abe24adcfb6f55340bb6c94542d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fde42a5e2e720d448f6c6f82ef279664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71376b96d0bc0242a9466073cf6ebcb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6548f4ca7c77a2bc6d137b98428178666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedaab8176d66a356eff96e1d1be9fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bad6d7a5005914986336f28613b0c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d1276da39742da041a6edbb1c79d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee505bd2f50c466970a10580c32c80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59468385faa3945633dff22f0de512f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0bcf5bc4e3c6d316e356db7b23928672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73111a571c2d374914a468a41e253ec6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657126e48f56139aa6957ad862583b2b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31371cb2c31486e240a2a2dad957609675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415fe33dc1d3b52452147bcf97d6c06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b5288c80fef4f8708655d92f3afe6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe972a53ad0f7d7f42729537219ef21678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e92ab2d88e18790a0dee34fb14765679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb8927f78e1f41f1ede13606d19ed6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8a4b51e795b5ad4e66f61f3234fdf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40561bfe70f5aed631c9f226e035e306682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a08893bfab8d4827cddf8d0495ad5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bfe45dd0393d6475d8be6e4d6a4a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a51766f267bde2998c9dccd82e96ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6def26dbbace2039e2127a0f5b893b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d6d2760ce24c31a2798df403c8655687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606011b8204747f6e832444362d5855688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02101e10c5407ab9361f6948d76526ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7770746a3444cf48a4eb149ab6f4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b53d5974bd260dbbaecf031f70403691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fa4eab41c95de9886a152fc767bde692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d72079fdce783f7404bffdb3897ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a46a56a7f695dd8383a775d81386cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73a88f23ff9a359da096df58fab25d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecec20baf85b921914d7a910134fea1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e18b61f9e3cc53a2cb832001656a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cb52230c0729db133d86febb8169e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c5ef4842c9f2b766df92471d1a019699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96d3c358d5bada1f06f7ff84bcb12d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0faa0d10514d43ec71203451f3a2b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d0f1e5b9c38c9bb01732798d5721a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49118ecd01ac7e3f132fbfc4e3e7a5c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdb85ae274dc0f9efe1edcdb82924d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484d6414d965a1500d2cc8b81a56ac8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aba0dce700917d8ea9b619bb23f3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0739aa87727956f9938ea4c6e6a438707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b4e2dae521ec33450e93455575ff4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92517f5107329c2bd3826be62ac4b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b34b6def50f3ba04fcc8a2793f98a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16590eaef3726ae4b355cd9b7015f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253f74519f3bc7bf183852fab1bab46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99535f4cfc05a7ad7682df577ec54a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0dc1071b395b9d42d182676037081714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c067db44735114288df388f0bad0493715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810c1c46f2b1836e90ee82c62b2aa0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1724cf687b1becd014f1668025fbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90a8cd07f6e75c7591fafdc1aa0233718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f4764c7e0b21a175a9eec3bc22cb8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d66bc4f5407bda09ef86416fc9c82c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab1633481dd737fd097d059be5f495721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292934c2d2427c592ffac72406350a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee420a4d479723148f5a28cd818b26f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc115454933bf5f2d5972237f0fca9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc3f873a44a677cd0e93ea65353b60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55742975fe61cb93ab9c3d42a0c1b2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cc1d3588e8a1a52893ae4739e82ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa7937c20047baa53ca1e81b6478d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f48c5ba8679a337cb34b23a8bef948729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a27ce1b6e550a1299fd6f22dceafd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70987031cfd1502c819d4c312a4c2a29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea6a68049e1f7f7fa534537a6c0c99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995189b6e57d5938d681a5f55f6e82a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a01947337d23af3af67d0d13a52330734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b5ea8c0834b8e69dfd8693b95f68f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac38892038d7c4b5a394eb2fef34561736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92dba5c3d2b2ef880ec0d071f60041737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836612506b3bdd1db6b1d26f9e06dab2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80966ddcaceb1e2acc03b742557ca7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88996dfcd470af726c55633eaca268ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e090927c1e9ec2caf8cdd36bd5f9f30741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b6efe84ccee618cc70d826e4ff04c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4c0e4d082cc70dfaef7994aaffae9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8e487a9ccd1823fee371fb01528fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741eda725260ed2fda39b64eda10c52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dd09f661834fc2713d352da8180c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329dc4d771589273bb906b4f42a92eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda14d6d83fc32c8d84e643e9153c9f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17302364d6ddb746bde39e291358a2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a16f1c69efba0de97472828fd4cbc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528100d8e5fbd195359d3b06e30f4627751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593a2ae520e80ceb9e9a4cb291f0b5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f9631e282f3ba649c14513d4d16d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2077c3595ce16953567b42aebe0cf4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a422bbd40d6ecb3c4213e55b3ae041755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034c9525d92e0e59cdaad79a7dd4349756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713cd90eba24af6d9f73adf862c8c8f757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
         <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>