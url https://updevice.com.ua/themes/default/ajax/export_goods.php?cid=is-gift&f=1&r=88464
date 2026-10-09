--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81532d33c2e1c1001f2068d36e050121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f253d2c49461890b247c8606756c4a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d81b0796ea0e8d360fb7d300168d503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95900c2e420cd5de8da6dbdacd09cef94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd06b42be085def10f0b93893d46935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c0a0f0dc6f1ecd2e8351b057eb1b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0ef873e98e8dc6ece46f0f2757c517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5d0d388f9a5d0ebb43f8632f015428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb8bd274b96387f82f205c397d04b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a790f6af0bab95331af0401028a33610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9776bc19ecde359af26bfa3823e9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838796bbd0ea81c86e144db4fe8f096d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82268ca804764b471271697613aed5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe8a3ba398593f825273a99c682f5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151907c483b58e6985446b24f2ecc4fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b709eb5fddf476fd7dec31f9423b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbded49ed03eba386c644f147a4dfd1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259824667ba361c450efb74951921a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525c069c0eea577ad478d4f315d8f3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0689989482a3a12d85a5c4f64d19ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daccde5daa49c667a47ed3a3b6f53321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307564009a58db6c64bae3e91f27d3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b91d3b4c4b4dd0e1ce6f305fcf994523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c37092c53b621171263f162c60ae6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09606c1ca0df45a71804c608e98947225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0b2db0fe6027220a4565cea4be45126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6645912ea64e100aad2792c680ac2ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8bb2a3f69add491e21d819a4bf1ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24efb1caecbd057d2b9c874d9efb7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb772c646ffab12108196d69f147bde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bd147c5428b612166fa6df09b376a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b108f49d8d0c60e71cc34827c186332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1986e4bf78ee9e17fbbacfcd8ae2ced33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d84e8bac9dcbfdb265b74693bed5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714930035dcc7fbfc1c03b4b4befa52a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4cab6ac152e87e97545699c5a072d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712213639bc400601e79e273555563f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c308ae49ec6a7683b0252dff2d73cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cd4bbd37748a7d0d9f7ad23086b9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea01ac1a5e7c28db50d723088d09fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d621a30def7058c1f2742b3b41c1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d15560c21298167182aed790e352742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd26e52fcbaf7b76b2e41b231aeb3ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd472108a1ed1a6867779868c263b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599912eaf6cd31dea436696ef9f2f5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253f7d7958611a37881a533b231b19046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a9ed3cdec02826d52125e81e2373347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d752eb6a92ba6b936ff9c5fee99b5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185859b24117c533eadd77d38097d0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64633b376c923a70dd8a906f11ee750a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed87f53e0f9e393ea954bd44c56b4c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ff00907251c651e7999a87be4ac2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1399f9e3f318389790851a96e45a89c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5e5425710e94ca61723eb19e1f1b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06fdea626ef547b3eb7b8b40d8b76555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0f22f8e7219dbe31efa5e4742275956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384ffde1d9df6fa6ab1ae699e36dd6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908863fce1e609143193acdf2fc396f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5003914bcca9c64a96d19f46e964c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daed27cff91888d14a0d9d4d9d57cd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740ac7744890fbf17b479fd3488c7ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1912b874c6a603beba070104892e1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db5579e608ba1b569af1ef0e11113e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd192dd5f6d42edb88b0c1369eb78264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bde632a6f74111cdba85fd68425a6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd015450de89c5d596410164e9703b0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0baa6f487bdfa7b542e5d1df3355067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040af841372a5a91c2986dfa8528deb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31aae65c5b9e683920a53cec76990669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6c7afbfbb5b02653dfa94ea55b4ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506f2fb8d8c7e5a1cbeffbc2c6b9b8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602165ffb97f8b1501ac82aeefc973e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd292a85cccd49331b75b5d7b1bb0a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b431b04cf40823938b787f226b4d9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e36be5e798bba8e5ec5c1c48ca97d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267368499cf4c0227c4d9b56946e00d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ae41049f070af5c89e31987f96b0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090841cf57a13834b38a2a07903e10e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afebd0ddbe9f99454a58512d7c41bcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3180045be0d568596b5f71ce27ce480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368190d3a0d0c15c4374c531a01c27f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332a972b75973b023b6200e2d461e7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9b5a49c3bda8db66fc0b2e2615c1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934376d0f7d5607d36bf6e8d1c5931784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0df94730a4918193f3bc453ee041585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf0c5da0e7a69499e11a449b5a293386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402901a30c8eb3c21247114a003034c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6032a9a19d8c64127f99c0315fc60d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aa3936084d034760661ea2561840a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f095654003260611d78720f67dd0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ba13f0f453b8639656a553beae8e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdb92941c4a0f266266e61dfe2212a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ada47158bb0e2c1049a7490dba343093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49520577fd8e9d839f5ff13f49a1545794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854f7a75409efc5673b07f77eaaf50595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f128909621d020b14d9210123be9b1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423bb2756a9394876192cbad4270b0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae0da454c94ab18c4ea6f0b528d95b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bb7cbc9939538c2feaf734bbcdfa499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d277533d41996481358c85c2af80e10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173dbcbfc084eb7f84782204b44f27d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f39deac502e8eb571e89c3a640349102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005ac32ffd9bc85c62fbd6d90ecb877103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aae0b4a266b8c9202d8ab5bf4563c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675964704e63c5e88f7312f131282312105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484953247dfed6594168e8e1ee3cc6c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659b14be0ded40ee96ca04eea045b52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ceec2709977007defa98550eb0c3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842a1ddcd55711d471f6d637bc6ef1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1ea238e7f6a3c8bb40ff055f4e92e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41038c504aef26166a8a0c8c25944ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03036f5bfc291d9458f22c6dd689d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8d61708c3e1ff57aea947cc936738113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e89526de990a60f45623427f10cab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1606e0e58c5eed1b7b5dc0865af197115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e36a61adff10d31ed2fde4825203e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693203c10348c324cb9dc8503d01e2c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc929aed0a6f3e5c13a0cd0082e8ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7049b9f11ded76cb735cd024500b816119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e345d0863157f631e9b1f0f4f68329120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6ed70075a99ebd25bf3083cd6a62f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60336a9f36baa0214abf36af53113f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a71a3362c61f27048d8ce1111f6d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c157fae969ed2ab273d6ee5afa8199c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a9f89b37705cf83ec84844480def2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4375322c74614c88d4dc99b0303ae0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410135e106c62b872e524b36a1f5edb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a794948f005c80e66780dbb679d3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc9fcba16d88f6431fc8d4298d94cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dec511dd0e9ae4c7be711ee482cadc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b00b4ca1e3c2e374ed0c8b735a9db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972327cdb4db78bc06f8df0924dde90b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e145e159c4e111183acb6f6b18e2041133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e904fe0c84414c5c2308982b57d5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d1e1b52722fe23227e059237122b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1000ea1894d53a867e2b1d484de48ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1d1194c4e572f4b773e9b9bd41b5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327ff84a949fa0339fa798dad91b469138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a86bfdd0d2b3d8452c0bafbbaa1d2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed3607ae461ddd5ed68c7569dccec4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdd4d6b25e0ff806038cd88f70f524141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132beaad97e53709fb5f0322d08610cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f3f075015e82e2c03f3c5c11c8005143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72af63e9bf3830f1b56055a07e1070144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3428ef0dcd13229018f43d0ec0ad612145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3461d81aeb17c0828257864bca394146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e0521ea4d6e2d1da7260851cc9cfe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe40028a1cec3efd79b6cc67156348148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8b1c201dc0b3f9520e66d1065652e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6d8fecda9d2ed119ba7e85354dc86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c285a585cc2c64287d8969943360dc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12b88368e7e7bf490d39e7ec1c9de5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75543afc4c4886c7841586fd18da22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396d7752568f87017823ea8a93448b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936396ccb3162388f4ed64be7e853c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4d662945fafb85a65e55882add250156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf6c788630c31366d8093bc9231956157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2de4fdfd538d963f7696d4591d6276158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4af666629fe4367093d393c0254011159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078c5f4f4faaabd5d00d60e0e9270d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b3ae7fe0a69eef4ea09feea3f5e53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bce518d5c338345da32af68f0f2b59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd7ac0f5a619bfd3672e7391f19283163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e157ea63a2551e07ec5bf17815a87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec901b2b0f257901b52895d6be5c74a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aff76cd4b0ebe9c5a2487865d733e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb615a12911df48af20c0e0d3893936167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f5e7c5407e678177643fef67702dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d071af030e7d3d4640c43600157a37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558999d177534b7d5adeeed05f9e71ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcd20dc5007739b002fe996fab283a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7d46c2b8f734a52075a50c08e6a90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937696198beeba97d5996b6e81fea5c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1d50270caa00f45961ab300ad803b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d6b681c370d1e50ee2bc543ae0b20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436970609944927e39ea5d4614f86a09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df782ef1fa6f637378398dd2bb5d11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164efbd75b84e76529b89e916d6bfcf5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f844f256c5f6b44bad28a2615c9c032179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fca590beb0a170677255194f0ad67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37022cda329bd1ce15c143658db6dce3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a20811eaaf08df45720e51bd4f3b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e555b463cbdf1997ebd560dfb12f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143955df5ad72c8f959aa8a37b71627184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00ba8c66f8382078cf04aaef974f02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c77845295a72f56ca719ee5f101201186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480fff13166fa3421c2da5ae40fd414187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa096460c99cd5e96a30d42d75b8f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260626d5116a9210d3bed2b6343f048189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4f79db7685fa7e4892d8808061e35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08699998addf95bc96fb1ac2b9c6e62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff625fcdd2d197e169f51645d33f4c25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470911327a0f236872064a9543cf23c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b17d1d8ebb71f50cd61328425da01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1b11a17cd29f5441c99f0485d0b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a180a35915c6a9909498cab17aee4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdda21649766fdf7a44a8a3018d09f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287020fdeaea72bd5234fb7496e7704198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e59d0d2595428b7684575af0bae75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767389c07ec795a3b550d69836575e13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bfa79c7fca62e37c500bde49d3418201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c561ecc5c4f2c2b7a0b453381c7b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625530df5d606d2e351c2c34d65a6b74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4885c4e4be822956635ab4ac9380cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003e35c6e3ae04424c13697ffdfac71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff15304986e23a335e121d4a2f15c87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2ad6486818032f4f9165d0d3091a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c098f575754f2790fe0bbcc1f74b0f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee9bafa3c2dcd6cbe5c47251063ef4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948234abece0ccfda3d573017c73e6d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa3c19424626cb512830f8564fd758211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de3bc0c9c3fd5aa9d85d83649c7969212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193396bab44dcf02a5aef3161f65b15d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1fa8f26e0ff9605bc8c08e4981278214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072da8d46e42253adae652ae868b6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a352a1692f55f593f1abacc2b6dda1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb7fd6ae588ba81758b5eb9a79ff12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ada30a0829db6d321e2d05c050411218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00651f651fbe22cb8ebb06cb492babd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b969b144177df5f29d7dbe4a8b3e9c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684167081b8a33cbbbf84d6a8b1166d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9df63594fce76065a5e1b81f1aad88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17005822e3ffcc4eca61813fa7ec166223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e2cadeb9efa05cf494e91dc814849224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7537e304b1f0bde3affd900ebc036225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3b08161bd780cb3e87466b310e89f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68cdcc622606daeb90c257a4a45d56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ef940dc37b473be7e44fd6f871d4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9ce146662283c64cd375f3d4dca8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f37a7d4bb03c6d4ab81c356ab7323f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84237b09e877de6f3166dde46388ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c58e097b6d6f947b648008bbae6b6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d8de420f3e8f8229975507c581b97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d15979882d8a2579d6fe5fa777a4ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4bb66998a624fd5f1aab6b9adff7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161a01d9a989b0e5d3723c240a940b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93027b1cf8742116edc900a9bd37d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253b1c0106d356376cc5c9166315d78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789b0a3230b9f1eb046369d364c2de2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d1b0c8fc91c2e5455147043cc9176240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a42f0fd0cff71ed906d83e0458de4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85280e49196dbd2d8a27fcc52ce347d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0e1948bac3511ce75934fc5998646243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2460456cb3cee7d01e76f8adf5768f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5f5c7c857b0aede5a8e8b6b8c6019245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b70e56d00cdfd055b020acfe4f10e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32654297c0817874ed072caef644f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc43f11c3e7abf2c2e76185f61e7b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513d825873fd882b42c13578f948f5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bed06e9d29d3d0f4e9d3f5cddb12a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c93d443ba2d008ad1ead9cc6b4833251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c6933c9f12db9eef1e81dc330ea71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f190a56fa3a81bf7848e68b7efa3415253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84931eb873882f71b3ce3cbb44e31908254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc683a9f424df1674054a23d70b0c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e38ce034af5c5d746d756f0674b59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27701ba8c7987af8db129c7e3646fde4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5170a831923549614b9dcc4c640167258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb977ed6bf3e6fe0a21655ac416944b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becdb8eb05344fe8176bc52c5b716b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfc6a5dd895a3df18d52d4f0ae776a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af0c2107dad96babfc7bbb99545b04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e81407724ed2bdc74a5a852023af5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f7755fa539a987fc9f22e9bb54867264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971b1fb6e5bf5cd57b2aef382330a8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b44e92e8a790e08f6abb23d8cc9492266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948f827e8e598552689b39e9de19e4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceccf13b7d3aa445ba731799c7cfab3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba513783e47e2d39c2855116483d92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0176c4827bca91d96d3dc33380b7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4c3853121d5a65d6e41208234f70e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebcc38a037e8e37b93dea7fa249936272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0ace8152da3be1899ac43de586d90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edf23524042bf91acd48daa019755d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd282329e2b7cc4100f395e0c600acd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b8e9c7673fa035c72671c46cf9fdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec72c1755683a8c9ec97f6c0f60ef70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a408562a5873bd884c5ff05c5a035278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f3bf14f87585b111bfa3ee4aec559279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a636e252fa41532e3ae463a1eb4fd40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04ee4837a066ff71495c366614540e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840611e1c2c8052ddb35e046ce9a5cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a962da2d29411deb1e561ad73ef4d05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a296612437e97a21924bd7bf0d10c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580bcc12eeff0dd0fdcefead99feba7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acf503dfb9e2a2a4228fd2f7c39276286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02d2c293d89b3783a6242dcb5d04e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbd90aae87370de1f1ff74252f7837288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe705806661e901a31ad2f2f2124f6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a7e6678bd3b183dc8a9afd32d991e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882907a41d6e3a82515398c1369a0b71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903b31d05dc082c374af4cd9b8f1580292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9d4d8ab3a37301538eb5130285f50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a138f83d8b7536c294d7827a3c07f13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177451d61f479638a50ad984301a9527295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23119c2f23fb7e94167599c180fe95bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747184398a2e1828cbfef4e8f7a7204297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d8adc01e66621b451fa85032823ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591eb758b0c97f0ebb5002e24a70e47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1cab485f1fb22a98d096c2222388c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e0e7ddec766c75743c1c7ce3d0855301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef523c3ab75dfde015805d916b6d462302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2e4de1db1632bbaf602ef6248a1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c8107f65637853cbe597a3a73dc93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ecee1af31473f51e7cac78a540fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba88cde78468afccbc037fa91fb29f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05568eaefeee5151d01eb40dd154e98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc60f1463af388bcdfef110a8324cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982965499071023e738edf411ed2a3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23947b15fcb251c4a6ab539fc172af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b0883c5fdaac42fc44fc2db4879e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7dbc418a31f98d6e62102cb7cc6c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e7994f0d906dc54667d139239cf50313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040a823b13529d33524c9febf1f29b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb2a98f5fd61eb0928222abbebabfb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c874366547c5fadad84c502efd890316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ee52307a94a5d2ec53963c00bdd37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbe06f4f417ddcf484b8103196e137318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6df607e429dea97982a8cad80882c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f22064371fead1e5d80b41f82a3a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c77ff032353f784bbefc0d1b1225c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb1a3435218bddd9ac99b070000c08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d4891a40a2e78939ef980adb3e462323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcb6d118df4a899b969a8734e288fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc25aba091d3ac1b4548478463f8e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4865e6ed00693cc66cbbf00e5fa5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98facf31e7671292e28371297a477b9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fccb8bc6d12ab6267963f42a5a2978328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386c9de505876563042add0e5ef8998329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf1974109f482afd3431969a7b349c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700953b3984bdf33c93950b89d53016331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cada9df9bf5e4d85d2d1a6c8887339332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c7bea5de52a212129fe5e47cc3af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd781f2b44b3e27d6c39feab50d3ae25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1c97d9b4ce2b10ab0765716407423335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbea7baa3ed0271407e1f5d3b6d25b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c19cb6f052b16b6492d5b1b3c5bc06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b873753ad0cd0a6a4a82a0e1b43b51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7e41bf32c7caeb63dede5ce5e781f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29e68830562c94717e591839e545d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858754eb12c633930a881e028e712c28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bcd61a1a46dc4aff3d65e382fb80b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74fcc8d1841bb9986f8c3a55f35be6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044acbbd5e38f9030a868b4b29a8f9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56bc851189cb259143a287c4bf4f7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23b1fd3929e5f205f0e14e34c99792346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5851076faa731e5242afada3feb0208347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4cc45667b957677c00df6c5f4d133348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c0bb9a471a48f116085220c2966dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bca512506ecaa15e43a12ff7c6abbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56db399f2f0da5739dea0339f1adc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f10eb34d96f51e2ce32e266f12cd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dbddd5cae73fe85cf98691d9898ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603765a5570316a40c3fdf27afc8d763354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef35586400efd1df72bbe7c20235808355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a1d7173840f216fa274df3c273463356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c20097eab46dc6319ac9d8d852f67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d923dceb3105731a21efc34b2c1be0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b1702b8a0a536fa7a05449c9816c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f41f9330049602e5534e1ff221b14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef19a94507d11d5109f6f9c39c3b9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2dcb68a47d6a020994669c79212d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa6e4613d6af5061048e84d39f3b6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3e89daf53e9a858351959ec33b47d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9587928f0d0ae5f8be9d0ead0a8a1a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa47cbe060b876c2a2d5e0117912d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e6f342b37040794d78e460758fd8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e82418e5763e6f8684042c2cf7502f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bd7f853f633af875cfe4f574cb2c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafcc9fdd77e48c5a5a54b09557d14b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5314b5a5cdcfdc0abe7fd42e499c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72f231b3eb71f3e1b6ceb2ac523788372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776d19482e45983e6d6b8b65fca9977373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393a4579356142a9606a996742313b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bea2ce9737a5ab8583b1426c8c547375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e78675f72982314048efafa87010a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29061a7d2591f6711a5b0a7473b8f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c234feb33f53baca650f7f486e5d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f785e9c810f2d0b679f6e2552f10d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3dfa17a70c9cc0cf580a0099c55c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3b80370d4954409eb7043f6d7a589381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0cbb894fd10413b481bc4f1659d12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12d5b965abaa480b80480c6bfee4d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584be0c0d744c7a01bc56e523bffa1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05fc9bd817f10ea26b168d41ddba31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88a46c25cb4ba3258b0faada1e311e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0957d0832e2a01d5b91c9df97fab5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de8b93cb22145cacd84961da28dbf8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdef9c465968b972ba3b0a5bd011db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1320c9b2ae188a45b611df3fe90c29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad486a1e9605770d38033f5f37c426391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ada01ee5af2f7ccff7481f841f4f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67224939cc399da8e48d4d11470e0fc5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6fd8045c195dd160e49d773563aca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71531bbdea0dcd3737bd1dedafe84ed9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e1a3a70dea4db882d5c5bcd14cfcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b5feee2815915da299b8c1cebf9a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa90b38e5a9649805befbb0deb13d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa135891c1d2cf9bbeb3bd8596879bdf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f121796e56e7ef6a419b5283a063b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96be657ebc8f5d4f81a10819aab484401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b8caa8f8e3eb049575caa5455a111402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127f49d8ab035a1875bdcc9ad7b3df7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea026f5e0abf9d67665e16fc6a7e291404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f33ddb8c4f92ae927e75b030891d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62f8df197848bc33cf98f442d2b95f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc565e09da66158cc7563137f595ff87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d58313c71df969357c78a5067a3c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ce85ad3567799d3c8f3c26b0de533409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3091991589d8e6fb5dbe39a943370a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9e2ddc667cd4525e4fc8145b6f307411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7405f52a9459888a9ff65e847a0f484412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac550090a5bbd310a089592c45cb1286413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ec608ab246cdb6adbd7b889386530414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd90eb14646dbb05346cda05975dd86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7a6480bfb5ec09de2ffba3581eaae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f585d60e5fd71a90e4647b8f90ea4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8dfadcade4a5e4f2733573fae3c39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db584866e9057d5f2fc090a32257fc20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b3e9fcade0668965054c59c9c1427420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5cd35dccfe3b8c97de6ab79cc1d81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff8490616b971cb3c3d45bbdb4bd21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6466b2754e947112a3d102014c00601423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96e01e4f0454cc4444a7311e109272424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b684ec83d0a5c847c64bf1c1330fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1dd32a7ca9ea0b2c01f832ccf1139426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c76326023e50e72003b62a7f07023427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a230e59fb8d09901dee73b75d92611428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b638525ebb811b200bb56041e39502429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b20662ef8adca50e52e286f2c2ca1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066f94ba37d69a9a449751cec2b54e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410154bdbc3726bd383323129ff699e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aaad8e0f20ef775553116fa71fded433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cf57f3cc7172d470220e9f7508395434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75305245df30ac52dd9f46b141bc32a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804ca55171a0aa2181a9b900e12f0a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db941f36f9d1ad6a7dd7b9ea73417b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbf6f135e4134bc81cea775404f754438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6a32e7809638f367aa58d3b101cb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842080efa10d65490d1a7771a3c25f82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee247fa3986302f6935a5a3808bb21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c09153dfc0f0dbfcb59ceb1d85aa66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf87ec8b96aadd147003e32ceb812c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ca536f45f5036c089d29d3b754e71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda3d027b67eec4c761519e9deecfc5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744989640d0dc7cb02808ba68cfc38b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa5e031f21f7bcae86a4df2caaf742447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8657ab304c2b094acc189379bfa64e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc3beb624371b1c357e6865ea434c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a2f88b82bb4335664b62ed494226f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429333409a9b29e7387790cfbd24c9bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f754c63187caa10fbe231163b911c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252a567e965ea6aea8cda32898dc4d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb1a2187c0c854ee16af8bdebeff39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966827e9110e44c88c9ef4e9046a5f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f6ad67886d0a8ac1932130d736e18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4ecc60af8578d2a0b8b1d71455245457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6e0a085f40cea17bf0db17d1707aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13d1d003cca45489900e95abc30171459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09094c699d104e8ba772fb6a20ad1e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370eed2abb90ed2cdf756ef288c557d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fd3cd3184f78b246afc4904bc154c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f949712c0dca279c8a6cf83352c17c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6179719a30389bd0ae7ec4e3332743e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd317d60d67d77af361d2052f4084c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af4c0ca68e916cbb2a56db189610ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668ca4d115937dcc48d8f5e40f8e61e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8672092da6920a1e2c8a4502b9203e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80a024b04040503b5de740df5b2fa8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96e827b1027d5c8af8dee2115e7c1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098bfe02efe0549984ed83cf61621ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b77a953f648d87c727296d98c30fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a30d69a517f723d98e2f87962a143473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c41dff6897e27211c2bb2cfb300f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba43b8345ded46eaabe340ce487c2fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c2ff6e7a2ba16d35c6b0e1396d5aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217df30b6aa65010a19a7309093f6439477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf097bb254e08d68734d8a681521915478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d79b085ea003c100f32bb39dbc7781479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a3158b523df6be6d65dcadccbc379480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544ce7b07089080654a0745a537ccdc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a8e8d365d9dff3963ff35a2cd6fdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff617bbb91a528573f07812ccb8c1e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254c8749c27dd75f88b06da614ff879484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc34bbdbbac702de66def7657ff2a1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33adb3a8b4cf51a6bd2559c068c9e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee442f55f16c26c0f1e40db3be78fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e137a2f7678577f31bc65a40de757488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb7a942f99798e035660eecc89e63c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421e6a8123a368115092fcc48fa42cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e87bccd5743fcbf6505ac33d2beb3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a7839e576c60a83229c893a027340492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2148b037946168474113838ad9f3b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9601342ae7a1656cd09180a04332cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbd0436c74526b3098e827445b60ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ecbcf993703cf048b8ac795929c2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e97b95429c9522250046f30f487413497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb36eec4d2b7c668e1f4f0a3ebdb09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23359b7bc2c49f3b51f704c60732d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d6d54458a36b0ffed42bd4d25438f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436d70ab18ab9b36d7c4e000e5c584a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee722c13c505205e5b949c2b089902502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344abd18749cd8df4602416dac318ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21e8d2c6f915b0955c27a4db9aa88d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a36b7e40c9d1ccec811aa068428c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40cd3ebbad0629d7b495005f053e60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4dcd074c5f034c9c863108948a0be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824ab36e09632462c8bffe88646fba3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cdea92b4bda90516b8796e2c11b68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a4de7c8e191410839d6a01e36dafd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4fe5c5d71abe20280efe9eabf99ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ef876f49bd481581b26c90646f08f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157c55a15b725806ff69622caf7eee7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87230a32afa904ea1a7cf5d7a608c71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c051d1154f29aad20c0db7e6361c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fc6b26be74c204185b5564e620afc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dd878a68aab5cc2ab740d0ee5b7af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea048b487605c4f15b78b8875f2f7e77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dc1c58eeb7e544319d851201c9498519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4187809cb7fc2de029496ea20da2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a208082361043e833e052a6208793521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335da674c7ac5ef5b6af3178491c13c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c1afbe23f2d58ea274137516b2ae7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f00256ff217771b6fd92953ef2cd71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2653841c340fbd8e3c6d11d82bdff8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cdc4c672329506ab079ae73900380526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b311f67a701effb250107ce4a178a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1569277b16455adf6e9bc996dcb5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370911c01daf95a35f1f50bbaf4bea43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ea09ffd249759b0ef316e95493a9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1e9f615df02b9cc73de95b05014f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdf446eec27d8837d826f5255f01d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79470a915887b407fa0dad12d23f965f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f383e753aaaf38ff58cb43c026552534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e2f8c10a9730b228a0ed620f991c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56fa68940f7ece383fffb5d27e7e2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b7019e9d4fb978ff9d67185225238537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01544ab3c512892b02cb3905c325a878538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5f2c75d44572e4212a91a62ed96ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d816a99e84fa00107295e1ed283b97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e21dbea7877d9cd53389e3f334aa62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559454e637b3fb3e9b6976c29c3ec72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33bd9d26a343a6aaf3585f48f642be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a13d1e70100d1e05ed8c045c593c6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacaed8b726c71a42244803261d52ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c250637c48f983292ce60f44af7a87e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d8f5db0460fdaf45476b7613dc0d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77576ab7ec77af78518900a8ccbad4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686c50684e4f6663a6aabb626996235549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994717312f995973f52a512859e1213550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cb0584709047722a32b3e1f5f555f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e575461f9b439c512b9d0fe143bfa77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f314dd940d4e226959ef41b77d09470553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc036356b381fda55e7be31f576e91d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db73e685df2bced3c401d62d3418807555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0372d1e2569c1f17d403fbb97660e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e0a5668f3be4a9a79f896f1e1b34d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f16c3ebf11aa1207e39f44463fd885558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19b2755bc70203fb512f9a47914b9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3990a7dac1a88e29cda8dbfba4f654560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e47683af7fa80583f8151784346e61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150d6cae19387dde37449ec32843a4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446e8bc0eff2e6ba96a794c4cd48c82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de8c96a50f03458e624f35441318cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09409cb3e5512b1bad4c7e94188daa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72ebeff5031a7b95befa285043377d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6b987d3d72caa2386771029a1605f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b651e3286e298617f4ed8023e80508d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9307943b4d771e1744fd4928f487e77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1510f78b8e4ee996e5af8f3d30bc6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027bad0f3226086a9cea7fc8983f441571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ef69cf9e5906b751f83068ba6a9d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6176e48c96e5c201c43bdc8287209573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86a8f080d067d234398e1273cf926c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4a639ac82e1ab0df89c33c92834cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ccf6c6938ad748ac7b6cfaf57abfa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859399eb22b437c0dd19b393727e5e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9206c0c4fde007268355f3df0af739578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83915fbe18b7bdf847c976e816dc47a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7da8a1bad879755f877f7d71e40f6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158b452437e2cb946c8b7fb54e1a2f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ed9e561497fa66db12ed5164c7f17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1fcd487ac2b12814a4121d728c5d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62874e2d8dddea06a3e665b10ed3badd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b698c822e76fe8bec7243d19a5cca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7840c20ff805ab6a714c619c008a19d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c96d9f84cda21553b9f128889ab84d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ea067a0e12ae2b7578a4f0c9a84e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e854ea2dddadf20cce63a13d9b0308589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f1f6f79aaa32e3c9a4decae3d9f12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663011795424533bca418b3c460b485591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6797520d03556bc6653bb1582d8b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52ab4341ceacbe6d0ef1faadfe49eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499ffdb3ec45f0205165c71ae8aff93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153603948d72895882d08521dc2011a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e462970f928b97b0d53c331c56c699596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3aa1d5c58cee5fb6c1d573cec23d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999600c28f4c8692a89a7ead5ad3437f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00b7263bb0e871453819908bc3cc12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ad948a34fed0c19031d4dde540843600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1b5965de6be34bec84cd8d39c9253601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1755b0c84c9701130dc576e4a8254602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28bc369946e6fbb9dac5a2578c2fb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4479f21a4371bbf32af151c6a6e300604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951f9488ec944a9d0f64cbfff32a3e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb1b5ecb1231f71dfae1c453a7efd8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2995c788059c95246b3fafc43b0b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a72e7477bf1e9a9f6c6556f1a16d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a1513ffa7ef51c46ff3638d6add27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8fc9281a8dca1848fb60daf01564b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece10e401e37580aff0ce6090e368dc4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b15dc88fbe71f58fab31fcc1bda6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e481141a8496cd171da8111664956613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee64aa5f22d8f9ec7af4d8327e3cc48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c37d7d03eb53ba7619d803525e193615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723d48d02c75cadba88b8b083ce0e71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d940edc242b8249f83b3ba5e412d3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eb5bc212dcbc484a538f7fe72575e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba927e246e30a3a2ae5238b035661171619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035f80accc8d06099c8e7427d7770de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dbc4243c388d7c8f22780fad25cb9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93660f7d7bec2c6797cb67defd1a750622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d938fb3700f7a28a8916e60301e14a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82347317ef96ea0a68e7082251e116e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418605657b0db4343e5bd374c897758625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a75eac38e6b4dda8c93d67358702c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a172bb899ac285028fcbff2c1495d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c84e32e0f54906e761c59e92722f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9049febd22e5cd749475dcf1b042d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbdd1146269f9bf94869327970f29c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5f3ce13c4f0b9caf18d4db3fbd510631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077e73a54522c440c405db537296f5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7baf09389a1897b8bc97ee6ad95404633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbd72c347158658e5d01316442bbd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228b98ae655b5140ff2920efc8f6ab1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63246376944c84cdc66de896caddb44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a417fb8ca4098c23f7e7e3c258696637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb1e4bc3d58782af3fab4d920f0b45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462455bfb4a1d79377a335332f318dcf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4529b71e86df5749c7a40a8e31db2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae640893bf1c5700bf66a938bc1a5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41894d6132f0b98e747591a7cc7b6e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2514356aeba4364bcb30708099cd05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3679afd4de2846ff8891b658ad2f89a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8cf54b7e1ac4a3eeb091b87e3ed7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03f6310a6ff64e7c8329674fd2051b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed858e8214e01971d07c89811715988d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959edb9dca708f9090d7682c297754ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dcfb3898a84e482333bf4513ce372649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622115f3133faef930c7ff85289c312650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af83c47cf5d15784afc1255f0fec1e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eef4d304476eed805beb0bc1350cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434ce42d8ef1840cb1e3e0a0a04482b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee34ee9f941cdda4a18df87748a800654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bf402adc4e9a71131568ba4ee5bdb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3aa3e7ed228c1d354db54dbe6ef51e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeff5d40e96bc28c1dc43aedc7823a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7b183aa0188ea063aaf5759bef20c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c71c92d8efeb4a03d0bf4be5c3a07e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8621c5477c584e268657fc6a1447fb0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250423a706f9d018822f5d952e19966661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d26e14903f6015bc85a02c78d785c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0afb3ea08a8abf84842a355bb360e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699491cf93ec8ddc4a4d62da084a3e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3f1f8bba0640c7642466a226a0a27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d05731e46ae651592b1ed243803ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65abee715021b3737522b2e13562d37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d036f45091f43bfc55323625582a29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d59c32161006ed9a4c51906d756132669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67858d287d86d389885e5bfcfce7d7d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1046fd674d99d21aa8a578e2cf8c6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac17f142a84f3469dc7e8a60722647672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93db89389a9b0fffccfceacccc72047673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5bac1174234757a7ad76d4785b46a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e102c31a1462627a30362dacc22039675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6b9ebbc1a7b82d00c1d79b6ace7e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e1fa8522dd26f814dbf725e7bc10f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce2fa41f2400a385d6d694f1f35d3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78336a11189367e1a4ddb5402255212e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee687707c3fe836b7cc2a1160d637a81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff0e5411e8526937df0a756f44ced8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cddf341a66d76dbb161768682d8e9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549814ad6aa36153ba87df7bd398f58e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f261453c0120899f03e1f7fa6bfb3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ae4c6a50fab4e065ee8648224a8ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cef3e330cd8209a15e55aa52a7a37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dfb16d05d192fa894b48c91010a34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5881aedecce9f179b52c6d530de5d4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f3262735a5a4d02fe7c4295f52f04689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76f11f3abd35b0a00250b6abfcc7cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83580e5607dcd0c4a209ae168cd6d320691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e028fc2ebde1359535ba3c9e49509f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e071f75f8d8315f03c6785e8a60d08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986b7c875fb597df5806e76f92b255e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd3597dab6a757600cc5999969447b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5878635972fb494a2116e715991e66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d69ced8445eb5ce819583aefa70d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2f0ff8a7644deaaeba726181504ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d32c1a175d290d18d9a496aaffb6e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73910489999ce4408b830ba30f32ab65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0a48a52285208141f62b62090930f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf62996ccd44a7a31238a52b4c9f2f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d2a45d74ea2a659987e6ff5462729703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec8e563b32e31b7b0378fd826480d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d42b45871b5959fbb68c14ac1a8c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf3156271e2130929fbcca40759afb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bcb59b8887291d22d32bbbd9cca33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2db311ed09f2314ba710cccf840e23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f00d9a1a071105bf497959433099bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45660ca40472f536408d2a318d1383710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6ff0ca727a0f332b673f1c807f437711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17a2e74c5ea96c69bdd523bd1b21aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe91adc31889fd21adb704ffde9bcc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde8908b2ecee68f9a0957602ad38e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cf4fa028db396457ca1feeb2566e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6e2616eb66b48df400613276e04d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27ae547ce67b50ed50e19dc4874d3a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524167931cd5c3b4dccfe582da364c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebbcba60ae955fa229daed436a62ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050752c3a27cf7be6d4f081ca3b044d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39b56b20d3247427708c2ce619964a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea40f62740a476683d26b376801f3c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eccb04c9ee47c8a40ab3573906607723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60df05e704151785c7b149b8ea3a6fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4cda4805796ac89ac001ce545f43a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499c42014fd200757cf8a372f1069a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1db4c0d97196ca59b820173ddc041727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70b01acf4c12f44de69656039cacac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416e4c8a379b4fa7bce65cca43a6ad0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad81559a7f6dc3b4895e276b9d410f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dec07733b5d53210c0a29cc25c8959731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296095e51971abce02caff6ee9fbb949732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28459e27b47627eaba03fa5047bf4d14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1565bdc2ae61d80c9c62258c0fa564734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42175b2017c6418df0be3b855e465c10735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae34efd4822f932d29f6b6d8271e8f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4992a20ee0d6d951aa885d945aa7fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7066156253e3406836968017dedca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b624979b79d46d0903da2984b823e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb42c148ecb2c76cf3fa8326f5f56fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4332f5c650200848ccafc3e5423ce6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83163041fbddf859a208918b54fae559742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b58fca9a5bcf13731290f86bed7bdd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69347ee7ed58b012e4e192b041f576ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1be415d955d53a3bf454fa64750ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0c313c9761223d83b158a2ed20a8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b572840802262ecc28de06573e804747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee386eb4dd670d81c1fdd7e0584682a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a419d89cc556d5f37bf72bc7820e3c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5760d24718af0cbc496f5322675517750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ca64fdc88e65d3ae3823c155a24c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b97c096a56bca41fda7a2d3826846c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef2d2683cd80ba47ee50b72cefd470753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c894469c6a408951a1e3ffeb444dcea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9806092b335cf8b2b1507049b55e60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e54204a46988b46d42b6abe5cbd45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbb61d5a499c63f1e234ba29650188757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9206488bd37ad3df2ddd83f234897758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105d1a2168e7c935430dee14ea03107759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1648abbd9706829ad6bdea47597251d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec27349adbfe751189093f9dbfebdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c02c69922909a0d4f1ea7d22a3dcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b55f0d198caa7b7a1d38baea2dbe4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f707cb8e76b8be1e401e99b3afc1c375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009a122faf61d468df43fc5ce18e0226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef0b0a477c542b2a644e1caeff4f497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4b0878539486700022b77704d03e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274351264ef26f116bc2771b5ec5489a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a0103ba3d510d500f7b0c4775895a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c980d0e49382b553398872e3ea3084911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e014c98be4f3f46fdc8b4dbd36c89612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b59a926e5475b5ae7085ddc4a71d9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424e2d7b0aca199322745e50a2c3ac014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959619e4eaf212986afd9c06580c388415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc48688610055faaac9a391e7ca03516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfa81f0be6bb70f64550b7db9e424817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9292077f444efbf96ea92a84601ffa418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158eca9e052ebe1bf5f63ebcaac832619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa0dd456f1bef63a47157dc1bd11c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951791b7db84fa4b22bc1e9502f0e2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723d92f47fbeb53fdd73e269d0ebd4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a7a309b080821f70776d146cc94b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489e5a5d0ceeb4e7f0762652d87a1f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48def5aaac23ab9e80756f8ec69f73ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313ac340f88b402bad1ca2e85ae440726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b0ceb750218242a25893e4f6d008427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc7b1331028263cf6f731cf5e7758d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2ff8cbb61a3c5638e6b35337ef16929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571a80d9f54086e3be47a927b2ebdda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbd2c0e487d68367d64c4771c0b21031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292ed3cadc0adf4cdf25a202eeb03da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f0a01909cf355e7da609e4b812e6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bc8487e151a62ef648f12f8d234c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd8febc740258bad68c7256fc0373a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a170fe87dfa3dd49c2bd5fc3b4a8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fd1fe237e0a6932a964edab8d5a9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f85617c7909e74d22ce8ca1e3705d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3703c3de9e53d8a5232781a3c8066139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81ebc476a16857c61f5d7bd0a04f0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15193557089c1963e198bfd2587c4edb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66ce3b0e6b90274bdfe106233686a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fe51f8acdfd7d5bfc5d8f7fb1a23e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507669539e3192e9127d1142648ee4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6f9899b213f8790cb04f71742cb0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a668f6862a91cfd57c414e30b368a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7254c3493ca42f0596976f46f9f87f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6bd819b12946a9e8de252c250aa3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffa8a3bcb6bc71e5e4a7991d07b09049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fa807a3aaccf210f37cd662906aa650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635cb30a9560533a9176df827746e8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecae0d46235b2a3f94e9d3130d6c4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c1089e1aaddc507d172ed887b968a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf5410f5c459310768581a850a9d2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de88c5c4cc449679ef3ee3027ed6a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008aff13e40de1add84e395fae896ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0ae3699baeaacd0c27a2563dd084657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10d290c77ab26b048cc70ab3b3633b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ad8af4ccd7df41f66c21f9e88dfc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574073418e5629fe41da10a926cd9aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f147c6468cd12c5ca8552db09afa84f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99da446ed4fde84e5a6bbe0b09dac0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046adac218c5cd0ceef98e386373e88b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049d2716a227af87a5656edb8d609c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab302e6ac3c6a0c727ea88b140d500e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad62762f6da1a77ef877f6b0480ff0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6170eb0f6be23429ee1a2529a02c83867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24afba38b3d0135df40608bc4f0401868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341a3a44594e77333318789efde599a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5988dab39fc821c27aa16d19835cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec4ce0851416c81ec642b3926084df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1aa440b7070781769807c2e07cc3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988c82a982454d3b0d1ec64f79fe8c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33457ccd64c8cd2372ccb7480100768974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c2b80a7729ea4e6baac16e36e4ccf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a3539cf41ab84109d3b70745d73b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ef7a04a3511bd105057c7f0e1335a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceee654409dbabf234f1bca9ae380178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e658c9756c1dd966e8d460efc51f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46209317bd690e10d927707a96ebe6ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb2189d1e169de2a60ddeb49d9402b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398b87123453ca84b852d3c45875a9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d41ecdb2e8c8ed89b0ee5638a8c9c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6e1aa7f46f48bfe3c86984628f06a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60470404f42e0465c2049c7bc6dea50885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976bfc15eb01e6bcf96b835bfd2157b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce79b6904948dd2f42806f4d60e46b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54bc2259bb6bffeea7d137a1d22f9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc62d9541dec06403f62e17d770ad3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a23364bbaac1bea6c52219e26df7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f346b79d29e3244800e35e8d48627991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45d622ce3125ed8ac4e0c0d67344ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b541901324a4cd95e2f46418425d71e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b9e3f08653f96ce19e69b74b7d80194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1e78489fe8a764b466708bae7798095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b21c320d27cacbffab5648b28be36396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280244cf1ec79cd83a8a27b9a3d4c15d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac64fe311583639dcf5d44b324e711098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd62e6543a66b1b16d2e9c031abf0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462ac43d9f31f886516ce69a2ffca47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be729a38771f9fc4f505585c374ab296101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a2317cd83f1081a5945bd930223b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94ba8d9434e86c81ae539671aa166f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfbf3ceca0a8b970c2493230e73c27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e69730f4f5d6e53812dc953d15d256105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82093a295d0c8adfea98097518c88f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163a6e588e12cdad5af3a221c7a39e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1986ae891c44711853cede402e9e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8be89cef50249e0a3a32052c7a0451109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba185139709f5565db337dcdad933f3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775502c949e48bfb500aa4b4c6b5413111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6864197aae98c3d3fe027271bc359d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979c4ba352ccaeb7cd7e66731573691113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312cec49ee59a52b3bb6d5cfa316093114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f0d5b4200d3ba0744b69701fbb633115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04db81a83308412da0e01bf1863fc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3648a761c5cf3c752d821292d338eea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed8958fe104af287ba995cbf222251118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d9b35712ded724a73337a37a2ac12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd12eb5a814e8675641a67c6f984f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f53674cfb73fd74361f7cecbf852ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7f14a0959268acba844156a073722122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2576108a664b1ade703de0a0d6bbf3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319da439e849f606c01d3e5040c531a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a41bb6855d244cb236e2c1e1743e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce61d66ca8d8d8a29811f20b581c5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41418dbb915e3992aef2746f36276243127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09e6503d10e3b2e90a0d56e9e3cb28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cebc4f691a0ad13adca9cd1224a094129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d283d4dae04cb4036916ed448406130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe2a10ac3b0b22ec8c76397e131730131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7ed1536266405e9d46c7ec885242a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004ed50f5f468d3332b76094b7983a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb988aca28b55dda45974393c947817134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f710425c1340f12bea96c545c79fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481234d1567269ab96b3450ce8a991b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15de3428814a20da44baad29b55faa4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172a41f2ce82c3c14653dc3f91618f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce93aa35cd581b1672e539b90b297b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2624b27f6be15928d65f61ea9caa0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea795b0a5a734f9737413c35e8c778da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55405bca896edcebf65e8ee30e4f0fc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28d0e05c6df94839767eb10797dca9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52484326a5ed868efd9665907aafa38d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9388f2126d66bd45691f6585bdb2328145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dbc0169a9c7f6f6c5676b59c1879a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6018869541bf93917d165013c4757147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e17b12c104e45e803559a3066a11ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7614e0f71ea98cfb9f67cb45c13d08f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4ab497b2d3aaed92835ff3761a84b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07031c2571750c0ca8e2091d704bcbae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef7e587f23c08290cd94c4edc64af7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8face1690cdce1c44838b3af8cc184153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9bac22782e17dae85b98f9d9cffc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c53d6d346e8ab83e4c4b66c4d4456155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9007c38b89d64d2635fd5df5e6ba8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622f5a21f8bacefbcbdad6e9a29caf1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ced25a93c82039ab935e53bb70d887158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7ee623d00b9619f33d0b797f0033f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dea46de685801b812267b2b7a23fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e321cef39eabb9529677448bb5ed8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3e2ebf5fc80a05641a7c0fbfb322d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53dd075f8244f69d27ed1be8825af5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf180a114fd0c2f6803f79d32f270a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a9b5f84f4b8ca9ef7f284aaaa61b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660ca277a959d97d87c495dc3e603af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f3e11387ce6c2090dfcf3dad69eb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87f2b8ebfc733acc6bada0bfed76eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f28d9b9011ca8496370359e9dddf4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0647e219112deed6065b6a201598c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da60017ce1e1e1b70ee9109e1ca079171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1422ba5ef2d60827ef0d65693fcb476172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e340dde4d0e803c0da86e7697bbf0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089de3ac370906d1a669b6ad78965f63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be50ad2d6df289a7fb2d5e85cda4a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edf6ce87838db9f998a072fe974fd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e7b309a137ac0a4e2df79b66f30fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ee3c3164008bf5a0da115b222462f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398959e481a65d26fcd6bee76d2fe0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f618baac362b2a1e98496e2c6b6c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d820dc2c50b52d11ad56a954b0c78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45a0f97da1ad02b347e261f3503583182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02893599d7df36bfca572a57daceb11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d1612e5fa1397b9185b27d98e763c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459888d0258c8f07121277436fbe531185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab118f92dc63910655ba0f95b81638186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c9e367b99be57bbf8c31e0321ee60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21e50ee1a485ca511c8106b793b70d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28308a7d8201045a1e95004af868fedc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3222a39a1729fb1b745e3fe68e4779190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dbec76d67f74a4d7b6b4c4d7b8ea8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f0c92e47ae1bcc1f58c112daec697192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbfaf47f4c2925d95b1ad0b464b91f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2db49b83d74b589980d3ce6b533618194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e72f803d93dadf072ef234ee60aaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839434cc599e9b73c59926edfa0ecae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebb4387275f6dc07f3b0e3d8d6b34f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08900222cc8f0cbd4837ec1d35cc99a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb534b29bb0720fdff3ae334b1aa62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553fa5df9dc61227d381b4d138cfa2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f86e8090a2b353a616816bf46246ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b0d6050b3d4ecfd9e546e334b81f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1a6d6ab76f6ff5f278db42281fef4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639883771bf91e979ddd97e87b20431204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8ba7ffc186af02b046f6be1ce3b20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09030fd6fcd856bdb44d7642b564b936206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74f839d2405341cd08a0f441e622e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b3fe46687a9d041e43324ca66f4c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cfc2f50e0801942a252922906b78b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc60a5e2c130f227fc339276251d4ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874abc8115935dc9a93f4122d1158dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bdcca1fd00c3dbf8d54d177c11d92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10179264e2d0b9a327607c15d026fe0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135c7237eb05e7242c0a19baba308c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c42167a7973c7c3d469cde5d5c8da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd920188290bff093bb7eccabf6571216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bd7d01115ad2359d45d56e714f77c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858ad5664229252939c9b7fd2770b92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93246c2a62c4dab0e7d2c2a06cc8e0da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceba792d2785fc07928d1d46e9f880e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7b390f6a69026e6768899092cd171221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab3ac528f3c549fd2f8f475f7426ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e6a4bd5872ec76a6a8ce5d45cf4c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3a97a1f78c81ec05b5ff8eba7ffaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88253c2c11c43fd83b92fd307e460513225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e599b33e6cf67d1b6f8868ddadddd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc441eeb25bd07730d4b2ee3162c3da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f81bac44f89872ff52679f1b50d8a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84795bb37c673bddf3aa8be5ed5f0ad1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dcdb1d38a2b0602bc98a50b54a09e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0e428ed4607b03ae769577c221601231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4004933e0dcbccd8e1a9e1e6669b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45cee0a53326d19a4bd4eb014e9814233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655878edd506640a0218d770990914a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa29a55f89a1708e44fa6b724168544235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1546d3208bbef705533cfa481e0955236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60940d98ca7bf2026a27f2bb8bb47e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e05b163140f34e457ca865a2e7a5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab468dcc4f634ee285d6dbd692ffdcd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c730bcb45ff3c04874c63d140d3bba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3153b791e8b31b3b6a27c7dc788b31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc62ea748f1b2e8a747f40e5da954f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469632a843f70acc20e93b3dcb07b015243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4bb1d56caaf54cc2c7abcc74d7e12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818182e0eb9cbb5e8102fa4f8e18992245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bc74198177227ff1378ea4688c83e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7329bc09775dee37b0cece89c759a66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa0933aa601f7262a6bd28cd6ea5bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23d9bcb075ad4cd47579e5bab95cd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66d7943f8b1ad34d7e9a317f0e98a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50477d405be60f1843ceda2cd59df4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0f6750bb6059a84b1e0770b01bb2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01785d7a1ee589c15eafbfe53ac4901e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c990fa9d9490eaf0577dccf893cd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f984f0aa7b94e67d7bce64f7e889a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd02deb93688926f49cb2351e3e0b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d94afe6a58017393afb1c14c0a7c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418eb8a1e045f1afb0c7b1fce0a5ccb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f9d446b2f7cae5c38ca61bf1117ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9d0a3a11c503268dbd4850690525d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a34f762707d6b5a8910e3da61aa1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97f7812168a2c375b593d0d58e57b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd2bba227a2027e21d45e94fe7a898263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e607d2de168f0a2b600f2ed76b94eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224a30f35464d139eb5d5eb0d5ff010265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff035430288cbad2143b293f5510b575266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f1b208a98a900c799865e8aade7c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1f7a5e164fbc9b040f9d4583747a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaa674ad7e78282b8c967d246efd2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9c7b0816fd3813615868df55b4ed8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5055c6f807b9ef82a312e4258f6317271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc606160cc2d856c1f44a498b3c4fa6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcf250740b4341bbd873aac062bb07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d55e955090635576619ff986ce100274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1da2028fbea4d0b684eba2238bbe58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fd2b90ca4a61104f98370c018f773276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba228372fd5c542ec92244b394e33fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31e28949f2bd9ea4d8530ef28cdcaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645bcde68fa37668afde4897e895891279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb51a5e672902ebc2b5a6f1e1f36017280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274c181ad8f597e201f20b77dd02d2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff56149402cc48855e2403455150e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc57187da7cf411b59ec9b6c1ad047f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13721ff59a2842969e4a403588bd0241284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e393c632b29ca29a835974dc65ec5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab91ce607d8615c88cea1a329320e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb5520b3c0877c115fa39774d52033287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ab46dccd36ef1ee57ef71b45f4c60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0d5a7030b217f8774d4dd33dcdcb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645dee86943dd0216ee834f62f99807290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd877835d2844220090bfa8929ff70c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d68b8b1f16a714050d63e6d8a4fcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939f2c2576221536a3c11d949d52e44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b66bb491f581b6f90ec838eea3dbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac845196533e706ece03e699653de84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71bf8d19a9b502549b561967ba2bd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186389a00ae59db4252e52fddd053488297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e18fbaf40cded90152b3829b19dec2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58ea8962e2c5666de70f40140043c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b4c98e1a61d4f70f752293b47fbb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969b71e21768a30e98c7224b15af744301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7281d758554f12b9045fbb37554bc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644881f8f95f37cc47f46136fc989922303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea227bd0849cc5b27f9c2ae8a0ac8fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd3260755ce15349b50badca872f71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0e814349f245667177781d287ea61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701cc1232cd096e59f937321327f77c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d405fd52903082030db6f245f3bae8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000a8f0711143ba299ec103f3e69681309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7a2364716e45c9eca84af4c70634c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bf284a0342d56c66ca4fc260f6e96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9099477463085a9e99bb4bed72473312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0e9ba7b5ec90c31d2905a92a635b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d529cbeeba1ccf3be51f68a0a7f45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777790b018ac6ff32d935d27193d9223315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c91741bdb11eb8dd39023c20524f4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa39678aee70c573d07ab0a165615317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2939330afce9a11609158d3bd1dae0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2c115b232b5ef8aa76ef69ec8dfb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb4752626257c1572ec501af4fa350320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142a18a412534c0da41dc5ed9e20b0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ec7f24e3a9b74666c6154c7a294fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84815b444faac3d52d442af79dcbd1f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c4d33fa348407cf8045462ccb8a2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a8583b6f846f4dfc92dc0d1c4cbbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c07be5911a7fbde200b1b48e96166326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110bfb1896b6780ee30227394e810ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b92aad58422799505b3608a60593af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967c618607347fa9d4b2bf931e68b87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b2bd97551cc541e5e41dabd1ad7a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542956cd8e8d5fd2c611bd21dee70e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df9e5e06054503891d55868280e222332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf51e3ba07b59b3a28a7d88bf73f83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d0996a930bc4236859e44927800c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eb35151d41a9c531a30cf774e6a93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fc13a4388d3d764f68daf7b5059e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3f660e058763024afc39da0ee97a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaa5fe28a8da1fb2bfdb629bacf1c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aa8c33e664968e066a40a8c4a9a1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65642c50efeed437dff0775785d124f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae39ef1a48d16d62ec6ea628277e71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa538b7cc5bd550bf846aed191a9a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a7b0c6c7ee2c7dce865664db02916343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e535e9a0170e950474b368aa0b41114344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44f19f7c0abe1a3e3de1fb92819399345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e62bb2e6b3805ab5561cb7f9db8cda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b70af8757d83f7c050cd5c675dbcd6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dec61fd5ec3fd06a7c4ed9c92f8b09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9f908b6a78d65ca17ec553c98bad1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221bea56434e88d8f698b0bced0f065350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed22d1700f3bdbe0a23a96613117a5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce06b7c60cc4843ce8549629e78862352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e05f77a7e5273f8b81b60300d4e8ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9664fb178bc8ed41e47ccd3f67713d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c0d538280b247944edca3a9316bc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b02f9ed5aeba18e678c66206a8bd7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ce3ba5a59d2aaf6c2bbde15431079357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5612a62fa345d0249862238fcde605358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38b7963c93118dfda2b249e1b5a288359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb7a4fef84a7d8905db9b5aeacdd55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ae3abe6190c115cb4e65c35b0a9d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aebdca08176b21da5ccc379bad6c3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dd855ccdeab3e74f5fa3d85dd4675363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0ee92dad0217bfd73fb80a3f0f57a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9c5a8511abbdf5592ac6a66ce1920365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf48b5a946495db2500d4c6430b00e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1ec34f70780b30c7ebc2454a4521f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b64ac265442a01ae2e91814f61cefb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1cb3d842f51f581e58a586301aca9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bc277b60c351ac979a321fb11642b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbcea8512b9b07d99e00b426ad5214371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba920d7a07ca5e39ec63120b7290b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54872926860d009ddb4e075fc4b9c8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be70cce160efa08b2cdb320fa661d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb193e906be2d09500a3ca8e1de6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339cd8e74259591a2544eb718aa0128376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459ed43632672ca40fc9d5cefdeb27f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acfd8f64ff23af55bbe21051b1c98b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d398e6960cdc5a88e24ac1819a35c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd1c93ecd1df7838938e962c42d01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcbf115b0e5813262596bc881a482c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4938f253d5a35deb15d7bbd8c19da88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6ac9534793477e34c28fd7d19263d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ae831dd290ccc181b58db16677f0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f97598eab0d9cd2c5ef34e600e1f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0651f8c2f90c08e3c08b5e1606132d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92078f4b40b8499b7d6b111dc7912e68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7bc1f38158ad2184d0de91b25c84e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bac93e68a0c0af7da930e2f40fda2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b880d6c2d80fca56bbad2d78763a80b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83df84faa8924d055b52d0cbfb66a49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f254c17d0f93258aeef238b956ff8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef30658b4ccbf10d4acde5756ac51d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046f767c1c892b300f90674d0b35b88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535ed5801ab3f59448f0fe68c2486d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e67ab04742f5bce8fb7789ce2e7dd7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317339af8cd3964b9bd2e602bebc9a6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f739400f5c565c28c55d98bbab7fd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8ade095efbd47bbc70daea7baf799399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e41d1dea3c092ce033ce548117e50d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4021116b4f4cf785763d83da17c094c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4d0bfe8d4f07f6e1f6643cd604f0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b70abc49aaa64dd8312a1d4d51c4ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f562b992454142ea73ded7e8716ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc769cb8ec39e879753f489c7744d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01e2d9b4c8453684c99a51fa4e10d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd04bad05d8ca621c252ab00773b577407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b50674fe6e206373564383339ae62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0d1b64bb6e78ce71094782c35cdac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a5437dbf70be275248ec7953274b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425647374a366c590c5fbc13b645f5c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ae937d862a57d2f2a3ac99f1b5976412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8083149642b57e0130e60fd6a1eef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d82ece9dd2c15d9652112d55452c4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b2de8317700a9e7ef709f73263aea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7707c018e94ef6d1b87d93133479f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290804089bbb86e2b4132c261240281e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096400c396703d378a78bf97acf27859418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778806b3b00a7d6f6b3a3243929cfc02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3f6e03ea3a6f017bd3122c14960aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e3c927851f2a6185c820beb83b115421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd2684089e015dbbfc86fc5875e001422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83440f5b1d6c9d2e238384c8a3571e90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f32db955b6c96bdbf89db5cea0d65d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83737ebb2c4eea67a2c58cad10efba6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83971dd2e4140912454eeda824b0b294426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e9b17033c190779fdb8232805a362427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81672b68a5489c7f480f66047fd03ab0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049fb0d863a3a13f2947b9a5968623b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7caf393502e62c2d71f8c0a88d740430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9299e35fa8a47f6c3a9046a017555e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3e8abc1f0859a4eacc39120471cd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951c1308f17fc37b2ecef9b7e706a87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e7f61dd64fecc10ec6eb7c00a8f1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03690802d96f16ef6b8a855046dff98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8034b54f4adf90f64797dfc4b5d484436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7e5d76250aeb4637b23c6e39be413437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff23bacc4577998f6f5051467a0299438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc839a99dd1bb9066f5e3b710c81e170439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8a209891d7f98541412431c0be79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd4a48a7bb44dd19098bcca24b4847441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87286933f2c48d682a63f65a50a43dde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2706e3d7662e5b7b6069ef45b33e2be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866b3e974ace99541ce863c435900fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536af1251e8cbf3fdf15b39dd6484e81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8359a84fc119685c4c8e9ff06cbbdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3486052b5c09943647246b6c752eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc316e828451f98eae4d6ec18cb5f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c556b3738613edb9dfd7391781e9224449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bf8520b5f90d0a81bbc0638b5c1fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01fdc447c5eb36c953dd7176fd1c7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064acfbe22010858dd5b87f7a6105ac0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9416976e3f15fe055b27859515b66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554e2d5a05b74b47a4f94a72151e174454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3d960e5853856172a0278c190cc08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a682a3edbb531c1d9eef6ca53e1ae9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5c1e7129abc52ebf43d3e7fe94644457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee4d220c977d7f52d90ff65f6c0e0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b88e8c8fed3a66e893e1b4a977b869459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d8b0b1222a03f0fa00a08764338cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed689020d51f32476425abcc0f3261f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423f19254d2f4647aaaf66a4b8c96d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df034a5af3c74f2d9da7af9cfd4e5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023fd5e7c80515981ebab43b1172712464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e8c49a72f4ba7b7926a7bac589fe3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77a48f808df4167ec473a2fa0b381f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372644a11b516213f5f1e3a3d869382467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f1c4d255a26c5f68b1c7d2e5fc277468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14d985e302e808aa36b290e2fd516c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a37e73ab08659ba2dcd753e6716f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62747de9c53a314c9f1d39f776e2983e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8026a3234211acde94264bb24ed92472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe2283c02230bb2f399b2476d2f4a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dca146ad20c0d01657855726962727474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b635dd6907c049c8760ece6d5456099475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eb33f417f326c4c991440d7699527476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edfbc3ffc22f73644d2ed76b1583ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd526bc1443e0f86daf880d2cfe3e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533ddd35c4cfe9dc115016fc27e8086479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0860e3463769229929f98e3574c448480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91075fcdb8fdd7b410bf3ea0851605b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de329ae3107ff2bc4478a81b48cada482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eba8ef904a48623bccd7ef09005cc4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f409851234e275462495a2a38e1775484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe69e28dd55c3cfefd8ca2cf4a558ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebb16b705c7e1a85350f5f3e71ade8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98afe5e5a0304ccd30d18882990b42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758687295b57f4a00bc4d1d441574863488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7adb1fd1903170d5afad2726a1a06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be2f0dc33c1af1fa78d0671589107f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc0dc0860839d536f2392d8fe02419491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e29ce3383192f68a27013e4317854492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd153876c6c13cf91bae492c5d48819b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678a7aeb05cc02c0202e73acc90290f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579b59e1eb0ecc48f5ed2cdcae1fe1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5303ec2c0cd3e9261a4e4ec265197496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84383a5b7bda5fce65daec5370cabcfb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f81e7f7d0f8990bb7cc9a9cbab5f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f8512602bfc538e49e2cc2841ee99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d945e596d2c559d995e6e88ca787208500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330301c1fa268ba0fa8b5d63c4b93a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0141a370cd8b7c3ed96288a98cadc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb2cd48c35e88088f08568fa1857f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fefdbf27aa1c60b6efdf855f036b73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fa86bc8219ce4ac04e424a761788e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f6b2f85329e59ddd00205f210ee4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea6d00b110f741920f4030cc0e7f65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7382c2b7a2e0b822e0743f91b030c3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db109386cc1c9be150812ffad24a85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d59dff613b7a94ace9d2e8a2b826d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c89cd8b8b33298a401a7b524aaf88c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b9e7ce77ad821425fef453f376218512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994d9986ba8aa0ec62f06c9d5ab095b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad692b2fb88ae4927a5a269aecc9f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea01944100580391687173e5a4e261515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f113748a32648a27e48ad4e6264c3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe422b6cad6a905c1628a761fc22b8a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c45b5347ec183006208c8e7c526baa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44811d8a3ce581d8010140e3756482519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc55fe942269a7cf6a7f75951efdf27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d78c5834a6b40255d9c5847731c28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635e6e1885b61a9542ba2bc2ede6f51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac37ebe101eb231546ff06df579740b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d8c86b9db6a60eff6b2d4a6a45d5e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e9df9867a4a74845355761d8c6e9d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6510c9f3b884bd0800d60fcc6815a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3245f29d9a131c908f30917f158da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d29dc77fe64a6207a62d4c428147cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a7d1c0e3f517b0973f4fb482718d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866d13451a91a4bb824f6885b045040530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bef2743f4e45eeac58945390d967b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286916e56d48748af8a43ddf5d05c31c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90261ffb669026dac87ea5cae4577756533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7611f3f9842ee476543cad0445bf3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c1d76779d9976887d3fcf7ff93424535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d49825af3ad3feea3c8a2f85da576536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d1d769b1888ca85c407e6196d6338537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dd1ece9c464219647c7f3e400d35a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3184f64fcfe8ea834d5c2110041fe9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1b9925fa1b8022b555e2a8b3f63d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4e7350f7e269fa432aca8448e1522541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b282388929a8d5e206b325f9bed1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3b145fbb5de59ca5a04553908a351543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ea92e6740ac824b7893b3099757b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44063b00d5e5f48928d65117b86663545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5938026c8e6d275f17bd6229898dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bd99e50e8ff2d27db57e4b1149b56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca0eddaf98e38f80a7e7038072720a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1afd1235c4235861db6c935f09a88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99ccb4b11a17038d6a50eb3dd746fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41c4ddd15e833d0894a18c8fb23e85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42005e549baa930aa6ecd1cea59ee2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017ef000c2b69fd1ab59f0b6b475098553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d307012ec0c1c09f55c1d814e8bb07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75460b9d31bee1d4a6263d571cc93e7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867c0733df0adc9a73eff472da67b62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606775a501bf10463493b821b5a5360e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4376fb4e93f3517294cfa09f469e50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2f20259624e17c9de870551729577559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b646648eb40b2465d7a970d4413aaaf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc1361d38667d461c99c6ff08f0675561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eb269954077dc1898c3b5c28f058c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17710d2cab770f038508f40ce7aedc58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d30fa48ed5aba935adea3bb2ee88a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e0ebc26d356bfeeefabce861adc87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022384794ba47673aee729f3ae5e6952566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423bba7bfe42f338b139946656d00ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf669abce1906a66495416a0250063e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062deb7de58b8ee3f6986777f81537b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f3dd578ebc5ba34a6f34692cd1637570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255e1703e5cfaa3a4a44a2cf0d3fc08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ce13d7f877aa96ad4777304959cc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bd4573605d4c376ad7e9792e73f6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5290b1c4e29e27d13066d76bda25b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cdad86279281fe8a1f9edcb0d8aef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc945ce25453ae90561852a3b3cc76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04b371035e241e735e6c50f28247ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca032a738a46476a835497e0908961578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d719706a05bc1e5732ab6f2016d75a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabee36d27264815a8b398bddfbcd94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cfe09b9a591c1d643d9dd3773eb83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c264cf098eb5e97aee8ad1c353b8d18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29ef3dcc3dbdb0e47acf7967c0d785583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d598d34f49c19c76780ae99b8f500584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c7727615c93ba600e57e30a8e188d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b7cd4df92c509f2f6dd290c7dc8b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bbed321602a9e533a75fdf388dd80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63f12f6301f739f0728cde162974e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc331edeab6bc401a1f3b229e6070b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0b4e6fa22b897b7aec58128400061590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ab2d90f586d764d94714d151618d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d902d87b917223d68c18f508a3609e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d030c1c0f34ed64d0f6a6a0fc48404c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81013c555e94ead3dd90384bb3a9f711594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dd2bcde77bad23e233881ebeb9f99595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7973659c1fa03918baa522cee200ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7195ef24fc11ce942d5edf422fcba35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b21f2d03224c94a696572ba10c82a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa199daaee52d36ab0db9b66dd18f7a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122220013a73282fce9ad8870dfbde6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2126606a13e76a987005d0e5b205e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91480eb947842755549cb7e231a4a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd11e98819964098a9b6b753d6f69b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bd6cff8e5b1e959222e0fddb49098604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabde11e0a34150d1e30742a3fed28fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec7c0422be2e01981d8c46dc0f36f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed94f6f67bfa315705a5cedabf9f3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084583f569c15c634805f0f07c978155608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21710227559968c19bbc4c2d7fd292c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020219cf46c4baa85ef818d303b43cde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe932c5654c576be51e7c8e79a7fdb9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c23eca151719043e0282d2d4b225a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aad980c242280122d831475d96795f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68c996a7b78eae9e05f83fedce1a86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea50984a39d2da58ad46bce3c02fcc7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d7edfb6ca3e767a0afb98a46223e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461da468115470fc086674f07a0a7f43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd5128b78dce9ebf60fb8652100345618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c06fb83d4a24bc62f337f3c265a09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98820070300677fdfe07efecdc9cfa4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2df42d0f7de71a20256951586af91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8110304324d2515797cbb65d34b4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65c6ed006985a0b8aadac71225a545623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630d21723855f17246be1e16b0ea9fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be47ca7b7510c5000fd4a621cd9c985625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c3fd3d02c849891eb31c85f9be6d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b58bde520509d6238b075971406cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacc3bf433790706fc121336b74145d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a200e1491a86e2a52f03feb9bc0206629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46552f388cdf30269167dc09654d5a5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41096bf1a8591ef9477a383dd5c7be4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff3ada1f4de731d726d59af901a878632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaa9ddffe326701e119d3b20bc9a94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49c652dc3d6a98c155e1ecef1695cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecdb812af65cd36c60a39de3b31557635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e857a820625a20cc0030baef0ffde3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80766ef4145b6e34670e4e0594abbdaa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49d9443683126e3982d9157b70dc66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c1674b6b79d0675ccd0b7279295e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c0f75679eb84c74b3ba965d547170640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cf22cebe606d304b779f86d7bfe49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32c7a6fc5b31a77dc26c2f912d88f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4315db9592a52050aa9b34180e2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a551610bc4629e471c20693d22ed25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eae54a7911ba156dabbaaee3d3b303645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535971d62ea5840a1f8d5d419f10273646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fa08aa5bd8a84246da47aeff102d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61811d3cf9ea1e299880d7c7b2508fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0ab0fb9fd8ff1b90e83d988aefce5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ad249ea499ff9d4432da65ef0eaf5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5374fd3ae92b26f590567ccdfb417e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d41081a16d0cb7eff48f00527da25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bea2dd8284a5008c70b3a97cc4d34f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea293bf750a810101a1f258cbc3572654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94890837cb4fe51cd2ff06e30f91a4d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4f92319b4eaebde981a835f193645656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36cd56f83330729a01f1cf24d92fe5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdcfb361830751b05b4d24827aa3bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ecd3ff6712bb86456e35370e27658659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19777669fe76a0582bca998a1212be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdc69a3a2da87b1987c4b864e845f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b86cb0789336478db75a88331b20a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dc7c6b1fae8b68920a396b54e5d65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49de2bc5388f5ff5dcf1a5745157627664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0991123baa46b0d8e25285b5bfbd33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c12d3c0046cb1e49cc1855b1ba9ea4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0f97248fba986122e14390d6f0cbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd6cecf31f48e5251e5458a33214c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dcdd9947ba56958bc1051a494b553669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0c80162f63ac7f9ea98cb44f4122d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59350414789860be0dc41d62bf014e38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683c2a782cba9dc9ad5b140df5afc66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b05786c10367ba0c81685d6685ba1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce107415369a7f310bc94642e9aa18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc7bf6131be3f329ad2d66e42759ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cf3db1689d63fac5484f6503cb43c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d94f67d7c50c739c9433a759f1ae4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed36468a49a5d03818f25130c559958678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6060526287657797d192e543cf9f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f14b3dacd017ac76c43bdfbcbc393680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42912926e2564d6d34f6a9bafedb6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c211f1d3c7400c73411a36ccf83c862682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025280bcd3e8bcd6f34058a0d8691c98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a703b4c3a095c70c6b0c956d1cff19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed874f0917e1b5f76c87c0d6219f6f4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d209215047dd1224dbb61a40a0b511686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8d5eb8997f80dc2a2e1fb04c13130687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd5b3e8ecf0e9608564fab72a58bdf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d388a57abfd59c2f90ebe40020a1281689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a8c09739556f863d7848dbf44f8df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ed2133b200398fc77f8124fc74747691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811b961b35c37df740f8fec99b44d9c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a9dab2768d78cfe0896adc957b757693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d443d247709d172db8abe373d5ec8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f733bdb15a95e5f99fcf18bfbb83f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623604da26602761db64b6a12406326696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58c516a0ad275ecca3be37e7bb0592697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897567457707f15827cfefa9065dfba2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cea1acd11b817b7e7c58d57ff14c1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b286a2ced30bd67b6e1e0ee43b2a38c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eac6f6e7e81402da046c250bedc47d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5412e62981de8f935e492a5a98c14702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00dce7ee2e5daf7f23832a2a9f071e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df264b2902ed0f3e1eeb2d7e7fa1496704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b013065d807bb4e03eb2f45293a8e51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e99e80835fa22af78c120544e6c00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccf182d7e1d709bd50eb1fe70e52e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb71579a06c3632572be458a27873f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb99eb99abd77fa97de379cdde6e8f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e05acf7b25781886290d96e6b2d792710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bf4480a824aa869adc69c14695ce8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec44f5a56743f7ac210646d4faf06c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853c185c532b77fef1bb7053cfc461c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e0c3c3b2dd15492178e8a60e00cf3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403b54e83635ca6d7e4aeb33812c33e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a949c19c6b1c7a82b784026fccbeaf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f591163a61fa6a63a8fc23ad1c58a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbe893da15034f6435b689063391b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a2fbd68bb68467509ece4a935cc30719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648168c3a59464804dec2081c97b634720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7743daad28a4d653451467c48509f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4e2dab39de6816fef932ccc499d84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e1dc035a017133ad9872db6d3f72a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93377a58e5f3b1d031683d74f437f091724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd920b64694e70a9f3ab53a1fff0b921725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e519342d39851deb523fd872094c69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d045e82ee311ae79d2b1d3c4fa30b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50459fe7c7126a3527485c11c245a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef1ef436753bd2211f4d55c53ea1a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95168b01ee62047b1be0eed698a96011730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba25ede0a8b4bac7f39335b03759b30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47d09be940fd8ccc17a1a117bca5c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5d3e324df9ab9c64710daeef574a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fb50d4e01389864941ae1449913bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646ef7e4592ed8e460d3cacf412ca8f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b89b2e17526c16a6a2ca8253ca4246736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f605a0db4864c713a1429599f9a699737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11923935a568b42f924183a98c633cc6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416be0188a8efb3ea4ab253c3d83a1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb5dde7e4c632397b9061e6490606c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3aa3228959904febd7b936addf52e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e87ae7a777c9850898c1613a4cd30c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b1f77e9a28b69e288fb5d9034628b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c59069dad768d80e8fb3ecfb3637d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c3b9e57fcd3b29b1ad7de199b0ad9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45018badbe820c7800066c2517c3e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25632bdf8dd45ecef88bac227376d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fb2a72a2483867d58089ba0d63ca8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21266bc9624e1167b3d81eb1b172638749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1a2b95b2438c1e675c5f91eba36b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf455e0e43b5ff8d2a4db210d65d4d7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacecca4e789bf14a74e56ce48dfb075752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e29e9252fb9e801b65e6dec77b12f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc8da82aa3f025c2697bfa4a5d5693754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebe3ecd3206220ea17e613aca2581b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0543f69441f7f4bde8889a4000570756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a179e88b37cd46468f24bc1c7386301757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccab87f37441b225e0088974d3f3d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c75c619612816a8f72f678fbc56d6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>