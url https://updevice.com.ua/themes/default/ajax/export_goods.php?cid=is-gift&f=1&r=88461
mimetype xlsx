--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a386f9b2520b8bc4fb3259fcf9b3961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609efe68e140c76c03f4a41453b5b24d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a884a05b2bd9503d0ded6eb89fe55bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b76d2bd8edcc866fb721100e524d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca188c05429310274368527aa66c4f845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e859ef7ae7e722a1cfa747131084a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295666c99536399047fe0277b99c99f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c71b99b9dc7f5aaa5166460f8360d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465145b0d80211b3df8b6de9a2660839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e99823ed5749d7d0f9360dddb29b5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285267f5db5fbb70dd54606831e0d18111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db1b0c942a230bb57163f6862e35cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f117edda559c5f55f8a28f7990e42fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500df070cf09a1e60d68f0048715366b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006675dd8f624f150b8084eb3de932c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a775d1d40f51f35261988e837c2e85c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133298d6ebdc1d682ce8d42899d5cb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178d653469ed713cc34cd1c988abcd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8714d0c9e4bd7a9b0a3b664660b348219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61219cfd132e9b20c6288bbace0a593920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00268f6b6fb2ad11d957795868e40f0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3690fd9f192e40b2cbebbdc9a87aa5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0532fcdc05305416284baf74c82ebcb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84e8eea815d449e2fa0c0c81beba3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284911c33c098ceb451f4ccbf46b835125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a555aa809529c632f2dd4325a98a6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dffab2fcebdae216f07d414cd5b19e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd6cf1bdb9c079055fdd6b6341766c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2815503d768cd3a5d52bbbdab2392129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d40a64f9c3dc5c29b261f8cb7a5e2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cca57f2d350397564e62efc909f5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebee1be3a0de34aa16ccad70e460a1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4730dec7e3b78dba21271de390d681333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98b2b68f098a8a78a39e26cdb23bb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26016b0ef1d8ef036fd63909d0ec2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060874d5167de827892ce6a8a52da7e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e84668227966632b09f3671708c16537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaebc76a3b588cccb706a695ac7271e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3216dbc803dfb0313cf95f04fa05039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66a8d8802754f066bcf98c4e0f0b0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03662b50e5631ac39760e4740aa3de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdca1d3a382b2d0b826a705d6d908542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc69ed13d6ff465e39edffef9b08d2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a2e5ce0c2074ffa7f32e05be8c25744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04960ee91bd18ceb9f4bbd27fd5eabad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78e1a2476900c6bc89471788475ef246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102528bfc8e58b00991ceafc02aafb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c897d17c673dc0eb0fad7567153771e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e4e2345e4a413aeca1ccf0ca1cab549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722b353f5bfb3dd5ade98b614427ecd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce8e1ad03a6de8e8130f6ef9c393a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e864728552d343100633b70b80da252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb688acf2c413ebf5829d00fd492a0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aedd9561591f980cae7e847528ed8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d29d33bbfbe9745241288434b0330655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1bfdbc9ecb18206c975b8184fe1e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a2d6577c48db48541c71e413eeb7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a868bc60e886fdadc449cb6bd8019d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b99b9bb206662b8542429e3145ce659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dd125436274b65cbf4435c726e1d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd5c93e1831d1f8fb1480b4f8fd7ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52b7033e7b21bbe2dab071ae2a26d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbae0fd29f6fb757e349fa3920296a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e597ac3e15557168a094afc0a75a5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba952745b08bd1ee358f8edbbac98f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab977b0cf8dd36992dc6b652d9af12566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110cea9aa37610a4830f9551a3c292767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39362967b79fa371070adf3b64aeb66e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3a8ed4879579b0defed2268cc34a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db98e7b559cd9aa64c2b3010c088ee470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a2baef3eb65783097bc216dc37b4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c54fd6d66f641632bbd9dd5de7fe6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996ba518f7f5100844c9646fcc997b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c5b0dd017beefece4b7a0ff6c921374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdbec5d612c9ce457e390269b40c2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9f30ae91678eacfce66b4a57a29d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a647b25284dc4a1adf0c5dfab5a654877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0848c4d83822a01b70f86c9fc7d174a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb08877be1e619faaa4486b2ee2713479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db339a15413a38fb220d56d570a1ee980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599811941fadbaacd7e6eff72cd527f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd168441f87fa1a0ba5116736660320182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d17685981d0a9b4de3d896840abb9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836dd032be131738d4b222d8fd70e7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e48cf3bfe9c7792cbfefd3917000e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37fb91379a1aace91a9a1e066e34be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b428a5de56c7caf8a8ad7355b9b2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e03866807671aa18b8ced332a8ead88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e18e4e9afa45b706db31be9d44c84689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8f24e5aa96520a03c3d04e980a5d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deb9e0cb12a8d0653cfad8ac5f377691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c8548b26de80765bf7fecfd5b6e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a55a04400d791b18bc3f115526d1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8048d02086c992689c987d1491afa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36979a2818b7c5c5c4c2a65fc2ec632a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa03f67c95768ea5db069f97b596fe096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4233db2444a0ed4ec177c808ad7413297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec98329867d484923502fe76a65de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64343aa81aec3483b7f449eef6fdda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eccb112eda16599f77565745a130b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c877312961b62fccda1deea154ef50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee616872a04d2a2c1ff66364200f42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e366596801aa7580b3cd42d1aaec7d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97ace49776736615c4edf788145497104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d74eaf7d1075c83fc5cc7b4a7aa50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1a7aaebee0f6ed41bf8987d495820106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e747709ce1e8ce66b9195c4580aecc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be017327eff2dbe5f23bfc17335f2af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd89b708f33a32d88fb8f689c50142109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ac83188f1c87697d632c8146b163f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585ebc1c9bc74af9274f0fc60c4f4ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691cea224a6f491a2d6e4467f61aede112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68563dae407ea4f77e33e457a41ed70d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633fcef6732c7165f004ab41924a9de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5575a9c1e5afababc964bc2a376cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abced9294fa4f8e17237cfc155e2829b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d1b01743d01345f870267bf6d329f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043670176ef907448b5dcd3803fdb2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357fb80cabf942c0059b46f10f3a1a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00922134d8d8b06b812a76c88c3b4cb4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fdf40b086e743c7894fe76266a73d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf5d153bb9d80f640a429f2409825c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02963ff71055a5824860f7be4081676e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119dcc4f85ff90baceeefb32f4a2489124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f484649b0f75e8fa0050ae013ad32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27cf5706bbd0667ebec091aae87163126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbf3d119b7f73304f53a660a69641d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87f0eeee2368ed2eca4c2749382dbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e5773e84dc07b98fb9a3386a06314129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1511130a85e776f76e11d7b4c95cf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd25493409c1afb08e93778b25e5bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20365cdb0e9051c69420e5cdaecddf19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e615364d8cb19d939aecf6d959ce8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df8e0f71649d05f1a5ce9cad6153b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c9c43dabc0ce79802bc3b1982c104135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174fbddcb60a7bd593cc2c3f71fdf27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8e1689cccd0d19775e966a35b8e26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6128449edb9d43eca0a1d2147d86b24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7999c8b89b11dbd448b2694e478d5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1536063866beccd60ea2c955040932140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319972710115b5ad8cabb763b93d596141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce5d1d3459df2c23e72268279463dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a386ebc271d536479a0a0035e4822143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c150e8fa41b10d837bcce18685ae9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2658e07dc12169ea8c76d84e7c24c89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52242f06dd22318d979f26743e27616a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd320a77f1ea0ab58a5d077d89bf390147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd466ac2ecab5476762d02ab7fbc628148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a802ea3ed3ac5d0602970b02acdde72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a26dfcf11bdafc624b7d4f3da6b28f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9713b1f8e986f6e18dfb07a5fe1a75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d006844c6cd759dde092815c596ac4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe321d6c87b1ce9e6b9ad2311bdbde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ec7ec7e5840e877afbd0ab32d128c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152729719aa910e51994ece71fc9ec97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f4af5e0b669b00f2719167eb922bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df717fccb03e11495463774ea73f2f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2df84e9d0cc1dcb9dce3ff7b59d67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed6d37c26c5cfb6d823bf2715c7e43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54923a4f9b180c405bea98bc937e57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f234cb3ebf84b52097dd56535c5a767161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c56b4e0bab32a9113ba47bd395b8ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a8bbff759aab5787d3c25ecb6f0a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c864001b406797cb4c7e133f39c1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474443470745883b12b3a1fbf4d7fcbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252048df27f7bfa45d206d2489b3230166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727f003691842d6a6c588e7fee1420d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70640888b53a589091fffb18190b5527168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96043121fecf20f9bdf9b359db7a26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182e53ed4d36ec38cc7791da504b322170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91462349388b4bf47dd18df7cbbc02f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de49ae020273bfa498ab16e2e08bbaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ca2a4db9f6cb509f4acff9ae613ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf518272c5a2f07ff17ae25c9e397174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee8691abb54e7dc2a553be81807b14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4f1cef0651a7455530c86c46dd2e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559c971ada711d8f27e1a74c5e2f3b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc4346a49fc1e0d4e454568860e9c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36f631ac848d916866990689836ad9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9deb3f44b646e6f429f519d58a03c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d92fa750e066627729ba2b97829c32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b71a488be25c05c59ff9b8ef117ed0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2e19a19436c562fbc1d87ed71e5ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9035b01e3a5d55a56669efc0d1ffbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256186900a65cee6222437075f9e08c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7e20cd5cbecd104b5c7f95b597e68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d0400fd7743b29dada179bc7f1a97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a459de517683f47e77505b097d8236c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3686c00e13e10b96a8d77bccbbf8e66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8960d5e744da3c8725b5cebc6344131190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec65ab7d017ccf1b7a703a5cb6c37f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ec6d03266c81a7c684c88f280e698192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b875bbdad57d8275233e250fa565076193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def98635b0bc932450a01d5e34e3d03a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b1ce3bf7f0b0f32fe63460c3023c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bce1a487a291f28d39db4447ec28ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bccb0cd494e76290636788f9d69ad1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d642865dbe35cb210cb978a3887d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cd20eaf9b32dc075029496952f88e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f355d862eaca2863ec2e4557ba6ee8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce47c90f629934c0bd3c9766be45f72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea4b024634c3df1249c436b4a8df9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc7df9e0f691f33a3701ce14cdc159203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adb86451213d3bac243812c62a5cad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50f42ff3969fa5a3f9638d58604311205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa5c2db1dd4f5718bbd39d149ddd10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f54c2b22bee016ff33be8a2c9e79c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e08352f9f7c35a167dc1a89b788db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18563040987938c28504c0a1862bb90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce7bee578769fc908822006286c0e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a3aff0679d206148f9c7d8aeae482211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196429d4e3004353f605367c785dcf64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344e8798a3ccd51fc82f69f7d260f55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63b5070fa49b0ae26f19ef15817ee6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c897600524269500bc47157c4230504215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf3512c0d34d918060bcec9a4f76aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7deab772a0e25e572afaea16a19b16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48248b9062ccfd0bf2df8caecd24478b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c491524e4496542f42e2d7516218f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fddcd9a797fc25a2e352aab0a3c38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effdb5c73a7b30ea81e7cce57a74097221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef8b153f742b1f5d19134a1405d3bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f51713246da727efd292f09de3289223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da3d8249800b6f06d64a7a6c476f57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04ed4ddfb86d0ae082ce2267daae3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a8f25d2de28ccab14a24576f5e9ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577dbeedfa1c880bec99d3b36ca504227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996fc2dc084925cbd5e538372fed195228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa176b46bc093d9951dfaaf3586cc30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa6a2d9a92b2ba201067a5f572c517230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ad67c6f688e4384faa0a029671ec4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb529b631c4f3c393befd7d4fc9a93d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa08880079c49e25e066b60e9f2dd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3cc057c5dbda3b68f7fe6ee34e5cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c3b6016efaefca531bb68228987f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602cea8bffcca856716a1a9e064d31c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae123f1131794e762a5949dd789c8792237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574b22ce9797a89d7418522e9227c49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d2a08ffd0c5c75c96acc4bdfc1b96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bff58b5e9e57a85d67c55683d417e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51551a084a25d7641675b2727eb4465241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a91a3381a4e35961e59f6baf02ae0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b6bd0e94415af5b4e42673a3ca949243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1992dca5a0f41cddf8e640c181f83b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5ecbd869c4f2380d3d7d26e19e62d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618c7148c4d5f44532e15eaf7c57bb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bb7e3640543bad1230e3841884e0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5efa4ed9918f66677dd00782fa734248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b21111792f13975ac0bbd81c6727a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14d685069c9622f1978c8c89e31816250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2189d24e01aa74c3779e5da744c8bcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263cc57279504644ac9800215e6c236252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badef2849769b9b06073c59b46864030253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0b73714a956fd23c8784629893cec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4e4c9c4576301eaf4df9040ac3152255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bfbb39cd14a9beac2663f1692e228256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a220e8ef4136812eb4605446519449f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbbfb060fc1a4d2ff9b1f1b2c915a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90909ff9cd95b44df723490441a679b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640f86d8325583dbdc41ef06209eb89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bd80d6093a987a3f1fb9f885838a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eb6901e8101b09f76a735a8f18f63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893d4eae03bec773d6560b8767856ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c217740fb14379d1b4ad34408f86a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ea538487741a5e8208041ae3ee8b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f318e99dd654ab5ce701ece4ae3e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574598d5b0442d029dccf296c7e33ff6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394bba5515d5cd657a618ae46ff3161268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee1d853e007c085ad3f4f44e4fa1b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210a8036c8a25d0776edd86ac4a07cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cf19cbb13f804f514cabab2c59025271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81b8924a37959a9f2dd69b606f7b01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fc745eec28aeab7d270be2b8e4efc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6e995924e1ba7e9a795ecdaa70fb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d44d7a6ebafe4733e84e945a0d259e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd064558574b9aacf986dd761067231d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202f34bfcac17cace856d4fde249c00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cef4143830434c8da008892854b9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba791b579582f450912f7922c10b1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ae7463c3d7eb8179287a06cea6e8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db3fa2210183451385b9276ae80d93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0c386b72748af51bc4e5ea220f711282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc021b9e84bea64b8c9eaf606a992a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e019fe899ed1bc89e869278ffe05d53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fcc28e50688c09372cffb8ed1c788285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61ef0d2a0be169962db93e00909b9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496caf0d6e00eb0bb5bf951af5a8f13b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635c2a5b49beb0c7153c88a0b0bace4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c9d6cd2eb46773a9f5ac3f85d0992289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c29dbed63ee6501ee3070e6b7017a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908378ca22a269391f4fd5132d071b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cbedb64c9dd3e64021e2df5295cad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a234f62c730a06581dbcf26ba6e2bd6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540482bb3b467315fb79698d4f7ba6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb79ed2b73ee121fd686465861e7c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11d09c6eb385741dc0dc5d4da9a218296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa29fe750976b71e6feea6eed9e73d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2ef64ae8dea30fda647a499ac9983298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2545cfe015c0650d0a0e65aa9b3a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de089fd27c1a03f6e275fae4e1158b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c1d46e91f2e67a6389fd48e1320ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a37587d991f99ea0b8173664791604302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e8b8e75fb69be52086b8be82d417d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05b2dcd260d29da9a9bc003dc2ecc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6923129b4ac04524f1a595b7f8340305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180198a6fef04db8580889be61badec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd93cc47ab85b44cdbeeaa88dc4b1f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458c7f1ff5fc7daf302427f8ab2e27e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d213598ca1bd4b136c161548c18d11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9305b6425d1326600a82d123a6bfa8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21dcd0b0c8075dbb98015c0a2a8ea7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f90af263226ebda00514add05aed5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf4c5c8dbaf1a3aaf14ca00e06222b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f1bf567dcec48322c937f7d0d3056314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b362ff9e95bbea68c8af0f2b95722315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1483bad96ea63fe2d9cd7cb5ccca84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bed59617dfab68463015e588f016f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f02452aa0819ffe4e49632c3fd620a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62795a9f9f6af64b3b02d8a12050278319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd4aad25977c7cddcce84794a4b40a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772b2be5a2eb330a5664382a8d13076321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2767497a2f598d03b9d5990baea4db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd62c15595fd7f098b1a979b9c5b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac9e2b586de56322e4b7b5fd8d17ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e88104f5bd936083c31cac4a72a1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241c00e619f4f2664bc584d09decf21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23edb500b900fd57901879fabe0291c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c89bbdc058a211534b9e25faf5eba4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee238ce5e66afb4708c2c596336ee0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccefae2e182ff9a4136d32e5d89c269330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157ed001252ec67efc47d2e6ed9f77c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9363826921219f1e3477cc07046d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c0ca1d6ff2727f1b981f8c193fcc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372d5fce95c7f02655ec73d56cdd4d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1edc5fb9df399cbebc0928e0efa29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff13831b70430711ceaa23153de6f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4ebea49fe38d11a3411a41aff03dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7866d4488bfb695714566c9681566338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d88e72fee1b836a604c32cd8acbd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b1ebf4ccace6ea3c03cef9dddcd55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83b9bdcdbc96b6fda732503b1a64fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047f4ee0a8a7952d616e4d16f26ea91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c316435c2d5b2a4732780062ba72653343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e093737acfb3179dd2d2a407d60fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550b80a4ca6c15aef2c4b34cc558e8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a8298278f6f89ea3d22f0c26dd918346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee2bc088d59676b59488076cdd2ea0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cafa2bb0f05ae219ca1bac66141cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91bfe5181c35de1766406962fb3a47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c9194f0f6cc2f2d2ba91bac4ac0d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d5af69b185d8a1d7cbf76c9656415351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc84d1dacfdab9242a2cc7bdfa9d656352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82c3a4e62ba9da2f2853e058d7cb87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff496a7bc63a5ca850fe5328d41049ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7396c0e4bf34287f6e27251dbdab02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bea45a2af1485e0f58ffb57bcdb1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed686bb4362145b4c1bd379b56d476357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90423406d8904e63eae9ec740d331c06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dacb2727a0d0010ba51536dbdea34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f569417c90540b47c86defae6fd41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b700179769bd78f2531f255115058e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fde58e594efbb18d031cbbf9f8d985362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d146675f773d9a950298f21682290a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5733839aaadbce54b6af236ccdcbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841f87135f2c25ccaef5fcb5f276344365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1d8d523cb4e9916259841330146c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0b0027601ec5ffbcb6dc440407e8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0f503ba6acd2fbf683efe261d6c86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c4f78fa643d21b60bf956d9c9f22b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7454871f8a36212d6daa1f0ebdffb93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103cb542b127df3eba5f7ee924e78fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990391ba2f4fa8ac6d64fbccc227341372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cef6dd55a9b3d05b3c61a0a368f239373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530a79322745f4aece2698b9b2708a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27df2c014e0f6b7b098f9af0b7c18f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410f69ab4d28fa7d28eb3fe36fd2d60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a0f35a3fb9874c6bf10c292f1cc45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60680bc3a7ae2386118108505244a15b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8d4d7adf912ed4190fc11c1ae152a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd681b5b967e23dc87190bd995bdced380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f28b374f700531883012d93aff4af8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0face6108cf8f93c3ccd8d9c9ff0606b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95584a059f917523ebfc513bd83dc37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7320710b365cced905189199abeea8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e88bbf1fba0c864e45dc35c298dd1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89e67ee4bb809fb873c0aeebff3fca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cb4ea62c68ebb74993a69712ef8a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245acf8a64156d4e96df8cf27cd5f186388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a61c42da597d3a57c68d174f8c87ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577dd1bdaf7cd4225aba790bcb82a05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df098e2d562e6614314347d75e1ada391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57024fb2eb7e91b81a4fdb970899e948392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafa4c888e938cf926588264c86d4b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e94da2567b853df853a32f366a1d7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33832194e756bf90a31b1c9b936b3392395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53cd89d2ea1e3b7125e02f0a2677d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c74bb2f308e195df8010a2e377563397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e876e2711fc6775f33a1c79aed5ed9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b9731cf08d68434311e96f560bf68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4219b27d600ce109ad7f4f19b96f682400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657610aeec9b8ce7f1bf45ce07be8119401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e3fe71d991fc63fd338456345063d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fc74ccc8efdc04d82e7d6c898530f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b276def76f9330bf83b1c9958aea9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be45f16ef39740aa09dc844616bdfa7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d66b52ebe70d10a5d5811739675b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206278f61b068b8d817045ad1279856407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0deb44e30d3e93734c9ae0153d00a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fc50bcc196fc3a3478bc0329d7909409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e3aced5b7ee9465570e24ea744af2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d628305a3d6170a10f6e28816d8e8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1930e459d3ae04c05eb3999c09c6dca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe503a21d86316a394626d9df38d2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859e0f6294dea15c605f9cc26189556414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42739f35fa902464e0c3c21996362a51415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e1fb3687f4a851e9b1c8a44bf5719416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acead06add0b131b9c837795daa0524417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53945efd38606de26d990ff022fc54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19921cb54b99df699f52f3892e16f639419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd43bb89d4c07aee5b8cabcbdb5da77420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0f7a284fc36f40421e92fb2278138421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73d9b7db45f4a0697f0cffd3583ba4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a4484b0ff52148da90a805986dd5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d544d8fb975ac3cc82cf833b5befb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29467eed71fa7ea2f1272c9e037f8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f3edaf4e5392cf073a2dc3e057b3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5431cedb370915c8b43992039cb7083427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c671c4da707f4620fe9188ef3476361428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1303e7b36cda2cb3ff2993f41b5d522429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedc3d65d62a86b111c00fb3417c679430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bc67acc092fd39fe69ccc8fcccc40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0622216b6a35180374bac77dd0d9e32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f03f0bdbcd4cc143f63a6dcd046e90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec4bd893d937f0bc41573189d8b12b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30d08d50ff120353a8e26382088c74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f7ebb56514df9c31fd76a30e1520f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9d79a371d765bfc85a2e11c3b9a7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c861bc82534618b1a002213a5bc9e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8bdb6634ccc7fbcddc8559b6df5b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b698c56a17482490bcd5473832578c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6e8dcc7ef81a25414a602757fb7e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bed67f222991c0ce3127a947ca3aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10321fc7bd450811978b9cff1b30ce9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3afb0c5b9f2eaa551ba3ddab4390c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce198114742f6d168069b1206fdb736445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfcca9cd338696b81d24baf186aad9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aa2a04b06b0882fe5b28381edee20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8fcc12881a8fb1f6c5e7b2f723980448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396902b0cbe75a756c5c32414d30df5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981ddc128a03193389af17ebc6dc534450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8a2bf7c51cce18c8429db2f97758a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626ee5d820f10a8b508ab932206750b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d689af9d6723a088dffcb7cef5a2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ccdbdb9cbd3eecd7aa4cc177b913c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd71dabe805f033f3e2257c67ade82f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62061e22ae508fb571ec4ba9ac46c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b72ffd13bc263085ee257eea133d90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aafa0347cabca6d9d96738bae8b7ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a772227f4fcb5948ac6af6146a33d67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb031fefe59f88705bea256ed7eb500460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770e499352afaecf52a36d6868e07dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ca2c80561bfa665656b20791a4cf1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdc175751d24d35cef7afa9bbf9d5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b45691641aff72be076834ebe6c70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c395748f36f204bf5ac75c932ac8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c6c1a84c293e94abc005f9225b2c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977734172ec6a0e74cf43e172aabee74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05564705d9b63bba0b8fb22676adea3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2b9bdb32596db1a920e22df13cbb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc577d104db2396f8d078086f5b229cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119229133c866b586d5fb4cd6568531471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765126931b635a968feaa94ec76599f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4ffdfdddbbbaceacec347461009d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86b5588fe22372e03ff8e218a1927e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b892ec6383bf53867daf578276dbd52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466df22c897d25ba2282a7d62bf2d1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bb3d1a3b99d0a49f73d320304fe5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56810fb060666fd3f0fc1adf2ae6a1f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564d206a6541774c9547bfb4ea99b32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42ca52c73419947ecea9281cdc7bd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fd671dceb9c01714fc02b70058ad0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8860b5f1c06ab54fa83a732a177e63a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b89159fd6a99f1425f372439d91e44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2552f8e9f9a7d0940ac345b7e0c18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad968e2535f771532b841401a3f06ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949321f6e7295a2914aa74a9e02f0ad4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f1730599f4852ed8e848fb997b494487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8bade4f93910705aeed9b05024ae2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b1c10f814e7e55e7d8c0f1a6467a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac23a748bedf33967f7bb5257531070490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d223fba18aa7bfacd897d1fbc7b38ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27080890d10b99ebfd07070bc85431492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d0d88dd0f1b94bfe5835e5634f1a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb31a00fcd1e95116828fe1476f9a20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410ed95052851c582661b82e3ff115f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40c6e4fe644615105b200eeaefd29e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb594b716681a408c59d253b4bd87f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bed8283a59b45d88540de17c4bb9ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce99bdfd0577646153f257a4723d15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63447b63e3bbeca9b7c177f377390f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb2614b2a610b37deea27034327097501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cce42f27c52117f386833d05fec79f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bf107f53a61e3f39858937b5ed03d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2f23c437e63f597a52829a523901a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f932bdf700c595252a2d4a897d851505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aea51c02f075c569579b3bed0dc06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d0b57ba869334bd542b935ca7b6a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2159e53ea2af298728a16ac4bebee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad710d1c8c89cbb79fd098fea7fa47b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67b1080739e0a1c4c463e8f94570c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ee8da3ac78f53f61d78640b178f90511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e6a0ed9855aead1a438c468f33871512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0e565e98b49779312ad9513178bca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb97b70d88c40f36b9ef37783f1706514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fbf3eb209308ca9396a14a51c25c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855ce9a94d6bc9320456b10c69b6424516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a78e41792380e190125feecac5bb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28a2fdf560f48439f8545ffc09cec8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281f304088293e3c731a8585348510d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adcc906d75948d86ff6b7cb53ccca8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819154133cc4c8ca5b82290e33ba6c67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6c63cc811d637632cb28873e071c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed642cd00b07da0efcd60ce3a05bec6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f31703017eaf8567d33b03e452925e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb273c7289864ef331d60cb04c6c18f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963fa3b1bea2dca101ea911ec351d13526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd975aeb1a70ea2aa852cf36f2a179527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded15f10065288d0c62361769f70927528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043319f9ac48d2428ea4af162908e5e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0016a804d098b33669e3e65ab9809530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bfd998e0f41b48afd4e26cae41ad2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc79664d40e83cac7dc0e4ea8126f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c4f165d63296c9492a415f0829f82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa5b4f8521f9d3914363914934de2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0483039e30f78a5153c0d298e4c967f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b462207d677cd295656b8ae9eb33f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eed52988a2d1dd37778cc454087e29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f8964bfd2c0fcd82fbdde44fd1822538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c962e92b2c2f78c46e20ff27d3da6a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c6021031b5c019035d18000ce55cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeb83f9946f0e9bfe999e715e430d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e81921e19ba13169a5f65feaf1bee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62832f82ecd87c44b666bb1b389fd9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36130bc96451fef7bb69325a54dad4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ae2972b2547a1459574fe146b2868545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c32db1d895b7ef756c0252afae01c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155e519d7776c8f6e55f72c834dc55f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43659c76e1a5b88cbf7d3ea4009d008548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee846007083da3a87b59c592795b326549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342c054e8e4b8c650c841170fef8e01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6321211c55894129fb54d44f4f0b6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f983d05a729ab7e5e1485936b1a303552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6971832f01fa90c38b0b6bbc045b585553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f590a1c0a558cf8c9b3cd8a71593fda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cf20279ccadcdedc8e2fb2c0ac7c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14cd169e84df0cfaf636801c9ddbb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758311ac732f863425fe47221a7760b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07194723f21d832358a592ae1d8c3d04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dece88851900eb14401fb9e21ad2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f119f9fa0777ed23f81230a08b051560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32943a8701e33d84c08b6a022e63b53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d1dbfdbf74e67fa01fd39c2561aaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdac6da622c4138354226cb941e1019563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b0211f758096a064829b8b34c1f33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97887376cfa05ce0881e9fb5f42d748f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5c37beb7b1f671c89c900d56b9c99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996d9e4d5e85eb14adad06e50bbf3d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4c5bdc1e46bab5145f7555e2431fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ee42398bc8214bc9724e6c94d3677569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde43f007de7be5441aa656ea4e5b16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae4825180ed03987b498de833e7f97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29bd15a3bbc2b64b38cf0478d84c2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda7947d82b29c5cf0759ab8f18b90f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff0a693ec44983e6a3f21dd44e6166574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dc4b167028a4cd82f421978567224575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220da3a87b326502c36b84cfc0808981576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afec3701e7fbf1ebcc825c34f13ab2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14e125580f530dcd92d358946b7413578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aa971cac209f41eafc32eb53fc0db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8ffd6c453cc2b255c359418aa4210580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a7985b2fbfcea5729eb390dec5410581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ece7ebf23eb33c5debc2d663449bed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45063187e1de76c5f7c4efcd42847d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed810b6b1e6bfb413e7114ca56231f70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21f5810d30077becd51276a38ed782585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1a12e906ce26233589be08865d697586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37aed2519fb77e97aff0b151f85d56587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bfd90c806161812ff102bd0f81ca9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcbbd9e2cc950c3f8629e95c9143d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4567d1528460f578ce24da52a2c3b36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074d4dff7ca0b0105605f87b9b97b6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb31ddbbd277a24dacc93d1e0ee588592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acb887fe2f2e50cfd5ba967a5313ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a76c2d847330c364e460b099c23b58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac26fc553f13e4c0586f33fd78dacf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e49ebbca7e39f23d2d8317ec666d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f480ff4c390a866896c289cc698460e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa162cb907343dfe38e4baac727fd56598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe225e4ce853e4091fa86213b779be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55677580d1400e5256180000f6ec813d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109efe1b1b721a1ebb6b653d8e958ff3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f9676c03d5b772dea3f846bc63d84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bd230e94d8a935f64a91f085f7534603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cc7851446e98daa290b0dab64098e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209218e2755c38beeee043d6612e7e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac84981e79f6e4aa81472d38331eaa9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941b26cdd86f45d949ef76dc9693cd3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671cc141d1bce07bc5a169eed5ffc88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b36a9a4cc13469ae11592d69a9ff7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13751d11210858a66e7a05586463e85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd0fd88ede036e2f62d22627adeefb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acd9c5911cd70230b96d068ba789b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaeade1e346b24f4c0d79546568efae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc244f512f37c190b644ff44fb11a3b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a931828cd54e10f15519838634fe7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c0ea90ebb55640546a9e7dcaf2cc0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153685e8fc2bd2ea8096f2af27f03a79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47f4a41611fd95038bf0e4c643e721618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7338f4a7afcdad0d7952611997210619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46feb3fec7129b671787c07370bfe09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf18e1e0acabd2680580a67edc271f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641c1a947f54c01a2944b5a2eeda8f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb45508b42c4b9a3881fee48065b1b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e78ff9b19d4c491b7ae4c4475305f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e3c2bb06590fc4b85da396b039729625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f5bea6c82ab7993e533f59c51eaeb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a25b133bdbcb0f8d4ef22562a3468627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e75ed4f0fdb7a4c6d960924387625628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ac96b20a9a49e4692527bd039cb4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ff25bd1b4103b52fd3d1e6745c1fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfc3726bb3fe380114b18ca737b62b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e238257377ea9cc8a001e79c4bf21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71871e8b3c806e4b63771bb412c8b12b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1215314acf7e3f45d4234b461ed92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5017cc300b95b723376670f957a56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fffed5cad2545c59cf230dc8d3ae1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21962429028e2abc5b868acfd264914637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799123ecdb867673749150c4766b07d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5bb8ef61720548a904887955197d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e60f28b479cd94d19e11ba93cd5e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43478f54a1dfe5b616d109f2cfee9a95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150d59dc0c93c45d56fc6191f25f2e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28d3261d86dfc3cd0333cdf8fed440643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8788221f8d1e745401aa6c333d91d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e4c47413fafc4cf27dc1ef040578e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d4532ae483951bc70e7c564deab68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a178ce4b5a2ccf676794a7295ec209647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00dc87b7a37f4432c49fa56bb2ecdf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaff02cec9d62fdb67e97b94265095649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833634949a2ae7b61e5fbcec5211721650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1c8cd225268176e7cb603f8d37653651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430fb90e8208e53656eb6ef31607fc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad95f9a8c1fc9fdb6a7fecb20ad0132653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf27e9e2786307cb40b595e6d944c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8998d16c20eebea96a37b17adf6e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a24eaf07ee5b3aa505354cac30646656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36b6df49cf33af5dfc39c80906ebe7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237928807cbeec8bdaf1ca9f2553874658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845e421cd8fb4ea719cbdcaf6cc734e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4274d0963793c9e835902cf51f481d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353618c6cbbc4c49b9db764616d6f60661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f7985082cf1c461f1cf4dcd3676a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee27be7e8a180c6485e87d5f9ce791b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cfea7c6f8d5b67bc273cd57750dcd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecaf5d5afb9bd076a812c1b50f8f24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeb8ae0d82cca1459abdfc3f5db43d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612effa8b8c3e86542f2dd3f4abf02b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e5215f50bcf2cfecad64027eb38cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6c438132cbbffd03abf766e2226ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf4ceb8a4354064b1fe0c8777790dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e88c09675f97984754493c2b02c240671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803325e7fc02ca79f22347d69afca2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268677dbae344ff0d942fb4198ffcdc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e987f664438617fae34c46a12693d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835dfd7e47a80971d8269cec5e4f652675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cdd316fe8339e01a3f60dfdea7eed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690038b1ef215c8871a40ef37cd485a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb058d9c9cab37e761fe5556834b13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fcd51976151f0b58cf30f89452df9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2123160d0049d4baa03ba83a7f28c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcdf925afb90ccc83e9428f1e5231a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc50a997dbb644c741869ac785eac49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043926417e44e6509607a68e31506d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bbc2112eb04f8a49f166b40fb59ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eb35ec55dcb1a29fe565870fa222e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97e335537d63eb251e87e8609ae5f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f305d5ecb730e68150ca2b14950c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f322cfb1c0fc4e251fc1e674a705b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707788afba00bd71be2987d8807d857689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2029af3b00742269503087a66eba3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595d1fee1017197de7311d2605f3268691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdbbb135b4ee071470ddc6d9294689692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dce2697b90bb66b5d4c243f7f46bf7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43530fe5bf69a0a7a3a998d3e49c4418694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bf75bac4c41b06af6de5d877e3b96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb9afba56814d7c113954091c8c50a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14933a42e097ae7f4bfe1eb4867761697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbeeaf5a3cbd1f12c167033e9eb10f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46292b1d21255dceb2809a7283cc9659699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89729c9946caf182bf702d02f09c96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a351af54b9b74859e5aa785e3b747701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd369856d7b09a4b8c75df6c4ccf77f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5172efd2c123e7babb4a77637953dd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a6d05fc5161c9ffa0ef7b997e60fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425ddbc805187f0f281c5cb89ee131c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd1cb06d031deccb53cffa8a59d993706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651057e390586e8ed34ec7f7997a9a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7859ab3e6cb8d1e0e3f0674a48ad9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39737aff32afc9181981d925c1de63b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de13a0ff5005441c210f9edbbbea30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79fdeb7b808a0117eeb5f6a3b5d88f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69493de3778b62a857e4bf79e5a057712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91df8680703e889a4dd63d5d516728713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883039179142122a4ed8a3acc50a92d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb039bb0baa48ecaa774949b0aa336715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc2bb1b952f726dfb9b073e0389518716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a5f79771bc762168e88419aed5ca1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79898d693b4d0b18dab1f8e7cac08c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a1a5e3f725d0b7ac0f77a17cf9a8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e858a5287c8f964282fe141f2de68720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe927595eb6c49572e9dc0c484c2ff04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698aeb38588569530c92efc44f5777d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103c50a2cf7f4ecf79e9b13a5f9d2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c94082741e79b5492cd38f453b68fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20566ba2cad68dc4d62ce9379dc7804c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fcc9f0729e6a8965c678ca7855666726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5040f6e92eb1d7c2a7fecab2e2160a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990404fcf1045d3b0d77b7c3c3b2305728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e803026dfa9edaa949a1d64e3d8f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc66ad17caaca202762033190c95afb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd04d40c5cb4d0b590a50c8417edf84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29715353de8cf4d8a6db9bac83d1fe28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1b66e806c23719df308535fc1c1ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cdf8f476ec911ffeedeee77e6228d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ade2d5d7f0cd522ef9b707e818f08735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46fad928994526a5018d4f80ffd7a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c5a5d93c920de840fa6f37cab735f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125431b31d5bbcc643cff6d244de24f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9008d19afcf6d1f390bc18de96232c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ee7cca8e942240529cbb168e06ad4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f914408d3d7d32ef6448641ef7c422741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf353b441e3f4fe862ff9f5aa194f9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50413fe9dce980dad8651d46d4efe6ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae5039a153d3184603c960d94408ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e995fe24f8a6541d0cf459cb0611e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca07166f321e17548500d9780482eb2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491837d55ca9f7c5525f2d18096fc92d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f0d5b81f6044cb006aad3e9ba3956748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85164fd16546860f6234e6688fea4cb3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179f188f1574df74f6f91a67c83ef1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15211aa7c59caa6d20afa04923479a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10672162c4b8873a1613d07382fcc23b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691a3370f8333ce128f98bfbb532815753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990f99482caf999cc6ba0c4400508c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575c6e4c315de264330985fe5c10e37755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b8bb0f2227b05d6a0912023d060fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2f254609db280e74def087dbd2cd1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7701da8c6ea71f9aab4726454e744a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f409c0c48658cc46ee19052116df9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57267d88eff99f13a7c2f4f330914851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781201e9b3ee35d337cfc62fa58029ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70291c89b9625ab0809dd743476f840c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861ba3fab5c522aafd3d1405fa138844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a965fbb16ad47e32247a42e0033655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f942e3b8e8377da09b57d093da0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5298cbd03437d19750d396d087f11d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15751668c759ae9e78d4c1ad5bf3768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff56177b85612d40d8b5386d81bb2a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf242dc2269db1c5604759d61c1aa6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56341821094657425382f69609ed2f2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a078c5479685770ed361079e7abc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545743fa3afa7b751ea267cdbf3e8e1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e097302b8d9f3757d209331178b0ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32314d0e95d26304600356773de9378115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c5c288e3b95cf877340a6f5b97ef316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191767cd36b9ad196008a58db1701a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf724afe6cd9c2f004afb88b1ef9f63118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541495675e7d21e5e815a561e212b97c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dbb1b1d8cb3c074b5b1f2bd3bd73e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a945e8ff59fe00aa566dee1daadb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cca6a111d9701c960433e557d6e0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef226485e94966da47e98db29a866a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfbd3052ffa2e1ddd8df4cdf49744124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d5b3ce4ddb74e2d0c037e7cdd758c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6b3a0e6f3a1cbdb3f8028972efe5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8e8033ac00b3ee4573249ff1f317127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36fcdcad4318ddb0934d42ea600c3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f521c5f9206dc579711f6eaf9990429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3979f5f1a10d1b90a0f895a19bf101b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c41f812a48cc685d1de23e36d0348d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dbf1fe2b6b8ee0e7264784d83089532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe673be661de4524724822af846cf96133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52dfdc5ac57f7c617ab1288b388e8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2ef30fe3320e5df613d73c8b4eb2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2719ca0d6ca8bc85c97344fdfa854436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f413e65634e67eb0e0182b4bcc0118037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4997ebe4414247d6105d8a560a66238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97197bf9bda2050e8cb74cfe686da3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9976e0f5235720777557def149372e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a063bf98baf8c8303eac6cf2d7c1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e5d102cdf3fd04bb797f8795c5cf242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26701f352d764619098ff643703bdd1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef46da7849a654c3ad9dc0bb0d5dbf444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf836d5f6aecb7abc9b3a86707d6b2dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48930a72980a16fbf378db9fc0f8a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b707ce738dafb508864cdaf96fcc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294ea80a46101188447a977d93610be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17ff9e2413f060899199da5281ef8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0614e9237c60aa692cc8934fd01f6c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e370da3e251b4db2d6b20c8233e158151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bbb3af3a39ebd804f20629263b94b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aef2a970037d02c46f2f812e25062d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53484ac317b1e3d587989289aec243154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f5155f65db1eca6d46010f03fcc9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce15269e1f5e082200f4823b3f5d5d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a854468265af1b2acf805963a048fb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeb1259956fa87bae2086843b71bec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eb191e9caf2903592ff4175e3165c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb87dc6c9e8b294aaeebbee9e9774d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9b3fdadddbf29d66814eccda0db9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fdb4b1ef7172325c7ea5a49a79a7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f507d0a7602a89aec9db7968829a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03b54e766d587519b29a9c57bf3b4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8686a664665e06fd8eca6689ac64ca065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c2df0070ab1318850d5c416a3cff066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c29ac008aa485968abb6953a61f2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a3973434b7823653e63d6ba1ec3d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e5149e513037825587625c1ffb10369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa15d6e27520c818d224a4c439a04470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aeb700bbdfddc4249997db11eebcb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b1a488ff0323a02f94f7b28c1358572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1177e99da38518db16c2acb125b0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d79dc9457cb1d88caf27c28df87174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634771d1512e82104757bc8738bd11575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fcff3a6c2db20b97fd43eec7f16a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad020b2f4c29598af9b46b420c8423f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b234d7cc882b4b7a6caf100194d5d2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90581e248e80b08c8846bebd31c8ec3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6841a23c81f129da0a3fec0912ea3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc705fc9511b0c83365914280fb93381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48f8645a547a730f73d03867613a9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5173a49f7bce08303181564252046183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1591756572c3d31ee6882308ec9621884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca6600fbb7bb8d93f191ea2accac3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cd7955a3c683bb0853becbd00f36586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9713205b352e2ab93db28e15e2960487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6c4e010c26e08f13fe6dad0c9f43588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852ae9efd7ea0976462c2aadd107d2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca6d90b50ee0b8e166a222ffa244590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf1de90cc2ab9245ef369d82ebc82191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33001f9cfaeab2eec339be82e5feb84592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf6ea82d0ae59b4e43acad9e7f4cfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cda59c71e279be4d788b92f5f08f1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b162d0df60542f46816a5d8e7f8d82d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a822fa4141d6464dcd0780bb4d19e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20457e577e173cbdbd770d7d637a2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d34defe5a3039568574aa619fb8fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8607a6971f474f41784903394e6ea299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabab930fd9fc57cbffbc88a6ffb45c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9b0da915e301fed72ec83eb46b692101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177506e605dd101c757f59b57c5e44ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b6dc8edccb0ae94ce81df7e85d2b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9b52296dd2fd0627677b1786715e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096a1abc0362f57b1b9533e084ec3a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1c15cdda8d1bceb5f065bbb221440106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e52ac2433370213179f5a1f7b8a782107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3206eed498247dad31ac9111d0ba350108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d50357a247f6e47042959e8fcae9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0ad13172cdb094d203deff1ea46b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15f692c61ee396622d4cf083dc3446111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39a18f0403500bc2de41cea6193655112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba34e14c2407cc3ffb1f4f3093c81a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad516554bfc2fae3a74d68074932be3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d476b744338d4b4b2b9b56230864a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97a7f67f599e52192a0846e5fec4bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d8408385bd2aef4eeeac9a2ca2cec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273277fa94c05bcb13f38175caaae1ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3536ad363ec9360c6ddab568d951aaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206452cae54d5afbbdcf6fbedb56474120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eef55c05d88bba2d3d73abdb9fc6e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e8a8718d27bdd97907794ef480fab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15bfbf303334135fd88992a5efd149123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bf8d94f430168d01a787e2d386b52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0cf2c8b9d0a1fe6f1a3c3054e43e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45192234f9c5700fb85cce38a8882e1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd326c0830d1523ee528af6c78f0e6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7155fd1b03869008e263fcf6932562128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110ab48810b480d1f6f21b4b1820ece129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4275a3b19981a1b7f4265a5fb8519130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f943a85a868ba3e6135a9f036b1dad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797846216075c5c78572250a5aa302e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdead33b965afde2383a0a2a9067f9b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb79822edfffbee2a4a556c0f1b585134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43c3de35cefe23425ea925bcc92608135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2787e49303f3a995c98eebd25f5c56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ee11cd8b815d60af1bd7678252f66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7108ffd2f1ac08cbf985809af1184a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c936425513ed7b06d19f355512cbe1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1915fef70ccb53f6aa3c11308a0f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330b872e9aaa92fe86bcf5aa145e19d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0a77bc210e12f6b2080fbd4b46462142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714648cd791fd092bf98695d5d3bba0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7951ee001e8c39c191e94d1f8f48d3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446d66ca40ea8c9b57b33267aec2a0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bd7bdc57ce95f0f7320d7ba290c74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f61ffe9ec357ad56823550ce1245f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0106816ad4485f04a43108c60b656b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871af4d71243c05781dfeff49ee1ffff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcd6fc88d65b146233b0eb82c949e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ecab36f752b4d2d0d6db939b6aa55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e5d139256d765b95bc97947cfc0c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece7859d593807d4969c45361a3a655153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e79dc74a604419778b0cf9be9a322154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85291716db8705a46bc338390d73f874155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c6eedae9480d2b2f6bf39847833a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dca4c934a9b4b252db218bdc223ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aa05725b40ce6015511d8e4f5a269158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d2c6e12f10b4c41a4f2010cdcb912159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291dda59714ea47b562870592746b78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf257656756ea9492b57efb0cb8651161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cd73d2337c52760a077093ece6ba0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f5a3b8e1cc0d401f6bcf122f8bd47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a1460170711ddd7f8af5822698603164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcf0873a1e05a7f16b0582a2a8c1a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a224933e0bc2ae9646db9e8d1f581166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707b23d8a17824f3398c165f5e7ef3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490dc9bff4337ade4695146b3cf6066168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88557351e2620c79abcd3123f3a415169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806171385cd44a684bfbac0831e5b43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623d9a8496ebd47d8eb1513e8dd1e1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd1cf911de62a86f17aafc4adfd24f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb261fbd70755ad95505026ebe74d09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cea108cd048586c2cd0e616aaf395174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4915ea08c091ec85b89bec6bbc10af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b758c0f249afbcdb39f6332c1f2169e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68e75542e28431af28dc540ae0fda5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3a2b97a9c2c762400bb38c4891acd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cc12c8cec292423d796edf87c6c05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1d63a352cc83740d6d34b848211fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57644e9d7185b95d4a922cc41e60b56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6968b7146a0c9787017c95e26ca9fe1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa69c398230e745413404b1f501a44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191adb6b724cfeef6e45983ea9804b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2dd0db78dc7eb6a11c1aa043683b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055369bda06636d5eb89531ed5fc5def186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cc5b1c50192679d4a92368fe2a2d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585059fdc9ace5a7a29cd12b0f5dc095188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237271ff0bf475310d08259cbefb0fa2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff408e8e40dae3233125bcd13aa96925190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339c9892ae7351bbd963351fb87f692191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c5ee8058fce5b394a63f40d7561ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4905f22d540d83339af8111669b96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaafc3dfbd84bbd493a2e9a39b8232194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e1c5caa249f644db2f4de94979008195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884ce817a29c91b1ae626f4f26e4db0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb0cae356f5fbd2350e1fe520af495197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51d54f7a94b1774fe2906f554637dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606db566f4f6666c0337c74c209ae187199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24cc45160b13f80f65917ff934e8e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38a8fe686ace36ed2bf613fbc74eee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bba47ff8df3ed9d3729b2394617478202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fb2c0aed9791714dd69510ffb913c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59fbaae246b20d24282326b8d091be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8ad03a7b4d6ba578d25595b9e3b9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91e0bff8bdacb6a294ed3ca2fcd9c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1295fa6b92b5173005c393c9cb803e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f323f82ffcb93f71297a3e00a6082f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a48dfd84316a8f69ec68f4175cd1cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49a03eba0403e386be013ecdd8bd5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affafad1213defda26d8ec652394255211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56946d54208b8f56fe7bf427dbdaa7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a9e6f1fd9c9ad2734b9620d41f85f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d13b1fab2ab8dd28680518c33f92c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88611848000625122f98d48fda2c18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648d866cbad6bc1d34c88e0221b66ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1991008084fbc5cb7c711284161c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ade1cafaf925dca1447bc084092b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4078abecd17d6c91f843ca0778f1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23890a70f709e0b9b8a1be58b2174b03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db68ab3e39ae0af5ee3b57dcb827a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f617cfc20d8c8081db33ef4d4fea04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03849b8891d60e035c6d0cc0788563c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efcba40362a854ae9af4813e885667224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952580d59d578fdddb0d8b768f4b8603225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb388d6f3dda22f51e1b8a4f92f6da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7624b22923e7790e4b8ea6b90302c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa9a67a71209faba54a8a2b02986de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee967ff678a8ee3b2a5e38dfb4ebeb93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb7208d5c1d6c6d7665ef49c059979230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebf9bccfcd5525f42576ba6d4365e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a76d226efa1dd229e78a79cf4b2f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afaf14e3c6f7bf4e7f0fead52e127e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1697aa02956964a53caee5d4a60b6fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29142e1cb35d73c1eb68dfb767018c4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5b8f29f4dbdfa8572df5dba29057a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed84eddf84c4d34dbae888e95de652e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7d2885880c3277b527f7f03af1bc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5278b3b0a855814c1dd6bc8848a38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca3c15622be1859f3cd16e87e36a88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc4d3e8bbd995ea4bb7aadbc62e62c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9c17c7674406d6efab0b177e9056e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf732370db28ebc8df92407fe3f3b2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ed5a54072cd3f68e7121e86792e32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ec298b8a72d64c1022e972150eed8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dca1f60cb4ece160108026f7ee3ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44322de1fe697b7580e484bc139c69c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4b368493740ad3ecbc1f3a2f45deb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca8fccd7905194928aad4416594ac2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddfd26b6b54067a2950748cc0caeb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b7cf6ed700d57c6b3a26424398aa7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6be96586a5f9de6787ffc0411f490252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b755fdd7fd06e49dc4c474efa529a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2b28d278e1d6a0062204237a9d4e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be117db738f330a27b5701bdbc827c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97f7ebf6de9ab75d45a60ea6762974256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7e020534823878a6fa5a8d2bc21ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78659abd40330b31aca1cba10dbb5b83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e3a286e621cd4a5881e83e1fe0766259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8daf7e71e679064911a8a28b086a29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c604383b5dc7c3b7fa805025233ed27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e380a934c9ae6e2220bf89773f2f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac63ca6052834b8d41dd3bbef1a083263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5bb03e5447ade78fc4660d250694a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda3214eb245f2c68b8949f28cb921d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189748626560c794869270340429aa0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851d63c27c305789e0dc564a6b50a15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cb095d4f2d70d6effd1eb48486174268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa63ba106986631329ef4d2ff75928e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba674fede367cdbe12822e6d692110270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe305f0c783197621c46f8481c4ec8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab3ce9c872e9cb06e6f6612a909baa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c45f87cb6c5803b62575ba622cdc7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f5db10fff5be830b26c31f933ab70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b5be2188315ff8f867ad7d369a63b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deef6089dd55b95f2228a2ed559fa6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e17e597e70a7a866bf472b4900716277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91bb0e0b95d30a1e8dba14cc81941e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02c316154a02bb0533e08d6d560a9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d41413f13a6dc0dc0a26d1bc2ad0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f58b40c6ae50f78c3b675768747b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69337dc54a41b8099f2b20f47d996f2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e45ac81f37d199475088ff8808892283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37932d7c2a480e34664a8b02bb0b295284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd3129a2c1a1e4aa4f60fa55e43d49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0114b3b7071fb37d9f7498c9da507286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894c2b617f8b035d32e5a985e6efbfe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeebe32eef564f6588dbac814902545288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b68971085d45bbd64f2cb988759ad5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c07bd6aba5c97ceddeb6ad48b31fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7735978aa61572cc4b86516cba7401291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda56710ad7a7062cbddddcd89f27a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2fa9765badac428823a1145c759e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f41a4771f8e0f1c1bfa10800b1c66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a020e09ead0478813a0aba6a93997295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b84ac5cde54c54d067e747d5f1069296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374dfbe4afbc46f820dc7d7def9fdb3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81083d45569af01c8788a04c552afb3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e9997e4e9595f1724811584af6bfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169e996c749f7f642c2881c43c49b90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880087196c1194eed46f060f44c3836301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d3ad833c16ebbfffe0c3a6ffd7be4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cef85b698feb563f18ef4fdd97a8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff2e18f36fe2eab4da21b6d9c19a87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2b4fa13e7f669be099b7761008602305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4611f736db7c35b69b1d581548670c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166faa7a393d4699b8966d7c2e435e0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c607368f5b129a6c0a73e1b79e5d538308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64897feac8145c8adf2265eb8e1219309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb22329a0bb053728713a6d2d33998310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4953005e49a24a0c8670abe0eab0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a5cc3ac3ce964e8de6714a812e63d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96333604cb9b9592fe9bc9a5724a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09314164c995cd5609b3ca575182b6d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d553b2504a4edec7a48e4534d01aad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b1e407d1ae23fe06fbed7deacdc11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df9db7e2f7c16a62ffcc6719e04697317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165743158561f0343c7f2602ba4a55f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a67532c601926d40eb6dd44f5ac7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465e176d5ac796beef40d790ab26a0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d6183bf72d46a2bf54fafe6895279321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcbae0bc0ca3e9b03bdf33fa84c4e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1899f8657e9270a93605a3765eeec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93f04b31032e365f0bb0fae05c179e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22513112792d55283835a128c105394325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04390b428b2545fd3edba5326cf4683f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efcd9e057cba09c08995c7c829808e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210960a1efc51175a36d2032cdeb083328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09dd10ba9791341431a65e2484f493329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3bf6f348ff6369f4b7f71529098bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5009be30333683b861b91796e85db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85f5f06f9ad39f082da30d25380c37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3bd00bbd1c6ec1c91337b55211ffa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9942d8061013d76876f37da65fc254334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68b547deebd048ac927ebf72aeaba3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34ab5eba1bd1db7324889b9e5dd339336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19e604583628ae3f7db2e7b7a9269b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8ff59b15de6a8e613bc09785d165c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935175f92eb91480931e4c9b537f96d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b941649c2dfaddb639b837c25363d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bfbe347d7d13a7909ebe235068c62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9922d0404ebb20fd1d30bf650d8ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f407a00344b37ced1e3f03ba2d3cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ea82e97c6a06fd5fb4b125f9c4ed8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b507327879fd0461e715f5599466920345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362f3d7998340d6974b55e84637b4eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4d025747893791f63688212f34cf7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d8f7ef3b27023077f0e69ed208824348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755411c3b12612ec7a1d072bc7e67de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7bb084ff71d5ea085e0904253d9e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcb8411e9f3496c86fc228a16925b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865fb91990fd3cc4b309331424daab0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d9fe8bd40dc7dd9a5d785f06bfa71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a8b3d62b3add6d2d70c0e33b9965e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03068d412abdc8e7719bf3d63707ea74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4130d1f66b00cb1bb7656c3518cb2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f32e75903b9284b966c3b1b9364e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d639565219bf061d1a09dc4f49fabf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a17fbed126109d3d190f36ce4c329359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c8b8b0e54856b584047b42fbb2a0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c158cc99ed26aef21dae78a4bcc5e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a75bfcc9f8cd957311b4cd31850a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86896b4d2ed074c9ce92e53886839efa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b39e0bde95c101b7e954558f2a3c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767472fe81df1ec0912ceba885a7da0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608d4ede4f3a4255304bf9696f4a98b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79707714c59491d00b105f807859a4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792318f15f2c8f12080189c2b820327a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af85f77bc7913e2515193c251045fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab52a499c8cf00f03b9bd7b54fc995c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67347cf0e95517014285acbdf925a4b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718736d94d6a87800d819a830dbf620d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf613bde4c39ab143e8eda41f22df3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef282791355919097a55167f3c8537eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974b25c43baaa43b914b9088763eb04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a528ff08f87488fbbae6d306f5eb5a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77c574b958ccc084a3c381acb60f7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8176ffed75a4fe8e4cc6f7c30f4001378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636222ad62bb5e79ea5f892dc377a77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c429b8fe8caea84155901fd2c754ce6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a5fc27fd8bb84d975fbf36791f86c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e6cb884dc5cec860fdba69ca4f897382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52108666aaabb41b46ad71bbc4df80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d492edda0739f25c962e999e81460384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36953756da09c14419c631caf2bc80fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb982291f74b54496fb037747f40c5a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab4bacc338f03d3d6ef8e5e24e84e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc088b82988473577b3b5d34345a817a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103fab1aba3cd5b4de140e0e0c3b532389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5372d31eaf77274145d66b252e363b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f76b2d848ea28645f79b7b237875fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522043871a7d427440029e698bcaf9f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e20baf49e2b96d12e28ceff1a2a0f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6c009b4908cebabacb1b00f7097d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ba755791378dcb502b5817ecf41a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da84ff959f49f338c1195724345a01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c27fac8ee00e4a495c97b601e97dfd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53752655561c7bbdae4fc2318658fd66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca558dce0546506c461eca4061722399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af82d70015c95c4aa8d1b77bdefc71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d03632ddf86b0758a8d1528751319401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2541ff34dae4683deb212a7c7a260b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f4a2d8607070cf6ae34e777698179403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c331a5b58922a5d999e7ccaa139bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a3a8232e14596984293af40fce300405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87ccf622446d410cbfb0bbc14378e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75afee7d90841aae9ed6a1bab62a0d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe1803e221b0b377ddc3b894a3bc6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96876822caecc4c2c360d9ee35d6c242409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61aa6909144432108daaae0b1d234b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e42539bc95c960590a3e4ba84768d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf29fefd99c8bbb0daca94c7df2e77f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7c42e7d02ae493e0f2c6d2f27e737413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a4044d304389f43366f9e180ee499414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be550264face24a2df45acb6619b19f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a229fa5373e1e9adbc7bc4b0095f082416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af349c6232876a07a3337438185b18b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb93885f739a463455fe819b5c771d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25122f90a0d15c227d46aa2d1dbaa2e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263428eca874e4d9096c99dccab0919420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f6315aab6101a5ebbf1132597b46d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9170a82c4e42c3aea9be20708176422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0fd9a06a96adf5b53d620deba4b92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec2530ee3c60a4b4a4e4a004259a2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100ea0d5271cb7316b35d7f2153b863425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd2f5f71e0f826647d0fae7b055573426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecad66feeeb42ddee518614aea40a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b9b6d9503ad324521e60df0db8c93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdde4e501fa92caaf2b6d237e16089f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee76c2942099858bf36091c49f1e714430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a35ddad9ba785de4646deaf3186be2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff2d0ab58ff9a3658e41ddb702bff7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ae8bfafc003a1a1b1bd6b8905832c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e576a2b7bf44a663aad9901fecfe3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f2de5f870b1da664e97831881dc63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056cee84817577eacdc0b82ffcdb99b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8ca6bf4516285bf4dd9e3d896e0cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec865353b6550f3c5e779eecaa28b27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af63f4d3d16ad1c304d22d3553c0638439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814879f6ea3706d4ea41470802f8b6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815e7575ad7498c28c3bca3842334c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9c4f44992779eafdb42c9ff579bb1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1cc388551cb64991f394b8bb7a175443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73026a66835995a00ea558394d524ada444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eedb620af751a0e264f219ef02af1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126cea202025e28569fdeea4ccf8568446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0588cc2c79366894d241a03d9a2ad55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d54ed42be24e3675a51bd1b16e986f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c4593da6fec9305788566430c298d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5699b7cfe6933f8dd256db103625e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc7f3386031662039c66655d7304e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891c679b5e5adc57f7c6d1a297bad82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42bedb70d9a382d78fcfc100131421453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff70e6f37fd3c198baee63bdcd26a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2367cf443541a8ab4f2a87c6f2aec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818740089f10a2a1586adf7b758b4ce7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6f054d02ac15c30ad424154f30f08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121f3f2a4de069c11432ce2eb496e76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b60109704024576fa0b567302efd1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aceaa371571f7ee57f24a45858e8f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cac1ef125f64bc7571d48ec593f5ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad5e2d2e5b8e92a912be4b962fc7b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f80cc3247a33e8b32a44a2642b41d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d885c3f31475d531fb67c0a39a600d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90a3ecf8eae3978ffba4da38912c4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090877bf546595fdf58f3e48c4c5a0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95c88530662111a2b8d2c5e6a1d2c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef87236a386ec15a3dddc282bc8e325468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5a59e2147a76c4a291784fff8e21f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980796b135bf6f65aa8a4586a05f0358470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a011f3abd84940ec265e84d73bf12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1fe5584999322baedbb88ca60cdae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ff6707c04223ab8e7ad75d4c7dce3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db8d35dae17250221d7f5225728276474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6204835ca29cd269b45418153b4a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba852152f25011246558615ecbc1974476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d69b31caad940f593a8c8cb8a499e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297b8735c44367cea4db8c12a81f5ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569a953f16bb543c4a0d1e575325a04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65966b108a66f1c2be5725a242bb1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a54a0ec13cb9ce57b54aaaaeb675bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911798edae38a77510168ae4b0fe31b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d38756455969eb46964a4f2a2fe8fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda39b2c4d4de9cba42ae6d22286c818484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b871d4b6d90e541699bdf4f74142c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e131d4da3691bfcd969737d45d3ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceec7561d2501d563a0daf334cf3eed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fda43f3e46aa268708473118a577f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f87214c94b1a737626fff934573dfd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110c5eb717cadc9010f51e719cbff92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a724f48274f7d6f268f46446afa7205491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dad84ef1aad8178a6f3b6252c47445492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22375499389032e86b7bbbcfac56fa0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263db93abc92f69c85bfb9df374d575494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f43b602de235e4d4a2c1cbbcf523d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7b4462e80b6cb5210aa73f9ae0534496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552b34ea597fb37871b1d7aca3d0adb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd37226d34db074db741eedf670e741498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec9fb39cc5e0ee98ce9af669fb0f7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df3b38f068ec115997fe842f9b247c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f3fabb0749dc0932f0640e672dd5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc159ac97b8b71c9051eea686458087f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3999e2ddccd1b6591cb65c9237b6b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecba5defbee9f817ecb8538313c4b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522847386c64cb4bf3b5742229514cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eda058343f3a127a148146dbb9d529506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95b1f02be4b5f38608c1cdb4339271507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d9605fd9cc2ceef61e4a7975608d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ab2d5c5b00d283d8681bb121912ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3ae0b767b4dba1bb370c7e447f1ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace7939110b363d25c91f81d2809c94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662101be897a4f62b044a49074f311b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ce2fd5cbdc6131aa050536890a45a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097059429fb2bf3184dc61e71fc14e8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e060bf36c0cc4e541a81a58616a817515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37421832f8103346c6870374beaf726516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf60915533eacca4479669299af309517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a83fe6e34d1f2f1b7c8e3de89470f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fe95cd4995dfcefbe9508df9dc678519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef395228fa0f8daf7fad54ee0d97594520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60507377dc506aaefb8e88743c89113e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5470d2a284bb31debdecc38863c03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618c7c2449cf9faaa16d22a2eebeb5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98182906c9b3b5019215a4645def88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257caa550d5d70b46490ca49f2ec0127525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19e9bf56d8526af9f4a46fa9946509526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1cdbfd8932ebb25b1aeeee2a86689527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd78219c4ca9bb996cb373cc87fa429528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9371777907c799f0acf59939f9ba710529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2439388a9c6efea6bb25bb96c7673530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3122289ef8822857d04ef66b4a152af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c022b27cc8cc5310175e4887be62e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb317f76b418b70376c09529bbccea13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29ce3b7370bfd9f993f7c4cb70bdec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a89cefeb00e5070e6b365bbede5be1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9675dfc9c5e564b0dffd5021759b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4316175cf4f21a3ab6f7947a85d047537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23633cee554ca38084cc1b29a374889f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c02491a1e28c5c98199a3fa6022fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b5bd5c97e35013c42da54866c7b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cda6e1b9d2da2256daab86c7a59374541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfc6e627f237a9dc8713201d19f023542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae40d5eb5fb320e6db5f64253fe28e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbb727c242bddc0cfaad86ef77312b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792efd9d3d029c7e3e30571ec98702c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf5c5f97c43d5e5480200fa575d3f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5853157bf13057488229f70b69f11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0563c5a7a88b6fd85f197e59900ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668b18f0a45235fc26d2b13bac1b043549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822e6d69791257b6ad83ddb31286003550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cc7c9b68093b7adba5a31883e3214551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc632c2e2545987934a543c671aca2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cb3b4eb4130951ad6f7b80f1baa26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc41f3d38e6ae8a12ed45d6fade16bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d44a2c26ae38a00b21fe97d42dd08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3291fc2dad561f7f592b0fe50ca70e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9394e0db59a33ee17e5d64f9c963369557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11502862666dffed58afddeab98829558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b168e7a447b3d90031e80090e8952d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77569fd637a7aeaa95cd16d2d44623f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda5187c80cd9a4d2237d4bcd1605c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c5e8b03185b377f45622509b75857562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f7edce9707b66d161ea518ff00506563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f565b75ff66b30c957c026ff34e0802564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb527b4171fbd9da12087c4bf3ad830565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6d490e9f4f61b51e97223a554f8b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb09480928169eb9a092951ebad3cfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cde914bed4dcbea4ce4ca94c9bf671568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88a3e9f290066e118e70eb3e1af953569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b39c0f7ad05e2609a222d5a870d0bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410c26fe3cb11365583f2d7350e45a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905295ab2901808cf639dfb0d302855572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40f39452ca54f57de8c506a289f4a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c990f5140be4b98300f675c7d58ae5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cb823dbf35e653464ab0cf1b898df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eea3c66abf924d2a090d3ed895966d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8475a989628551515627ff2bcc708577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f767f75bf41863658899dd30ba3d36f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5f9703f0f5ade166352d2cfb9c1de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb80bddc4f811b1133e0b9299e9086580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a7c005cde8222731c84c7e518a0c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab415867f559be0c044364b565f6029582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaa086c791dea6dfc47559dacdcb03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4229c244e612e99ef162dad787f1588584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989cc44e315555189ceaeb1a9397ef7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22193315eb3a005b2baf696e34edc10b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eb06642011010685e4e329dc4f9fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74117a8ea6fe4de6e89a49263f73b91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8e27bf25ab64cf2e87ac69b33773a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82288cce89ef99a1e00b2a69f9a9ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cee3e8429d94d43655389132f5d842591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420334175060e04eaeef991bdc2f35d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d964addef72b02f7707a06762876a69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3777126524ab3e27dfcd7843290bad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff56d78b6885f114c4f0d6f7adc6057595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacc8a251f3e5220a87f95649a3866f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc699f5b2c5379f46ae872fd5c6374597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e76724b27fa20c37241d1b63e7aead598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacb1c658d8c2c0cbc8bedf6781e7a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c076587ace59021d86a8d14bd03a8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60101e77f115a2a28c184f01a77c5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df462d6dd578b69899e9073db7cc82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca8d478c878de03ca656cb723fc32a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b197d46d77db27b0491ccd0eb06a9bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d114acbb7553212f0267d6445953324605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d1a11f702ed3df38751dfdf2e98e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c653f6dd20c984f3be452c3b839eb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a76b1f0d8e7a532af1f29ba3d040de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda7aa7b738021699e437002aaa0308609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bef062d8c3c7d7d487633718b5fceb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5f5f39d680cd4222f354d89ac9515611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250560993f203b744ba6499d8475aa97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf6e0f9386773351307ae5655b0471613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982344f1eeaaedf0858e3cab7dd8b89614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba3e28a5c88457ee15dbe5ada87132615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3fdd8a1b771b918d78e6d19e07cb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e67b15a6b10e38aacda7e3027d2a2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9c418080f0cfadbf8d40f59482bb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368eef7bbb6b6a6e944a5f67adabe61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308854067e76020f50838e320774f00f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0b061ea3f8a3002d9a0db74146458621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f046e7c9025448525084f477627a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1457dba81c1029959e16ccaabd9cf31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dafa7f7801a06981c59e5030be9825624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04052f8de315f390cd4cb425cae235bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e76078df3c8d7056d3da0f79d0d075626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961cbc93e6938e24b0839975d3d80ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e2130a2dab7a739c565de1c8bd816628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43367db575123b38bd71b452faefaffa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f3e2b12804012c5c4cb9576c8345d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80a8d0e11b986996e84c29900a2700631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c16b5ac214e10b16d17212a2dfa9da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966ee09264074ad9206a94e2d8e4cfe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7dca690b2dd70f825f00f628bf6dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341b97e3cacd3701d2e081746f3dec1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb9824166afe8e3cf93597903bf0af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec431bb21e1767100563b33e3e5c61f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca2666789e95e9dab8ac45db71d9d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138cd48b8f1edc5f054bccfac547b95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0986f7a7eb918d0023fe70ec21b43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b572540b8e234e217dfa2cf233d5243641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebf5164b9ae34e5156ef90b1dc8298642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ace30af702e114df96a2a954a35cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083d63dfabe8784c07cd4f0d35616ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52d489bcce2ab013bab20ed0befc6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721fca270ce6b15bf66f7c1df1a7f66646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a3f74a18c38f2a15f087fbd750de2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177576ba9d3cf5404eb7c39106926e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff42dda184490be19faf6d2aef6b39f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce85ec8c0700cf59dc8e50fc1b8a014650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d1a03f9fc7b65d9adbc8c58a5f5ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b1faa884a370c62e1367e8b3c2118652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c5a3d4748c8057d1665c42c497d07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e81794deb81945f55a8f11e42fc53a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec6a2c41617ea4523878804e28e551655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71daa312299faeaec43f484c7168e59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693ddbb071d69a1312d9fa6cbb9d42f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a5c638e554f3721964cbd8277b0da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4de9c5bd0d7e1d9ef13f4f0f56d9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dfa015e826621e47e2439b36099d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0256cb7d418b75e22ba9fbf69fbc6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d51d011a4d94f6db7fff2218c5d71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfcfd9f22b881944c086ebeec9ff62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f2419b6feab8523efee0c02fbbac0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2ae481d65197d429c7560c6ef659f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33593c8b245f50b849b1a4a2c209c72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded47c37068314ab81d8c9336f62a18667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0470d0f5f0f8b1a66cca32abee361c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35151676484bddb075b0df785c20cc1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79a901cd9313b11bbb8dd46c58c34b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18004346ac58ebcf82eade263803aa0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c67b4688875e0fe01beb4784056fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e33b8c20005fd2eb45bf1af81167e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5b83a80332dbaadcb8f07e3508657674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61552add6c1330e0858e91c64edc0058675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd2b4df51e8145e035b498bb1a3b22676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33300605c1d3a9a12916dd6cb5e7c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dcba7690cbf937bfc093186cede07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677510e558c999ea019d6aac103530c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23c62d52cc80ca0b77e9b571a0c973680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80527995015b6a65dcdf0fb1f1f44d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180f58898b24a5b147ac4c4e3b75268682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091876ed4d65278fa65e22ce01826c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b85a6c76689606ae1e097852d9c75d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c718f6f6d932610522d3c6e23506103685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0975ebd5284b8bac0e8b050b53acf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0d242da05a0080bbac7b435d246b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23617da95daddbc4033934e0deb51b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc8bb724d74d0d8314457755c1d518689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e925423296a550133570bbfe3cd4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad550d7a8e3d9134b831fbc849dd4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3400c36b36f548e890e523396eefba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cc089c7743c2c34d43d1eb38f3bc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bea57a6235e7cc159e6a56f8efd11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854bd02d2c16d00f02e154c48b291c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893af43a029913d3c075052efd53b5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6524f63486b948b127028233b0a37a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7649800741eb6c121cf87e67e936616698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503594eb09fe1dbb66c3328ec074d23e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a19009c4dc1a3e1086262bfc341d98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41219aff861a54cc9d3942c24c0fc63e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561455df9a46d8e2bfc6ba919a12d311702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae418ea774444d51fdbe92d656292c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8f3f4bc51ed2b4a61c44a452b8b86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3319a75cc9aa682bcf6d0b2e4b00489705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76158484feef27f8f9d636ca28f59bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5b814307411e292719b30343c2498707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e65152a77aecb55bf0038367032a55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5742046ce58dc6bdc2634e012f58d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337554b6b6905a67e0de34b03fa2ffa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f92a96fc333e6a1fedfb17386b928711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290b53d033761a3bfbd96c86d43863f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba29d2c56abeb1fbd94354f1e39315713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e046bc320d2fc93ff0ced4e1a20c0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320373ddb4db4b8e7e6f92f4f45f66e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ab0e4350bf21e218f6d3fb0cafc32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eebd692e3c4a41faa005e8fdab598717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0f2def15dcb95454743328c05f1b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27faa43bcd04da1f0861c3922260f4d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d1ed7f3ba322147b48f2ad4aa2dc8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fde4bf1f84d150202c173d71887f82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255731e8cdb2a43e419510fe1acbc414722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45aa42ea195d0e5d54f4b805fe0d83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305ab7d4b71b582c43c87647c22015b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0c7c092043146cad97fc4aa3b8d43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24c2d9619016129212fe1bc5358500726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cab4046438a03ce12fcebe87a56df6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e909026f00e4127d2b383ce8cdf456728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ce2ab6278f2c33c5c8f2c5262ab2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e299ca3cc489ce280bcb1881fd206730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf121bf9c831ac460714de86511ad98a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf94837f7c99d0d60095260452dbb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ef54b3a630ee7e323f7d35539edcf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d621f6fae7892de8fef0cc74522606734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5614e28b7dea9d8ecb76448fd1f759d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f868c014cc7f4999d630f30dd2a385c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38d494b1c8c070ccd9d6e16a6993e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88291df018bd26ce4c3c1878e6f11063738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0d672b383959fce9d82ab07681d6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe0caff607cbecd68ec10bbcdd28ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac492934b7d64234d44bcb283ea41018741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980d3da63618b08954581b0e221de21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7f36a4325678fb2ed21c2662195b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ed958696e97f21a165e1b2f6617e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf4b606076e8b5dbd0c2956d76b8c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d3dc125bde7238c94948d84d59573746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d403feaf5689e8f7a42e2b63f2e884747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf8ea78946c30bb17d07866594c273748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be39c9e8cfae8e9ae452e8441454fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d20a6d50d8fd62298d57c28da2c7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ff73222e1bb657b369ff340f31bff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7446ed1ad3d40a659b24e3f55e9c47752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a1f576d28c15849b507c8f35a33b8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fe1655f58157d01db231817d4acfc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f216cb07adfcaaf0037a6db5a4e232755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293defc81b96170cecf5c2fc53311b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed04a878f17aae51c513f424204a8b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606c4a620198b3f60e112bccd5697a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927776afd8e5f718e68de1cae6dea15759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>