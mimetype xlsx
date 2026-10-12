--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241e79e5879d3599a377b74e7aad2001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d98cabd8a677822fcacf5e4cbf95e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745bfeb5b8d7d1a0dca3d4dac2e630e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e36cca6e0babf0bb19b098a92feebf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50732bf072cbee7d08104dcc209ed48b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3a11c3807b32788e5ca92b820a0316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d5a54752dc5472a505650840ece4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10959b306a7ffb3dfa6405506fbc3a208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfcd344e35b27463c098f053d8b1d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bdcc7ab2a964e80ab65925a594e8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f8226e25da01bd70ac1ae42cbce4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432219f47ac72704a15eec9ffca265c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202766b10da057c3c92ce8bf591f29013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54967767869f0220b697fc466bb1d8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96df24d50118e10b1001a7c97daf3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafefebdd78f0b52943fbf039fc726616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862ca4da40fe97d522a33d740b015ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1456257c2320f2a5dc12c5f67c2034818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15571c3e509b4e68314db3831fdac0e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2d827acee78e0783819ba1f7f4d0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92130f8acd06f5861463ee5200cf29a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05815edc815928f5e83e9725e72f3d9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006ed2e35bfc648e03e757d373346b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dfb6a84ebc73f85c9622676bd9fe024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e001252d118029ed7f1be066ff4d0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfcbfd26cc21168805609e06a2161f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b7c2b51f8052cbe033033143fdc2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dfa5900ad9f1ea569781593e26eb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1c305c50d2db987cbbdd49c4ae5d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd104dbb3f3c9753c7ae28144d4d58230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be6f06f3a54782946862e582bffd6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348b3760283a02335c96a066ca7e92e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb2b75f5e96d1140e24d914e1856ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6416be8bf8bb02c91ca6ea4e014941f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92831b1858095e510f5026d22cb91e0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921498be085f6266478b81875bd065b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6c39d78a85fe987cb9da9011b942b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8d1ca74e41cdc6a8444a51bb8014238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511f2e09edf0548a09d53d4a8484dce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee1f8c4e5a101fbad628c83f129cf940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcc72b23572c9011d9045ec9746c5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0bdc4557c0966b02680f0b46c8b8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2932f5228d3f303cbeaec3364d69243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e39fe64f0118324d419e00a2b4c1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f021a8e5f2698ef13f4e64bc6ac645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d4a5670dd2395f53998ecab470ceb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc515eb7f57e838d18e5a7699ef9e4b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ae85811bed7cda307ceb3d7f0047a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d783cb00eb33787086fdf138c3bfb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60eb502453195e056a200ee5fd078150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b782bdee5383184ea7855a1f89e31a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd107a96932009a5f2f111c9406041b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd56a7a444f9585cf7e9b862b74e7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24434236a255b674dfd1900e5646d37354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c3783df747459bd7fcf5dc26b41f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6a5191074e0d1c76c220ee1535a7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ec8b2e042bac89bb913dec39edf9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937642e1c85f2de6b4dbf8be9e3980c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291063843f4e679135f66ce08e6969e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b61444380b8fba2a61b526ac2589460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a59b4846f38623fc59489256df5d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b860b13fe2076a60865c30053ac1a0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823a9362662b222b4df5c68fa30fc9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a783ecddf20c2e66de145a7dfb9b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1c0882ec60b2bf69f5bc4fdace3bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d049c0b086b3931da0d97e9e7efedee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923813cb6ce3a112f20da24d6c2df0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940ba891ca3f69fd47496a199035e2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd4ad9302ba4f3aca344134f7e377369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80158cda27898cbf4605582c4ec8d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0981c25a9c5399806e17ba662ccfed771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4703b84ea08e65deed32f1b80e670972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e270979075b9e2e361f540875ca873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129e66b1f06875b004ae24fd71d1b6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba80b77ed500836c4fee01146a096d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d20c649709c64a3f427694a7ebe0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fabbad54044c2372156ede18b67ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc1d94a7320d2e371f73574606e09978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3331456075e92eb2f9cee60bfcc77c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83a13054b69fcc365a7cb08f08a4ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa4892762c56427b68e419325cfa3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb3500676db4d2024473b34c151dcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1a722c113496838b82f35dec029fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bd745cfb4c755cef3bf7f5fbe7ae684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef17644de25e8194c6969d257285a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a0b0dec21f0a911919c06bdb20aa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9e2ceea9c870b7b2877d0397b7b7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739df05683e3c46f787b40f94a3f5eb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d7245a0eaf91c836419c80a895ced89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d648d4b11520ed2d9c63224aa751b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a9b75f00738d088d6837439ffb31491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c69c57e06f053713b5a74702d577592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf49f91bb6ace3772abe9c07c897bb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a6dce87a98fb7952e5205e8f2d04d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdc78d3c543e2afc05e4c65f1f593d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2df6a74f9c72f90346867533149f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c396da3e35251855e99924ea637cd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2dae2e1c62657be6c47c1b1f80f4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35267af7941f889a4be71f1c490082099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e79d3bbeb16a4cf79455d7eb1028d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343879bfff598673708d4b38d68430e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5199f42d00601e9d2919cf4cba37b7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf404daec60a8f4f9b5e2cd2b713d81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc71fd1f9fbeb4ad268da6947731d9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9081f02a34d8aa3a59c04d2a95ad7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26a393a8715f2cc2fbcc5f2ca0bf06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd17c7032c5601409f16b3bbc4f1293107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b3890a02d3850d5b642eb2a316477108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234103f1e8398e97fd912f2f93e2c74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dadeffd657ed11e263000a6ba986d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1c53789f7b601a3a5356fffc41f8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eb3ddd55dd29b8aacf463c99e99ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4d8a7427884dfa453c0d8322cf54f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afc3579a20ef6aa0004c452412225f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed243de842e12ec35c154ef0d4849ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b68a4d090b89ba81a8ea12343f635116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379d2ef75ac1ceb4f03ffa1aa94fdbf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd8af2fd9d636c79320238bb376f20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbb55f9afbd2901364fd786ccb6b6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ba81fbe03a40de80a6f099fd664ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838c4d109beeea3f110def68212b395121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecab14900584e95ab1b0be853de0729122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef984c10f7cb51159448d8c90c74b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869f513b13f695ddba2251e38afbed8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877177d6c23a9432e7e4b886eb494c9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdee6346d19aaab0b6caabd790d4a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406dbb52189327cd005ca4f1ac45c37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce92e8b5fe4eb09302a2373eeb26b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c182101d0ce666dc835f6f99a6fb37c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89510ab4620753220184b4915d7a8c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e84dd26d2fe6702806a3374e5763f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fa579e504dc8267414184d8fa438c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f5a3c1c012e3ea9fb2b12c24a3872133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c37ac30e1160a63383430f5c4b878134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9586f51160374f6c8b14be588d9d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3f3389352f1c3c3f48ae4b0d4c50d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2446d4b903c68d6f4dbd093620d1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c571c68796b7a310633ae08f0e0db31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041dfa90b436fee1f36fe2846a93787139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103babba57fb182f025398a7515467ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa88375a00835e40f467d39edd8433a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107c5681d99890918c687c479bc5857142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2658a9730fa25f14c10bbbe08156334143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae681b25f8be4242b2e26a6a63cd4a42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b1cee5b7f0197253848f26ae1408e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f021f87af95e97b22fb6c4eb0d285146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45209005102b3f36c3babd8b38b3abcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff962e993d05cacf2fc9523878f9f335148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002496351ded0c1815db176d7862aa14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1035990a6dd6b4c215f1de2369897150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6134adf16ea6b0f2388bf5813b3839b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5c831374f1cd4a742c9bcbdad1ece152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de89e7cbe7c07095b0e58af356741d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9532004b37b7df6bf4d96a339e861f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e20a22562e1f2866e909e21d392e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5780c3f933be040d2d8538b6d4e21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5f71224bb7f316ec56cc1b48cedcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf61fc65a7eb1fa7234d87b5421bd1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c584adfe48ba28ded161d637eac8bd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472645c7255b44d3d0df05f3eedc1c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732fd2c525910e42a8c3dbd55820630161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea98819418b080b795fd87512e789f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9b87f317ecd44125ba022c325964a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6e42a18ac78461b2f73cb5d82b658164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b2adc9433a55294f56871e2c60359165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aa0c152e68c638a4bcb664e9cb8cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2be54da1d33109ff71062650671b39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0e57ff9604b7cbffca7727051320f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a247c3dc6427d0f7fa3ee48881d88a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a35adb9bd03c6eec5b468e6ec96393170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd9238c8054727d18595d3da769b6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d8050a6364aa7fa824d266e5084d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b2e7192855b117c1e7304a5e174db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bb973bd5f6f9fba244f54dd4de192174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5b420f196eaf5ecee2cff64a788ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9fab14fcb80e8fc979b86f51f6f5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cec2610cef6349e643f83ed55f46bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3bd0499f198f2ab7dc8b8c07c49c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467714db8059ed8fcde3cd3a25377d21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73a0ad09d6b6d5a4d7445ddab74423180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176550ea166d28f3a4ad2488b74b3fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360965ee1b5ed27da2c4d44e060444d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350767f43e8c50b5b001bee0e0a5d181183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600e7a8f6ee8f042f85462a04e9e317184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a631cdb49c71b5b91407147dfce880185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f784ce5bd737e24ac8573e73431625186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4d2c0182802b656037c602efc468d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33a4b0bca47dfb1acce77d4acbcec0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341fab61b1ff3326e11f719c9bf2ee7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9e91274192cdd98381ff45209fac2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c5d242ea596c09c73539ab4b2d8c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7ac26aff271ed2bdc7f1b78e000aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d230798bb2ea4819b78ba1f726d0950193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c149ecc8ed4ca929fbbcf11aedd3e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a3cbb972602f3ad40383ffa6cb373195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ef032c64e5987b0977228dd47a8b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807976126c38b0665fd8feda537f2315197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b387df93522a2d53bb2145abe4891198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e9713a62fce0087f31dca277c860f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf916b479baba590ccc4020257ed4d81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808445cf6246c868a9fb57038bd11d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04888efb9887e4de831210c771af343202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8fcf337242a6bc947e2fd3da67a51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37d819070bad0820163e8e964aae0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb280a96af653dcb1eb9c8924145cfc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15189e08db1af737e0706cdad04f9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ef4853aa2226b8a4c35b391f49d1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97750ea53ee91ad2270444af78a7c53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11fdccd9f91ad7b98cdd9ebc3beda2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f81c83ff9093f12cbefe39cb2665cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12fb33de7a1a1fd89d19ceac7ecf1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138cf827c28fdc20f379e52eb62ff42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e2b2c2e53f1a154e6c232b85e3b4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693a17e37578b254480831fc9a28690214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102bf7a0a6758cae39482e70c84557e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70f32d22cb657e0d0c9571fe608f06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00974e901299a9522b8a5a08fc311f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d3807774d4114023e2f682ecc503f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80221fef6e59b8eef1823f0e5a13c3a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480648235ddc2ec91c7e9920377a446220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20954102ce5efcd077ba1dbdd7c071221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd4d9adfc9b00d88660275662be006222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155303dd62f34c07e93b7983eb8c419f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a2343a8bcca93ff35c8abadc358a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa26b5931781919661521e7a57079d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2cb58fb6563b903f6371f798b73ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094c2a45c10bbf369cfdb8b0eb2ad86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803571341dd088d3f9e4c3d09ed4d91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17d748d06e4dd8a799a389d10c3adb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a1f2d3dcc1663dfa4d3b2db4cfa6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3956b52652251322c04568500c09b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f703b07a0203be5273648186bf1954232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c0497e1d6bab7ad21958f1cff78ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb637862d3f23f0ec10a462a44921ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66799bf7be4b423f5448994d0f522d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b3285412d472078631aab3018f216236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbddcef30f998b5563ee92a994ce72e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde6ad311325815b008b2fb78f801be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22402454767b09f2de8d5cc998afc982239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240ab7846111db12e9610a817c54605240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2a9232ba6d3ee59cfca7ecdf340d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911a7f82f2bb92eeb0c54b2af55bb2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583393a16d00bffad0e3685fddd9f117243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671b2dfe464f38d1d7bd783365e7bb3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cf4dbb1e8147417d7225b5d96473f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3e1af7ca56b5c7075e1e7e306b8f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f62e3ca34fd7aee6a5bb12aef21c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed708b259cc49d9604d4f3739e099606248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6047c7b200938ed626f1fa538ed08f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b220fa08d53fc81288903d830d368250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c183bb9255bd5d911040c676391ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5330b3f175a2657d978e2c1969f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94aeb754490392dc3811e2cf5d6532253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc34665029653480d23d3629850b556254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893b3a06311efb746777efceda3d0f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e550b7dc0840b8f935bbdeb20f60831256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7759f09f46eb754611d662d9dc68017257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef385fe1a6a8ace70ecf4a6a7083ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95479eb99d4b8cb0cf2a763667eae1b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc787eaf8e073f360b2a8ee45b658ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76abac5f68896fc8f6b8701433b4a6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5143d650263c58d4fc0b328cdf6186262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa50ffe90edacf3dafeb1eb95c37ac7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd965921de1bbe5477396560da285a0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b1f9cab0215ae38fd1d3497d7bf44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a9ddeaa4288b12d01bd3e5810e5a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dde38089bb49e383c6c14d69a0afd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fcfb5fa72e347b5c2655e1593572f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc8569992f6ddb96a75da4c31d77a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dcb1fe46f38209ef3d6edc488f484270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6754657b9760b2a70de89b8088780b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711d2f26176a257edc06dd698dcf2a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e88839228e8ac4fdeebb1dbb04dd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b52f45c706c9778dc820aff5b8be44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5a45a52f6d742bce1f7216b73731f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa080d7e9c10d069012cf98d60a5749276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de1348db1fb1e9808773276f6d2394277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd91ee8e0be76acef2cb76a8f059303278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb79cbce76dbea37cfcb3e810e14bed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02859db7c722599eca599705b78e455b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14600a610be290fbf2044e4c83b8e44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9be3dc3d1ec0220daecfb982321ea8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aa5d1156c71e7d8341a6d9ced7c2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d309547446fb494cd1a7d28c89a987e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5571d1fbffd84580e0b757ce34eae9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb832c6c19f7bb200b6cce88df52ab8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a32bfd22c5c850046fd32835644e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7e4d81518b957a8678e451c4c198f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a877c691cd54b3e5167d6561d3e3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0a6115029fe08f302b1546e28f098290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4db999d2b296531099270a7a898a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eba0af085bdf660eda89b939918d56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fd8c86e105a547eaafb22c76328c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a3c72b74a4ba5fdae915c812eb355294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761f9cb9fc0ef197a09227e26ef2dca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69ff06cc1e2169279c3e0f75d00899296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bea5117d8aea4ac1a435941d59add297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28314ed19f8293fd3add027273db335a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430864e551d1a9447571ef1fc80b644299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce86f87e97b771b970c1949943c53f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b3b5df4d0b6dcbdd061b9f1f7c54d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fae4514bd05715566b795e3e2a8ae5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac64970ab71f65b503befe47847c2fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5dd8054e70de475008d124a1e1810304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fde9b58afa38a266c30fe66194c7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc39d2a305bd3bd61d26f2ec1b8ca8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0008f960c7431fb06c5525d1132b92c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5483ea56f17ed682b91ab20d6e7690308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52e268831b7a29d42f32de60aee1ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141f29308e7d6914a976bd725e2651d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800be0c8b969cd74b65ca89482d5fee6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f45857bdc8722c667b100de190170e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198656cdc2146408324cff2b5b6c90b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589d593461629712ef6a74fc6ce4687314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa215b871ec5023c82a47b3a00ef1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194df8fa8196b51cb6cd23cd801f137316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccab19480ea791979630f79a7e34d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e4449551e47012fbef00132bcac31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd50d4a454b88ed95994e0a4663651319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eac134db4b41984ac60ac6eb36365320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185f666e3d7392bdb9f71f5f46acce9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5550b6c7d6512c63f171d1b05d8b66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28fdeec44f10b1e5d19916814a17ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab71bafe274f7b97c2a7f4a7a330a5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5902e3521139bae2979600911f14a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb0d50c546310fcbcbfd4d6630e554326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3436b388dcaea108b2adfe97a394970327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3304e54828f99b3addac08aa7ffaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd8c7c0130b0cf28c585af31730813329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bdc59c67229bf5caea77c4bb79e3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52949bfa20322e7790c40287c73e9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c7647f199bac975df5b4c92cb390f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce9ab4bdb022f6475c46990f0d9476333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814f87cf04839193140f0b4d665d816334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606adc4568628fb13e4a7d715b2439c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c8053cb9b1e2faee206213464e4d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82fa0c84676c478842a4a70d147e3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff01457796072b8958af2d9cf85325c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af2ef38da9da59a4a19a1205e8b039339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c252360df690435b52e9163e80b96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f708ae719c87e75da41367836c0c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fff7851c5e82df5103fe28c36e5e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe26bc162e43fbbff4e4ed3a5cda30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20433df9e4e6f42e21df2e2d17bd23d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3997ae3dd8794960a4a042b87dd45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70175c592994dddf5db0eee34f8c76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeb0343d6bd856a40ab4483c3f410d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3ac5ac90a290295b9216ef8be4842348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3109e9960012b6f0e9784e77ed22bcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41870ce31817006bc326208ca83f62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987364c01e5741f3e95fb09b210c26b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df172b23b348bd6a53878bba4b230c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c3b7ac03bc022ccfe19dc55ea2238353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc70c1c13f4260ee696a9c0b108522b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089dbd93e48deae228d4834c29e6585355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f96af1268fe1894c288d34f308605356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b75e633021b1428c51b42d3c5799e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb3829fff445ea334938190784857f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58abf619662c1b69595e1e00ea269e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498493667df697186d6de8080b4d5737360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa650999b0bc5767fe5ee7fdeeb09d1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7804ef857ba7513c12bd3d54254fab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff1a0b434a118d0b4bbbf8c04d1522363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5552e372a59ebbc082de6ac204f8b36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecd1f0ee636a2b015d97b11794f5f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0e6dab993ffd867c1c770b994aedc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfad06f4a35279f442bddd5ee59d076367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12c3d607777ac90b59f8bea67b7577368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e3cb7f555f58c21d09e370df59137369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f21f00247c8010fa667079ba935dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00078b77fe10d8fe10bdd87b719629c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc999ffff2ce29c5578fe485d53747372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedd555b4f535d5f009f7e359775e36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eabe21eca325b57cf944e8a29be7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b85aedb169704739bab5bf45e98cb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95e216455aa5a5e8d8d6231493a3dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f06bce1e954c36de088228bff9fc03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96639c3eb111d0bfccc37c87f30844b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb3489b4500f958e9227cd76abdfcb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de563cc4620474f7176b150ca6c9291b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60120418ad4b1b61171a283c4aa12f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e861b8ba112cdf9457d3f36d8cf59b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2af75eeb9e8c051b026811fb61915383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea742e968a8917898589c7a1b566a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3865205c91cfad72f3d35b036d8b08e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37807e0abeb43cb2d8783f3fb3e4e799386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c85a075c188510682a3ae2a84a8e87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2803bc762a826671a9ddcc27b5b9e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93396667a9a2d38aa3869b06f260fd4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977365f782b340f14940e2d9e59ede4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2447507d174ce3a01a784df69ca81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dda5d957debe1da9f3464d1af834a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873309d0beef973bcb88ec2cf8354f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6f67f4ff62a621b46c716e28ec0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a1dfeda476857ebe67a53172ad93a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6a792a1e7958c2aaab964c5e40ce7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28cbcc22237f0728de585d8c8cc2f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dfd0f7d5388c5495f528daa78e056398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd689140140b16564f0eef8e005650d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fa38ca6005909c2a3232d52e12f6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b4daa69430e9200d31f9c9c401446401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c62fce8d153fcc7ce49bab0685a721402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f09d06198112b2f6079c930789e040403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87658200348f0802c3876adccf0143e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e5d6e74d77f8b947f815a72b1505405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079383843ebe981f94ab4add1530094d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100dad65283ed82f4643b73e8be790f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92921fd46f2dc9ce72a9aee4c87d494a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43b156cc8a85f7eef50e22af6a31aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08cf1cb6f301afb6b911f69094c9b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21899ef52a278b92dc08e9024b8311ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613d5d727429ebfa13914b03cd0883d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7a5c57d567faefd6f6780a3c077ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aac6f865103aa3494c5d80457a147e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34100a46fa655f486b420115e830e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17da589b417c0f0442105e562ddef3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee975d25c77a663732611b165ac1e195417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fad3a6a7a954f1e867403840975c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba828e583059d41ad718b58fc742fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1c6204ce22e351d0b99ba90d5909a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78477c53dbd8f7e3c9beb83ff806de8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c2038dcb0ea45edf59bd9b09aa620422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b9e419351a82922d951cd6ff1ac53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bc1776a55bba32d06b6a32cfe6e71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e52f69590da15d21d6de9ff7bc2ae7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d8c17b27fce3c5c650f9c0ed79243426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcedc5529b05c4036140d9df54caeb8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd64003f47800abf329c8e6467f914428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507353c51f5fb3783a1b8749995511ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1bf846b058fe3fa9f83fca0613d3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac93cf08411e2c504d86370c115f29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddcd7fdb23aa02542f5e473b9da8ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44dc66228c070662d1bede32b473b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6a5caa2654d22dab9543e0772785a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f315b3c7542dfb0ced4bfc4db0cdc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a3f23f6048028f68306a8449915a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3fcceac2cc875189166e84c728846437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078036fa639ee4fe3aff7d00d81fd8b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16514da60542085d958e55e33ecca1af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5867e459f2d937056973027fcedc073440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cb2fe9a29da7b31d6883116942acf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbb8aae041ecba63eabfe9848f2d18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5405be890069ab753e867469b35352443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84d547d1a7ecb1690418761b7a7d7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cf0354f09725986b369154dde0f7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03969aa42ab19da046187b61e6add32d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84063de59b78847b51a2667327cebd6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c933c67c5916f3993196a15565f90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d585d5abb6ade1c3ee31331e5ff5b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d073d2379d73b901852673700d31f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71d01abcf48305171670420085c26b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a3b0c5978b3558381de03f971b347452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715237c0635d92ffa80bd5744092a8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cefeb559097546aa16cd8899843cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fbebccdb938a3e55844961fa0def9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d861dd5a2d94a2b73ebd1f857ccead9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556ccfbc1649a448050be49a056d038457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ed9819812b0c06166cbe14d4b1c69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b605936e08a9b7ecc7b0449a833e0d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2061222fa42f78b1c7558fb34bc2cde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df059b71de84b903d69d56eb08f7c538461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3696ca11b20756aef20cc6c17a425462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572622fed2f9c5d60f6ce0a6f86d3197463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670e6722b71267a97c8cc2a494a0f91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198da8eb4df1fbc7a5edcedbc70347f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f6b6666c5d51df029251190511c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0b8596da5721a2acf645051514c7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f039ab9f4717c335450b9a7491ad331468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843eb59e1094045bd487e59c3691ada469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c71009d2869a2cb9d93fff3ea7595470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297f0b7bb86fab394da29303c246226471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2abd52c57f2dceea08ea405eae924472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b9e71a81cb103af6799f1cabce825473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ac0f67a4fbe26c75969dbedb2d92c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb80fa345db58270e77d266153648de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982f81f43a2417a31c72daa9333b193476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d79e95c797d9e28420019f06c9179477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55459259919b79299856d799b2e01c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261ac681d2e0a81dd114e852518e7f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01996888ca559d900cb8d9c426dbb85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ca061b81aba53b1bd2555d55729b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e264af40df96d8eab75390502f500d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9b24111fe6501fc58cda36aaf7156483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff3a69fdddd25fe479a2a2f60a9854484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a8c1b3a0596ae763aaf2e4aeaa7cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d01b55ea9026a29f95719253c632b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cbdac5858c41b0244c539944a4d9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a581058213da842a060a9823f27c85c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712ac539869e634ce00375d1ee856e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d679efce238a1946f34b03221476432490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c9a4120bcf50319847b5cde783bef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979123f38d118ebc21089f9fba11c84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0cf1fa5957052e2a14df2d297440b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4717f6bf370f1b1aabcbf596c542a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dffa5edc1c8854f86e45ce4cf4965495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fecd217b2ec6bcbe5b7862c1738310496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404ea4e7a0638c1dbd51250f444989a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c079c5a4e81b4004d7ed2016929395498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b44ff0df4ffee2b233e21c8b57ae08499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968954a483fc05b8cd669a913f4b51bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e6b5c7557ab83e5a68fa01079abad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2617d1afd9a94f08252a63684d2aa60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b6805f1676a790d37ab6229fb1c0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419f0151d0009024e137831c89d04ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03027b07071cfde75086d19768a9c359505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e320f3c8075df78cf822173dd1202506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da946e4b18db64db8dd072253c5ee01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d167ca22b9099673415f1adcdbd97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ef85b795e29b6202ec891a301730a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2fea81e3693d0e4edfa8bd290aebf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019e77e064b74bd30087836944bb308511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec15b64b95c321f46e1e3e70253f91d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef7bd2675c6ab7e7bb769e7fc0dcde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a191dd33c95d3ef0a757a858975158514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b15cffcfd3f9dc37278d8a020b0ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b90ff33a2b9c1c6dbf267bcce899df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9d677cd3f6bc449e5d216409dc7ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819015d1827463c0ca964e9b32930bfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eb452b891d4762fa5ea81f22e2e6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bff6ee81f1d1d1551cf0d955c562af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3420a54099dfec5ad5f559bdb3fb15d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f80405440a38d10e3c0643e4bdce0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691de8327d0c9baf93f3ab299933780523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1087786b859f656939934feb5e2db5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115b804103e6d83ea338e98c4be4d6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c2f2073adab26f48bae08c3b58c3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63b9ded19661a51a15b48c4ce3a4d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ec33b784a571f608cd62c46a91902528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb423ebf49db237ff911af4afa24313529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeab29fce556a76a6216c479889849530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd44bb326d87073b12ed89e647888c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14588d861eb1c8116ffb3c9f1ff3018b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d130eb40501c8eab1d6911efc85934f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a69e710cd746e755aba0d50688cf5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ed0090febda315df7bf835fcfe6cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079bc665f5990533ec607a43c7d86bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a6944296866a701639398cf9e93b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dc7bf8f2a760822e7a004fa1d7180538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81478383329361853fd5efbdc1e963e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f3fb08079f357a1694a27a65510f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840a0659d54f58b5e5e38af6301eef5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515595dce02217cbdcfb6f0fcee4fe1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81ef7065d12e0f24040b2e36ee69d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f631975ce5f47e19af56a90c85b1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bcb29b652f78a8af0290a28697b7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89226412e7ccadab3f615266e67ae9b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fc3adfe9260bccf82ed46e683a247547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94798d2e085193d2624fd5429174c630548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3387bb1bf6509353790597d7780326549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a84848c0a2429331396821c5a3125550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e15212edff413acdb4c744c5909d2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719dcd278e52d55e500f52c9fb18b72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd08bc8300eeb4b89b993fb6ea87015553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77852f3e1a1fa0f52887e38d6b0269e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadd013b860a719d3b5b63da12ebdbe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a43808944e00c538703397c50733c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672ade6dac6389dacdf7b88f4526b8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cac7302784b5d1c8cc76438b5a23d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd57bd76e45b85b21d8aeacf52d79fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f47b96c2efd147b9f0b81d217e76a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a4cbf119572d62cbe73a93236993e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024b5ef8fd102d50c95f2cf192600e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931e9c0fa8fbb551d1ec93466c9ee3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd7ee8497550cec7dbc30ec01f5fea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aa179a87078d09c156a405c381f65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176751276c841c917b2c0d5fc8dbecd5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63187ab43bfa0481a2bb99cc8e31d7cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c95a8c012a5439768f2bf29326c122568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68371f07a57266650e9af282776a5c77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce30383a65eeb0e0f3241355004476b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d75f77670ccec2bc31fdc0e7115ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7af50c7ff0fbe08499067841a9248b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e290a3937c1f4cd11010572a6f8e05d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae5f36e521cb06a35ffe8e728a7e03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110132a994ad93c669d65111330ebeb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee909d6f1bb309a9233757a9caf05a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c7af048c65ce817e1815b27704820577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181796f768dea712dd04726fde6ed000578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d267ed53543f0c75673407b08aa96f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c318d0b64d6048241200d529a472df5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eb5667bd881637a81ffb8601ef0b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f9c206304169fade4072d99402ab0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14d03deb2bb20041910ce39fb80dc1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d48fab8d0d593c019665b5f4ebd1ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9c9eaff01924121a27f6ff1c5b5a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da9101559214ff91556b296f4689a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb236ddf34d8ae9307344182cafee88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb76d79ea81221b365c0c11b67503a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834925935076d773c555dcd4fc1ec867589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853eebab857ddfb15892c73fa840d5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f0b4abcafb70717769d95ac9ba649591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338674d07258abb0583c8a2a5ef7611592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51fa4b3be7f2f6c6217322104c3d39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7663e22aa39bdb40fc4c5051d969c5e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32df359f882be60d2577be25fa610fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0f29f098783737ae7785fb78b0536596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d644de249150c726d942396f98129597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d924e0b9576f01a3953162f6760b50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b377801c430ca83eb11a68a11832019599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4a373d6342fb398dc002156849202600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5e9bd185ab3c2bc332f3da68610bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5f3550e20b4ca12e0dcba132f331a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b7177af521a9eecca42c115f6d055603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8633103fd9d8b21abe787f2b007c5bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e3f76c64cfba07f43059e1d3f9365605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e3b5f0ed5a2b25dabcdc1f4231d90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb055f93bfcd7b6356299074dcbc4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539238a6c9876929382d0f5a9b6410e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb8ee8f22a159f5e5812c1d01b6ff0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f546bf97cf9873f9ca28c3088ff1c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1418d6180f65bb3ae3143effb3256611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc84986b96365af1a3a6564321c971612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcd30f93a25d6a3981a4f95af022b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0900abbc91d0bb1dfd22d55056ca95b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36f3be844bed8e8689057e2e276456615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaf47bb5e24ae23474c0299d5d6e5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3235d2dc7366a063c9c448eb01cfd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cde7142553c063625568224455eb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fa17602694aaf33afbf7a4a0946e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c12a6b7ebbf57e8ab795ea319706e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd894678b27e032222ab9aea8f4054f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6148c0f9aeae135bb542d65230095622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d5ecca95e9f6addec6ffbfc8f9c2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd822e34806599824b7d363c45ee5b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfc0a32bf2582702eb5a10fbe4feff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f60220216be90f7801e146d250435626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8f3a5e9c9c5bf1a2b6b0ecaeda8b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ae3569c2748cea7a965e228a73729628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba54a5f26a84390846736cfaa3ece99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6c80c8a3395270dc7565dd097fe2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63755ae39e16d7ef604840a8e547b5cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5ddca07dcdf2d0477117bdb27c886632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92acbc78947c927c99e1e6809e4621633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46f4a0476e7b0be9b7932249412e09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77e80d6fb4aeb4012b769c1f0f071e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c90e05896d15fd62357e09e87dd018636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12460d0a38177ed76b8cc9c1bf6ed7c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acd82c0ad23c9c074612fc1a66a473638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe629c2baf454aed28cae1672720f46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0154419cd1ae768894b7af3fb46cc08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56df22f15f6d0dcf92a165bc9f8abdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c41a36da85fef4ae9ea3ab103cd63d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8c2aeb21d11568ac7529b4456f24c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78563f48beff6efc5e9d33c8b98f4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8074256847f4d3b852d6d67327095e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eeee41145eafbb9438322b340d0b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1f798949da69530ac77486470b18b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb1796a316ed49833eb9d08fcb807a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba42d599a7a93df6dda990176c4e100649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141adef1e9858e2b0dbba90d05c6fd7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dcde63ced69888d06babe4bfab055651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ac761a0a34d3e701033b46ad3e2b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfc36be7fc699183f5e13a1c5ad49c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657c1e7f477ac5e69aecd84bf3b8d78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14530cf1036202fd106681aa446d95c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62a3fe57e11e594274c131c08a7b1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500704ebf88e666c9eec3e69ac82205c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644550d8a2ba243b6b58031e5da0ccc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289048420b207957266cc9572177f83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c17ccb1d54ced7eec0a3c9b626e77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68661ac09acde05681e8e8ea159daa45661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c28d7c95793197b476844fe5f85f0e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf7b439a05bb6d11c8b62c07ffac3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f906a6dc5b8031921233c4a5addc900664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0cd742180c2a17438297f19ff87af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ec9ba49429a0c3362c25a8ead31c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19988ffa14b7e6f73c51fab13bd7e1eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee092e24355cdd4074c36365adf3d7a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc8bc3494200fbe32ea338345fa20b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae5575cd076095530d142047f10b63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba46326c1eb722ac0d75d952a113dfa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c69796f1bbec295686fd17f5de00c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249b3d45a5a4b0d741031ea5c4eb5d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d911254c0be29b67c62338a3ea27d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5217f2846316227c07fbf7aa1576394675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105b50bd9b86caa3983a5c539d2d29f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887ddb3f4b76cfaf64db7ec3b77d2c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a25543c02276827c31ae0d4d3287d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae459c39fadff5312fe61ed91cb8435679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b381a11c14861045e1d9f0ea26d81f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a436e18ba575898621dec69a79bf21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885132d64aaf53eb2dd37dc8116b78d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a0bf42e0e0503e6f4b7fcc135f389683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a52448b4871d1082b2fda2a3be6bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dd977cf7d9524c4c4d06b74f339ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43abe6f3eb40becfb594a4c6931a55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976876e0212f9501df726c6f07432d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc52ef4bb38b81c22304e6e32ae132688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca6e837443decb7f17003070b70769689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e5ec9a04915fa2fc721ca5adf8b66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe85213f1ae6a4fd140132216f125d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777ac0fbb3fd813c3a85518bb142cf8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b5998bf30797f3dc34321d54f55fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e684558e238108aaf80de8c6f22a9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056584194b6e7192a05a7ca1ca488859695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ad6f16569959dd84e0d11c235a59a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fabb9a819462326af2b25b5295b4fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39513001a68bbfd638bd61e6b81782698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6729eba0ca3162434fbdf90759b4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3570d68c0b4d69a04a5a25066385a80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2416e579864cb09124134f44c75f56c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4845151a82c804775c746406a2a128702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaf5d342373b27218628007c7acada703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521b853ee7da6eb3e657a90bfcfad66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f6a910650361c4ee4e56094ef0cb8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d478b2cb8c96e5abae4eb7a160510ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b73ecdec6f210f13774306a5b9894707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e596079188f3877884e9b5a03c8ff0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7940796c4d7479923a94e24182d6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cffa28c4f10393ad34341e963f2b35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868ea38ddaf6d54d08b3f389ede49f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39338213aa44cba535847367b784c9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf727f09f09fb4b96a7051f5f48d2d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512e6ae9d9cbab9f383c133b79c189c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808e25626f2da7b605aec9c09296869715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06707bcbde8bafbb817c4637236035a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1db061ab0e2491cb3a95f8ba6edad5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089c3feb65141c20a7625da888e6fe1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728817c4e9857169af375a63eaa5489719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd18310700832404b1f23e15fcc8b40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc297727bed0425652f83d6aee70057721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a341e1b3e958f21e3207f61525973722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2361027713a4f3af45da614ec64561723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742db051fa4faf00645b317742165545724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ff3ce8eb8f47d7d7a51131abb15b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133369bb13470cc2023d31c1010611c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e2e6b6dab904c0993f81baf99d6ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e195dc972f6bb844a7b8c0a46eb6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c709939ed5bcbf097dadee7f41bdb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596b35301ac0efffa6e8efc70e2695b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784e1b1f9af61ecef2ffbe0e8745654731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d9833957b30ae22b3fb1660d253bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56900e74932bde5b4864a41f0ec5c1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523513793c5ccc523a088a41d111248734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5026039740a7daf3f09437fdfc3db24735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43c635239c79af9938e9549873cd06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378465682aa37594608f7d00140a862737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc12910cf6c27f66483284cf8b3f57f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5813d988a7161ba6290013428e040739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755530c4846bd82ab372d1e95aa0a276740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68dcacf971ddd024610a64e16c843741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3f9cb492e028fa03c8337ad19c3df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413e7c1ec25501cca531b2c5c00f0f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e189a026d249415a883513fbb479ab5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c78966ced5f4b22ca31b47a9e09179745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daf6677795a160bcae63457478e08b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e329d2865a781c4818fac15dab650c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f7c6b58a2deafc983ff59f89bbda1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ada15347b2a46aaf0c9e9fe960f26749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ee622dc51208d75c6f3c202b445a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80186cce8e73c1874aebf2d95913d7c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fb612e2a712e8f71edfd1c706da32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50736acde37679a4b5f765375420bcc753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa967cfef95fc4195c42260b27b6ef641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74241e7bec2ed29cc8cf5c82014cf1202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb2e07eb21a1bac50c8699e33282353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1656586288650eed8d2cd6b93c5804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a511d47881907fe6d6d1bfbf968d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae846113c12fd52c7b4772dfdc6f40f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23752d57246ff30e28d7b0b42512273b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b910685de3f5411569cb8e0dc36ebd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abdb12f74293213f6daa534457d7649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe89b280d1d28df0910b48ec73fe4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb144c59df3fedfd80223cca6b7532911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5f264dd06016e6fadc0b2869f3dca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30cdb92bcb0c1bfbd49ab1532c7bb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafcbeb219c3254d0c660e547a9518914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21f8940f9db6636562bd3049a4d87215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69adcba084f06a99ce4fc45ebf74dd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8700f6d75050076898d95608f50a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d0e22ca0f05ea8aa1c6f557b6fe0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b667faf98fa53f93d067f4206657119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130242b51e59599aac66c8e8742476320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e520c175f4a900b950051fd4a4d0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bef0384f42867fc3029cbbd0b5cf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591e1a855a96d93fe26cd821374ad5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf374163e245e9ff4e5bd82f73ab2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedef8a3a55c2e5eb628502fe2fa306625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd07efdad28c71459704dd88985eb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f709f02ca26d6c937c4167d85e39b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6339c50b9c73e603d335bc836d2d3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac94f7072be5db21182164656ab01129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376c302477d2a80372c9bba054237aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedd166e9dcd404fdb017b45d0ffdd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9141e4aaef72ca8b0f798eb6b85d4bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcbed04c84f8eeb6de90540d2ad64033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5eb6d1b2ada4afe8d600d060f7ffc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2513491eb1763bfd2cb2c6e91253635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd33b978f45b785fed6824b4ea216b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57828fa3c4387c9cf6d2ee75f5e23d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ff8bdc898613f02f9196b7862c10538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20785f106f489d9c099478600a041539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3c6781432fca8a5bfe0747d67164240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364dda0fe653af96a5e8ed62666458541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae7f868035f4a670815f831428398842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0034a58e59282a8a943bed7b4407343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76319e44af64ff9b196e034ed81f0cd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ab6becd9b3cae16419e8758b6fd0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98387c2ba49209528e4b2c63f9a070f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a010cb5aa3bd7b1afeaebcdbac3ba947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c0ec300f20c75dad004e8b470e2e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d4549fdaeff808ca18a5dd879ed9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015471bf27fa06847f23a8d72ebe1ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371111ecd7e0d66dae864b6b8182dc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8b69d3b292363f0f925f9aab03c6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24c0fb6e29676584b92bf349a4d68c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d53b396be0e7a313aad528d319e6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee469a313569116b07aacfb8cedc6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23849dc5e7c832c0730cb3daeb92bd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de0d1a6d490be06f3078ea136d7ca357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f5d97e65e6f3d4d9d9edd671d347758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96713f1b3655626142aa07e24d763f6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75537dd6ee7e4e52bbbdc0cce2036c5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0af4d2afa9dd452f284cc1340cac861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab473fd585beb76595286d473f1daf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9e208e8c2deed9b1e222459bca73b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec2babf272d0f4338f9e24d789e81d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f084fbc641ce34132fe77cc2ac862e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad370e343f70eba6414419ee10189966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9f36b54255ff3cb98bad58c8c62b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f2b5c329d8cc134e4f252ef37b8f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b98512506b396882895ec1e05abf9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f22d562382e01f39698ea68eefb3a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757203340c1583161bc9c2f055a6cbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496cfbf36280eeae95059067e38e39a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553043e447ba13de010c526aa4b5db6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3f39ef62de603a35f68afade3aec974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7791766603da9d98fcbc63b25cb7ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48151a98479f4ad61b8661e96e8ba26476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e378735857cef1978a66315fbf4f6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5c87003ed87abe9cbd1b9acd98d2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e314fbc08819c4edd4ba321d44d71779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b36e9456a34ece46fbf6c4168480080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af020d50048bd1eee871a7c191d49e8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef91630d04b95ca74ab90bfc808a02c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74a2501dc9f974a7170dca0c19c82183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6556d63459441d63235fbd93d9121884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a5fd79f7228819e37a1ebd6b206cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672eb438fd6f80aeae722ba3f83aba686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20e5c257d5d13765f532e815c476ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34c3246dc6175c6fdc9833ad423a7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e2ffdd098729a20d9cf72224d92c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f26884e4ec68c7a016358738efe3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dae2ef628f1dcacc2a18217c2a87f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6387ad8e241ddfeca8fd7bd30eb09292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf972c1ce3feee987fdfce6ecae9dbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883fe9e3d4931a4a7e2319690b3dec194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdfb96712527e979fb93347d28921f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d2c3b299c885234d8fad8df69f1ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10676206ebc55ae12e7cb8091724c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c14d18c4e4c8c365f3a70f39617d3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c22bb73f2b54b93ca33e557731891899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0d78e5c6f6d076ea4e4a8c2554ec0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97863756521429de11ca6dfc9d632d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1dd188381b91c51bb2c5053be5130102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff6ed590c51da367962e9b07e9346103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b39934398a6ce3806b0b82913eb6e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d87f5de77cffa3daac134ee7bfc83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930a280418d89ce178b67da5ffbadd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4449dae3dbbaf40cc98e5cda946c35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c90e73d632eaf893d1203ff4c4ef54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb2e207190af451ac0e152b94a7995109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b327ad33b3971be05325476da810110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642aa31e0a93e75cdd48f884614e0e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36952999d2438ea68bda318faec02ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89253d4ed3c21b90f5500dbb0402125e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdd1b577b0686c2470e688a2e48a95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309ae0b1e23c7b9c2601398dc9e3041115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ac3ff78ec50b890fff71b3a216c48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47812c60759d9376dbc6d3756390d64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02f9669b2c2f12dcc7bb1eaf25ecaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a074fa47e1a4681bac6904b5e2da66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115f7de6451360ba569bc0023473f53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a37d5b7c05e3c725e83a6d411dd6e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075120c7d1da20a2c0139f00bd016078122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f89e47adfc1c4ebf7c4d188646d58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da973ed057793d5ea254fb4447202a52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f1f9cccb328ca58317986aa8cfd8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e4e154ce7391a0d96de5cd38d29b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70dc86db35ccca47ed4433820d3e0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afe18688ee2187fb234a540e7be438128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfae9b14062615f55c4562a451103d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9151ffdb7e475a898f9c10335469e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc902c430805b1160b6cc5065b68a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11ff61723dd3e355c5656aab5aa3e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e236dd04a4dc4d6931debd265e61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943b7f09821c30f41fc220c6b2ba3f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7580d3e08d43629e7d101b6dab676d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3be60034677336559bac6400563285136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf65c80777063817e6aac239e39852137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04e6f26d16d439cad5bda01957d217138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fa2adbbb61b82e2d0bc097b1fc2eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112ef7f879294745f577503357b2fa1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa3f2fd46e76ed9ef1902318574754141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4c31b58404f37a93a47ecbbef7c2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028fa9989058c2f4a9faaddabb624f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21101577395a78dd2ecbf2fec56bcd63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f556d678fe8b843e79291b69502446145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ac0326dee50aab7d11e0f2313c967146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714fa481c0b31f3c069f86eb99e4aaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee568d9c56c00c57ccbd70f12589bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee52eefdeed60c41610d525190575c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06df1d79e5ad6ea5dd2883daacea186150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bd09c9b2fb225c7b71226182e8000151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666f62e3bf442e04df45e4f04b0c0e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcf968cd5693ab8fefdcc26d4851e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dc571de9ec3d9fe85e64ce25743e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39b715aa7a56209a377f59df2d5034155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec1415591d8aefac3c88e4887a9293156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88214fba51d39cf53efde1aa08d35c72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021f51a97a840994756d77cab6892c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834672fb340dd7c5bcdeb33b7eb4991a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b873089eba701828f6af4c114e338f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a7a81684bb91fe8356d084955de88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa040e7af51e930782460fc9a4afed6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4d835727566e7675220ee678adf88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56258a346a7d0878005913384368432164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153079b6513808d99a9e7546a8ba7f85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7c8ca4871be09f4e6a21079614fbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1205a2dbc7c4b034c077dfdc698363167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a96688f2d9d2bdf0a91bad9046afea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8d840561dbea41086441c39a73495169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9ad39da3a4a4ae148addb5ff01bf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5077c6fb0852a68d46e9fe3197ad98e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe81e24996a34e571658de31db29e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571dfe69dff58b4b633ca71798721b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609aa6963fd3b0c159b6fe83b1df14e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a5f11ca373a39a74dcfd15216c24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24888995bf328f3470c3350d3938a6ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f6d8de443adfad3183ec0432ed6f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f9014b80025d030bbf33725dee5a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86adf98e794f71e34cdc74c1fd7fbf9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7fc080feef7c8b0435b5af0028338180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1611ac51630ce147232b7b36f423ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba12beedb2b94573fa9fc1a808e3b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6620b488111ef33660dec9a5db822183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33568edda2e7f33529e71074282f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa1be6c994e7c6e8fdb0566d83674a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28387c4c5f71c04287dd0ee5faacdd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898055922d75dcbe098dc739142f9fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf8a1e1deda1fcf94db37600da31ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da44552eae9187ddac41fac5af5abbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6869dcf3977eca20b0dd44f7d757c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec2508848a48869bae1cbf0f7ced02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327689108028ddb68527ecf076d4e3a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420fad06c33b20c2fc2a63476549517193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c4696ed2e2075cd92a69158eba226194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babe89fbdc2aad08004b0f7cec7f83c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe51353ce04f0c6ddd4b7c41c50053b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece085450f1b5f79c014044322d7a581197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a872fc0a7c3f83762c7d5df1d1994198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ca0c387d6a8502ba91f2eb7e0b8bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59765525d279d5dede4b80a0ea881e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf7c55cd8c7a19fa3ffff5022feddb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb262343e1743e44b02051f2c587452c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d582b80ce0d96f1ff3133870f7a76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002a4b2b0ab46d1e3c4840748c1dd5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acdfd3b675ec3890554745fada4b66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff704c4aabb51187e86e6c8a7a2a87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b554000f63c7e69d1f1c46a0b20c3c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f1ad60003cae78c98ead9e1174457208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf5d20719b2d2207f1a5fd7b180c76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab9ff0a77e873e7bc30cb8bc53bf1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333aaa55a4e371b3c1bf96bab04d92c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bf7ae5a2fa9241a880dbbccd79e64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a112b69aa9d7292d55d87e5631587213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f59f1b48ef57a63da58352736819d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52cece20a85730ad30f26a23118e47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7734b412cf269dae0da276ffe71b1f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084532b3fe99b675867c5bb4ee86acdc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd640cf6fde4856d1eb2f083e7c328218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9b5215d978bedf603f02eeddd882e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c59a2de952633bbf9a1f6e22f30c19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d688ea40963af35159f33d6915b1ac0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa033bd2faf73282f04e9847dc013101222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d881c376034c7b5439d636a9527325c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab39307e3a899fb2b9ef1693c37191224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fb3b73975a0ce4832080d60574cfd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf2feb79ddde1a5bd7b9f037c4e328226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa664b4e6a7bccb18f2080fe69a03be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11c41724980a2b4918ebf93361f3f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4a552ec4cd6dccf210ee1b08cd7c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408406050e9e8658876777a7faf4348230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ad0d3ff20692276d5700a7bcd3f6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beecd6da0b3fc89473df8eed71d971c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adbe1eced91bc8ae2e87c3543ddeed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326779a6671106295ffbbfed740caa8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed38b257702b52c2776efac1cdb5ba7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401f6bfc3bd0323b72a7f478f9e8edd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22899d172d7a719d8f27a0d4bab76900237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa88aab094b67ceb527610ed4cf88a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85414402fff87beb5cd0bb264cf29a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57dfd7b13122801cbc7ba2a09fd397240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc90d0c9d100d2fe3131b4e66d2765241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c045286185d165de4e13831c2c5ad07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9657f30f522c893f6ad71afffdf5cb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cdaff50e0fe3b91ae821170f96a43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff33e11af0a44b10b76bf9b4204ddf9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497196fd70d8568bf6544391ee1f6d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31f7864a5c8f06435bb418e739045a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e02e539652b66723b3282a76327072248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f1cedfca6f18e5f19ec2fbcd2e374249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e9b53a5a4e075ca2a6907f55d02b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83884e4e2afa78b9ac73c8c04b777251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930a6afff405c280f3d9a55c596cc04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb1be0324b4eac56ecc038f2e483fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f227f7b1f3fbea99023aa45714e97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9a5183fbf154351a780a063dd9e90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52845b98ddc83f257fd7245ec964b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a293352b354471886ae14efa4b2e4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ab7e26d3717466ab29608d745bf8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b415ed3acbf17367b9363faa471c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ad00056008a5a20ec619c550e44e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b7e8ceb89783a5531ca8635759870261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abee3914747ca4b4366efece588ae50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311c2ab884b0be8972e2d7137459f15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544d670d1493b11f475fe156ccfd239264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397a46e9c93fce78b666f4e8fbc4e10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cc26a3f92aab33ac493de02d4959b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df41c91d70d0aac7df03c84e9fd947267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00eebd58e1ea34925047c1c68a5a69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa990a967bb8b639cc6225c8a7b2c87c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a7538aaaf0a930136fd2f92081592270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b370f4f191c2b598c519a47fa4472271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e570b3e246452d72314646636f9750272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3ab73a16b985dded483d091e4b5d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06924f41b8ca59d7bdc7cd70369ed685274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37bbdf42a21d050819a85b578892e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a63fcb33145609bdf0443faaf71393276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b296bc0beb9ed90bc7f89cd4ad7d5d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5b0cae7b774f434093418c8b25e0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b589da5d13b31ad13c166b01f4873a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587d20ecbcbfd8abfaf1737e44a2240280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9f30479f305525a4b5eab866f0811281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bd7d8befe9951418a04508da08891282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76ecfeb182811c91f4eb2b7967854b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90e9a545f7b89e2550eacdc34505a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9661217212c1fe10b248793e8367878285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b9902fe908f267afd47522832f78a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67153c0fd4abbd65cef13b9078ded5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc576c764cbdb3d14321bc063371cef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816910a6ae35d1840d3d466bd9675d50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e5e8c257940640fe1160aaba0b315290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872fc1afbae7c67fdace42f5eebf9ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3016efb50e540069329b237f7ec8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63444426f43286dff2a6f27e155a10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63830b1630a93bc0b53c8e9a4c38bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6ea6b875a6c0ac7427b0ce748f2c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128159d34ae0f323f84e390472fabd0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ee41ac3829aa01423acfcddb88966297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1907445a13bf2ba4a0f65c678baf671298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774edab737c391764b95ad48eb5b136299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c879d0a9901ef634dffde8715b5a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaff4b3e0e212fc3172912dcdb4666301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aac6287f20658022a1d739a601aca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cfb04e1134d50a33ac1c383a3c2f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591e363084fce67a3e05a52323392ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3504ee910f6382229c2c71d76d5ab8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847957d02ca166c7d723e9cb8d3c936306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232311e04ee8390ce3f6c41da12ea10a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6fc0ca05d26af09d1449586624a2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35f1774c9c3907b9f46ddc5c9b4d13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e77659c93607ae004dc835b1b01b56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023edbae6bc132e1b86fc6e0f04df294311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7536530ab640604a73c3959e91f45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d501b9cb30d6d884f8e5a63eeb9f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652808a98e17c117dec503c5d7746ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cd5721258d862c962d3087eb4ca0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9d6dadb59da37a256979f33d6dbe5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f367764b22fb72df6f04d30ae877e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419626753148d6521ef2d95e2c3e2ba6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5889e0a267b2b3fe788f6fd3dc61f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f55bf527c6c6534544b3fcd10f3e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58500a54c2ee7b3e6e0857289ea866f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b257ec9b3cb08230528ca8dba74cb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9e67183f3dae80132e89b05ae113c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227b98335100f1b5ccd3c9f7a25df93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169133977bb1b55d16d57a3e64a82da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e96df3fb605db0192ea4ec82e0b5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6287c415d4a2662a52e792c4260a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483b1bd3b9ea33958afba67fb1eb36b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a324171aee99debc7aa194484aa5b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100f2cf5b43ac2527995f0619559b6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c743b9f9442565f0c61132c37914813331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1befb6c3a82b82bc47a46d788464bca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c3af681b5125ad71e43650c24825e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85b6fbce3f8b88acd92772871f70bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa660e1b235778f23e0c6b344905026f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a68d0b2b388778de909e3b16043a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b28849265945d4b4889386495d8af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c6e02bc5e811b7f2a901b7851111f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4527ac800ef61341687a906a500604f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aaa71eaddb284fc771fc727bbbb86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03a84db8d3f7dbcf7124c162f9aa37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48173fdee71cf9962b33a6d4409b0399342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f838860ff6ccfb4b466f891fafc5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d24142f3ca293d1ac2f2c20fdd9007344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16764681867c6b7c9ef489f789f9d08d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df25480039d6eff8da1f99b2df75ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d136c07f131b75c3d19c0d7eb43f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed70ee994613cd5ad21457af8ff2cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc47cd24d9e4ba654e7a66cd1acee5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db75b9e1235cc5499fff3590578e174350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319931d911354d42b681416936769a4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f776d83791f67c5cb87d146a58cb81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ceba1e28025b75c1b089c48eebd57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a08c186f455bb0447bbf11f765db56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4eba6aff0d521f2c91dee8540106c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d618c4d42c96fbb38bc80a9484da6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623d7568f4888a8c9700f02536b0882357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e183d6411fa3249324bee1a9d4ffa09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada7ecb19d7811bdad7edf37bc96d0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a820a7b8a55288170e736b05fd0781360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813cde7c98d6de0c6e2b9ce8885cec1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a744562860be9e09a2449055a2206362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab27d0b5dd773ed9946206a1ee20c4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294445a1c15a81ed1e7a5dc09d65a6a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88a68eaff379267dbe343120357a38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aeb89330f09aac2c58aa6217dfd7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c736364c20195039deb1cdf26e75d34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c31cd876af3ecd672668152ca2e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1ea49d96197efc10110cf0b5f3bd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cd7b318bd9910ad88d9dcafd41ac2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabafb2b1e14e2501917fabdd8331d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9b498579ea787b01fa5c5cba8b170372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43850d31831b2c2e5ea71c0fa4c9a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa363385838c38ea481bed84c0573e51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32a6bb649587fbe5a7e6578dcf5521375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba500d60ea0516384a903b61d50906376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6996e01b2732168d1cc7a92eef3d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5e9ba1bbb9b340bd20083e8612ddf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46046e3d115faac1a594e07f7899bb18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a587b2aadb574db1286bf3c6f288b33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630e8b9273ffc64c27a2495cbf29651381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32c0349b4e47b099f1d0e6790016c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2108f94a2ac39224809e0e4b471a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b778bdee8d1841029372c9e2cc2ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0631e74b6d8b63ae1a202a68b071e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e943839f87d33b1f1257e067d368c5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1090280a7f195bcb994184fb8d78555387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcd4f33df35bb56bc0a134080a9ed8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa3ce8cfaa2b5d7d25dbb8d47a9cd3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871711893944e71a9689db93ee5f87ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fb4fd6bb145f83bbba20a7e9ae60b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0383be672c78d86ee34c91cbad7307c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa1c8da72deca10e391b73ff38cb8a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5310dc69e9ae666a324e9f05a7fc0b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e28cccac5100f26d39f2d354f78931395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9492ae5a9b431ba26f5babb521c873396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f462409b5552a930bb58d7848cfe700397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5d31608ec3b1ba19b4606336993a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0360a905ccb37b89afe205d718495f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6be48bcd3ebc18d2a8209e0b9b79d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984f34e81da473153e3897d6a33029e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e1c331579516f07b848ae580c1887402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166260308190cb14fc62a39e67614cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805897204e3413eef8d2ef16dba677a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5940e6d479c362c75a2848285e79c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8b87050f34f38b0382b42ad8c6d65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a71537b22f47f3efeaa59d55d16c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8523ba5fb270873f012914a9b6f9695408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb9e2694980e45e69999831ddb0deb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63943657b5043f58e90d573d6f6034e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe6d8176494c2ced2cc4bb650e6eba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98293923555530180b7899fbecbcbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41491c75ceb54b54db160a3ff6b7a29a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d35cd19ee83a8a000da5fbfacd82c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc23f9fa338059d9206b13575e6c96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450e4fd6928aac5d831ceb8f4acd1c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de57c51543c1cfeb8f05e2964c05c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1443c9ebdc64899f4bdd7cc1e206cc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f88f2c3e1fe082d35babca91c21a48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306ad70b3efcfaca44ee63d87f7a7ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3be5ed95ce5eeab76e4813ecf3dc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bef5340ce03e35640ba78f9f69f28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ed048609389d9bbb014325820c23a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60936e40a277791cb1e0e1fd89017938424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2d42ec93597cfdc0da9ca98916863425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043799f3da1a6893025d996218497dc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee929dc7ce190a22c56073a385506832427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6217769ab0acd629e7ca10349da9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c4132cb99f6ae765a75c6f748b83a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dbc6922ce7736de3282f064f6486e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0c2067822709a05e8c510ee2e376e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf309d7f2994f3358c152bd7c6a2d58b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039ab4b96b46b473b4b134a3ba77e6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ee3eab884f2d1cc67f986f25f9da9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e330bbb7a081456ce805de00cc114435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e4c0a79d991bf04c8ad3f21320fca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf360d62be9c886b62e3e4533a517e5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca008e7526cf7f2361319322b82379438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825ac7e740f38f4eb1f75e36f012514439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fec92be49688eb9b31e0c86b6fa10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156c51da88b5b739a225c3d75fb247d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd456585bc6f7cd85afb783ed7ad61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc35d1f366bbe1a2629f571e7945efd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f7e3ecbfeae0d77dc818bf41a5e97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafbb7ac2ff82c3a7987ce6e74ee58f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb2379943fde4dd91fef5346eb5596446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3304cedd2efd8c43f599d06e8b9f23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e444145f1f47608a6f92fff899381f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71be3d20bb279be0a412e0e03f948d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292b6a117d02fbc5c4d7a77f306e0c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2df91c3689e3e476e4d38eb251f359451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558f11825eb21092e1dec69b48a13bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64666136a6d83a85d86fbbe10a4a349453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff7e4aead367c10f170a1cc9643a31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f9bdddf8cabb546ee39545dff0158455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894c8483cfcac58ce19bd8dceab1215456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eca5f66b1a96a38036bf7ab6664b28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e2559f93a832a75a2c93e0a1edaf3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1608c85fed530fabd44e45a14f531b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675d64ecdb9388199dfab6f6a9beb66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb89dcebb360b0c5629fd9e60eba758461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f43d968d6df07ae3d55a06c41e197462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31a83c0df3329e7ddd255b120b303f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012d3a7aa0b82f460514dd2d376ef40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498596be413d1e5a8a4403aa7a5f2f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407e99534bd3d888f722ec4e052496d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ff4e0bc6a01d780442be4092453af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21258b9bf454344e3eb0b7b193acc8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32290004b8b04c997f46c1c52ec2cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a486ed407fe5574fe6993f0bdac8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97c22b9725895a6f5c7bde59ccef66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d56871b96205b7adb2e79315ad9694472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35785a06d6e15a65f1878e230b0bcea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a650b7c466833430e6d1e57eb51e49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d22ccc4064b35b86078ee51c7a17b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7133989eaf9c556e4e413a0e405f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575db1812bb0978ef439b98d8e6e1b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a34ab2468a500a905654a5ec9be77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db5366b65d5bad68ce37114987a2bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227a2134afe03c117801db379f3726c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb25428e3be3c83a091f2b2873568e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924320e81a8e90525f20568686de00d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b35a10d8a92aec6d06a2d0e768dfb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070c936cdd4ce43487e11f0a3a12216484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef569e1598c88734506aaf27da0bf787485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f75b60dd32b0b1c6ac0a1a48db1d4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708bf9cb787fad2e682d406464942bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429700486f39c46f393893eec5a2fa15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9143892947d4a3450ad7aed133e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7184db6c767ed76e09c582b93ca064490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95867423d1da49fd9db49e9e111fb740491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bb2efcb969d061e20f5327bf786f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65683edd81f4f36d714540afb0c765f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eba96e53fd3e27d49ea91b153fc768494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e770079be9706413b8f0f18fb242925495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baeb8e95966063a8b0f7ed707dc096496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ad3db0a4c45ed8440a17b3602b67e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec749ad0e68384bdaff2ac1e5dc3add498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8917314ee6444fa710acc6a5cc08b5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e327eeb88b0166cae69b1731f75672a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f695292988699b581976e30810e41d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb528fd9e2ab919a646451da5a5c8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be9a9c2162dcc9c25a19dd202aedfe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c0591e694ed7c5b84e3dfdc8fd8a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf09022e63da1401b932e3d0c132a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5de795fecaf24e60e5b96b0c03adb7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bc669aacbec0f969bf92dfd2b05ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6d914a7bf1f1406990f4d6a15a1e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0888157c705fc751dd64098ef20182509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95829cba7ca5a7b8fdbb3451cd96ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656adf0c614475ebcbf942b12653f462511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f85e54916ce690f57f7d7325407793512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1fe94db1110d86b02be0d23ebcabb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f6e46f61f5eb8fa649900e111a1e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcbef478fc572596541b2509b86f92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce131f60b779b2f81b08a8270a4295516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d95decfc2898f6351fa83c582a1a87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641b7747c6d72584da4241a3918325e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33d9427596d7245f9a8dc3ac96480c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b009a7c45895a20708efccfaeca9d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a194af7708247715dbf7295136c1181521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd96a9d072b00cdb1a333fb452147a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8cf5e3b6b709505df6cd338f5f63c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f07c7000feaf709ec0c42c9e6b68c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f587223bbc3f06c6175c73e1c75519525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aba84f1d29d054af90f7ee52e691c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a653d27422b7da01e8c11b207ff02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf954617aa78df498b1ecc5d32de1eee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197ffa1b8a025c0524075ebf438e8f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7492de8853cf973a4187f87ae03a1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b01e8c42287e7e78c6e73627e6ce08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be306b460362091877ce3d61d007f0a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b3acf986bb83e6c317ec36ee35802533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa2532bf58712d0c4bdd629c54f6ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb718edc2aa5719e5aa4ab33601e08c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd302756af227baabba7a94d46f8b5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb8ef5aa840e560229a0a2565808f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b5c1cbff30d883ee6547a1c61a6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff32087008185a22a96c2ae6414b9e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6fe5ad38f228bd32d79a4e45653e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a84d5eb10fffebfa511d28467fca3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c919e642834148ff5d7442059fa151542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d0f0bc29041c4570994c968bf9a3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c87e86687d165570c30a946b69c408544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f50941892f560be03d0e252d3bbaca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1c0d2207e04d335e5f3c951b60ffb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ecd8bd00a71b90cd461069546639d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68bf9100272ec4844767d480690d3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3953d299a1f4dbdceab214a92cceeb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b342131a6506730f0d295749b2ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359e8dcc0117e8268645ede4715cc23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12795d2d0a0be9d9d62470b132d9ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee7b9274d49454dda52196c70df6d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512ee2205436aef377c4d2d2e386c64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80da10e471374c8cba1c8f3b25727a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2511df8d57db1438427dd67b0a33df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab58d37ffa495140621dc3de4523619557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7395e5940885f8131b07ce973a7df7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0bb065f1a44ad2786f55f89961470559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624fd1bafa24f50646f33d7083eb62f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb3d777ef48056b642c6ad0bd65f24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7c55f48a5668214694cfb3640d801562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d962d94a28d00962714eee0b853cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590126b8a9902a1c8e2c6fb85455e8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018b4f19854b6125435e80e254aaa04565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cbdb3e1d0d0b6c4f09f8288147fce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bd6e721531e3fe76f68ce6bb52620567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed8624f90f5bc1ca3002af90226eea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0450ca04d9d043dcbf6eb2c17a2ed4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25e7df89903aa500750b1055b19952570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef260d598a8c3711d80fee7e115e207571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae486715283572871ba09696771153572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bf2fe5a3e2b97396a0ddacba0d093573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b45a3b82d109f5924632cbf6f08455574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a891bbc50e7aef9c420e2a6066774575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bffe31351d542e873495068c2338cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1c4ad0934f60fc53b4f259592c48c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4796906fc10d07b9d7cb81e447995578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d76b78171a4bbd7460918380f8d232579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda374ab4c70c9bd41206289f640125580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a058e668e4b9cb85eb760abff91a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31159ed8fd7aca9844b273148f71225a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefcd6f1ab50f522c70f445f19b3f76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b888b3293f31d1e028d99df1c73b00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413cf3d373bf9527060471c02e32270585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671cc426bcd2daf5ce46b51911fd81f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddd16f1acd2e7fdea67b410d3a4bc3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d72f895da8d2f10fa51b7035114029588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff415c6a044a2db73451ad598bef7ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4b125aee3be3f1293194530440c4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef69ebdbbcbeac4ec27f61af9a1f74c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c293cf707277f1ff5334489c52a8f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712d3685c9b08a238e84e66c3f7ee0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b5ca0290c0d9a308a911db2840adf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91133e36255ef61a0faf6384a12a95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d2dc44e6f5bfae538b3d7f724ea6a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeae74aab76594bb07e6c1c156dd09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda92458d6dedefc8954eaccd4e5e17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f0d2b50b5639ec971bac7d7187951599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0d5871c45282e8d8020c46fc8babf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f17a7ef889ea1c81b021596818e961601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fef2a62c06736747ed05bc3fad5a27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7141521e80d710abb91dede44e8f2d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2a77d82b5676ad32e462fb852a6ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96144f225393435b439ff968893a2d6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce11d0aa467026939fa62aa39c2485606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896b56fa23e81e2e820ed4be361a403607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f040025ade00330a80990ab61bf096608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e36cc7d238b4d2daeb9c2a3acc7d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20255c2ec79dfecf58ca871f2d3d34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e725b802ac8ab4be7bb65d53f20125611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aee2f9de26be6c526ec89f758ecbb8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71658ddf5d8e9290968f4a8d06983cdd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da651160795b1dbcb86ef7946702801614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abdadb471404e74328d8bd9e1570c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3c3fd27a846c37a415d4406edf177616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ced17ed54ff8ae770bb0884f8fa263617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd19c9dad5ab966f247a2fd2473267e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6209d68777a39146f4060614c992b76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d433cc7bfd1eaa5f619409074c6a89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7160ab7532a89030baaa29010b2c9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8917b7554bdcaa52384bad01b9b01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883892cda73007ec5aa583a3deebb82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2738cd3b1020f5efd2358d2b7241ea7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36d2cb4fea7f93bd99f0aa93972123625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb04b20a9b96695742857942e741174626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f65aeb123a0e44520325c00729f8a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cc08afb318d2fd40729ce46a7c72d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688d97e2069a342585375845e4b2830629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca0114aee6984b3f27b85534e6ec23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4f5ea45b9b10cfa5014373364c53d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f444c141d8ddcdaf6fb014891f7d2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a4fb2d74c94fd04dc0a1dda888a92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b7dda979c7cc462274d697ee4e61c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad6d7e33383555b078dba4f321b043635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e191983d8dfbce692b9c582274ef2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae7c547bd080a71dd2c84e3a31e61b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fc77d05e4b5bc9bb3016d1c898801638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aed8ec7ab0aabcc5a7ce642a5105e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e9e13fe4c01df2ca4b483e803ab52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70114e694cd77dc3cccfea1ff012bba5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf8e0285be6d75279af2a005532acc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4505a42a0dd2e72935c42e87238fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b784d29ceb4f9f631c3e34e3bafb30d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcffa88671d1c3a33d2baa67a7d82ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9066f25ce8a544f09e144b3e381f6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87a6ff401332a513164b6c61084fc9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ed3a53a83d4e06f8f58c5eb9d3128648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835a2cef76e23449c0348d8f057bc8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c2c5e091e973ccb871ee410a471f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfb060f4b99efb389f58764ff24422651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb09ae40c8038f01995265d948a471652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123ee2ce667a47caf9d5b1c05418771653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271edfbb1028d0b4e109ab74bdd391fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80352b76146b00e7b12768f1afd6f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2fa3d617ef7b17dfd72ced25be1a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36a987816e3ef28ece0a74b6c85a5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88d2c79adaeceeefea53df773aee11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d78b64e901345af4141142a2c5f03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145b532493eee858148945b9a44c819660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225ad6969aa161a19a3988189718871661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421981582ed158cd664f5aa1c2b208c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff49b91bbbcac7435a46ec822604ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975985c58676875c38a72b9fc71da385664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4412783298aae52aa495691d23f30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b8caa46b51d8ce1df1a4e27377db0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2080f2eb04ffba48e2aa80f218c903667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dcbfd1697c47c9801758ee154471a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ef5884b0791254614b6a425f41168669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008a1f00d2a993e8da539b2628146e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7549b908b06b84a3c4a5069a4e071e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f9796a394ca8057ef4ab73cc5d52e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb00673aed6a24260c4d6ce53643509673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8302dd446381331a18a580837a0f70674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee3a50f2415583555772fcb72eb25f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cbf6c9a0d8cc19756062af0e8e7e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf53b5558cf223e2d38c5ed7e1d9277677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bed9cb03edb3f658a17ec4ef68522678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ea496293c2fe4a082d22a09ed402c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc14562778f9dbee8198b8d92bf6ac8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e61480ce912826d1681927cc80e90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac081318379dc9ed2e0bb8993e1281f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1392a1df6cc83077f9c26605ea27624683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb13d591cca8ce1f596c3733f6c8e4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ca722c78a4260922d99480ab8514c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24744dd593c9d94272141c7dcdc1d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9f8fd1fdfca49313d44221e818f27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3d1bbcbe3c419eab7899af9134d9e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0d25dab488dcc3c8b4fd0ead79d6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb7219e6df9dde4ecd8a3c884ccff8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a1caf377ee1b2f764bea9110d3d40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a00eaab2fd2fac563f6547abb98fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ca65e66e43d252561920a92b3db14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0822f0104db197a178d2e0117b9643694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beb413d7d128754d55d3cdd211ae3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a408c018114d1e2a1377836285cf9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecd9f18e70f61190e86356811f8c00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3003d4000d637d3c16316095b94ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea74e05e107fe6f08e166ab9789bb0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a71e1bd4add78524906455a3b1834700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cf458b19a811a2a074186c1e44668701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2638e218c694ec7042b96ff976ebcb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e36ad016f35876f389e9bd95b501eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f1756768df0c406c01a57036262c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123b4a0502ae0cbceb9ce9e0bc7adb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fefa206e9cf0122da4213e3d06aa42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4790be23793f5b17b034bcb64d28f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fefb651f1f685d647f4b13855cd7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f396163f95929a057881be89698b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aec5048b082bfd4309721a6118663710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756583493ed0af992cc7442491fb73f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9655e280b8777e731dd37476d076d23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced98480d2c815a9123fdd7dcee2dfa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969089bff78b81ed306a7f235a25b06714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef982b5b34c467a704bdc7cbe127c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcb88418f409cfdc56a91f1d5162d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43139927b05ddc014e47b5d0e9fd43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffcdd35012ca9fc3b9b23a42ff68dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9efed43b06b94ef9025098914a6257719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b032cc6139ae658030310592ffc96720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5862f340fb6655974c51c59a118be1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e309369185d4f96d92109d6d57f662e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca35d4d8e44db02048455ed4d60aba1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cb2bec6c0ee42318ea97bbc818e19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f52951141f006d9f3cb9b7de8effa6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6334ca3e2c19117132f7ba1e2bacce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ce8dd2760f2115404028169b6bfda727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70ab0ea6d5f83b75638d97e2de245d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91508b4b0f6d3c22ec29faeb93ec0bc2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee941f0e2b566059ddf301e8974aa2af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96afa406ae7e3142609a915cd06ff98731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f361ce815059a4c9688da52ceae17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1b2ad43fbb6fc80d37b84efdb63dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ea0680159c52831dafed83cb5dfa7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536cbadb326e1240bdbd48c3d5dcfcf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1f5751a4ad56d24a400a6bbb6e6b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b445f09f7f7b8c798363931740e521737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f183dd6660f7b770e6ebce070c462738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe098b9486ac403308331fb45e189d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360818b756a2dc84ac3bc78f09f6923740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b74b8489c37f910cdbbf8dbb8e7fa9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb68be49ed6d197a38b90999d756cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7d1e99c09235b6183800f66f92fed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5276c8f356e07243037e94aa69e26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a726b95cbdb58898a33cc999255e681745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9154055ef175b39975843c25fd7ce29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ab0f9f4d87c4aa90289e146b603da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e78d90abee0f64fc3a36831031f2b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44df82ff78a65b5c3bed862a3b08b1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c987fba1a26b1f1f88b0ffe707daf7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511ecd6998546f77f20ecef094e41da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312b0ef4c29130f8888f83bae5bc6d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53f286f69b665fb749e35d6644f025753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb9c9286bbf4990ddc2d99ff589824754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f64bbddc46bb9f3e1bc20dc828f68a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0e8b852dff5a6c5536c551e60423f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352344026cd2d11b2d627ebb47e9050757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>