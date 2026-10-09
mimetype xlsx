--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc6a2d7e291d762716ca09070b563f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa6e468f405b213956ddbaf53117882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aab40405b2a323877502c447599913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e242a8d5143fcac479ea3b5dea20f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4181bf145080325e1af2824032b0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed84638d20178f6137ad69eaa86a89c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ee8970d6e865e7d38906828f7fbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6c5dc0b5ba3cf7cf916b26f73800e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3170075b5227ddb54f6b4572687db99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104e4c55168d8f77632aeb64497fab310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51702840bc083bcb9b870cc334c439c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6ea899155dd4b1ce49964889d766f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce27ec95ce373a7cda689c5f1f295d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92271209a9194106738e097d2639a5fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fd06f036ae68597dbed078898878315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f442e8837e57fdcdc62fa4f84d348cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289621598f3f7f22c8a0dd15545d99317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c31b1129a2401b16ec4ceda21f301518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505cebec9cd64e5b4a1d50fb695271b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a135cecc6e7cbb5aacc41423bfdc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759b42a117e2f4e174a4b0b7becd6ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dc5569c5bad1cc8fa5e685a34103822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31d92920afa5b93e3ebba7456a944823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d61758256703c94fd5d92ee82bad8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627f1133e8a6aaa4885a1bd2ca3102525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b846190b27d82a6b3c9c8b32846ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc795544b375536ef410d85934490bb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26206ccca3a39a1360e43ad62b17b3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca00741ddfb511c541cb86230a643029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28919e03cbbf54ffdc8d5f36e6d92c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a628610fca306ab88f6c50c3761a2bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3cab0994ca0f20e8327c7b18c0cf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c101b933b762302e418bc7dc867c0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d02c34f2094143bfa431260ed589b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cea80e225c8e67bebda44e5e0086e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68b2c174eb06ed6ec3a28bdef47fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b40015be979b686dfe86676e1c211437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6ec5f06fa14d4cc41aec12801b31e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ab0db2d0ee6c988ed46e25d20613f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2feca9ec2c01a1129a3c0cc991a2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcb4f0ea58c4f7440171807049fc1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6ae6211214c056d4bc85624871b2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a7cac4ccaf306df86a526c46438df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e040dce837184a51499f22e3b7e9e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf7df415b6f3bff692b7e8a6dc995445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4a0bddc2d6cd12cf2bd141465c32e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d98298cc99bc2133da2eb83e3a60547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b82db9f16d6d36534cb53b9e1a4bfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28111e79282779f42f521e7dc611af1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5d6f8a9dc98fde83d1e906da9457e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f605a1db3d4138c866d25daffae644e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e00e9c3b65c77d739f58e03077a8b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4dfb61ca8f79a73727221c78510cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c584299b8adabf0dff9862e5a8f4b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783c2ddbac1ff827ccb3de458f0f5c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07094f0265de6474c3d3e302684ef656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ddefcf90efe551ba6572a275e7bc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effb1ac6ef44d62493ccd9143d723fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6f9dffbebd1650beafacb8fad24f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ab1f0ef4f7e4f6f767243fa10875d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87454bab84f472773f027109a8ae5bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6cc95850c37f9a08215d98694d01662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a1df13eb81a32cbc3920812cfb48363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e7da3e672f597abf3e52ef78df9a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101f7c12c1f1eca19fe85d4ee6853d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ec17282484fc4f2ab92c8d82cc73666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5094e8574a63c83ed3e48bf1e1c574267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84947fa249a959854e30452fa17c9be868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d2f482e7504f786e79163556c73dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4925ea30d03b4fae853c6e44fa9718d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74fef402cc52b8eb4705fcb47ca4fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec86822ee624bfb61b8c2bafdd45bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5006371b9d31e8ebe8bde4c3108be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75d2c88c2b01167061e64eedb35c9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c68004ad3dbbb321c6cde4bffc6ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f1b12294c1d335096d467a9e759f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb4a77d1a1f394da43f4bebe399e8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada31672548166c78ceb93fa9b20fdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a8154bda8942947a38edbe9b7dc3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7340f490739be51e23ba9962e5fb3c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7a97948988e83f6f44c835c41fa5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1052cd3420d3f866e808bd108b68a1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4fccb1cb83f508e691270ea49c72583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eb14cfc1a1b12daac39ff79e9909184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6502904306fddae5dfcb21ddda99f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9e584711d1f1c05c87f310c45099486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50424c60c23fbc675d09cc4a8c7f6c9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed161dc59228d219145ef33a4656ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100939345d71c374d8b5559ef4e3148789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5774da3f6d6e68c5a2a226cb6dee43190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c0cf66f48986adbb7ce6f0c423ef291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bc1fd08b2895abe3cffe924d9939f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fa8289d8e8c094e17abb0ec5b762493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a36754177defd266b9d132781b33c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c7fd836ab877265f20c821176fdb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57e84d4fe8e877348be74ef618953496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6779e9d105d0d2a17582eb31df004697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78425022c12eba414651d07429d996e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155958b47a053b7a0fe745e5f01abbcc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795ef947bea6ec435c02f3a2dc42c43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e232cebbdfe5c6a11929e80e4d6a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76f1ec0efadf70477112e7c22134d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d2b4057abad55c2827677aa971df7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dec2dd5fc8c7e129d04582d42554a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220900ba945ead8e0767c27ac1259145105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f8a1734339a4aae3bef12d65ccca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe01e4da45083635f9d51540051724107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6ec0aaf83326897ceb97911f6a438108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e325c28287a2bd3f64aa7af344eb4a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568f0a34a38bc132188cb3b540aff4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb24d11933946d3a4663390bbec624111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67157d80f30c3d648937f0e688a50437112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d57e8de280dc4af52697c585d71b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c437adf13eb6241cd7e787e1814b38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67106e421631e8f6a29197b635cdcb7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2fd58c97dc746fe6d8bff09f44698116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac16c537bded6e0130f1abc451ea3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b384a1db9f31f5d3f1a9803d28f84f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a35f1364cfb200ebcc74d1a8511fa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e4c6de89ee418074385cd0f1a9e77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09feb6632a7d3d1308376f39ab81dc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22150caaca04f2f977652969a7047ca2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16ed05c5ac85480f400ef9e21e2639123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddb4dea6571084cae97f4596965d05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054518e5c46ee1df202af75a15aa3ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ede5c313bbc7fb77910c290893b999126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1ca8a37b26260b28d1868583bfe48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad900c9bba162f89a2e486c016eb601128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca03ba75284bf71f2d99503bf895fed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a5d35f4484fba288b96e47f2d7592130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea711494d29404dc5c4fa7081545cbdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540559294a8b8fb3f65fed3269439d7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74beae042c012c9da120c7b75cf0e703133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21055a21611161d1f4df8f8ff69e229e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396b9f8684bde9058ea2c84ce860f89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fef11829afcd7bcda46e04d86b783136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf2ee6891ddd121120997b35213376137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59558bf48e781fd4a09acfcde422a0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ae32218cdfc71ced35b37a09187d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bc08948524d5b0ef2ab47e69cf33f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710451a1d04ab3e13591caa47ebe428a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c20af06694c4fb8a54cc15e456765142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746eda20c099f986e3cb04ce24181cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1766165216a6e7a1199e6898c2f6f47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc120e2f1abaf752c6a2cd32ce400e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48b67485eb559363c4420dd3ba5462146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f1cc8bc63b942c8167707413e6668147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99869a169308693d63477c7803b757a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611c6b871cfa4ccd8964c03be88a793149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddaf60052976473605c6c8ed3cb1bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6c106ad296ea9ddf0bc600e791b83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7863d6424c643aa2904a43772463b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94192936c19cc5d801f2ee0c7e85e7d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd05867622bbe73ca5ab85d2046daf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35874d0896fbe947d7fce76c7bcd0dce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4db0a796d87a719d51738edab19ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe87a0890b59a0dec1d863830c7c0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ce488627f4654c751752788ab4c3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2aeef789ec1b610e72695c9676405159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85859f0e06a37491820319fad0ff2f45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a496f912c0e5c09f66652f063d544161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d2472684012d4671a48cd71fa60a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecbe9febb84b1e05dca392f4c30200163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefb2415c73e5b0ac36884a7ba40e58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c612c4df95dd3b46252e6745e2e685165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77992c5f070fbbf09afe7caab3c3ce43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635744ebf7f1bc625cf121d727a5cc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2f7a8ba60f67fae50ec6e5e13e10b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4afe595cf550faecb8e5091c14f28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03b7929bbf67a9303bf8d24efd749c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d37d795990d65c66c6a8d8edf73c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e6cc2305aa6e5fb4478bd9aae6890172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f918fe2f5f9c00fe15569f96783a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2752e249f8b32e601a938bbcd4076174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631dafa15f38f36d2046dd034068bdf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b680d8f1f9c64d7007ba7fbe5f0fa9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdc100c2b754c447088d8154df0484177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dac3ee15562bec77e1a36ba033dcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9501059be0130721237e4118853618179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455a88948223bcf50e0f96188d719b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e13ec7244c2c560ded8eee5e3649c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9c30a86b800d1c44ed3c03e2caa65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f4c22a6d4cfa49fff12e00c0af8e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe4f821d08e1d05007eac6013cc2d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0f2f6ac9faa51356f3118f45c3ce4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0273c6ca7215ee2d2187765b38918186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15757198dfacf9678e822feeab99eee1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a6bfb92292ce8f87cfa1d7d3d99b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f14d21f6fa34e26da7fb3d578b23a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79e0e250d26f454aed9817648d16a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c14cea138b62733c7f96d35fc28788191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef7e4bc5d8b0314759f8f7cd4b26d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec42c971adf5233d0fd6cdb36e09c3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537ea76f4175da2811bf97fc8213a5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d108f01e9efbd658bc1fd29b5f55b50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019eba231a2f76b3c530e61ed75ff6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41622cd38ebc3a3b7859138762fce0e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbbaadf747fd7742dcca084dde00c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5e3725c5256833081f08065102560199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925e021af24b694f41a170dc0bfc4ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dac2644143886a4a130911822f365201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a72ef8ee07aabefaf2a8e7e89f61e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711e69522c294a1a2a0b156cf66a0b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f317fa23b0e622c70d60025709859e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a64fdee7f9997256a661bd66175d5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fe2db536ba360280dc36d1851d230206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ad220b690ab968c26df424a5ceb51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c5f57bf224ea213debe03e2360f62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb71fc0b8adb241d384fc4940f5fb72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5037a251c778c27295c02fd19b4cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd01324cc306b99ddc361cf78bf8c3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eac8cf18d754ea08919cff7c890621212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c9a7afc511f9f20931fd37b5bbcf7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaad09397e03a9742f01bbab27edb87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202132aedf0b790245391d9b0fe53e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a51660153d864120e6f9c19fe73b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b617ff456b830f79e02716725e009da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fec6c4ad3664410eae5854dcbe73ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695cf2790450485e31944f16d8792a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485083bb26b7ea33649b9be5a4598b39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8990c035630c65ec17e4b3d047b7c75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a810826a50650d9b2c4ccf3edad6a38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fb60a4bfa001d4090df67870de3c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8325e3b0f6f51c9cc96b09f9fe8fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cf2a3cf6131190ef8ec7f47a27e02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f49482c6d55f1b71926328151e547a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a6652cdc74fe9222b893cdcea11a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babe4befbd93fc9e7e819a23f48aa43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d5abe8a8d17d235ccabe4fdea163a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4906dc7647405dfcd5ff1d1e308ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0f254586208cb0d74efbffb7dbbad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594463049480df67b95bdd505be55b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda1bd5ee948e4e1f2a6f41dc07ff6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c575aa4afdb035d270a52feaae4cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ca8d2d975fc5fe8ef37e38c7bcbe1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37262ae04aa8e4bda5a57274e2e0c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f394e11e5a7cf63eb8ef96fafd022e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff640d56d015a84222b0a82bb34cf538238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20158557361deea662dbe7d4e18c554c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01493493b7b325327638092fa9069912240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f510d6c307673ffcfa114424481750e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03536f2123fd420167c0ecfae19f61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcd5290e3a29166117a27a9696719b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71be109ed343bddd765b25b31360c96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fc3c23146f43ad0fba21db13bef79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4cf477811286ad90645874d45c7c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c82258c66f1f4e22dbc40423440955247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decfbca688dcb5472405110ed913748248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81affb08ecd1046c57dc0a4c6bbeb46a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556134266b609db6af66b0c7613e9b46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eab6b3da61bfcffaf16c6bd6729304251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739328bd3418f3cca40fc815d0ad752252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165a11904b56ff9a17b3aacf93c904c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a282e12267a8c9dea6f19200b32a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e956f932bd668003508a7e16186a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3696a995fc99ddcf8938064b0e556256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009bcd947c582fc6b6ffd785b5d525c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349aa3d7109e107ae1f11aca18b2e05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374099a6166512e1edc8078d310e02f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db1a8f0bf0a24533ece60d69826b7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2739236606a059bdfa353556657e16c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528a985273ff9941eeaba0bce654a8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bde7f8c48260ee67bafa803f57a63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a50cd8e5dc38fee0f308f37278afa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b84f576d008a76cfba787a6f765a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8248b83a6ab5ef0fbf47d808b2091a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007136082da77318c3838206b03d4b16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94ed1e8cb1cc9e59825fcedfd45890268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56e2f72a4f798d4c3b11b66ef191a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5776de2130e015dd81273ba943c71cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809405a15012a9b6161cd934ea6d206a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63f946f809b2fafbcba0fe36970d29272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce056b70649116f924dc44c319b803273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564267b2d3f5af21522b524a65acb19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab7fbb2f48ec1a41727ace5b38dcdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08121a05c5b8c449bd1d55d56a52bf1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58605958b05d24dcb9e4c6d482df2d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6f99f797efc82faa82c8a4bb8350c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302f87dfcc975e128c8fa09d8e3fabb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eac1227eb5d4c1076ebcdef7fe52d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6931f0c5a7bce0556b89afe3ffe7dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b69a68ffe42227c5b5b21f5dd0bc66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b78d126ffb0aef0313831f7a1d7efc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5c6e4a4365a150cee9d0350a62c52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596fdb8b08a9324e1eed315246679a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538d1084e78e2a0fa88b5f7499777d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680c0c6f95d900abd826c371f372fca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbba94421322b3154b0673abd40f869288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049ed5d474977538ed5cb075233a5dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a4ed84f019260725e3e266305f73f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3794a6a522e05dbf53196299d32336c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da418af4e00c4ab9a80f77fb9ff469f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663882279c7a2e3cbf40efb91cde8e97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e2570caf40fb0dbdbb8bc6e9e9b40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c360d9dceac22c78290d7da816098b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7da6a9fa60dd27c7d4b04422f44f72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a73f5a7660241cf8431dcd85690a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab083b8d309193155a2ca81a3fb36d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcb2188011bf1efb044852ef704dd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b3fb83d720382a94de990361b19a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27395c5c4157a86b088ff9693c22d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67537531fdc09da1898b0c61e3daee0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d150ebf0cfd7ddbaeb808a5e3b31a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772858384827254c99537745f7e7d60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383940496e4aeeb53f53482276586887305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b3d5fbce1632da7bf503a28b4306b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d2bb20a0ae091dd1231a05355b659307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67640451be20e4d9b6fdddb94beea519308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ac6221d4b86cb83a9b95ab9f0a74a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d74e8a152631dbb76ea5340f8e309310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b012db3a0926ea00b08594c2269086311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a752066f92042b63e924e87a732d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcb40023268fd13878901b7ccff669313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3846354d197cd5d207eb0c6e542841314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87116462363e5ef4bd06e5ef85eccb11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877af2c4822fb91572f673eef8cf83d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df68877e47a6cf8275c502fe81d2bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc99a3f25592ab6f56f44722f03663318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef872c631c27d84384dcb134a75c55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51461309dad0335f9412cab07491f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f60d3c4f5748195c20465ddb646a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e5da46b5978db138bb948fd13b189322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca9329fe80cd5e1976887409f90b39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65f096a2eb8333b4c04533d63f919f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acedcf64bb676a2285161dfa46436a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cb9e4b8ae5608ca630735cb066dc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008cd4e62af35ee6e2b43050cfd2802327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83122405ca44cd929fcac678203dfe61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42a2e0c447ac4dc8a62e5e88eee8f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76f8fb09a0fabee30f484a3f7effa2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d1d8c4cc43335994eee532b3b432c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068817216ad22afc482bcba08d66aad8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f1fe59e17bf2ae31f3630f1cd6135333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f25b4f3d9463f5ecc3ed9007e832334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58abbb538bb4800cf6e1bdb44ad915335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a62f374a9801829fa3c80402b5458336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79bea2f57c06501d3fe543399e8c55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886d631893afd48a5fc2bd3c012f08b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c190323715069db262224367f7eeafb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94a0843ba3688864ef5909800a01bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ea67cd636c62633bd2c4797aebc0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e72000f6b60c25d1401f47295eb788342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba877daa60638155058f2543c0b0cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242fb02213ea854f94f19cdb30fe579344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340db059fe1b1ca9595bfb5e0087df39345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3ee1f8d3d96f8d38682c89644761e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac93de1ea7049d9dcea3f233cbf266347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e656e048e5a5e97f49d4bba775520b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf982b8fb66fa2a89e6ac7e5452d0ff9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6d38dd2bfef42e97f7c383a042630350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3059beb0d76a9a150cd9b4b32d90f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d125645635d1f309a2d44fc03c744d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d5df2b9c79e93174b4b8aa0bd51d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09be2e414c60c15d630ed3c937d8a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704029935e1973d9a1fcaff37f3ea4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb5b0a815bf1a6882b86df99051e93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9ea9093697e18bd3e8010492af57a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025434242915f45893c6612fd397140358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f650246278ce09fac76a29f42f39468359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcda63a0f66dea05828260a46b2aedb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a6c903281f0962d9ad7e99575dfa6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5171057d5437715dadb85228c910485362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9d7b3327cd9b7e6515c844cfc2812363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3b603a13e8dce4165b81149b7353f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d1dcd1d825a78fe97dd50fcd48af0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1afe1a10088743a01397724d3de0c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d46a1fdbf51822504db8d68c9e0c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1587ecccdb0b8911189da609c828627368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcd5a75daf36c985b6d3705c45c360369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dcec2a7d391d96953c7d26982be02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3d3dc2642734a52f80350291d164e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d47df6311e5bd6c42fe918bb2c7a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3b249569dd6d3570b2a58f09a314e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048626a0121f4a99ede3e8d5f19ca45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80b516ef13e767297bd1c959952845375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108ade05c4c917dba66960abc78f166376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af880c3fa11860dc2ecce52d31196931377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94130f5d8ef237ab237c8e5e1cc26d7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f0269d38486bc250fa1d6c055ee87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183f75592578023953550150078b295380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0286797a8c8bf8fc6f901387f29bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8974b578f9b6823518a1b91a68f74f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18307ebdef54fa794c2f0bf46a89b07c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d7e13ce6cd4309e18507e32fb6eba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a448b3d02d5d3ea50b69637d64855af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103ed796fb97a021e43be2ebe8c98c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679f5a853f1a8c23ca85af1d6d54d51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee462d734a4010637160c5439d70d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b94d4aa67ebf4580b0b9a155ce634389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14756d6bbd4abb1e0e95b0743a5c49e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d5493ae0f8716e8de0c4dd8788150391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330cfbdcd693d07df1b14ffeaceee8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e661f0bf5c15a4bdc90df8ee5131a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a36cb8877cb12041f3e87d260e481394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736dbb150ac0799f06f8b1901a0ce78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb02ca388992d194c0231e9d56fcd10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758e78c31f713b55a9a9d0bd3db7a9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265c6aa4605e973f77578c867b7fbbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f14f7acf2a6132e3487c0dfde5549399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f533f12754837c98e63e5c24bdb1b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac32000638d72cb5144c2fe92d25a3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84717ff227fdffec2966093670cc302402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65eef833213e24d1eb2ff50784b9df0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9987ddfba7664e83ff284c61af283404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5acfb67973b35c3a367f46223b76bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be92c70f10b29e12e5a90c79849b07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e26fb23663f0bd93aa6fed5158391407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8371f78f52301bd2a9bf65c70b65a7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b9ba4104ba910e388617812fb52b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840684d25ca0e4f73c63711cde666b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76719131aca8c85a2a8fdc05d0fc60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71274095bd2bbd0efdd77e3f63da25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d097a2ddd9d7ee90a95b5f80c2e731413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bc68c9cdca8f6a005f6c5bf8d0494414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc573b95b631bc4deb092eadcb59e538415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc76d00b0df83a2162228c5a1a5427c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafa2d8f13a8e7a3a5fbe310f859aad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cac1dd1f5e64e450633a166b0ce99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76758e603ae59211acf284c01d5943af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e1d2a5b8ff30f7b040ea5c05ff5b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dcc9c8d37900b72cd14d72ae6b306421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b776d260ff331aec8091a6ab69cf962422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243e11851ccdb44104826217f74b7bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db832cf99c9032729300b2c460f9c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d186551ef688eaecbf24524d8ca309b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c10a16d3ae8f1fac82c4b3492867ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34c1ccc10978420a9cf3ad0b4b7f56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2192abe40f113f7d1ef039a27ce5312428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8e5d4322fb660a7a7279d364652bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e8664440d11cdd76b8c6d71b4ef8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c546515ab4a8d48a80f2c3f7cdc32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc70afe7c76bd4f11d06c7a10d48d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2b4ad81e8787f751970ba27468b74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892d4d2b3dadc745c88c4ae8c7421d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93416806c5e9fc9bf9f7f081e93e5a17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309450ae1c2a67d47d9b9d1206612ef1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb42c9f6145f106e05ceb8a9179963437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66ea75bdb8d1fc468130f8dcb6608b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9add6c3b6609641df7b02a140c4a3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76444af27531e78183005dc34c39e9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a1a108e06c164d4a139c6c00597c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82413101994cb518135c229eba5401442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a99db81681c19a629bcbe8e0a3dab6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e401768d63510272ede989a2a7c9fce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbec1c0c8e50d47e51a30ce273a730c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c8410e3d01a9c62351e5e3f039726446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3b98b6b4f925b2abea87d38b333ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483be6f1b15bd8970f0e3cc41cb8945448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029470c4012b192882c86f64ce5b1f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844668d0abbac47d2219c4c3052f555450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1a3f6c7e17e3a651da1180445f57d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b84ea222399308a3fe4a926ca83d8e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa92cd6fb07584589edd9581611569453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5caa7522cc1df34ae250464266443e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09691eb155acded3033317aaaa550e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b0e808ad22efffde614366c713685456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cae8d4a5247c10964b0f4f9281d5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf69c928dc5aa5e707dc839090dbe6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f482b160cc092c589bde603b66ec8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1b87f88e1b3b08ec9a56bcb428df5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac1ba1945ee7d24893392aa978fdef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ed401a85723d06a63a293b1094f49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7cc55359663212f08b4aa4cf4b536463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19c3160212a78cb17845ee25ea2696464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f03a7302207e5fbf69f8f7f246b201465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7e6e2ce58fe3b41640736447af761466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfa5215dfb8b8bcb978afb5bc05f50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9842e5171eee7b92aab4000239b3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd94823befbb0b7af4a262b108b37a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801f6d1c3b7d69943150caa4544567f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afdc8d53df8a7eff22b01c13a6d008471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a37d3152b68a2c3cd7b31415bd7e4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfb24323f92d1358ca07262abd861b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84292214335a1a8154b831567ae367474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a5d2bbe83c0aabad6da4b0d707345475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d996a09a1f45946412a23e2313cb5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff071bb9b9a7add36621bcf7834fb7a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a23263858b5e20740114e7c848257478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb655d9aae29542c69f4114adaa49afa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b565e6dd61e75dc8f1cf3a1740ea1d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc003ba0d129b92c2dfee9ea74488b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e8a67463e0a1240927d306bb6bcdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bd07dfda63116cb1eb3d9b473fc96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bce878b646d9a6a88027bc5a9531d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf340c96252abee0466e97c9412aac1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799da49d4ea992e47076d33f561019b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e6c572815329ff66735ff63ada561487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2db2a2e3069424aa6fbb399edca50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552288e9704c79c0e13e2b5e6e714cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbac242b34f8469274d94c982b17af4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0102d34492320cc359a567c62c79d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63feee8a6c0719ed20c80f2d7de2f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d02e2f60e8499ef87e5a059038e09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1a6f553ab031b3ac6aaaf95c2f7fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc9ddf6578457a8b066c2cca97983c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df765822c32a6fbf8d13ec056c31547a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643275ea9941f3f57c4ba49b71a06c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d516161b630b5474847007cea91afd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a6127c5d5db660d2c136ea7dbee4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5dbcfc7b15e70d28455f0fa390808500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb875771f941f7e950b2f6bc9a62939501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bae04c556259d82c7b9d89d87c6f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30242fda3b267fcd1ea7828449324582503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf66cd390ab5b5a990021307df4416504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dadba241ea20d1a5df2512e7306f80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7873bae5b06c88a563c973651c29a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275fd4b0391813265478a8593c68b09507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7ed94705524929b2a35f7b9a1f1a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e866c24a25e45390e3aa1dadad3a83e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c7a6600ff1989aef291d8828bd9d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83cd92904ac68bc8c6fc9ffcfab32e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def895dbcea021a8b2a938671f8fd99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4560bdfe5e8ae029a6823017132aa1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d05341ba7996fed78af7697814df11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead648e67cd4b033b8c260db8670870515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf09ca21fa63a8de0b23f95e895fba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d191211d01b33747ee16f33651b21c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a761df6a86cb6a16ba0301d29dcdfb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547432e9b7c1f422ebf2ba202de7fada519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff518e7130834474415dea3035d2760e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac8d2f3a8f9ce3b2ab97a0ea41039f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561bf8ba21de21b26e2703026aff81b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641275f4ed1fc138171fb93f203edc70523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea129f1feb48ce3cafda34148b3a9071524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662524c264e1f6608f553d74d6af17f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb86ee533f920eceb3bea13d99a2f3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1609c7bdc2afaa22c28d83b4dfa5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aad227646c17385741f2b4f16c12c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863996546ce65e6d72f43dc29bf8a6cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be1c1e9b9c78fb3dc369adf3ea2c1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd96cbde43a613a414fff215db3f38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d71d3bcfc526bd0926733bf5de194532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49705ae7628714a2e6245c05790c33e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe99d57056844ce0403af7c191776bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5952c0ab8a9244af442b21e2100e5cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba0a77f191b5673d4721109ae26576536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8609c5a122e4410f238d837754ea4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4fa228b15ff29d749fa62bc5a6ed9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aa4543ad9cf3ede54dfe65660289e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e76c9c55908be2bae423927441f3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80295abebf1dbd2d49b3b44b2de11a00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aee0d6561125fcdc506620c4d302fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f7335b8201c69f6e1d9b39c1292e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2349ae3e0e0d0315647d6c24f8e742544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383cceb861f78526fb67c72ceb9e9f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f656314900741046c5687770c0db8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8c281ef7272d826540aaf38e20f04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654d1a512d6502f1b50338a3f226561548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894edc86eeffae9bf64c4992236f456549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3b7b1c88527beb37775c9d97a4fe3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f5488e332d2161ffdf7b8dfbdba5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d15006400719c47e3719f1c6588a33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49f3a0e5615b76ada5f6e314b1b8a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c4c4b2cc037e9b09d17141e5f9b5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd3575f217eabfd722baa0b3c23c21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bd27d36c789e1b0680b4b5bdab46f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19aeb69baf0790f682327d45c5ad97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e426a339a8a51b3d87d6d52215042e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14530df1620b755e893a9b165eab708d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b615db032a0cc1721d19603d0599cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b821cd6f790b5da8587211c3113303a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9279fa674e504441847ca1babf74f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a11f0f77770e4e923b52a5c21161c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8ae01763eb533fb68c3373a7bb8b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a9b2a6115512be7bdf5cbfd096d7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b774b7b9be1fa3cc6d3062b0407f38c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08ca1b85f0dc21ae0f252ea8fb4ebe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cef8298c826279d98490f73e72511c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf488fae025dc1fdc2fb4778c50e9cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8726468d57531e1256b130202e9ede2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abcfbda38d4a022f6f9ebbb4dceabb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45aebf6b327c20b14fb1d7b241a06c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff53aeb6ad2c6f42af25270a771371573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca3b181d6a30c4ef0c1c4a706de7d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c056e85e71eff3030d9d29b19f3e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02097efe331be220f86a63bbc8d9f663576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d69e8bf0422037c78d6862c45928f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fc2a4bf037997905ef3d3b126d6f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca32d086ad578ae473d76b2b4e79da0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f7cbbc699864dc69406a8ce9a9068580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b3eec65c76c5115e128a33f3c5b6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774faa870b284bef16a24fa35aace51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ddaa25c1d96d0e65d50fde0c83501583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e902fc677558ba282fa91f705c5f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba5e38121822cc9da48d15fa99ff8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d4b8739cdc07c17da737ec6f2cb62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bba5fa92d04873001313d0a4ef923587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eb1c8fcb10595ecd0b55986cbb7dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170232ff0576408590350ee74e6a7ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d718d6ef43716e50b0f75fcc9488e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a0d68567d970f54dd3e48c344e0fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0aac233da756853cb94eff8174deb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2d37e9436e7bb45fb4bbd2a006304593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a202ee5321cf4d87d9d247447b81763594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd6fc5e61688eb38822eeaab157343595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90215ebdf6b02de2180f2a770e81dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc19cd2b8c73009febb28c1bbfb9b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb990d5111c1cb6d757cfc76efeb4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06ae4be5f0443f2babd384cc6203fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede8ecab1feef716f284a95dc125b71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18defbd07187a4d4ca7c95ded36edeee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d165f2395c78a7f6d44742bed88646602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee081d37f454c469fc7172bbbf9a83603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c093c41bb1b2fdcf3cc1dc1507a47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4360f7ca55b75ca4f053b398bcaf3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806861041330ec620935ea02a82ef897606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2ac171940e0db69f7158b02dad699607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f275af2d3df6c19f499b1a7f17aa6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c2d806dd1d0d453cb46ab956eb5d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4b14a8048e42a904efbffd80da929610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea1e14f260d68bc4afa825eca6ec8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93f491dd292fb164dccc9bc2a249a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a657a741c4c9c09bb66d2b8f74ab86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5834212221ee18acdec8a391831ce66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc9fdf99c9b4ff73e195ed36204775615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7805954a0308166cd263cf6f7fd4cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107db1e319e4c7f3adbf5d0090ea396e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb921f73c7ae04ab5394deb176df6698618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7e1cfb5ff0c94c4e2675ac0f9a587619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b856b1fd3545137389d139e202063a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777918c7fe4de20db818ccaf828a2ca0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17572b0aa6353f6591672abc472f6731622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77c3778319627ee4a65e49b2092ce1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15a25788b5bd53a244b18a6bd98158624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9994429f1c664e43dc0dc3d0f6e728625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91efb2ce2208a9498477cb2acf72c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85eed0772d1c1e8f090a2cee49126e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6ac292f8aea8bf8d64e7990aea892628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db40516e4a9485fabff9ba1c75c471629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5e4b54b6a59e21f2a14698a3b8e4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7ebd58e591d3b1af018ace9d6d26f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb809575a25791703f4c014ecc6305632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fcd2382f88e12a2ba58f760ea83ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5ff3a351be4ae92487effdf04f1dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9480ddcfcebfbc2f6437a1152df31f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28d6509dc210cf997abb5b702db84b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b445dac6ba35a2ce51bab0fa5652e10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137627f0ed76572c06c29643abc1b24e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dd82c0116642b8c070c1463ac233d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5daa5e1c4ea71b682424644f4889e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18decc50122f8f74ee21191fd9482794641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0380fa769f6c483396e91c2b27c47e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa605ec1c45dedc7f11da244550526643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca1ee5715c0f4897048a47fdf7483f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d309dfab8c0d08f307ea17499dad6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61ad816e511bcd29275262cff66f57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d21a2ce7caeb81d9240455d2c4911647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758962a762bb83851f47daeab5e687d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af45ee283fca624d81214b9052ecc46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a297a1b5bd88cd034b0a2baf1d0f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcfb1d85afbec374a847f6e1113052651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1e0053f7c1522acb8932ee9f5231d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34631fbb6d1bbc7e07ca20f07b174783653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61a5af6d756167093aaa1308b09dd3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676baecd47528c655d28725e28d7a008655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a10a529841c1b57ba3dba71dd166c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b8d788f4a9115ff4a21eb95eda99f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0662d155ae85574214e93db5231a37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535dc1f365e1696d9dc534c75dc4f96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fce5819be30e982e644e5b8d2c7f47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22dbd0a14f19847c30f01dab2defbd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed925c39b8b39fb07be1d1498161ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb244f4afa3ccc3c267c881a983a397a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eee7bf08d454a72c66e0afc9a90b38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7a7ff2de626da0bfcdf924e86d748665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230c4eccb7ae334a0ae8dd97660a0d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82103e4b5fed6ccb0b63fd34b3c336667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3bedf0af6bf3ea9a289355fefd721668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648487016c5afa16eb36c2fa5ea7c686669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4abffcf736b806071e278eb42bca9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83656f1b6529cdd40ce1b4bf7c084ec8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6878349cf5c448b05691005cde340d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aeb88f81e56166470f291294ad427673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67f5e960b8074e7f144c4d498e68cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99438375efccf6ce9ebd2a2ce352d57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d958f95f26b44b24cee612e8ca9307676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad02063ccf3178d700e03603360ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696fded24299152aed88b82e344705d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949b3b0eb42b2a9b30dae4534b24013679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aae0accfac07b614d8fd124eb9904b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369d14905892e87fa60c5505cc08b02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff4884d3197e5fb97744120b7c65e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d04c14fc694e049d301892867f9c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b07ee0ceb2ef93ca90c635b7bf766684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b973d15ac66e9f086212d43356e9824685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bc675af26de40b4901c0ec9e839fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6807ceb12ac6fe4cbe6c7c614a0d70e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6f4ffa4ad5ba556ed2c805bb96add688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a3bd8cde8e66e1a40bc71ed952142689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16524ea31db755343672421992e9ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f67d63ddd21bd32c59ce56ed85e42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee94c9ac705f0da0b36d8f434c357692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66395a69e8f6bf0635be276901a8c62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459af66a741e27a90c14e9c0a302639694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa321469aeccc30afc0d7cf6f66003695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eca0b16d791cfd67e233e63a9cc2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d811cb8643831c8e765983094dca2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75063f9b530778d10e495f6b9f247b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a6a6cf1b6ec91453c477ceebdab6a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15a83ff3a0fb9a80eba937c68cb425700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3527fc5a51ca818568a2eba11bccd8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fe4b0fd2cdcac6e1efcd5b094f4bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc897f07ab351c8b4d8e4feecf393178703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b25484c47f548e6747f6ff95c1943704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af0b4933c3f60ad5b6a278aece9553705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f176379056f005bee1856f585617c4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4be3c89a51547d84172bcda07d131707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e658262ca295340156ea5177e9b3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fced7bd83d1d170c5a3ccdc953cba5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb875082953dabbc40bcec91621bfe3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81eafa624627d24c7ac1a3dd5a2938711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51a1b2291881e343bb9e74186872aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f217417cf83705a1b572918ead1cb1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447168485f817728baf8f219174f364714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e663a00d6b15611e77b90aa35aa3f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a6a0a63e95b3198c5ab7ed976175c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00259f6cd52e1496995b645bbb5d36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663c27bd0629d802304c56345c516ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e222f97c592aeadfa69323b5c8a2a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547ed92bf6106b81c32000743a2b396720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa801541788a8b419d55bb9989a1bf0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61d9290b5566bf2d9ddae72e14db4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ed025ab92c8282bbf3e90fbacf31f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d08013a01e5fb9ec8f203d95cdb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b9b2ce0e7743c8fe48bb6da4481bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a8eb9c634f375590fce3ed34c31da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048ddc6b6cc9efbbffc5c361ee76dc7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd04471edff3c213c7e33957e3a3f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62284138b6c74c4fdd4406988522cf6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825a2afa94f0bcfd4809be2aa8b24b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34629c29c4b782e9e21c7c121378ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53e116b5cf38c8c7bee95accb0980d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b9c12dc6af9afc29d1519e3e4a378733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c32843f056a147293605fe1d59928e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c551922e0bb9e8bd9a5f2e61b7451735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd7e26c637c55cf8d66d0d8515e49c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475a8ebe9e41c56008910c2582d1273737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba66f89de006d99dec2ffe4644eb122738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4252666004e0e7d363ca90a309336739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c27563524a7f3f675fabf87c6e426740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31b8c3d7e4f2407c73d7c7d1968166741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73d20cb58c197be583f62e3e1057fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747eba95da398e711beae6b06bd85fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d49bc805c9effea089ec23442a3b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576f6f150ef1b80c587ec33aacb4f2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff678188ad2bf93e01fabc092474420f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e262f6e19151054a74a6774333c44de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23eb4552a82f29ed1a113535a5a22e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf041bc2c4b1031fb63f4c464cefa356749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cb75dc08f3e120f8be0a59012a817750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5c0ae220546e28c9685c04c8dbcd9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fe03a9f4877055ff312b370e0f9b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b089b997a597918b0982a710efeb3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980e7e11aa0d49b84e7c26de4c2cb10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b47208efece208939db8c669ac647755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150166278f60e0bb263c7d257279e32756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d4cbd7ceef6cc322a6b717dd12e06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2481fa105674ad2695f6f6014dfd17a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0fcb6dc1243efced5b9bed26b495e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4c913f69100d7891e8f1a92c8c0861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c21373a4677742c5415a86b92eb8362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3aabce1a9c92edd0dec7303d1076493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb36b364c9831c8fbf56452d929b7f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e751783d22fcd5bc9c9f7f4d700d465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da712e278898b53d02a5ca92d31914af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b2a26180ca2818fd199dd18acf3ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a92fc86df11be491fb97e563178c648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1995b3b05df27933381d1cdf8d64da79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c895b13aded222d6f402f3be7502efc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1f81fe0a2f5bd1ecd2c973389a64711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f30fe8d77a4deb1458ee4e003fb68112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d9c74a1fc3c2f90880be6e1e99c7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980489de678a2196a7ec6327867c3f5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaadc385259bcee7fcbe63ddd765dff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c51b77cbbd254423ae02000e38199216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3adf448b6f155d7bafad0b16c287c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe236489f974a4d25cf7a64e3f7124118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ff2f0dc0429eaba41483416100dd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038be848329c60f6e49b7f81ab15963e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b6958328c9a258ed6d256af52db2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44480ebca14509e591ba1f66cc04aeba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea538e36cd048b4d276f66e7d754bd5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e28f7c2850870a92b18a71e400c3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa593029d96d610de53ee21608a1a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea5e97d0e2362d5910e0af9f3942e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92281a486cf1cdd57316c7e2740bbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba9cd87623cad3a559384cbf0de64428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea18bedbe118ca42a899023cb9c148329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a850d3f2dc8fcc9b972067115a5a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702a1ab37363489dcefb9f16ba7abac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a5d0cfb768e598a390e430cf3059332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b3d3259e9bcc413f688a58d42302033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255a8db737a7eae80bed7637c22029b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bb16e4d118d4a17adcdc8411bfe3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d08afd8a297d1f785d930ed6ef96736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee4719d1005ed0271326e751b800be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5f2b2064388ee582883e7c0f853b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885669dc651b3f9240956880207cbbf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce712457a27c7f15d29581f66656ce6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b38e994d100481bae98be7a30957ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593299ea90a910f8c6f4ca6e58fb93842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21246e878327fdb88f0f34fa905b9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e20884d6a5939c4bb8c39b377940144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63895b5163b8af4be2acda7fe74d2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76399c22dc11c4b8308122117322b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365610235c726795c425b5307bec4e1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5193ad3ef32535b41d5f9c88a4a2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a405df823f5d36f6b00c8d82af2b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d2dacebddcaf690294ffebc2e059450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac550644c188c15d9bb189780fe27a1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc0c936b53229f118892bdf28a7f8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d150cef658d117b6e4ee59080980653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae300c044c8e005d5b7f314a8dc89acf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3898e133a7f6be28ca31e15c04a53b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5667665f1db4f7f79f562a26e7c2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea865f87502f5b9fa7235cb30ac31aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ef233987426e80a5821867fdb824058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1259731d775862240de720183e73ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d085d18b62f4bef9a0b50f856713060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd5f4c3b010f1e4e610bb367a3bec661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8e5b1481e475c70b9b75e7746b7cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c8aeb3bf90dec819be7dfc2c48aec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9335423405901f20053f81aeba23b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c57ba83cd1a27fa0983c1f4330f09e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971dc646ccc34277c588553f56744c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea99263249414613164403e549e42167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0483308ba895a06725a006298482e8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f95fe8dc00eb26e73bb6e019c4c13169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee5deba727eb8b40a80ab8e6ed4f1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2752049043d4150a08f278020404b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca0b4b4e34a90e35bc3b4ae32c1f6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ad117f36261061ac4f5c0d8e0b1a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa68f9de4820042a8f5cc2407e02c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150595e8a9c4c4791581f56863a3e7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb7e13648f090c8047e08fe725a59a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd4d6c72fa66c3009d76b9d3474cd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f47e4c8af1439cf4e8b2bcd82a83678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f522fb49f452f6bdae04f79ca66f0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df17e90685348941bfeb273432aafac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a032b72faf6907a88f91d5e649c82181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0477ff4cd4c51d238cfecacede0c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118e3fb8b39c7de4b6e1ae52dee998183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a06215136f6629d5a71427f1608abd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc93c6fa1a9594fd151c701a9dd75f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52915f59c2887cd47c26754987cbe786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f64c7137c06d21c3d7de1369d20dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b17be7146950f73afa28aa46cad93288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b2091aebbebf0f5179380066cf2da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec9b4c207a3abc7b5bcf8945c7507790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14eaaa6c11f7c2e3fdd49c417c6fe191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af152ebdfb3a8fc773e967097db2c23d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4acee54f80164b34a6475a9754c5c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53227fe99b43019583ee2120adf4404394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8eb414f706db915d297046b28e03595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489ffa790d281e2c598e1a67acbb3a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb03fac11eac9a573c425d44b10fc8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528380aa4e17f0032c47e6b0be6a1ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b6e1c4938ba17ce2f0835f6ff349d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61580facec2d5cae61f39577faaadf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f76c759275d0de5670add3fe0f1838101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dd42644038e03773b200d494455b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ebfe2825b0ff4fda7de7c4d4f7762103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d006c3661e02df51c0aa47356723ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad69874f4d3987f4165b158cc41745105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb6fced8eb2a50a280012e1ccd2fdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af4fe3f792486345bd9b07f73380a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace10e52b731552be7ecad3251438070108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3d70d98e9ad3e27a15ee6570645fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4328f1ce119fd048c2f03c28f58e32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3994a5fd79d85c00b39b282dd551469111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0517e422ff7d5578d44fcc5bbe5e1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054a9e498e7de001957cabc946be030113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eff106f66a68f99c1f67bc14b6a641114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8ed97b87fb5f6104f696bcdc8f977115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83725be35c98979a66f63d4f42e76d46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087b1bb8bb7ec259882143e138ce658117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773dcca945084b5b5e079d8617df5a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328b889052a7c8725982cad1e04efa3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3a5962b05f4d353ea4df35b54ce7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd206a78365b5cf703c519ba40f3738121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95c5373f520cc0a12330a7c18069a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58a8f492db8eb88090a117a3258459123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ef8bd9d6cca8b9787531198421200124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51357ac0cc279643367925a8f1e8a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c18d5af4b992a40315fdaa70d6527e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a628d1d82bc99b0aa6e6d077ee78a0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2d3871d7c812b5bb58d01a07b634a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e413d6b17c861b998c67aba861190129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362b7b69f0f291ebeee07a6de04e807130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77ffaf9f224059f69b331bcaac9804131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf438aff48dfdc425ef0c18357bf0f5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18694da57af9fdaff7de5822cd935f22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edf9a55ea2537badc64f7ef98f7119134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba539151c281128df8f9dd13333b0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0638c183e91e7c1e9902de95c7f94d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27454cc48f3f0c0445f006fa8ba25df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce00c0126f43efb2ef1dfccf5f03a45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9da628235b8f0b2f9f8a1648375a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffa38d2e4946dc6643eff90252415d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49fce6569ec846c081ca6ed4aea7e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1b294065b80014c8599ef9d312fb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da279a92c50e213826cfa6aafc226b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd971694cfc23911a932eb3153d3605c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6b6f69b4e907b87800f8fc978ef06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de030cee535644d7a25743169a61b24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853ba1223917b6f8e77b25c72af1488147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7273b55fcb55ae85abd1e5be852b88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b938fa9b5f84ecf07d1093e3b6ccb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ccd7fb0cf5181a36ba0fddd830d48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9401a4595a241a5f2e715c5b94b1f8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855d7e84f633044333a6d611f86921a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f414818a5f8a49cc1d27c337b50bf4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06556d96e0125fe5f642214e25728f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c5a27417d42518a576e2528ea42a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde194f4137bbc485f12858101d266a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0412db7b9099d497a17e19e69d19e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140bc5a8dc0f1e058f8878858feeabd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e3693632f2bfbbf04aecbfb977a29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0ad3cae4330121ba7244f670c1ee7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5737eae6aedbef22455e2a0d79ab6b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dd4a802fac820f9e4666132776b04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545f5be9c7b61e69a6b93a99df9d5e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bf1535d34450b7fa7a73762ecb505164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b7926dd8c0fae67c3dfbf7ccb32a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44555a89298998f3b9278a12f9213fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259974cacb867d93431c7c714f01641167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b65a5dc92a53f90cf92d1fea0f6b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3a4cd9af384e1673d2ab8c686db49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339a59b5ee6d270bc629ebc05a1c973170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e60bfba066b916bfb48c8136b6b3db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0d751f366b762846538342d697e72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d598fee4020871ea05dbc1be82b4f5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3975e41bb9daebbae3786082b03539174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf681222de81167118244271b3f495175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c5647bb2bd2eb182887065a319c20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e382f83f3c0769ab079d5a273857f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2a9b9c8df368c9aa7c0257517c261178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef29b047ad62a1df09448a69b16799179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff8013c5baa0a5ccc999929bef9a84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94509783cd347f8d210e2622d57a24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848b138f8e68ca5656ec33d28565bae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd6225871829b637c8692218635141183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2984be59591a9e06bcb5732880343f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf9c96b0086ff1924ec13439134560185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa9fd32c3a8c257efb77e691a21321186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69d5b381f3fa4ed48cd658483dd0db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1276db57e1a19790db67371185d293188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497989d3e51b5ba82b57b32eae6667be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89313a3ed5c4bc36baf1f318bdbb6168190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2496cfbab83b9f61d8caeabb286e4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adc2019b452b2abbc49b82bfa0abf7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a6b4b8b5f7252bb7a73711d7f78e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281db0b78c11dd88ff3957bdb5a4c705194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4700fb3531105bc34cf5d2a42fa8ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c11b21a1b09a97c40dc0bc6fa205f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74cf62511416d71ab20cc139a0b7ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beff38c6228db15dc1f2c2957fdd4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2e9df543e74b8b33263c290827a71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51216e397408be9ae193b9ec54136168200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceee964751fc8a3cacf67f1bf8a41b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a27d2ed734be203a5b65658020271202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9185e7a30fd302f964b82a7df0020d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cad2a779600acfdbace8adc044cab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5bd4384f6e8c23707b9742dd7c5d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f7affea5625653fe0dc5bd3a3150a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7f7b4304aa9e25ab08ad226977f65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1444432f79ab6eced44e1bb590c62df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efadea8450e60c54a4cf2a8cede4ffb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef04b39283ee92b415f2f38e5d9d7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362772a09b71998b77a5117a62308e29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b5445bc26753c876bc032f75fd6e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035ab170085b0f854477928bc05e1f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db86f048322df8d263dec1c993e89b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e540bc5f36c197899cc63aa8608f05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b37498c3d31b05f84d8c2423ea77de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add511c1e0868efdbed09e6e83b337b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b870097bd4a38bcaa890a17c1836e77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953ab5e2f36a9f51abc96922fe412aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fd329158ab0c05ccb807d6a2b5421220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826afab177ec1e0e1e70523c567ffce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5080e814d735182c613204c0c3c929e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb96cf3b404766d91104d469dc700a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35200ee2bf4c9382abc1e6b7faff75b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d3e6eb833258cd9ac6f13d5655eb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa758670119e5de789054b32ebfa2058226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8130b7eeb1d0523e93efc720ba55c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32ce8750c9c0b1de756307555dada9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ee6c0ff64b9c0f4a142e0f84325d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f50913c517734a4c733eb9496f69c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a246d57554822c24cc5f26d587dd6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59683c3a366e6c8ce6c76f6a3e5cb25c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4094d8df810e217ed170aca056ac79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b7b9b70257b62fe14bd49b43b861c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e858cdc2d788ce0387681c6adcca0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2edfba1dbbba0e07f9b47a11a5eea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65298ca8e94438d16f9a6e44dc0b6047237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff87c2dde3a548a786de2a7ac7806d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709650ef78e7833795a79947c7fbdfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3491e935a18c412cc12f180292bf020240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816e4615da16112a83d4fd1e1701cc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071ca2b7fe026127d401b9c11711b00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aeeeaca96cb0291b622c5244ef6cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914340784a544819171273d7450ea85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b85e4bb8557ec29d9cb859dc5217c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64186d6ba4012a1562db82bfc4bbaaa1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ddcd3eb76d7be20ca14ede7119956247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147aa71b8046b8a17a685625f4a0ac5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e2f7d9e98344fe43e2e7aebabfdc3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032e97230677c04bcd7c3e65637c2a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4008a089c8834dd6826cf75cebb35f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38775d29580753851c67e96da03d08c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9aea28a72496f99bce6e58abcf8c4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0d6d87ffab14e75a3cb8a7683b947254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da041d8362c0bb15b86d2b170a9d7a4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d710c96efa8b85d9e9d8012a0f83b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a5494cc53f6bfd687d8616e53d0e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726dcffdb66d73727b0a8642b6bf8cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44934305aba74d60b2e06daa4654af83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d0fc3c75ba5da9f10c2cf047ea28c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb5a9b027cf7bc42d77603fdc58792261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f409faccb0bf625ae073d8b17ec65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0605777e701974ad5af26ab449fc86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e168b35b8fb2ce25b058736ba98c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea577fcb25215609c9f0556edc8bdb19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972e49907d5eab874e9138cea7e55a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f41603a0235082c0f43f81979d21f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9953bbb388ed66f98f11479d11c644268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d5f4ee358ca4f79ad8b6d7b530cb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23a1cd70247e71480489900e1803cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca22105abe9c47c5954b4e5fb604512271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83234ed4d849c02cb51cf4c2a1f2b3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31a3c61a688a3adb74cd7659ccc9d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146126e72702f58c8af9f5454bf3c1be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedd21a619f7241033d90115e814fb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0d710ae6cce678008c6f222ea12b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0fe0bc701c7bb29a3a49dc7203307277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8798c7dca45104b42e6af7ced573b78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93295b87ae0fd9119e6198b00ba9225279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cb075391d798bcf702e3792ade9bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca30f1bfe35d4254f62f7fed901a01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b52e4cb32c172327be6b69b4ed6924282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcfcbbfd23fa750adc81e4aa052b51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a30fc41e788bcf14de072dadf8245c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d293cd1b39107dc1882149324eb6e8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ac5f58bdb084cef5b1a8ac031c6a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8b49124c3391a2969ed89e6fe612e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e10d49b5367b7981b16c4cb7a10e36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f91fcbb41bb7ed0d45f0cadb3ece0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300a0119e5ad57f46d451160e46c347290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bb03d0890e17a6f3cd6fddae26e03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8de321070f0204efab727d4835fd1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39008a17d492dca6605a1b79be98e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854c61d79e655341b26afd89df89b16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba386530765268eb1d878c21ed8c81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bd5c4ea6e0d3249a02f7e27caa977296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5a5c98e1bc70c48b4042c92b79a21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a4c270568421a8a8b211b1540600e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71021c9766cd26b0ef542cc43ab24fd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958256a61bb5b61b23e2748a4e0bc67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a484f5364d49bf26a126c57b5293c73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34f42260a856d26a06ad239f11eb2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab135f92cb8d84f07bc7ba730422400303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cd61b2c72532d9cc4ffc1a0368d12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88644e7250095367c0d161bf77d23f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697524467afcacc09fa9c29d69f3e5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cf82f618eeed03dfdd43b04a8e9d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31ba0124c905127a2d4c3d0f46063b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8cc0efed31ddc4c3d3e48e59d7392309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6431a12bed5773e580a17bf7ab6ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98804a22d228f7d21de16a8c0c299cbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1b2839ca59717d533734c6468b5f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbc6dff5bb740bbbd7d625de06ab45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34764f5016d2bdfe7d4451b5f6df674e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18db8a1fe0bba70c8a9fb37b78ac5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0260de5356d52df9607cdc9ad4e952a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142a14349258aa484df52fc27cfa939317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59140c5f706da1d1cdb66a5c36cb42b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efc9be8eca971587658eccaea728cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb537e18282189040260a0c8899d0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0bcc3801f0f72a3e94c8e8f9fd54e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e565686d817bd57e851aae62fb9e25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f657074dee9b52ab412b56f5f32e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eceef047a794616b423ec4005f4a80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be00a47c1d62f4894b64c55a28a492325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa603633179592a3a73e6d2642b514326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824742f1f946b5bf67b6d58e3338232327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecbfe76fd2649e088f319588fee3cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62f413d7b9b6c16e366623697a77fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443abf7a760ea45a63038b4fb8baefc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca32ece106fb898e77f49f720c5470d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e47f8e96342ebe908c907bbbc43c4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464f81d9282b5997c0edbdcc1cd853e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f0adc9a472df0755cf089570fd575334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261a82aaf1bef3ba7039c7c023427c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c4ecc9ac0acc126431d3d7c21cd00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98def4b8ea63583a795f462f5b8435337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fb0d3f228b24718315c7277954707338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e9523067d8d1148fb6e1489e86066339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103f72f749bd7db671226c99378c99d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e3f12aba0a9ae5de4b3ac9831eb64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a07201d2f8d00148d5fa54d648f77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655bae8a77ebf5f1f588d712d65b1cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faca46b4ddaf5a57c6f2e9e0716c3e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecccada74be71f7a207fc6bf20038e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6a4115e0b8d0c4c1f873af08539ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e431c1cdf74a12600f3a51d7f2b41c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521a59d5f0dcac75d000e7b3d0ae922348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a758a2668ed9fe077c63037e2400a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fa4c2ae6e0d60d415e39e1f6be6ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe68a9985819236a5d33c9d306213d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0699d782e1f7d8bbafdbaa5e16f9fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e7c458bc5aa2f7005fa3813fd25b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24ead68d4728bf5a62ce9334feac84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0a6939f2e124b478852740462a97f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058558200b43b722a453b8c5616b6bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172352fd057fb4498e0ce5bd6cf193b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d300802ce49fd5641207df1bcaee3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621516bc8d994744eae0f2a581724121359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3840081db97a18ab71bf8ffd152aaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde93742f6e33b155d49e97e0f38c4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b2f6260087d5572d420a97957d4c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c42bc025ee9850962a63ea0f25f33f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d97efae2b5fc7c7362c2d3a757f405364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406afadb2344c1882449a14521a65f0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a6e1a7a029d881870bc8ff4eb3350366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba724339f3aae0503c73dc949ad63d85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279afdf9a199e76a3b0e03a4abbe34bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc24e1c0899b9691aaf9074d6a94631369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2ed1fb9119291a3e2ada6fe3c0e53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ad77fab1b536038e3c3eec70dee18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb53ffc3db5839f1dc1f45a96a4b2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03566161bfe3a5ad7c34e3dcb9ce65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837e297cd5a8c12c06355f6fbf1b15a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e28791621fab1dc4e9ec978c4f53c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce472ad3b0f0c8cf2f102445c27803376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5091aa7ba459d7c1ec7c0151816df3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f38a00ea12ec9f0a4f8946be9ffe6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386c7af8b7322adcff86526150399a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c7d1c906fc6cf39e92c8450c8a59f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6ef3631a5783924f5e772d31178ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f364dd9b38977229661fd8e02d231382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599201abe43b92205cc21eb2299d2d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af55826b4bc86f7a85b2188c3e9bc8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccec6ed64f2f7d496c2634030c1e6dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e94e28e14c98b73cf3de7f2033468386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127686a09eea5ff77dbb6b49efd138d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4ba163fe8407f66e2b78f8246865b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd8cbebd46317d712538fc54841846389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b90d7dc656686cb0c2cb57738e69a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394256102179047c51af096ad626aa0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af779afa9aa50e7ad4a3a0ed68860f3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07426f047e792ff9fc306cd1dc60f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aca786b21bb94301d45acd08d5ff1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97932d6c1ece92a5e301fac28284684395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7733d78bacf50d0b5a1b41b3bd3c99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0591667dfd746ad5901dbf575828c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e7f02b04817b6508603b1e86a9d6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ba8c59c2041de96172a79fb8fb1bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d479b10c75cce094a36d7dd33944382400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e5c1dc07ca46c4bbe5d02966b29ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3b876a36b8348980def29860c051b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cbdde705b3a42a7f128503236caca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4aa289f49a2b0778c04c68e842995404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab8776cf9d05af39505ec8fa1d97f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550642f87b72f8789ecdeec543aca77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5472fed23ffe0d50b323ad25cbc51d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777f35a6ed74121d0be62e1a4df0557408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658d12c9571d3c2257ff35ee9a92032409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4a374abb022f25f02e38568e2cc7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed971966d05ecf1ac225dd20aa30c85411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb139296a31b9edea1096486d564f79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afbad2d6f9b43dea4b062220fe5801413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de78c697ae14b2a0ca006639ddf0b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b98a372aad18b66c8e6c4fccd8159415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd301660bf0e3b5a7ac848f2f7e918a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe94fe768c59ac081b2f0615a3dfff5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda0928e83298c94c6e6f5c19cecf5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bd0ff0c2a84fd160dea94f430e065419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649c27caa07891718e9b6ca1033561d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ba49b9345d592de988a51b56528dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a860611c637f6aadce7ff4a05f66455422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038e92af4284be02cb1614519bd9931423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5483734c89d49f63637fefd366714424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8128274ff55526d0fd040a0645e99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47953a5cb31c6760ff36672c1982b6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c199c67f077e934fed60e03e2e4f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2323261c28fba531b075b7cb38ab92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd005eb627c943ce5dcdd2dc28cacea1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b36b6cbb973f0f39d88f5087d91362430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29510af82d642cdb4f71deb09edbc9ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89f6f7cf7288f01183ac4a4f0f7a7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15a27469d3c68e84d09e9d82ec4793433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7923a96c0c48da4a8aa9f00d0a16bd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e9aa1b9f0e4a6f06d1769b59ff73a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff727fe079ef38e75fbed97926ce00b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969c4befa9c6251e8410b9e8c801fbf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04001a012c2c75c2f6d8fe18a77a4165438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98f62005bf0e71bfa927e26a2ba28e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54e58c73ca35ca68c80805d7931fed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad7b079faa8079931d108f00a47301441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ba9877d74d9374c9d34ff8624fd20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea7236bcafae3852daa7a37c566549443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191f2831ad3980d233d1aacb8dd957c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757ab81a5fb726cc0b06524786990e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c92b15b203feb0268b2def1c61c8a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba644e4858e4d1009cc0d2ff2750e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c08df146209f6bda4283facef386c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f287c501df4996542d6d1975125946449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a58feac706f8a8dbc1bbf3d4f78fb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60137992c385752da9acfe22d5f8f9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c74d5db5621bc120daa875c1b7897452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f624d5ab66483e66fe35903d37bb4ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07f20a81e9a91f06bed609baf58883454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd715cd20749881f8de6211e9f1c1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497a73a5d3cbb37426c932bca694e34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587f44e611c1aae733f98bb9ccc00b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da157b1ee2f97882b58284bdb1b80a57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9591868f820b72ef293e5b95f6e186a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c77b7436391be48be245d8b380841d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f6d8b902e34ec32d6193ef4dc7873461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7d2ff399f3bc475805c6ebdb4eaa0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba7bfb69c76c30d9a5090d9bcc7650463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ff52bf40264fe06c6a7472efc9c7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41f4417c1607a4b73f7f8aed1b412a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb12308a332df5ab5ac17a0a380e87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f8865c46252637a98ea67976cdee6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7644fc21c7e63223379d8895f523f76468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2185bf240c2c131b6484c757ce130f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2465763923eeb6a7d87db4ef3115544470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179647a034f7a314f194c0513ac46497471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb6c016eb8443c9f069ecbc92b3d7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a761b3acbbf4785158cc3b658c887473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c9515ee5986cc9067d83a7d8b84d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370dabe46c39da45b1384e6ba01910d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b25092be084aef3034e05cf62a7bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94be56ad6d1735c1e07f09b8ece5bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a499ae7c08d97e0f6ce745d745f71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f154e2df8fbb45bf4e2eba4d7a53f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89533e7e6e59bfac05a4cc20c3496c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf800068173b15d2a2070ba012ff7911481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d4ecfccc9e2059acb503f92e079e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e3a311fdc69eae0d1b62a7ef99031483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f978e1c3bbe7cc3beeee3e866b872484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98bd2710e31ff903bbe13b51abe61b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c4f5ab5c42415e97d98b4b1e0e78b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3a338fd0a0ba3d5e9b911dd246e9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01751e9a96458fb59bf1fdc8b5b46863488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c346b981976a1907956aa094e896d44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d2eb191c41f1e849b7fb479be3ad3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f47553931cd01bdcb9c042c09134b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d9712f39db83689e62a7552eb6777492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6b306300737e26c6556f93f1d01a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e651b4fd48b4d80dc9dc4f8925fac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f195dcc947f6ecac1431eae073b830495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7919693f2ba5950725c13582dcfd69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defda76df21eaee7d7105ff63a6fc68f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160cc24b1273cb36568d72cfab2e395498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265b1f24a522166bd29936f045b2840499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95a7b46919abd7618d20ef4673e68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d94692e74115b3164ced0977171f7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042bd920fb7a935fa3585cdb4a0a54e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf07c1b0c4a309dd8769c1fc3286f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d669488024bba8247ca76fe29244e58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d248f7675be79d6b077a058dc4fc57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ec2c3f908a8311901ceeffea888cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e434da4bc4e28d2aeb557eef4f79f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84957d91dc655a31ce5a110655cb9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0009e2c67da2c424a9cf8d95d78fab9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee323df71be827588930e80fb3ade9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fae98b29c7b17942b8b65e5b723ddf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb071bf0b27be5f3bf1928e248d6e0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971925ff772cb83b8fc48d539b205efc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bff8c4764975623b821e179c787c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b564ab317a81a28c4199867f1274a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342267c2d890db32df848ea2da4c59e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08f621495e1aa7908aec5917add59e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f66c66d191ee6cad501bab5551394518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f15fa5db20d53cbc8fc224ee5cf15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dbdaf80a102da915310247f18e4ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2955c4fbcf4a8c16341b43aa4cb69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d7dc3e05bf67a7bd70a9a7508b637522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b2bc67b8333b3703b8a0d659d5300523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5a81ca60e46f87a16e9cd07263c62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeab062f5935bf18159f9e654f0caeb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5426cbab65a2ec2301f2b44ac4e53e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ab173af3e7cb80043eb41092bde28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f3f3629d121792065c73741bd772b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55102981cd0cae8164c88b8ea49877529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151561721095c9ad0dadfe758c493db0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284c1534a57c24d2b5cce91e820a977531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d58c65769af47843d4b39d80d98149532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11266747a49fa5307cd4e23d7c3ff235533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a81233666e730522058c017d9e3edf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b308857e1077edc1a6fdea981da5e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daacdd1560043c04b2aa068c87f948536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc5ecca8000d2fb44b3edd7921b1ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86686a2f50eabe5f14e1b2bdcea30071538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214645ba30d55d5125eb427a11db7f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a916394d3c804aa86e1116de3b078cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b244cc10ca751716ff8881fbe0310f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b865444ccd26a54b8b7cfb02f1735542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d389088545cb1358397c47a7d6892543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc0b28165c2347146cfc4e3b529b76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63166ba5e3d1984550d5b79935f063545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9a5a1675635531ea9ea25acd95e56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8faae59746af6caeeb06950758dc60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c0658d0841972e7c88ac20ab67d5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15d66350d2ba5f51d944ec1c48a12a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc01d3210f26ecc79e0f4d547556ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f20aa279febdfabfa4edba4d23d7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2eb8d7a091a464c7df61a49d57b49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a30a2bab06bbd1d8a3f3fafab7e817553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37503e622d81e771c064dcb2575a848554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad145c18857f18f82436e8ccbb278c87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af490929d30577a418e9a445c441eed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6c0f12230bab04b9699e9046370c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7992c24c199b6c3ea0cddc7b5f8b0ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304ea869581fd9c43c094fcce994e41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342ab65002cec79038070e3e3f23e06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4529626119e49ff7c2e1466a2a800561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f4f65edc81b88c734d99e28db2f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c9520ea325323c5aa6b80b633740c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183513ffda3753b9f900192bbeb460e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d095d5fa20ad22fa86c9270ed135c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eba5f51d6e41e04e32e16e1838765e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c96ca728f66781fc4a78e7ac4b1c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d84a1469cf595670e5c7bc771198a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac832ac88359614b6c007fde792eef4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3a29087983170fbafaedd9f3789ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb0c4328e0354702c08ca6768d03aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd54d8b984e59152ed23001c43d6038572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051c1919362d01d8cec5052a8d5a3e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90da720eb6fd32b8346a2668432831574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617fd66bbf2fe159e2c2ff3800233b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8066ac62d8b29e6e817b1c267203c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebb63d468a1c7c76e4cbdcf8dc3b54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d820ec71c818dc8bafe719fff5481578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd057730a457bc09dc56227b13ddf3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818c69b6c5df29a4f11a883bffb1ffb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d324352f66d1d72fa91b676c431c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fa14ccc09b000f6f7da67f7025bb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a67e1f052b50d4e08aab7dc5b92fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc5b5eb466cc7e4ddc7e392a9b3b6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211509c46ddd1a3b5ad29abf1f169b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b07e42c08906dc63883b38790b687586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f0d9f54976748a0c004b494587b2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67e7fb80048aed3a549c3a2f89572588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b49970106baca34a61e0f09f5ba105589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b744ab9494af2f38185755f41b753590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb18f582b5c5b49b2d80ee4167d3f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb41f945b86b3478294aafa89383ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b489213246d2227623f279a144209f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8286f17e8f24d47eae91b0184a82d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aa0dced3bdfabf75436e69d216217595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555fd42d51d8b46019bbd8d485f5351596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e89aa517f8dae01bc5c71214027b81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda3d919e9b27054c7786d68914e936598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b407113d68f338f3cc61fd941cd33599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f68ccc94d49a0d52a7a02709b0dad2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e723aa975602a3d21100c4a744e617601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45029d30540869cbafa8d87edd8f3cef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948516451eb61ab80507d6c8b3f5e39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0097da8096d04cd5bd60c92aca3c0d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1706de926a144eb17f25460d9c2573605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff395a4498ff781332b2977f39147df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10f070c865fcf5162c767701be6c56607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a526203eacfee3a24b44cfa7cc104608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85512227fa55e92da17d21985582c215609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86549710ced66c55802f4f3a930f2f78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5338b92645c6d0fedc483274aa898611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9823433add30627953973eb72535a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b5cc273ebdc14919cd304cc3f3c5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04f671a17c908e3162b1ccbb6228a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd39476b5bdaf932314752e04a3f1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05ffe005fcce8a45e7cc7f6b74bd25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d594ae75de64855d85a4ec9aba426be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ff57d71e7b5ca2fbd26317e48822f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2c074c1ea60037d895082cd19d8fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e34116eb310a22f40a488aefbe691620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0e832dcd96301e73d94064923ef5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64fba532486400152a4226d24fe5d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6d132b3109ac59c2be68d92d8825d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1b1c8dd74591e7bd603f6d4467a20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979efb28a3974f054b8ff50471156ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d1d28f4f7cd22740a5e761a05a4c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f19241509e6ef068a87e1c9329e962627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eea201eda7230895c7a7f720c39a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610cc991e95e453f40e4be51f2209bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47ee206546666af84c4369ceac82e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb4531fabc78454a0f285079918ee1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eb4013e05e8ad84983787f4859620632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4bf54d19cd228993df5f0e4752ff0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb9522facfbf550a4151b7b4d795e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9487152f580e21a9af20e8b3adeed5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3de648dbebda03534a84eaf87a5109636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f6d7b6d0994e1db61adec3ad99464637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e7a0fe9dbea402da0c21c464277e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c623ec1c8b55075a5d6aee656cf47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974a29f09e03dc710a34825335c6934640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a676f050143e7f850a350102b54c146641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cf3adf8137b0d2207c28b44d2b027642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576328ba7f3fd3663f75f964991f507643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b284bce2d26213301ad975ae36a0bc9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0006b4d1d97f7e85bd9a03fab3b29db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41755ab2316fcc10e49e852ff6352a8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab643571eafe9270fc4055e191dfb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b504d8b3892fb3c6b869af5cd158cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f82ef02744bd728df72ab0cae69de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b61b3c9d32f6949f40f91500993f28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0590f8e1219b587386f01d689b026d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51045497c6370093c67beef2710f0005652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f165076d96defee8a17d16b0458cd8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ff1f5b52aedc6e8c62bf0c03dffee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d816d6e063dac9e9182f5a8b0881fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e74799b1c1ab05933bd477aa9ad7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac88a199b3a3d2f8a08ae61293a1c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917b849e2e711f3bfc22883a1ad9509658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac3a4cf11615dbdad5504826f00d98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24742567a5c65e16e2693cc8936a96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da326b551d8f711823d1e9b3beace502661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e9dbdcc6772261bc287da089e3299662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c9474f07f7b89efe5d9c1fde4fba5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f1ac77fa83f40d7e0a1d0b419fa1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae19d4ab0d3dc6c894ef42f5e0a03c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c90fdae6a9d18ad1fccb8fdaff827666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203f52118f62fdad2e9dfb54c2cec7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c9395ecbf12ffa27e412bcfd5d29f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c67903f2e0b9f80bc5cc389be2c3f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c538b50d2bb2871a61108c03ca46cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2bbb0bf70944230b32395d622bf25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88d7485df73422bd044937b774698f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ef8277cbeaacbb0ad28a709b5005a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f666eb3e3c2274aee4ec83e8b05b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e255e0d99e7bc1ac5e7532d7865202d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be67880faaff90cb5ea4f76c05ac122676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f13fa17362bef635d884b58f341f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1139a4be874e34cfe6b273221b544678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbea7484fdc59d8df422fd5b709e147679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485babe96fdb2dac1a4f226d20d296e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d04921d0046937567dfdeb4be93f4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb439aa1b9e5485e89b7fcab4643a887682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16857f8cc5adb90bcf60522515343aa2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534c2dc754c41ac6f13ed88fe7a49bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adba6cb57c5595e5ae59c6aa8034433685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119edfefa939785aced1cbe1bc3c7892686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542a57249ad4acb11cb694497586dcc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ea218d5f159c78bf763d19a892e7b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8921d397dfc33e502921db9dca843d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea3ba8800e91fb556be3f35f40558d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af19386246ea4450ae70e9d20a60387691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaba789fb56d54fa2dc573b45e048f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d782ad27f5fa1fd28c726e8a0dd0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60b6048e4e440b6db3195ce1481a4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed1e9cdfdfa76c46491257503d417f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf00596b6ac6d343046bf4163b2e2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0684805c9fa6186191b8e1fb5d862697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d9f517f643dc5d6b8c9dea97fb484698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b20e87f2c99af0f5ec45dba60ef99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a951f3f7b39d5d84aec9225e17c9d29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca6f544288667972d87e0a39e8092f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c5047faf71e0a55283fa889e15569702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a423d96881b5182ac348e07f0c6795703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e26ff18044108e3d2398264ad48d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c449413b9251f41ebd4c9217566a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb15fdd684a6d14e235722acb316c2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ef8b46e5b0059a1a5321ea5b10d6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e948badd7de7756e27a0d1eeef49444708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ab269c7277eb2b0ec8f69b52e53c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d929e02853690bcb3bd1153c85804a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b01d304c3fb95324898ff63bcab3eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3e1542ec49d158cc1f10c349c32ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958ffb92161f89903fee9eb57a0a35c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ee63051b404168035a05a95918e4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df22fd276e8eb0d8b02ad8793edf10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab51bd849a8e7d313ebb33e5fc0a7e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932c665dc39e426757a070dbd352cd2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b926d94740ba73c9377b03238ee6fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e48987346146248dea98b928040bbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b0cafa7c48614675f09f4152d1f35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4676acffced4f2a4faec5483b9f322721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9f2d300fafda5340ddea0091de1d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bf9514e09350e0e92326a4f9efdf5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955038da21fa46c5100e3a92e073619724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d684d7f34dc40a516678742ca579dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d5392e6de74b373a0b2d8cf580c8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8dd80c96dc22872ec7e1415df60e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48faebf1712988c8d00d7ae7f904bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ca6a9b6e6796cc84267a269ea754e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9723c5b7a382e84013b7902d6d2ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86372c7f011eede8d4dca5c0896227731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f4d0e3de2adcc2c4fa1442fd73936732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24594f1f20c41b16b837692fdf2b0364733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6a496da4d798a840dab572e26a38d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22ff5858dcb8819caaacb4fd398117735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9b8afe062e046e4ffbc2edd196b79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaea48f82b075bfee2e9d6ed1070e9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ee8fe7b114a05d64615f99b9d019d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1a24b275d3953682f0ff89d13abac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad480eb2c35d4924b25df38bd062eefc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c44c3af62b1113ce296238ad84a5e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b8c473f5b5c468c404b9067ea12d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d3620f5beeaebad801f58a24a8f2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4bea3cf4f2c4e97af6bff7f522e67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804249aef06af5de7c6ea426db3aef2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f7646df0a4944daa3a707957a2170746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60396ecf459de23b4e2b252e50c3a6cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b65dc661253239b268219753179811748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1d0dd80550fbad712a498c0dc7dad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142c92cec84fb7a8460e62a95461520750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20601fddb2a386683a9961239486196b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed03449f8208f02a70ed0e4e3f1bf48752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335c08835aa73da09b0af362a4b8888753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcd4495e2ca0194da970d48c3064d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3fc1056b734022100759a246d5211755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50558112b4e0442a09ca6b48c2700d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3484bc1ab8521a2f4841cf2089d1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f912b84e923ca6b05c58a19195c00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586f8cc60986f89983bf9ea1f63190e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>