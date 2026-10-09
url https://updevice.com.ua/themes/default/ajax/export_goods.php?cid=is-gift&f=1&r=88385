--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2d643b503f679b10c1324931d48831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0f52832768dcea509eff8914ffede2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bd6e6eb488276522cf7e5f1eab3413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec185fc23455e9762e659bdf7607fa24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89f8c468bddd40941686b55bb458245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42d56b74a59e4a84bc8e18ee36c7326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ebc32d2a8b2fb6de380b96a4399ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb0093e1f16ce0341f78cb4df63c738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c81f8632df24e5837ad8f1c09749069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e3d9699b7b446ed4d7b34c12a1f4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51286433b8e08b0e6a8f61d94ad38c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e83635eb7d0756ddeee79abd846e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980117d2e5a34f318ccea388a5d1e5f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4904fb2cc9c732263e54870d34f6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d110fcb40ab78cf6b49dbd90d1be915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2a0c4c532a7c8822db48525c3617416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff28711d4d4e9af0ddf9554f3563bc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c51237844b5b2d4d6d79041b0226a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b481ea412029237dc4aa7c3de5c5c8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc6c6cb979c43d15af837e6a393a1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51ce64ae55739224b2cfd4ad6e039621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab21681695832f589762f21fd0ad7a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292a7a933f7b94b759e39b8d2dbb73823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea164642562df26d250879430d1fe5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a83ea8d7fddd96d7e81d665195c7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d36efe0c41c2db39b66222c072b8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676860a57c9ebf4d8f373d21a776fb4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674e2f1031bade5b4a335185cf7f27028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141deefb42da62d705d7b0329bfca0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b140caf8e77c45bae27854c539e1d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e3ab0b4259ef1921ce121585a78b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112db6b8f75b9c852c8a0ba4d7c699fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39d0d883978e08be1c30e2fe6ecc5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ef049c6d03cffc4dbce77f12bfc7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb756e6a3bf92cd29cb40a83a7361c1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7845ffb2c3b77c9d89a74abda2abb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ce25070da6e987c24ca0df81184d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7002b2820470e4ff2faf3b3e3ac97438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ae408cc5f8dd38b431058a296a59c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448700173c44bd981cb0249fae3444940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a27be57ca6f57ca23bebd2925941341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c897d52fdc1a04eed59f2d5a71ff4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208070c64a44388e3dd433a208ff82e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5257dc680cc964283f5c2b3a5e30c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9528c756a7c8b5bc2eb62b717ec79545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d83d266f18fca8eaffd244fb344f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea981a36d4db7270129914d41639c2b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3cd1d01775a7a8853029874d635be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ed456f8701dba6bc994eed206cb1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aee8932bdc935cc25bbb26c020fd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5de43a40b0d2afbf5170614bb47a0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f718819c60ff745a1ca58ba97afd3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb022c43890701dbc67314be45d2f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7251eb5683248df13c7f05ad2f37d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fff99e9155bb16105bad940bc96e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033a11a76901a1ca8985fb01e4054d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecb3a833441c9d9c9d2a6463b2d40257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a278a45b4cb17313fec1829ef7a7bbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b10b38625f53630f5709b627006e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102441634c154194ae2509b80434335e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3d265e090c96e7a20becd3897cadf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7c1ce6fd49cc84187fd50a03384ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db38d8e18eb4ecc08475457caa3c32563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e25d3318524dd891276a4ae80ce6a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7473e5ef1ec77d75da83ce6c305df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39206e0f1e801ca4c1bd94d88ad39066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbf97d3be8c9af93f0180ab9837f5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e0d5c75e5b34dfaf4dd0f8169e5fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08739ef1ee8c4857e1800b86060b751f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc63e77e013bcd70eb4c8711c3ec3a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad2c848a5b45c096c2085eaa3965aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbf7f6b0809fa5327b6aaa727928e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5ad86370298f49adea2a7b6186a9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6712c444b7eb6f7ebceaddf1969f4d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b835bdebede453d9ac7159222353bd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517198c3dce7a4a9dd3f244c8e88005d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2767c0f6a52f8b36f1a1a30444730a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1f95825b5e36d9a9d2dff77b3462b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9de8d3476e9652d99dcc3bc9a380f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6665dcc37f2b1a9d5932eeb492f6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d19b13ccfe38c21a40095deae548c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07335e3b7b5385e8971ac3380141f0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c741581dff83097f62f981c477aa50b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0a92ee3717be2b9135c9dfc0fb9bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a85a12bd58751f4080bbe19c332f0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094ad02f3a84bee0d5b0cbbdefe409786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b71aecf697f82cf0900d047df7cc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddab5c63033cd722d98350e5d4e81688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4503f6d5fb81f25f547740bfcb7bb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f2abbeabcc431e0d39e713c01912790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314833c1c5ff476248c11b336db41b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b635f4429ce73af96d4042fb3cebbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f028fdd1066c1133cd4b5a57502fde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29643171bcdb47c610057b294e33a9b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5effc077d3cd3765a8be9580b5916c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b75dfbdfa1138b31c3d6590a5d4c0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068cf3c7e8776aef189a162da2f67f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae582685c56fbbfe7bfb0dbc354c7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8d3f49d68c946f0bb64a3df4e4cc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d9fbf643bca86431621c13a48ade2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767879ea1738b7ebcf37d3eb018928b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195fe295e6b054abd53366fbc59da94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42bb5ee435c8e789f58645b9ecc67f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6a72ffd4655cd0112d0aa70dd46b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe125359f03c970d818b4992572c62f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9cf502d8e76b25f71a47817fe56cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc598d6f12bac186a49ebcf289fb55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2b2823b025a9da5f768978f09a582108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab6123eccb4b30bca41f0514f3c65e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30f26bcf3edb8d4093002670d00c45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27587594f4526bc07b474b276460304111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d67226d17934d686d2b5e9195e9de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ba0edc60b9944361ed746f7a99fa6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1e49f40f6aaf320446978b96bb57a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c80a4b5486e0779cd462fc702a5172115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933bd5cc781abf91b79d2af26f33492116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce271f32bb53a9acdee6274d7bb559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84055480037c460057635d088ef147118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f877ef1c4cdaf190fd35c7f587ade5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1498e0495b7b13489002810ae8fb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367ada84b4a8b6927cb37eff6518bf0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f6c1facdbe0ee3474be6d2e5372a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de108b60726aa2dda8dd447d0773e821123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e56352b92f058f2851ac9ee8fa8b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754280fd3b5314c7a48f2f36b0f38d64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a568c0c77d6cf14150fc4eed6404db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017deffbf36ef5ef079c7f5f56c6b50a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662132f433efdd3bcc43839b1e977693128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8ebfdc4f0d63556d12f73717ecd6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aca3304d142b473d2f34ef4719659130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa841a1a4fe5b32f680cfea385fe4cb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062adf6cd935ac086497473603d6ac65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6929fd010c9eef628c1a1ed7fd04130133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7ce726bd04d4721f52593e8b7639c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49f5dc8dc6995ede7206ee237ca3d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5497272e1bb31a3bb8b3145896b88fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6800abb1d9e06ca73c025b3f0e439137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23810d1b383e789a3346f69cad96ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2517b441a35a836aca90be93421ca0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2043fb061e624cc9ddb121269a186d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68a0bf3ba079ea8c1212b183595776141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b841c1916a917aa68243e3b20c7f92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938f15f47afcabd1858eb6a76636edc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b35a9f5532c250bae24862bf6afc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cd442e740a819271746b71ccef32a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e1504a9059201430006dfe5ca3cd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b21528d2e46da61941f6260a53a400147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac62ff320e56b648836f6201ada3e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7657a2fd1bd3bd375944a3c16023aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceb8d74d371d7789cb011e0ded9d67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901762f77559c502914a8678341ec42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62b23bac89f38232d723ef73d8fd2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050fa76116044667cfbedd89c42be1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5c93c9e3a79d9c4b798358c568a07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd5f1b5f11b3787c783caccf0fb8bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4c1c34542f7465cde9370b3ec6f7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555c376381552f506f508e203e3a7f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd9dcdb1764bc90d1eeabc8f8c2e97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2e9118092adbdc488ddfb4932161b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40bd0ec140cd3348766a6014713e1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6cc31ad43a2bb62eb3a17c4e6bca5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68f8de721434151011d962a45aaef2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4463643a35d19eabe0edf78915f88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3c4a69cfddc63d779c9e463d0c800164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075b62840add2024a45f5e6fdff0751165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746fd33fd6d37bdaff96a3a02474b90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7572d69c2fcd44bb319ec2a76bf247167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef3cf0bd6ea96075f5fc3816b75042168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54985136041fff5e7c7ebf093dadcf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18dc8f62801256fbbd0b1cd4b6cba1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4b1196a9a2dff1b851bc6ec753bbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2b6097b99ee054d5564bf68791e02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb390fff1e155833d6f050ccd67e791e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88582f4d443de54fb2293aa70cd41f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0464cd0d9451daf9b79a9fa367186175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70b2f059f6ff75cb797cc76bcc7ddd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d11bb1d3bf24cbcd32e818d494ba73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc931161a2dda8a8339b4d5612ab09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6eb558e05b93c10b9c0d90c401409d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087f4a804cedaf56425fd8e29c688eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8ebcb2711c7a6367a58745500b275181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a2a457e277ebbab06523e60aab08b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7c22b39fe54367f43821a517510ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42719a1619f4369b45205a1cf61c170184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b61d0a89045d731ee60203f0cbd62a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b056ee03442c4c6a072ade6bceda0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f453aaea58a4a8bba63c1c99bb0da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb35574012de9f6d371322c0b79d9c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf09cd4757d818fb53b14c4a213d1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8894c04a1f4049fc42f8c43fb0310190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd7bac2d1fc8dc525ea7b397a128c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15e82b2242bb05fe3ecb3a74dcd6f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fbc747ef84366e0b4623c636206a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edb08fda5dbaff2ddfc1a373f657dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab49a3606d266fbc61792211c2a65cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c968f0c876d14eb5f10818b6b53d30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957870fd61039f32a01a63f53da1461197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc1c33d5fbbca24b177eca1aa3a7fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03ca44f94e28e8d0396b78e6ac3bc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138683bf6604bf3bc5ed56f5cc2b4caf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471889257d3291c7a3ad0b6cd3d666ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25d87f8618f8b4114c445a516712d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f2577e0a0ef286e16d01bbd90783e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f7444bdf6c993f10ce6853f26da03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fefd382c0d044c2d026872accffa9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58866b802aad128d728fdd8f2ae8b005206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e02fb355f88630871878115440c8a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151965c9529a5876448aaec0b2eee2bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f917b16f284cbf7d3ea3a9a2526b8ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ff73a1b027c6b84f2380f279685d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa7d600513529ac0ff7304d824dc4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed93c628711ba4f5ea76db027bda04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe53c9adf412c70fea859ddf03ec76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73ce0ea11a3a9d3ca2a9813c02ae08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32afba47acc2c4e616e15702dc1e48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42bffb7384ebd82861c066e954fe97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34c16f7fcd3a1f24918760cbb8b1d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f273b512bd57fd5dcc5389b30ebdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853c0042d4c4a68fa166c73c46b1b11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119943cf38abcd95aa73088f3058a42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a2f4d812d650b65b0e24c00d336a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd6857cf7455bc2351f550b6ef8aa8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810302c5ec67f3ce1bd8502935801109223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5cd0bfff27dea906cdde25048e4f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42460039b85044f11ce51826b48e562225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7f9f9f14c35c3679ede99853872bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b84f36390bd35dca01e58a5ecd1460227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b1221f8914b3b97c6355091df518f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46a0f2b378a7e66eab33e31172ca26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eed7998e69b71198b56a98a9c66bd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e96f15913500cd3e74303e5e7f9cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfda5ebfd3fed3c1db2d8085cdd7246232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a738f7fd9f639201df8f903eea3eedd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b79caae7a71d796fe87f71c3e9d111234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13935dd2916a74f14a1c7a7bfff8b59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016e412f7918980bf66102d0a9086d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69c1ccbd566d4d344cdcf5622ff8d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c017bd7c0981e41d6573cc51ffec1e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33bb4bef87eed4d0ef67a84207b64b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45480048c55ca0b0564784988c3b196240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fe4ee11fac63b20b42eed8051890c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30013bdf2f85c9e01346d8a61efedf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db844c568a214ecd97d234e21e421d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7db47e33ff85dec44de23d5490b9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89af3b05c9da9be56c60e395ff5afa9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b3b576281a93ab6adbe6e08cf2a82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6a0cd37409741ab0f92e1dcadb802247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ec0596dee224e9586311629e8998f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fc8809197169709e01cd18dc28538249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631f0599b1bc3fd9e96416385372c88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd9d1f51ec8e68f0f1fedec0cdfafe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93de4940c0d82c09638874af8fe8619252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2d9e793899b6da3ee08012fb00884253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65104d38986140b97f9c662fca5c5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53c3706869db2a58b3940dc612d6f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e66353cff9c2006d83e7462ba1f7cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac24e0aa7274077d46a39c0d61d5ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae92c48b2b9a9a9f95c31f8b30fa6e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9e258a88f7ecf50709256fa3fd6e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4c19d724bea91df1d9b5bf549010a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0551d0d0b3f608edbf52ea3fb59a1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769289b41bc0b915258c1b1a4bfff5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc41e001f3dbb8423c1d0058ec3d70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9355969c660fa339fc560e986610fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf34f4a20a1b4d1277a9e3a2ca1b88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945ac4fb24932987153ebb2fc468276266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b5d43aa842fb35ad3e0ffd86f18d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312daf7d015c97e9bd5338e179a47ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037dd5fbcf473aa75cc9a901d4b7b2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d781b9cdeda685c7caea0fdfe06ccd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd842ce06928827293f21204652474cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d92e81b5092e568edf1ef3fd40fb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae30f37dafa5a574cdd7f8fc3544c94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69536bd93b1bf96dde803b3a3bf6f5d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c9baa19151458e3c6684d1311d104275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c21e041f69583bc08d2d662830a628276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c56471128269df09bb6d2ff0d5402277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f358342aedb61477cf4a06e7c0a1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131ce1e80e7a36766c9e8e9238a00e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995ace8ed12114bab9a8f0939a95752280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c96c98ff616060bab0cea31858c0d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475e21067ddbc987e3585483854a8c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2b8c243d4b2dd3b5ed39004f2b672283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d87330ce004aa93269efd29c859b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56fd38f81040aff0acdd91eb746b33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c8edd43ded000701611eacf9dd935286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fb89874e52dfeb7cd884a783ebba4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68601393f6ecf67c5669b5dfe90040d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cebac2b90eacc6d7492e9250c711a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269887b0397cc6cf2bba47dd7b7ec9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b545b3f136a80e56a29d6f205dfdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee1043475c95145c75ec38c64ab483292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63867e78bc2cf8fe8a49855ea697ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad15be4fca78f429ccbb68e536c466294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5a22af9fad9d01044d9fed7523367295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6d4a3a6d74c8782806712a12be68f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4a9ae59546ba000eeb84a8dabb54c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dd625d972cb50e3ed19a375cf3147298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bdd801ca187182efafdb924f85be4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb084b069301e8c054e12bf9848fda6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8c5e94c84746d12b5829b577fc069301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e66caa0364b231f4b34816752984a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecc6e14005b79930feac36765f06f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ed82335d262af66bcdfa852786c4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fc51e61c8b6a8d313f36055d98846305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d29ae021b1e3520de03d2d751c926c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d496cc2d30fa23d0b177428b611441307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de8746c4d7856645b187a6037446c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fafb56cf3615a2cc04e2f3adf29fb6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af76af207f91e5f47b26a74f3b7a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6556505fea0c4d8a6dfd1bcaa034b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d613e6ec85b9b09b410f45f614430312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbe7e13cd6bb8359794c65eedc645b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2865eb474343873f23418efb724be2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397be23d9834de305b9c57a796c4733315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885259531b6b9d0a0d83dca75fdc7d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d8ce15faa8c3a866e36f049b401ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b2a8e49a9df8c0a07f52703f36853318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f6fa202527e69d109b2b1e2c063f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9fe03a709f1a19f36cfd0955a6412320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff829dfeecad70abacb38e6f2b898f6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c544386ff61341ad9b88cdc89d708322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8af811b0cb09600759fba2bb5db43c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce847e6da5955fce065276d7fe0ff08a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0e81a9bccc7d3dd7401ba5e0cb0c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b416a7ef7e39e0429c8c6c3d7e7eceb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d01d12151e981c73cd5cbfc769484327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59d306bbfc411d9b58ea825b7e0c00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec62c6025125ec86b92b6dcc539090329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532944f66dfa348f17206560bedab020330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaea54fb7eb62d01ffd8e56293fc489331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08882f798f167bc5fa03902f2d023560332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa9ecc54000a5751df957a3422b7ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500555e7f4881f3b5a5a03049ac890f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1bcbb62d38fdc0dda130742e05006335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd86187660392af895252f3f8f6f63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73c1b451f473e0ee413f364df217b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f16734b9181c2d3ef821c31f13e77b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321199e48b57b515844119f5fd8c6d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9067d7461c87da977f3d5fc79fb0ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6b8e297444485c78925acde9e4d97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2502f85874d6583f56d1be6ca5233342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1723c6dbcf3d4810a028ddfce82a321343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2c6d4fabc382ec3a360bce11a5ee0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9d18a57f2861e18470addf25c57f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcc3005af6addb028f9cbb316b0107346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bc75c91407a21303e3ee3693515c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9a1192fc54855db7d5577c033109a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d734d0418c78032d3ac2e6961698349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9b7095807a7c91234f498496e25d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a5d35654c72462bd17882b7115b76351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c168a7b9b5efd0405ba870eb90a75d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c380a655620dd717524e9b4a1cd522353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe13bfc124ac9263d428857ca1e02c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877cf1a0c409cd00e1df46cfcafc6fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc73860aacab4ffff88b2ca341dc7f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c56bf177fa9ec65ea06ece2b33856357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11194bcef94ef536ed567cae87d13cb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e6804841817037ecf008c28aa5f40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18148cd64de6818229f3826092cac052360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4f866e99b6357b17e0a7ed79c6664361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c4fe13cf42c978c74892b61778155362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3420c5804c4f9c9303dbae8d6bbc3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbefcc8d13b8bbb85c3be177359854364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5b2cda0b665389fb4858d87c5fa60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae5250d13301461e0c7fa8d38bc452366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411612bd0bf89f74d39addd2860b962367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c89eaf4137489eac0765540cf8c5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74836a756b9b93690d3302a0d6c09a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbf1385a5aca28ad2491f0afb905f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48bc9144a46fb5765b8c42f5f6d793371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce236f0382f4fafb3d75c6742a5f32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cc5594ad326ef1f6ad67e1ed82dc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61aff6ebe2009a4fd26ae944296ca6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772bc74edcab5e79f819788a7d1d687375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546236b56ceaa89ecaa5514ccda113a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49dc54762416fe5ab45a4a4631c7f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c175f9c2f344ff8d8771cc2ad4cad0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8e3293f9935da010c591a92285665379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357795509fde5831a73460b08b42163c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fa7611b7daa4f60a8add4446d07d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650896aa3709c14c97d5fa718c566f45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a0f70d087b932f07525134378a554383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc23fce1c2a76f2ac6f5750e29006fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3c1c16732ca735e1418fb9eaf68a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311cc7cf480654ef53ddd48266c01b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22089bf7181219ce903f4d2375f69c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b878c2ba118a8da4585fd62ab91d4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9de51d642fd65274723a1ddf752be1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dad37142a56fa592268dfbfa604b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b7fe8a76032189d378f0a7e60bb8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948849ea823e466c87107e12169347cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e866520123da697fa88ccf575fc8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769534607931b9f5b4b6be857a4c583394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72668af5779abcedd29caafc84cda49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427aeaffce32fd79fe9254b820e619f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc0f5d9106c979bde2f3d30183ccad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c17f79264bb09a2c58cdb683e942f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc1c02163cc36b671d9e433d8f734d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a79d0334214a4dc4e499eee670180400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb51afc9c8c24b3501681c6d9104ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f184461a0058a57d2b83396123c633402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc2834897c63095adb20ba9622d77a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec7441540e672573224f227f4f2925404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44115fd7b7a178854a1d35d438aedfe3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8393795e54c3ed3377db6a8221ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9c53cf67f1e3cb5d18a31abcc0687407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7a48538617a69c672ea7f2a4e82f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ecf85c759505d202f088ccd812b3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa1d8df6d6273d997df56c6528fa30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238ab25d07bd6faf05a159f0203fea6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4190ffb2ebda3a15fdbe2d168d506b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b43e9f89d285aa3641102dcbc57b85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ea3c7c97d9c7e62e81513cc61ef24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40425657c678496f6c9ec06d4f60a989415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab76e06c4ef37f99977cf2ccdeed6a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1af2ee1b34db45764ffdfdedadce5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32a94aed21e57991c592c246a9ce77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcfe4231eac236fe033d2f27ce4e95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48298fecfbb7b40105188904f38f8bc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa926b0d1c014271604dd57aaf424020421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455212467e89e65018388485f7a24e9f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160417513598e01d2ced79b6fa543582423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee49e7d60ab36faccb96574d513af6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53ff46cc38c9c7d7cda391acb76942425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070e17d0285eca04230118d040c040d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b31a6a241d39bcfa7168436cd5727427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbe05536d7b9ec5db5f8c1111fc080428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e737fe20650485b3dae735d39d5624429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cedac6d070150bd523159349ebbf8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50764d5a3123f60cccac22d3be83ad6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061d2e239e67448831c395d19a83353432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee2de542d5b3a36b2d699ee246d381433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16149b648894cc4a0418053fe471d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606c7a23672dc4107826dd11a7549c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c7ed3cd2599651785dc88f2050ad1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34ab1b8ca8007b45aa912759f500ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc28e92ae50e907ae38deb708dd171438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd062aec70340e4c52b72e4192df837439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024fa1be6c389f69b24d57f6b6b11a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b7e813bcac4a1ffe273aa12e6e731441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a33f5d14e543833119aef45cda013442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e818388f2d117a3b23722dead11d993443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485fbc67e0e00ba85fb789d0cfd4677444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c723ce5e2a36e3581cca1244eaf87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aea341f25278951f26732da6f7afee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43269abeaef191dd85e9d4d3bf4c2b29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b4acc152824310b9fd973bb7d4fa4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb62f5828d49e8e0724a9b7e2884960449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6343bc773677c28bfcbcad26e072e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc34e9ec5fcd9a6be54da5342834da0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adce41e02a5b69001b2510e942af224452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e1fbfe0b9c5667c0a526a10571f16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624092c137e10501299fb16ca7b52e15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c0aba114216840571881da829bf85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a11edbfa14e8ca1276f869890b88f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff1d6e935ebcd29e2608da103c1782457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f54cc521e32c9dd6c43c4f5ed9c4c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130d888a8a9272e085ff59c0118715f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b7d369387f2efe08f5edd209b0c2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fe2a545336c8febfd906e180fe0d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0269cb8a884c511d2e682d847e7cb3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac273ae503e8e5460fec15a442fb0ab9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21511beb0e044b5a1c08e26b8c585938464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d0d410b0e24e0faaef8aa220bac5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82008b1e87f87dd67a1b5ed519b1434d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567a1e011813038f508fd82bc36ab5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e5079b63910f4c8fad7759a02c17d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c8f22e036b1a603b1c539d55b543d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c602821a27f97a00acc18a110fc957470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a25657f840ca32c0aa0836c92c9293471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d06bcfeb8f5b34d0690bc4e1fad83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01352ac5b327c94e82d049176e0f3e3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b4ffb7f37ba0712c250e0b04c6754474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbe0bd80db516b6e3f3d2c9c875bcf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604f434cacd25e806aa98c845919db2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05197daabf931c9d46eaba831d60fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b72c9d126735a7bfcef95a90d4986f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087468dbe082e7befb091d124d6006c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b6b96d26af2ff6bb0488dffbcf6a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10817799d5065d1f27e4885f133fc863481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be5462c70e8c4e69ded9cf5f3255eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e990ea88e35de1f1f74e00ab3122c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df7bc47af1d90214c23f90ca8d1d78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e74bb720e22d7d6352e3d5f6c2d49d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba2a73d9d8db3234f430ed667ad1db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bbb7c9353fa4fa8788addd40f3dac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b778638bfdf6cfa8d0c2aa7707ce3e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b96507092693166acf8d4062933c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8e6585f38723f1cfd8444a7333777490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef8ce2c9a7c8408d6b4c899e7f6593491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76261121c651b323c0747df6a303d379492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee44c6f4ff31661b60b4b3ad66b1978493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bdd676d52e0162b5395b1c554a28d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d9a7d302295cd9a23e474f9ec7639495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820512937b7fe79b3944e8524912ce5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf16b3279a554f626703ae8af80d8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4adad0648c0efd2848eca0ac131bbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785c947a6af19ed4a4d3b7de18e801f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45621b695329451c383c79cee12a248c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadb1b2e6aaaad40e3de463e99da268501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1366599d214d6bb5552505f622830e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fbb8ee51310170183578a1a661b71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0fb90dcd1168ca947ab9d05f66f52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58f60c40975fb0215dfe1549238eea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659b3fa8e1a308d8d8906df90da74c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd73d88d6d191c12b701faeb4d98d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d3825725519e0f6154fe6ef6a5e0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd7c1e4f262387d69b6bc3dea78cfe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af077db367b2f77efcc7532831007552510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45fcafa030be6f287c5a33746b82cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf899a43fc41ca6e65dd50165604c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d795fa288544dacf2cbc7efc6e258cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88db76fde1cb763a12363bb6ee6b6e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767cf0330a5adfe5c32246e9ecb0888515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f30791140e600ec3ae4c8f71f4dc15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5116cb1207ea34d314ff09750270bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8bae50fa6573e4094c1f9bdd4133d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0f06fb336a9d67bdc4ccd18d1ccab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8312af241178ad24be0de89d761c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cac71d0c1b2fa03e9741243a90fb57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed77b8e08e3bd2d63340ff6fb1e77b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91845590776f8436e9bd0cb450b24cfd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f053053531c12a4994f21cbe485348524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f708928c87f2f4ed3bca5a52ec788d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1206b054cd3867e2c9f1984d24fa6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15f169e227afa410ffdc4ae5f07402527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06f77bea9478f1d32b31cc341454b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfa61d8321693c5f526c09435b200e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf23ca0db96374a117cc16f1222605530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239368712a4044663cee7170db9e011531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2975b235cf3c968eeb6304a0ee8c1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f7aa1301eb0f5785acb0313fca330533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bdd5231f629fc16d9960b080e06ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dd2ea5715327446f5c17b99cd6d90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beb34f3668daef13cd900a8afe3e37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a37fd5cd3c9d0bdcfe30fce165769d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa1eebe0cae9646c619b5a6042a161538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa767dd1302c347e73407609514342539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abdb539fe94e7727279dd92a987691540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbd6f8f3547c6e91f39d597515a445541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b118bb043e153955798fa8c7c9c8da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140812a4e02d0367f6431239c849738543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b588de265f14a7925dc85471a54930544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e3141a80a33f33107678ef82f00d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72356557490c48d7554fd912dac0052546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7a5b913b8a847dc6f445e7cb9b6b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607ad958f31658e9ba71d37f2c2ffeb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3abff6abe6f3ce9759f31da7e2f3f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74740b3b5d0b43eba79d6665e30949df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72a04fe31d5a8b1e0c8d7a291dfd10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12681b410a08276bcfd58dd5e323d313552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c00a69afd39df76d61333551315143553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8631d51985d33aad5e4636053c718554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f84adff2c1494921923ab7e8c6e42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b6075e8157d3199bebc9b5cf930e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398de1f1edf53f2284f9f6030c29dc1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32db6dc056cc0a7e8a164d33d50a6ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363502b7b3778e5ad1d15166e6a8f43a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a94d4cb14ed7352f58e9766d62a4fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f321d2bec9458be0490ac581eee1c38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85feadec7fed49b189a93ce10a3b32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adbd4c486b1134df93c98a6841d5a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3a31163a05d3bc741f90794bb149e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073983dd641992a8fd581f035ae62df3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d7a1308e34926c458d81d76c5355b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98402504bb30e3edf9eb69471d0051567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7612fef8a2812ce84a693f9364d3d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0f03cf8cb494d78abe09147d693f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0a8888d4dcdf605a3b2fb31d05af1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff656b0d0a816abbbd6a4521f06f2a3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de0fc7e86dace1e07650caddd75176572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1c228acbbe1f57edb1bf9a9ca2ad1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98092c5470b80a196f055676c867a110574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015099521aa313a3559adc2ff891728575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2f5ad0311480b7ef99740bf57bd19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06ff07dbca3180fa7ed8c7c30bd0bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb22538596ba582a6936a5a1c73a75578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b2c67bc23064e097a1ccf983e3606579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fda956055f55add7d21ba2ba85d4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f17fdd9f33a7b01046d5b183ecb6d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1024981dab8e04a0cb10fed91fbd864582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b28b724e980224483abb6b0d6f56f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f294791beb963a583cc22bc7da44e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045a61636e430ac1c6ffa80fa04e27d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f45ae0855f25c8a776f8e54f8ea90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcae5cc56e08a879b3598a27dcb057a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c324e53f4015d7d1148280d04f06fd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9912e7252fa305335ea02847423db2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3400fa1ff31c86c61e70f0160861e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843b5f39d8b663250f0311ba882ab57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e000becd678c5e0932d1864c09a1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708be627422da09badb6ff1298a54957593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e285d092697c7448911e93e8e7fe9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5001f08c946809510b88659e2cf5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0121d796c34d3a53dd5554a31bda8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48070cd4f57d373b77b3b12a1f2605597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187af65582592fcd1d3011d114604cb8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2101315c4c186a5edaaca351c8ecf0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f58ca5b5dff5ff84b3e0c295df695600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bf9a466c58e8a4b694a2f396a2c55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84246d4db222ad730f368f87baf5a0a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6052a772801bdea73e0d7a89a82f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb7786808055257cf2303264f980ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6dd04b7c604e5a7c875d714088f01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0718cfc4670696eafa65c3388c0b15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaf935cb4124cbf331c7adfe073fdb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9fb79e6a9bab22312d9d3c0a947e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06843cfcf8c3aaa58104b5d70c3a3ab8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386402a352609f6937dc301387ed09c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa53ee91b97aaa279a35beb74bf3b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861996ef6d5f63c99cd75689d8992e24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d72d9821e9f8c8df92e389c5e80004613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52a261b4f387e587a3e2db77925ea5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063cb97aefd4f8a7b58e183f9a37b46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c588a0629cce31310ebb69431ae7bda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d3a4ece85b0a87ec3615816e02ba4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554606436c1401998dcb6a0007b91779618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1b8702d758d887b3b72a444b061f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d616b246d31a72d521cb2dcd97d777620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f276f6675380026db72a1b704c378621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731f7d38881bd9c32afc9e01c91b99f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8ab86188bb3ebc153489d494557a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ea2722ee8b966502600d04dd47b1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add0180ce69c1b8617b35013332e952625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13437b554c5e0fc36c8b0f9c7dd7ba57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb232355bd26f088c042162e5784e832627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586126825e7a8e3b004dbf9acf90cf7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd9e66cd8a10343af25ab3d50ba155629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371aed2ac1459ac6fe681e7e831de81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483789cb65e382d61e71f482ca3d064631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae401ca6acc1671c8fd9afbf412d0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22381da25d5c4f3b613f524d3153782633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949050a3be1cd3f10577123926f7a01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02a3faa24b4c5e287c2f9f5ec8bf08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d9978a22c6402b6eeabe5bcca5a05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1933b8e11d0da59276804b0ef47bc3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810578b8513aa4bec523541f56782a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfae3eed279f537cf1bdc626c2618cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d507596d645bfd15ef82b2991aca3c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d4da2caf955f898cd601382ba48ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de80bcc6b0297e8ba44383ac9e55f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52076376f599c58b45806ebd29bf73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3a29bae3c71e3dff77b975e721fd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd85a5cdef08299cb39210995bd6514645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc67bf34b381ab353fd2c68a4d8b79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38d8ad412e32e570994073dfd937a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a79b9d2d184b9856a22285761b7342648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26b24767554c9b256b59340e7301d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e27f46fe207aaeaa6941f8a0d49a61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1810e3170b95185267228d09a101f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398866d38aedf93bbc9727822e0bf95e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423075d5c8715b20c1da6c95008486f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ab4da3c2eeb5691d0289827dd3174654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db90dcf173bc8351c83bc2ebfe5c41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a526e0a02145d8df9bfd145ad1f35f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd87790b88a71cb654aba0f5d500749657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ce337c69dfa59ab620e1a8791356e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5524fa53dcc43ac601119a76edea1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189550ee3528a5219d8ae3367f7aa94f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716375468d483c6985b1edaa69a2682661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd01e7769b761086efebfffdf29f816662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eb588087baf761d4428667ac9ae37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b29c0d7bbcc9a6ecf9be7791ac836664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1a3b4ae2f85103dc1db14f884fb9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e622ae37075e2b74693aa315ddb4598666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359a13cf978a80966fcf3d926dc1eda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f127cb604f0d1ec6b097b6244de78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3411ca106f6604b0c705f14fe55740669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3792067df70798ea446315730336fef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb83509d42411e879924210f4636cb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dad675c36a7d0bbc54f73f3899a25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878f189cfd88ec79fb3f99592894d32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4646467db7c146e752ee9e2ea49ef8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488a1e9fc69775628cc5eafdbe2e91b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbedebcbe6eafca4b83dfa3962c2f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e61f56dea179425c0c83049416e07c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160db7b023431d3c87da2c659e4874d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff3e8e6af292096f6c8db95717c6f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c947c2c1282647d83b65662d25e1ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ba5ccb119140c188c0da43095cb38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9579d3b85634b30085625128cbf988682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea2ca58546d33290cf416c2eb67111683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54e6de1ae07b281ad6485c852c5ee5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfd6eff08866a28896a75c34c8881f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921c6528009e9183b1c316646ccc0cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b67ae95c0f5f141131f67055909809687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed62b1d6ea7d88782fbba743790b74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bfa1155b056d360651592c49e298c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aa744d8bb1d1337b89f49e3eecacd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3219ba9695c6a1c00923434ab023ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d8d164f19e525174df36d04fdbf11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeea1f0ce5b8376b484cf92b1232f17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ef74130e9dcc236620f4703fdf1a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35a8511a3ac2179fcd60f8992de7b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bba200d5482d917552c44e7790ef2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26ad2a5e3f4ccb63c40a94ba34b0a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc64b18cc3b4eb420a28fc879dfbf7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa2319f60bbc3fc206ed905a6530de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537092e2462ab79f67016aa37e0151a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161595b14a91df5b7c99f9442c40d2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bbc4bd1f48083db2863472be4fb31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e9fc5dcac88e53581ad4a1e3fe60e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a9fcd5e8ca15b879d101a69bd3727704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7956f4c6b54bb533d5f7fc73a606e2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8e48601189b5f38e3c12b188345f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764c8e13fbf760f52c8126ead662f9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18647c23124aa940e29be2bb5b963f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817cb550876ecb6b086a8d3b975f9e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f736f21c11987cdb9fac0bb6e98740710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022671acb8cd2093a6a00008f58ca748711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe968b0eaf887befb5d497d9ddcf071712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620168e93545456e482126c2dd74d7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9ffd4a5f5ae3f1750da86e1de1343714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f5d9f9a886547bf82e1e588e81413715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c194b0cbf5ffcf60d148dd8193f6248716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834bb10e8fc575adc4fe8c090f28b0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24dc69f1375d3b96ba83a6dfbff878718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395989c714ace8f04eec79d60933040719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e1ed67b969e2ccd983ca49b93d2b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916d110625c435ac7bc08d47ab3eea7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bce49e6877fe35bf8bca5de702e722722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8a9ba661a99d12bffeffc125045cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566d658916acce2e4ad03ba8624b4de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7749793bc28c65d70013e59bed6205725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ade3e9ae804998a076646d5d837a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc69f0fb43d169a82a64a3046b39a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33019ccee479e5cd4a25bb4bc4f6e162728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a437ca4384acd48d48fc256473e3455729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff341f48b8a6e76d1c292ae5fbf7fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55870e02191fa4a26630e1dbfc73a3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71494c98a2ca6189550d1b6ef3842e5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935959ca9b3c61f9d974433f4ae0f06733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581b7fcda0222e2a407bb5847977096734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0060edaa41c9e92e93ea5c381a754d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2458e89e57c2b7269725e29e91dbbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051c349878c6a6660679028533e87c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472826bfc133a1adc6701e121e34fc2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bf15ad01e709d5a76d788313d0eda739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7295de70ab4b0be701428b2137450740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72eb9cd3cbdd74df38ceb05c5abbe8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6800b721d42b7c00cd4e73c271b77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bb92f028a0af2a7399657bef9e921743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea158c01c71ff2bb75666d53f1a0bc4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fb80cf509c16bd107c6e8ba39c99e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceff8533de68dc3ea502cf7b36c92aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49de2f2cad030a30f8b4684ef5d775747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65c4e346cfcd135d2427148316b906748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9766a56e70b94871346a89d12d699f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6807d30525f32b1d32b799d2ba6228750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed378be7369d235c8f0346d646ac3e7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a44d9d0879ed6b548f96399f21915752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b7def0a7e84eb91ff15de943f6048753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de837d8d78e7952ea3a69bdb8867178754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba02115903908094e87c0dec16a2c69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca50ab9a9bb45d908d4f2900921749756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973d671172830f6c5a762bbfe63ac07757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db76db4aabfd050ac136daadc21a755758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9e9a873d3ba404a7002414f22db1a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e92a2652af663c730a96996598beb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1d579e766b0750832af603a01b2772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d65f7519c13b626197f4f9ce2ab263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70188faa73465436ac57661e771e74514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3c2294aca5bdd5d93112d299b53a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aa4c820028e1760d82664b29021c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7148dd92e66884fad8841e1793c3e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e1225e31a0d8dbdaf4cc379ed06b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416bac606934502b95c846665e386329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937d5b1907bd382176832733867810910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40845093b66609fd1b5cd3d9722f2db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf280b9b1c4c818478d77bb5c2169d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164406cf9b7033e9c77e01efc5500aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb5c221670154f5b2495b9a95f6f8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9c17b370edfbd7924d25491d8500115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ad338f51ea19f4571f00236be00f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875de7308e3ec66d60807d98710934e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1e2ca6cd5742fe34ef55fd09fb46518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a045c8500089d6add0c03b5e3c75e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d043532174b904af3d383203dc5f68a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0288e06a49763d29bb626f0272f95e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccdbdfce64fec5a27edb2eb3e04e5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d00949aa5a3ecd4a40aa84dcacb5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74366f2bfe68b85b16404f3682bdec424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f78bf97865026c1b85ab2404d0ca5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2f50b3b958edadda76bbcf890405726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24a7d61aab6aa9d06fe8dd251ff58c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163ea85e32af5500d83e19aeb51b33c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b069e43776d6ab3f654f13d978653a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaba3b7b2638a495bf9e0364cd284ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a4e5791e83e1a7bf58a2d8e5220a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8d56492f53e6f826a137e37743e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f2f2acefb04264bdf9cb548a741df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c857657e5370db238eb45e89fb935e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad46bd70bb86f4b4d5f37b88a9a20135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5804ab36d00f202096b606c0b97f14836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdb1580c582f087e68fb61f422872137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a455ba8f7901df26711e890d7265e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8e186e8771f6febbb2a9562667f7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8669c92619a573ada966af2163ed040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2ec43cb0094e45fbbf716c999a46141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff735daa052868ffce6d7dbe67bfca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cec8c21bc8b09d0e8a0a90ff58e0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d6c3a0d5faa05f32d813359f605c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cca13d993301047e2ed625b93357845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d5fb99ce0333dd749b694467f634546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f77d708379bc6a4aa8559bef51222647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489cc42d593cfb1bc9c2f9b655249a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035d7c89d82e321ff0885188295b45949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31a912a5aa3a11da0b0774ae60e03750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce274278b4b3cddb6d12b9e3f6fccc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b45780f736c781f4d1e4692f82b7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8c0aba0a9db10e284679b2feab95253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57242aad6eab024886a699920041b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c62820cac4be8bb4a763636fff62a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e325769ac121ca7763bfe961017a51f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdd404cb01993ed87df52488fdbf1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae85b4be70153f02ef7be6687f9d5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d1af23098f1f00fa41517fc5fd67a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ab6e244c497b13b806d6613bc7e8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e046d8ba342d5a6d9037e11c36e6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462a9dd15211c85ecbeec51b57805d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804fb91d0f0471f8bbbd8ca43f8889663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597b2021c1a84629be6cd687d0158f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba69784f2027969f0bb85268240cf965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724c7bf07f2ac2aae7019a6e8ab837866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c150a95ba4f8aff2febc538403dae767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31210a5aa8bbf50c9bcd616729186d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7006986fcb165b21017565e7a4a78fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dfa45f4ed49717b13d9f4a379b89370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13211c711018b1757e483a2099c074bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa9e1482b0522932dee98335b2281c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05ce8fce279dacb716603a8d2db6eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1ca13f0a30cf85fe07010fc6817ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d9e7430612ce417ba4c1bc893d0d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52fa40a1d798040b61c8b8ace209ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923319eb267a9c6f53f510db408f6fef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946953efa00714f2159ca369a8fbd3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33121aa86739189c4f02346ea08a84ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74c511c6b16995f305e004998184c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35712fbce4818772e959a7e234af5e2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54653785a795ebbc61de8d627742f1ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aae97c4df04fe134b7e8af2fa6c9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129dce7b40110546b330a923ac1c1a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a6109118939bf8b893e8724c329a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cee3ab31ab19acf066a5ee0118af986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3bf2b63b767c441bb208ada1328f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4a14e34877a0888cc7e40a7e9d58088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36592416334289c41669918ca18f0ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c3f8ceb3dacd00c521da60f92f8a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb7f20cff6ca7ec936f8926b527ca291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f0c5aa5f2d8347d2a4a63c6f64c4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7fe23c765522893257de2df6d20d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772805818d4a8615571a1ca752320da894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19aa7d2973a00e834932567b8d824595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137513f49564448da7cf22710083ecc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f41d9988b6a234d294e0fbfbc9cc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60896128dff2720a43265eff307fa1a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009abb88fab9cc47884c36073367278d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bba0e202f1cfd0aef202a4d788aec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dca98ab51d916ff8a9df19d41ef5b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bff0197f5b3b9e984ebbfa56f81060102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c83a47f5b3c9836985162034a39066103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedf989a688f832ce617e39a1cb990c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8793aa76658ebccf8c83b1b20f1c4db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3d7bf34f6f0796455e712fb19443d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcb7ff2818d04f6b57ff528fcad276107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647c95ebcdab6cfe38ec84b4eb7c17e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b187db06942249b080ef9d735ccfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cff464e47b393182ee37380f3b2a50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d6f5fc69da0307b9e9c55ed4b6884111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243400681bd7963ac8e38486c274c004112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3b1b53b605af6fef9aa65b62ccf36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881871a15dfcd50c409170882f19f1c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90b845619ea9a04589cfba0702480c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc6d08477094a64026fad599dd8fbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c026b7e6e62e6721ec4e6d9b351088117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f27dbdb6b13d1725ba42f0dc0f1a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31330ecb0840f69ed0bd0d582fcaa7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f6db7f9df6f3d877dc1d9d6889ac3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9002bd37645fdb51ac5680200354b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daecd7b3d09528e7000682dd45819e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e7a4a64aa74fcd04c391ba280e41f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1c91d9a5334369fc4059029a5a5aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50d02a432968dd16036f8759c0e830125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ead5f451442b24a89c0c450c627968126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca39ccc085085f8bda80b01719c014127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c18ce060e1d3ff6ce06d6c0f31f04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686989b7d56582f618dbcb4ea3802da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f443900d6f90b9e7004bb139adde53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871b1a936f864434533300d853f8dc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbd07ed548ec2c1a4ca9c6edc9cb3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19553b7ff00ad9d7bdb1a3a0ce9ab76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165288f4881ed1c4fadf62c6ae5e248134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68756a415b01f74e3c8e37e4b1b1eef4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc68d541563856130907c9c24a8bd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36f7e6c239321725ed73ab1ae1ff2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c8398c27c3907ac48fcf070531bef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ddc82822f945713fa5012ee7293fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f212fc76ca21cdac5af024917292a93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ba9cc4113d8e8101d818f54cc50f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738ba89d862ed19ada37610f9906ad3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57c8a236cf103c3caf41025064fa22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ef337525fd5b20ecd7b35bd70ab58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96fdc69de8921faeaf4905031e52f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f773804c93c553ccd6988fe1ff4ae0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d48c5db4f6af1a3897c2c0a2c13533147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31bcef5ffaa38dc6654f455f744768148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4eb7ca4f6997524c2a3a7404a4fbb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015abf920725d8ce18153c3d3a71c8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7377ce49165109eb22c9690763809c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb62388b8a0e1ad4cc19e7dc7c927152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6b3c0fde05f42f698e8a42997a3a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cd939c60cc6ae2e3ec5e7c5b47ec8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3f3530c1c5c0f5d382165a5d34834155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c17f103d31483be529036e505e390156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82aab14239006c5e9a678d027ca599157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff48c491a69306cc3d906fa7a0c44e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d1a72f1ac4f69725c73f49274945d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fda07e889ef1f45236ad57f50fd8fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0bc334e7ac7c04c485ae07caaa17f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b110f20544c61d9fb471ea95b3da2f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662b63ac6b340212302d408dd12bae4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f2415f3df0d5428a2bd262ff1a635164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e40b104faa9f3b84985ec4bdaddd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b6d6faa49b78bed12c9de791fe495166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a3d458dd61397651b69832d3c03d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe54145ec00694b0abb295d5827719168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad840d7ecefcef415e7e4458be8627169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4225d9dedead65ff460dd0e6323c68f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb1b93b0d9eda263ca369d0c85fe4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac24317647dac0c01055773849bc11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88b9cab8803b3cdc3d2df40d604f41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928628097a7675397c8a96352734451174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d47fdfeaf971fa4aa2bc708fb0d3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea604df6a2f5842483f6ea5e349851eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f81d6a83f2cecb8f365d3a6f4425f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e447810ad3ad20008fbb9dba636b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63899cecdcf5f220b738ac0abd838468179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d443f7dba46dc8b5a2542d4c3acbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9ddc56d169fe032ebf9f266255799181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc44be2c78b7b738bfb7cbfb2a44bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d2a3d0913407c5250dfa3bdd60f86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8f4718f400c09e95a48fd791c13aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3203c026aa5ba95c7e2534f1d7e9da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7bb763de2411cc12805fcf05226e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bb8db1bb0e703fc90bfc8b9ae396d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c016a386a538cc9dcfad4757a6163c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6232ce03639c66205749d3bc63690189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333a1abbb7a8825752eac533373c70a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ca59d68d95b09f3269264165dfc9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799c764bf080c6f3368f1183d187369192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e48e414b00a15d05ab8e8ed571a75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9bf1b1641b2fc12c8df992f8fb132194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12578ca163595f7be53473d4bb763995195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b76bc93397c563ff6b8a52ed8a58a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b8be985dd53c1222a13cbd1c502a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72201dbdc8efd0faf7649513240148198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36003bdf3b09aeeba3980b8fd83e3434199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932295f395d2c85f52879ba9b0dfdb05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e1dce7152ff0f8b193faf6455b29c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac872c257b69b5fda4e82c3f14e6fb86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5891cc961e7634ec6d88e068c2d106203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafbd806d14076fda080ed0f429fa59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f85ee60979a76ab164500a081cc218205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2d4f3749ab639984b2df0ff93c487206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c098c62176a739248157f2e91bf62b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff35dceeee45460526bda0155dabb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f033ff37b3d1efd0812980ed177e8f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44c727849673d9c87687e291aac1a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b393d28ebec4ca986566c82e28b783c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939015757627b4b7d634644fc8a64b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7ceb3f612113c1cf6b3aacb614003213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cde38959588d1af69b20a86f1297d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6d8e7e00cdfece6512057a2055a83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c3bd6b0cfe255c6aa62e58e94049e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ea7051f2da8c47cca8aa2d0b0afae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be58645806292fc0dd3fcd4a305ac7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd959ac2bdef017ee2fbf402c1a3b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd74a76a75e33bde5a24a2ea2e8da8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9807f2fa0b9dd163ea8c4bd24dee9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5d18093deb06472003c79b50a92e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed395eaeb4f8782674efe87ca2d1c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14005983ba656ba7c447686a7c8b507e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925614241da98d1258e9fe00cf1f7b90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce16841f99ebbb365c0240417d637d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab6f429006ec9a035d7ae6f6583a99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eb8cee84fb61098ea1eee0308404e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19c74a0333f5236160a9def00c5f4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb87bc4e1f4f05954545e2a4904c77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b24838d87b4c08219fe0694a2a4d70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa986fd6940551ed31e8ef00494b3017232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c348988f0b13fbb9e3aa139ef940258233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e16ecdf175cc3f52d36e66f9b1e7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a32661f74ee07b77cad9095efcdfff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf860b4577c8ca9188bbe134196aa5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b853b9cc2c199b840860792f3cf3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe3086f630be53262de474abeb5085238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f1e2ad96ef1d624203b0c491b43be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea7b66dfa26f6901fe266d3f7f8576240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bdb7dd0273c76c2acfc49e8620c78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377225a815b0e7be10b1f45b33fa316242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52c0cd5bfd8a9a487fb4de59bfa8d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd55dc2ba6fb4574a0044b60641a424244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47466c8468c57f6f43bcadb653d24c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a21cee6f6fd2e9929f2ab81590c97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce3698b3565501a3f44005ac8d0138247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234413ebd2e4fe065c9862a79e57d6f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dfd12d7a21e4beda27766960ccc43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fbe735529ac3316081f6a9664482a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bb7ad4dd0ba38e9030f0dc27d0220251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c6625f65ed8afc047257942cfab0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11322f2ea43e7ca0fcea01a12321bae8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598c64d7edab2464756250c595beff9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1beb8f4fc75ce15fe5933ceba7010af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ba9c8ddbc305316b254234d59d5ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba3a7f54230884ccfa8c506b924b74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602039db2d6ad01c1a384980f3147b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ecc7e5e5dccba67a52d8cc388aaa0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc3ef6e5470ff9432f5fb6dca16f50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449df9103d8189d027dde8ed2986bd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1553bde9516d8e90339d15314f1d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd2d05c91b0415cc6d0ee8f5879b0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f199f61b202fb99e137edbad0a90cab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354c7b04f8ee1cc69ae921af8409a06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205ad9b857feae6123b1cddc4b95a54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbf5906a92df4ea79dcf6505967b0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788c407a7793ac0a97f9673aaf82787268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214551990e96875ea4fd3c87a0de60cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266d30d932c572e9d6b8b1f501b1116270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fdc0f7f5fac96e534279769fe7c43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468006e1b1c97e6c5635481a06714f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42359e07984cff2dd95a65ae0d883f47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c60e4de5fd12cdca77b66efddfe1e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefda5a458998746f511d99c24cda45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bcbc0a0ea093ceb8cc09a2f895468276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c534e38cf9a713fd237ccc37af3388f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d7154aa8b5bf6105b8276aaf5250d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287bf936d4f1e7a29ae41220c68e47c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6048d73ad5c33e1c8718ffd89777b2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156155482eb18e2f58bd4ef295fcd87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e5b4e787f6fb51751e1044d14e4a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a38ff2fe0d55d1c95a1272bb19501283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae884c44850dbb0c688bfd691e38c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae97c00fcba04d23f10074c999efb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032fe058e355bafc941771890009038286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e29a7244af68295173c111302dc7ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2ba5a94e9ea7699b4763d0d6e53fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d0e573126e18c53e239d91e247091289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b78e98ebcb7bb52cb188fcd411eda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003579de1c249c58aa601663730b0b24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d89206b3d5e258a952f0692f14e06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a9e5663163d52ef7576c064f4dc6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d049b309b39cb0f85d3c6a32a5297f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0f8f503de3f47efbae18a93dc91dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5046afb2a406d8413b394c37f105fb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab906674ba455faa7276762b41666e54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66258c10dc81107b8c0dc847edac525298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1f8149040437d04e034e587b0862a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772702133b2584356bba7f586045673300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46646763e1ae073bb35a267151c7ea6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade5aa1d7d549f38872d22931812cff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b910efb3d009d2df34f556375b0f0d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b09030b4c332d36525cd11efd46411304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4a308034f891b74ffd552e0f0eff7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdca9a82d40006050c73756fde5154306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0847bf10897593ebe3a4593aaf339307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bdc2ce7dfaf0214795ac519720bbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bfd7983ef60f0536400efa035372f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc06e3eaef71d84b2b031afe1394f98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319a17597597c1bcaeb20be6a8c7bc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62955046ee807c84dec7e77dd1cab3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b745a069cb7c137b8e545a13afc0fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768c7d6b1e2848039f51e3c241c6fdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c092511ba0975d5a67fda193ac0282315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749472956bdda090fb71c34342002159316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33783eff13e538703300ba813426e3ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba3692f340ee8b7c8023a70e2e6cc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74b47d40a5a3f956b523fa42185687319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6ac2f66df5c72590caf31f1d50d56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a7cb421b039d7a41406d4e002dd60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b4202f9fe009c540bafb2ff4068c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87812c0c0000076b2e2cd14be34fc230323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0a71e4de5ee7bca4a8a53dd5df57a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58b86853cb070a08d659984cb194c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbaeba35a753a20543908c9a9c3a07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb03aee43f23c9540f80ff4b2a1a38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205a20192898eb90cb0f5e7e4eb6687328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde2d4a3276429ac92a60d7b3eacb5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ec5d945853eb52afc0352c4a3d5e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3cddb0497c9a1f7bb9a1e239bc25a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721694103f3251a79fc09a83f02c542332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469aaca53206f915367067cb11bdb67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549189279d8f9423507e2ff0859e1f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2809b9bf6f3d1218269231588a65f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228fa412b62efe9ce64d912b0d29b05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6c90baa8cc15aded7cc0faf546569337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375652b15d45fa43485b8a1a9d44cf99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fefcf27bcf0233881f208d36534242339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a80b0ee5b49edd6c0ac3e52485a850340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c74c873c990dbeb0ee7e329e14282341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565714b15a671abb67b275ca45618b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c506fb77cdb296be0c339b5dbc79e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5688d8d95257f33858c798cd46f5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac45fa23f1f60ea81284fc7bcff50b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda11872f42ec8c8ce94d47108dcba3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de366c6b98fbbe54165ae8bada248c0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc908ad2fd7fcf8a33ce895d1d3400348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666c12a8a3907d827da5fd896b557c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ed4e0ac3b1dfc5ed8415f37c22c7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637331c2ca5613407888a825739f52a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e8bc8d7506e92af5bb8ca84d2cef1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10cc9c2f850f4ea235c2b226f31bfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50378080cc06ec074741fc1f16221e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdec54cf1f55dea61072b432d24b96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d766703f52062f6a366ebaaa751fb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894717f0b88fe1cc45d10ba5203ec26a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72da877dd5604111841a1c312e9bc4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1f2588fc20f888a4ef0cd485af5a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb142e2322c976db3adf94c12bc1466360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c971c5ccd1932c79729f7afe7ccea1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65553f34e2d131f00216ada8177b3ebf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9338af508e0fd59b335caf1e0eee7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dba53f9b2b58d0a32520e2f12c24a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5b255a1822cfcdc2823532a9e508e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec89c5de533bc676769908a1b302bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18180f8cb8d607591cc8199749481384367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c50e03f13b5e5fd6fe8367860447b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf53fb103fd3eea17323db296693ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139f853f7307ff54da2769b770509ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390b499f547f9ff7df36fd050201c89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce609c6cd885e0954a6593bcfab9251372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4343dd3f0a90b31d2b2db735cc0a3c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743151836d0cf07fb33a61e55fe6802f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c7d0c37111395e1a3ff73c43d2f1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d5ad8fe9e7ad74db48a7df651d23d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778819024b8d26074b4ad23071fd27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975be3415547a6d68d9cc9d5ea8c9c71378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86648c71c73afd1f128503a792f087379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939ff9bcae1c68976ea94732393a301380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e208a96d02ac2b1c7843c729be6eb18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88efd1551f4947c3386597ed425af5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874517a386f4fed81dbcec704a1c6c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca185c1617852672b8ac91262914a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614df96e8d326f5a1eddf7406c389e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd27496a63a2caeb0a93fd78cf4cf4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b54c0eb027fc33d95beeb1ad4c9ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19213b873ff144f4efceb51049f4df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad5671de267c8510f791bcbe1ab6a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a7a0cca2b54ce8e11c06c43a2779a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0a6277e65f6b5c167f09c00698bb6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538da48b762a08af34e0a180de6e340392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2914f4a4158158511a98228007e60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d840f086b4c4fd29a67969f2a50594394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd769111a9198933207049ca000398d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79a74693a7f3a329846596ec3ad742396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976688993defeb91b193c3169591fc9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf0ec80c72ea2d7a03404ac47719ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf25cb00f2792e28ae823690149f33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeb33bb3bbcfe1674de5c0e6aefe8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8811aa8e5d0c31f1a47e7117749207b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6549eb66d5e3c17aa908455763eb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e036caf19ff4acadb96edcd7b79c71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cda7327b0197d4b17ce4180983954d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0144f8575a8f716d2498f125f0a224e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511d7ec145748887ae560f6494518b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e951f4489e61e4a7cd96f6433db1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b95e0dec4916e4a8402203847a91a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870349babcb65c4a2c3fd0f2b154e112409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74465055e5063db99c2db8136d54b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a029ffbaec2febff2ef1cd5379c5de7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1bb6a36ce8a79f766db454043d894412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc31fb077871384ebb246f0a2f02368413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401c33c1e53b3bc09d8e1c171ae9817414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2d76b5a0128a04b22010f1b6fc16a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a1b454c23c218f034dc2794e70147416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bbb97baff0979171843b3eb03474a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebd23c2f9d6033ead2f996573bef49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafe56e55d9f383d301761393d32084419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97cf8b74cd464f28a47fc202d46205420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0b7df019cb7a93c15d37af3e43c89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c8e0d5f0804338875ba34f91fe98a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb338be44271ec750c1a0232407407423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc7faa4a50a56146139b1877e9d71c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47b49d4ff4332be9e800476f60cfcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92843a4971ac7cdeb8bfba56249f08f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062407bc60a2dffc0e668206241649a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dbd6af8a54e49e459f678c09dd371428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165dc0fee5722be3cf65f327232512a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ed20c890643b0b78c086aa4588aee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e1703444bd1a24d0a1875b8ca9c82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66f12a5e459a0a93aaec906c339fd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e01b23de5ef67133c2370be37d74b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed329010203b85d37a8c8585f99d64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5feb2dbbc15e28a835efde07cf2ee5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e43b0639a99e6c5e7f0aec831ba2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bae70f4040e98b57ae7d70acdec151437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29775a959941e1295cddf5aecdea8435438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efddbd47853175e6feab14df68effee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfd54a0fe16f561b8d6e073bccd8b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025a4eaff209541c956b3b7fc3addd9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4463f6673bd62ffb0af545eed33bc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76e56e5c6978ca61ee1e31fc871242443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277523edd18f2e805264078fa653a64b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce3603a81ee67a725bdbd0080aed32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30b3a120e8b449820451861985a04f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b801fa7fa02c33cf873eb6c65b326447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198f664e4ef6969e36dd3a2728f1bf1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d51e337088617fa3d8ccd2404bbbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de27a28f331ac122e706fc8cf84a0fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4122d2d78f75392fd8e3b08747838451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e2bcefbb906de444d06fa852e905e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ee96a50becd246708da55237e461a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d684059c62216b4cda7bdbf46690500454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449aceb1eff352039e0016ab9a742db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae128c27da14c1bb9808b5806ccf5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717842716cbc8c656a8cdfd1e58bbcc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95515b9302dc59530e1cb14aa1c74036458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6a40bffeb9f7da3c72cfa72ac53e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8b1cc475e488b26f63130dc3bb115460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346de8c0636543b4270e009c2f99557461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806368dd1f669d206afbb981fb88b8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c4677cec0d356584df69dcc11a1e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7eecb3b8368e74430090d28c9b957464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6362b6cefcca7c16d1a71e852b37a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be6f2577b31856ccc75337861b5130466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15d432b183f9ab9f5cf39a9f3d474a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255ef37548a11eab8f4512af38dba59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf631db2c195c8cda5e151eb9ace992469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88efbffa84ee578b05b7ac3d49887b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2d1210c9d239814a6a31e469ebb2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d83db1cb02ce48194624f25dbc00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2d0e2988b86d55f7e269ad721aaa4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0b783f54a4adaf8670535924b9d22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a94c4dec341018cd9ac0e20147b82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61386aaf6c1045a422a12f2fa7bfd564476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18418ac88509eba3b57fa924657e9bab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731fc11324e7c1a6ea2622b2dfe40e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63518bc2781f902543fdf973a39949479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4ceda50d2cd85d04d4ba55118ca07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdda87923821eca7e2c83729e578a45481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fd1553add22ec5c04e4987edf47c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1195e31f2cac2881b924d9edfe488a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538950613be07787c4bf55d6bdb589c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccdcccfccdc207089b2921772af187485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ada06cbd7260c84e48432429ac8b12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91355559f1cfd780e33e4611d57b7f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386eba7de7980cf75f4aa94c59bcca5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29288e112fad9aeeac8a35cdd4ad76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bcc29e5e85572fa6cda00f8e8241a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb84fa5737c02c65ffe1fe9b45e206491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f8de0b37dbacf977732fffce2e88e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae405860b4b6ee3ee4d0e8100ea13b85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc799be54c9a6477c1c1458bb8d68b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0640c009238f955b1340b071235bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fa3eaae0622834a3291362fa73a9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cf50c18efb31a3a2f53763cda616c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c8159b3bf772c0e406932336a5a05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63120c071f2470bfe84389ac5f0aaded499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d42a99c975ee7d5124ecf57ef59b57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d28e7eb1ab6bc1ed37406376ee8c0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cea7bff31c4104483f63d91580cec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683105540c57009f5ea8982f0582178503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a35e43642d9a311d5fac3a8545a617504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa4028cabcad1a67def8c0ef1b5798505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12dd4349d1675bc81ec093a867b4f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce673543aa3e74091c2965564353d6bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718991ad235c509f9fd7762d23e160b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170280f9ed924e84c7df47133b73f51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aac1450017c2eec8c5b700313d6f86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3212b6aa2d0b276ebecde5789c370511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc470a10a511d8176c7a06b14f5334ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715f2e7c9dab49b08e9bb9be88ad37b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6e313daa46b14b708d9128ab2c8f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44465c2dcf746decbb1f4397d22dcf09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a5d5ab87d66d32a4c6c21f74ec03b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521f423c3b2d86d40121c4355d75cab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c8379bd141edec3eb81c83014ed0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85231319f889327dcdf4ad2fc72b6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d8bb6380c55cff0b37acfc1bb0c32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92e372b823471ac8c99e6e2619f2e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09c3f6403cf0a64d527a7cbcd82395522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633902bec79ebd2218a1b101f3673b64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e2496ac8911c5c1597d990980940c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a965e1195d51be7035a4358e89a9a28525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c134cd2ccf5833bfd577096858b83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d30a3b4815a5ef2636f95d8839ce8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592950db70fe4afddc9dc5dc63cc917528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e003393bdb4662871aad73e7d4d647529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f70bf7bf2556c8987be4b7d854902530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da6922650bfc0e1bad0b9faf80c319531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4258343e3bd824e3ac7f1ad7b4c94a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eaadcc90e6d7743932c6007cded19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16543b90de0bcf97b8f04d23189b82c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42e2d4765af4b3ed3c63ebafddaf17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba454cc880ef8044d54eaeda9388d3e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40dc35f701d13d7d0579e1a45d94a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1a47bc8a1b66e24c12b8861c021e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986534ed862af74d564c29786f6349e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfa4b7356bfc585d3802b108a8f0da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846ffa6156e67a269908a10959e22d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e17ee649c5360cee1e94a372399df9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ae9349688250c01f572f0e2f3e5ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391feefdfc6340b36e338df4cea6ae2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1834c61e75e425a4fad57c16194d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66a2bad9a128f619a6f8c5c865bbd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa77d19e1e9356b55299c8af735d278547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c8d83478fb160e153091726a3cbdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322058fa0975b61cd65b2a2a10f3e3eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956e9b1ef1728dc08ba0947ee1f9251550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041946050d245e58caeb88236b70752551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125fb2f42ff43c4ac07f16cba737368552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfc0bc2122043582d211980d9ab68c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433273acd852d765d3119a3b7c4aba8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96b37f53ec996d52ee24bed4236f21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7043742444cae83154e0161c75327556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb6cfe2c06eb826067895fcd32a7f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a5a3c5b6c1a525cca78cdebc107e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c245592607eead325921052c9206bcf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9225ee29a42b9ab727d98f6c1c1dad0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf2efd37251ef7f98225e2b559bb97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182584b609c8489e61c5985cf50f73a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b2535a7970822e16b978cea7155c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1923e5a3913974dc70c2c50b84e2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b03eb087d2d12de73e3fce3765b39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b714d44c64b7fe21de4b84acfa5e5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fccfc5c08c1328c64a34c923b466ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb2481471b35d60d5dc072aed8ad2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d6f3b430aca4227e4ee0c833cde11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a6e27986a3af0c0a0a610377b6f34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2032235d6add628d9b3dd9a1b5fb1f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030a81a345266ede352e69da80e5dea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b2973c96252b36d3bced9bee9cdac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91448115009a2293dc369314563616d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227f5f9ee7c15aa5d6a613b166f4556575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f2a79f536158d58385dc1487de9e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a153d639b89d8c33ef37623685ab3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881020a06a506fb47be290f960e727c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de973b2c5d1884b1845d107e4e57725579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1c09ddfdf1ff41fde10475d107832580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cff1f6031ffc7e6bcb395045d7754581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a523f92af17c0af5a94e5f94201879582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4709b290cb153dd0dc79b106f312847583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12e919876b27934b939c68e42959fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7ecdc4080f7f028fdc1e17dbbd0ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5736950177bc38d28659522c3e95f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dd913c3c011fbe5484c5355afe31c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33d3b5272a53038fabbe2942ca79a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03b130ed8b305e07be9fe47d0cb8c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba3f9b281bb779a7611bcda99e088f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcd6a372e4dbfb54368361d388a197591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4211a283f7e9a4dc0d810c56846dca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8142761d79d65f703b492f3d10051593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3409689d70447ea0cb026e692ed67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021cd0d8ef23ff0226e9a2cbedda503595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013113ee3b50f02c9ff11ee6fad1553596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92623ae95cac0c69ebb48e734133b5dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad00f430040b3e85483052c5ba0c933598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaeac28ab444da53864fb73fd6a763599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c1e3517650e05632ba4160ba1fd58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e675bd3f807fe94c35712d386c2c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b89ff9abf903bd091322c0c79072da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc5543d358e6a2567ba0c6a41a4f17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6986419ab3e4ce27e75cec933e74bf9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876f1a877b2729f77fdc44739ce961d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeefd8a41659437b3bc24ee77e722e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41c70a39ff534343741db0accdfd89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9f663a63e266d74608b867733357c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f8a30ddc0a7f7a8f7470e2a859590609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2656b8d9f20fa03b1c98a6ff3d702610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70692a6e3dbdc0b28c53cd486296e4e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7015b44ee2a0e39b6e628ad07f2c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e12282d5eff0a0ee9ae4e90ec0c4f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b52843481878ce9d8ecb053dd1d9b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b477bf7e7ace6ff07b38c63e49d379b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789a6b0f6e9cfb1b805a4bc241ef59d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f545f688d6973cb70deebd94ad66e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7ca88b8e58d10b1b867e9bf3c0360618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bd317feeef2486e53cd6c1863e876619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69998190a02fc4b0f28f4dba3b29d8bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee85e3525258ca10f414e69fecddee7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb450106960dab01fe34809e4871d332622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f95ffd7d3cf5fd0c079475bf204d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51722083bc39415e7f717df45b5c5b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4090497d3482f395e439b0a3b7d2245625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e8098ee192f080a89adaad4733fbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78d4b2110794ef1c6bb3dbfb0e2008627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47de0ea31819ea646067442d114218a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04c96d7dd6a8c74e8a3a70113f9dff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4cc391a8a0a1dbdd04d60f797de9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7116a217a7c9c6db03d6f95173a057631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b78d8471e8db5b0b3ab520f99a353632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf87380b6678e60dc6df0d747e50c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08e02bfc0ddd3dba1b2f1416d96e7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2386ecde57449c90f2963ec22425dc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f85d963b404c895d3b0a04f4d2b09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28772c971eac7396cbe0d25065ca167637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db7723183924aea383b0da857bcdd9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139dc70060bda9dd820dc4575d4605f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9a4c71fccfbcbf20df552a4f549a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ecb5785093ebcdab31c69a712e4f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6e8449354989ef37927e5524e5d82642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa391ba3b97d9e1499f1e39625ea011643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741a6d60dece185e3661da96eb99c28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ebea862331cd5310d181003395b14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916a29e20f179f3a14f552e2a853d01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f542a377c29cb4b113e96891b78f72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edca71fe1ad2c6b73349743015612e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3360496dc430e2d6e95fda201fc038649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6c6f18bf95f0eac0930bbd8d507c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f42649fbce378123e4fea66a55fc1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4f0818f96606b8151023c4a1bf00b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d68d76c5b226f67e4495abd4adcccd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6508de0a0d5875642983e9913699229654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb7a63a87e265176fc6f8183679aeb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc702578adcfb1ec4bd4fea59cf40d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525b616f9c969a354c389d157155e17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaa129b5410a971e92ad56c9656313658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677064f497143bcd5d021bce3b3f1963659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1012faafc825c934f223e9b12d2653660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5542df6d3c2f2c946dc412f31fd6b0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d95a73b3debcf85d14f79890fd8033662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e03e15a16d6dc953e6458d4874108663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74cc46eb485d43b91dadf4c4db3014664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b69a6d220271a7861d2781c249dea3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5081c80e9b7de16bd04703845413838666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197083a3db196a44d51f1ef9a89bb3c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b7111b445ebdf069fe7c5197dd93a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cdeac126d2ba6ec22ba4face05cf1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f436e705f39bfdc7a14e88ba06d82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290d8e46895c0807ef4d33de3b7c087671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523438a1ff3d8254051c7bdb694ab67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950771036142900356010d27b894a7b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0560fce7b2607c5b4810bd2ac0ff2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e2b94b340328635c17b1c63c59dc0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3b11cb82fb94bd1ffc639e1c5cad9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186927ea9afc4b03480807ef5bdcd0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bb368572ecb6c0b893ffd7bb8e455678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dbb125f005e0a7f5e13485aeda8ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51044d9ddc7417531c532bc2e3fc43f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b16f608f3df630217058e30c81105e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff556797fea2bb37b74776c897d2b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e22fab5e3835e07e11beb93db72718683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57003d66366fb0f838fd511625e78bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedfb39ad38491e23f28befa932c4b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62863fee3a5f3775999ac2de7883e88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98f69cf4d1b044055609cf12cf87e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c494487bd0b42a147c14cf84ca574bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e1c9c4de829c352b23e8c4ad8af28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb2c863e80ca56c3d24eea72a6c5b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ade3275cea13ab7a77110624e56fcd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fcfac3156afd33dc3b69284649dd3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2cc72f8a21e4313ec9de8e75ffd60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f47d37ce7359c63e83aea9b2ddfd2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6b31e3a5c660c523eacade1bb12c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038f9b215be867355a231afe931c26b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fbf0cb73be9ce0718ab9726cb81e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de7ebeae28a4c436796994ce67a656698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17de7a08754a5304fc9431ec5e3f97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613ae30f74a599c5c9054e6d79554b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104522fb3f130fb058ecdaa3e89a031f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5ee09c699be33932b94a5e23d2de1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789395d473cdfe582782a9014b888e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f4332abc4ab6592c5176c6f8062ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59025238b237f186373b232c77489e16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d29653c39b42a3ba59640c50e4d5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5fca4d381a8cec8d401fbe24ff80c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f36472d36bc04f0d3ffbf971a48fa9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3a8dd3af53482752d68a248ea9398709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26ae9ea0e8c567c9d9d8dfbfff71e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d109f9f80353bb61b7243244cc6b74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f987b8b952e4275fc42bed003ab27b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22b731278d31a884b689ad60367508713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33bd4fca8d3c8f82efe0fb523a4480714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0816ba5fc24dc69e34f77585677ec1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce95d00f7002f8f8c87ff4ae3b5e984716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f393ccc8d0b8cca71b6698e30d7353717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9c9d337bc3f2c5403d8744ad67ebd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3924249af2580d89f7ddac3a165448719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332774145e496c7fc55108e47b4f4da1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd05790e745e0e254824b4832d3eb7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35dab943f102925c27e652e3e68c06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2097898b893c31a8c4da70fc07e6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444605eec8dcba05a2ea773257cc9a42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd32c05088db34800250e94c601267c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf0b6b8eacce575878e48d865aa6b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9453f6ed4a822756fb60bd8588a8a7e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17f61a8e871442c647ecf3828daced728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e814e0085316692922bf203ec042132729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d433c36e3d0dbd9fe591d335a78ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73a474a86cd8c1156ce9cdd4c846b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b4db0c0670f763be077dac9673f25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1e10717ec67ec39c7cd6f73773721733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da81ea279509fae38e8fefe0208f85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77919807e0ad8775c69d889afe9026f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ec84f9ec2f9d5426450b1fe4325a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940959dd1d0af9d110246c767d3072ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089ce05799437c78984988b4c007d93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cfb42d1de1d3e795db517af3f6378739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25f2bbf097cf7899e3eb68c492b31f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2081f24c889ec66918fc8309431a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f6263aed2ba399b480799d9d2147b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6ecb01ed97421447291f93cde826c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2b424ef919eb5d6449a693341815e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee994473707e28fb7ea999d55cc1fb95745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343128e1e94e544373da3ee4ecc9b93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dd23eeb83f00ca8167b5fcfeb1a54747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe44e91e981accf6bc7f96097c1243748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040ddc57c69fc30dfb9785c3171d5f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac92bab3e56a3f55ff5f300171f025b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa1343c7a9da44306b57ac87b9092f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7414142a8781bf895318de79aeee8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9dea6dd266f7434387fd116569c44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bda7f796d3b2d6b94433df80c9c3bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2261bcaa4c96cd5fe6e69e4899c6a88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92d73e942f1a4846dc8974027d489c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10552f6d20c659fa3dae72eec141ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72d8cdbbaff2028790d09554e3ddcf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654a4958ab09fee257390aa7663cef1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>