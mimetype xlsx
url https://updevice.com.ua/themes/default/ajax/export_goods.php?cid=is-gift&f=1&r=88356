--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2df04d5e96fad2486c9422262a8c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de133d53f5e3e680ded8aadb61827f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0725a5a858cec83b260c81dfbbdb043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec16a55087f0d0d73195410fa4d79324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eb1636c7872970a3329a90e1e39cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78b2fa34b95ad032b43f5359212c9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a7f48bf47ee37e6936f2bac3b26b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f930d2b313d408a84e92e5da5bbaec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fed0dffd5ff5c796a1d8a7c0041349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac431278ac1948fff64a72fbaf471b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bece3e9744a15e798da48f3fdc691a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85011175e535ee62da726538405910b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8434b572cd1d19558159562bf902ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cb13cd43d7ab23bacf2592848dbc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842627a08cad16abcfa60c68f78b297915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846b8faca887206e17b1631201d17f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d7b8cc2f093c039916f129121dda517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07445b0f28eabfd231ce44ab4b0360918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de637dadcb0437e016578ba9c9ffd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a94295209adbd02ec434d6e9ba91120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8897389a12d3edfcb092d76abb356d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6485d3ce9d5a14f99d6a3fe9d42bcca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3232128f99ef59f251ad681a3abea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6750898252aa6d94381b2cf0c276624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdac4b139322706e096a6c81c527ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9c767349911b8cce6300df0c3b62526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa066c6e784171b8b118cd5eb6f2495f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a748b718146634f9af554dfd96c6d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91768dfcd99bae77c0de4505836d2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920144c695610e260c5ea19e1d8770a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06514c71cb2940099981ff9b9738492531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1f9ab92d91a636d7a57c46de9ff1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4a0abe68fcfa6d03e9e653547e90b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b4743e92094468c2e95858b76b7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37111a97afdfda62090b078b8f57ee3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f303bfbfffc8c62e36edc814a9040136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97addfbf92aea7d40b4337ffad682cbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2709b5edb164ccb55b83a4484fff8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37112541054307fe02bd5f3d571f0dad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ad817b7c76bb14dd4b82913c12b9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249ef2bf13d613bdf7d8cdacd8b0d0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ec73a56765c3b64e1b5bc280b549542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e83bf191b5a613787f53ccaba6f55943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dc61536c8c040b087b2c892f1bfa044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1675eb54f4656de5bce522395c88d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e966f0410f824eba0a79d5117083e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c788580b45964fdc898bd9e277d1bd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb590c87bc62370c9d0dade9ffbba3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499dd700bae1f3954430d5549e4179f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435c9192cae8c95e2d496e6da89e9d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05af91142277ee42c675fc2cd9603a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05a8d976eeeab9614f96a04b4d96bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6acd81590a62ae76ff10302e27db853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b735137ca46e324e8e22a924326ec554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fb953d1718cd29abc568df22f1be155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02686f58cadab0b13bdf4386bf4512c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811f4c02b6b5564eaaa4a1dbef750ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf405bfba2a0c9bd0c106074942dfc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff96b69573743e506f9683d97ba980b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f618efc75022cceb696a07291186f3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422bfcddab34bef0859952ecfc82d7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6b88d8e76f345606ec3e997aa896262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9496cc38aca6c8ab55bb6ee5c7f8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e4a9b046f1c55892311dc8f85f59464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bbf67808c405650c5be770df581b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421114409e3f840a36a8592186d95ed466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2b8de35b169b45f642e0d1e16e2ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680cb90bdde04cbb58e67918cdeea9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28e5faf46f5a4794206be4bf80714669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffc77d01c74c7cdbb6c37f248b181d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a899bd829b23e9b664b641d833cced71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586647a80430fe0871fe56613bec41472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc86552a2abc18d26e535d5ef6678573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c0644169bbbdec562a6398f1f70b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca04e4be190443d626ea576e231f4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c0317b8b7a898f9c1b5d7f8bb6fd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eaff184f9c48d1f55d8cd3ce9f2f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73734d37bdff4eb290eb7eadac7d55e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfaaa43e197d3994928e7295d4d4ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936999b10ec958edfb79ef5addcee14c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1bdab20cae33375c406b4464f55e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b20c641273a35c12e71c054e48b0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52e8e38799f3925b69a4372fab2f9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca1fd849258bc99f5a2a16ec2c17d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639df5149510f587a650e1e0087b073d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d7086acd07e5c8e314df281bb2aa186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec3b30efb8250c0e71cfd788b3cd7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b88ec804bf394c5a51399ba15e6a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dc2c3527da7e8687daa0236dc0d8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d02fb06bfcdde3862f8b00f9c41b8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d22e32de48b5347130707adf95c5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcbc0d42fd1483cd884f7f682e02bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8390d8b6f488b737abc87bd47d97b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1932aca1d353d6cbbe5758c2c95d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2709ac14e2086689648cce1f25f560195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9278c4ef16aef8bae3122db50142a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aac98f187032576221a24643a4a83497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a357feb7ba7a13734c6fd556e48c07798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72854dd910ebe400fc5b959e2cf54499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7b24b66acc06f856a9150565eac4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bf58d3d605a1b6ee2d33b5d40604d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d132e09db0b9323368fa3c2252dc0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c808f9d14dff6714cc5d69a2282c41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68965f732b4177f3a871dc32d4eb943b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d0861a6645ef24e625f7f7625aa42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01532afb16e0bf06365e29de575a88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e267d68ebe82169a317054c5f7c1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ede9cdcb14585c99a534b63f23a2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8c973981b7d1ebca16d8d4bad859c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e705b0e395d098e87c5b556eb3a80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855ae0670901fabd04330a38dd06284111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8177b6fd281e5216c99bc4e0335e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3719d511f4f1c4329a4cbd6d24006113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500839c1ca8116e71e876e4e1948ce6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648d3783c6e7d5027a4df4c0a15962b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0af4f8b8f2d59697860b3606de7f5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222e73d7a2fbe868e69214370f8ce9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f980a9d224ca32d0417c3739d1a235118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6dc06a035fd0b44c7aee54d905f2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392addef16b5e8afebefedfc3a4da52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ca5d0ad80e4e7f28bc413f4c41130121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7c1973038ca918d077004e52a8530122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306f950ba01747e976ac3d03cec11f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126375eda6895f57cba0c0312da12894124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526bf7739db320244aabffa0ca9c43a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eabba705dd75519b021ea1cb7c448126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5798b7f2ea1958754ca1c2a55542e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c9886c2ffc2220230dbb05189a983128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eacb90bfd71bfaf47a02c133e0f66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d24d23885829d63601cfb65a18ed94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa04349b801d9b96577e6a1f14d594131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc979e9be09dfb0d48b0ffe2766770132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a964b5120dbcd4683941661b23ceacd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11529b51daf6d360c1a86b765563e9c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ebc9311413829ec7ca46c5c6d9d32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6c8f10655ece9980e2ebcc381e846136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7765730be64b038e3a4fac42a7b67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085e7258e9753a355060871e4fffd1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c81e1bd53b49bba2b8a456cf69c1ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7609c9ae057cb526d1476af1c8b9878140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eb27d54fde375b414c7dac61b6c73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f96e33309dccfa454be7b057781ea1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2345ad19fe10e144362fde0321c1fdb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02815d039bc216e9dc80af1a69e99beb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cd497f37d7c0b9d2ccf1120eb73e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b83d94bd04e85f4b5f6f15b4d4a0b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84cab0e9fb43b4229b30515f704f31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b26cb5d6aecefd284785c08a32602148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160cb7b70ec8ae2d11c5b1b851b47c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c799532f3beaff83facf12e8cca682150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0653a4ca7c5fd119c24b1d817818c86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c088bc30549a9f881cf87591892cd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759f2287a7edaaf3a45fb4f2204e338153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d312d688f83b75981a437685eae82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b4945c209306ee05409b66c4a7440155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96129f32fdd763155fe2108d45c39e20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b596ff5a42fc66e48915f6d19d92398157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e4b70a1aaa9aa246ee7ff49f533ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eac0e3d6b796fcdb19850acd89c704159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df10a58a98bbd2e59f091955f3d1f3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff70195edf2628dac79b7c85ff42fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cc720d7b277b93630af44cf6dd81c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b245da3f6b4755600fe86d42de66b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64198c38d4b25ba68cdd9a7e328a364b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99221db1f8d50a7449eea905af16f110165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108c54e8768a49eef9278c532481cb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7edf0e206529ae8855edb886220ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203539338eb783f8def511f7aa102eea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eb3c9f143f9362041208382bb7607169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235b4e7eb376feb04b819595eb36fb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb99a282b46c0056b29e57bce61698f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14897d680b86d280fb1c2cdb331e42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf644d8a9c61fb677127201fe002c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f610623d8cbcb63c003b31d7fde6b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d6e4fb094ab5f667570b9f5202127175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a22714876854ac7c36691431cf162176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae31f59d0e4ffa201c32e8ec8a2ec5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa414b663b49bcc6ebbda5242aa157a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caefa2f524350ae182511674f1ed3e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9779efd078c367eccc9e6d84064b4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d4929fe926efddcd249f1fce0f85d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d79b8a9fa6dee3084e7e0dd3c41b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d1e2eab8377d120eeb8b80dce0cdb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58db0158194dc7614f54040a8c4bbae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c558fba814e38f5ea293c156df55ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ffa6db2dc2d41e6dea2d5dbf33187186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff22d88832f4406b189a4eaf69c9577187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c67c9f071bb0a9c8320a2931c098a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd899239d9ad34965731e2b06ed745189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63779707ee8d28d56573e01484d07904190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fa343a99609c5527ffb57de33a357191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba52c7a0465342b1eb176e0da616875192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec7b3a00b1125b2b593148e9d47dcd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba5a9890d0fcd6f36a4b65107d6c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c947d73c045f8a8fcdce68b0e37904195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12475ed9d1ea2528157ac7d8a20a5b99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a478d06426969a50b31d39a196fe1d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d2bea78ab22492e0c4723d061715f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132350b43416fbafb92dae253e7bc81e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b039f196fa15e9f520dd9b3aa0e30d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beca91d9daccee3282c79adcdb9974c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61d116d5f05b154192478af133f8b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e921f38972d450365f2ed85efc89846203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee62b5c1125efde29c8a16922e64a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb431ef23a6207f4fea38a80c63ff10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266b40eff68b07e472fed8e375db538206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead66ae04dd86acb16c21dab470bce37207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fdefe5056927339ea3c8da0ea72e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405edfa748f8d1da3f0e6e81ec77c83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7113ab1e42f42ccbd6034b0fad16308210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dd5208f7514866e2b17a52acda86c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a50bebde41b96f4216bd20d5434ffc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3365f75fb17beeb713dc302f7657f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0bfd1f9102cecf22f681ca914b5f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20addf14701796c3f10c20031f4801f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbff30e458360be63edaf0e70dba86e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a932c2f379542b50f6667adea12d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b52b2a99c686e489eb3c86fda0c48f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c6b171d3801640b7d6905bb61d16c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17cbd87e504afd380085fa59212deb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643f44cfda84caadd8c840f407dd804221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d51b911963a7d3643ff1b35cde8e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3db71be8116a2ff5ace1b3eb2a11d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fd6169a628ac9f42bfdab9a417354224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b92317c45392a888de6632fad4c712225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e2f74bb2c8e3eb8f1b108a0b77170226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9933f75f74527c34322e264ca5583227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87510fb0c32db376befc580106efb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf9428fee9a0b637b816d861bc77bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509731011ce77ab7a512c66432bd39b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0e8113029bf6b9518934f0765dab8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce82ec44f3ffcb7c9a598a9ac4040c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda329a03c298dabdc3cb3f4126c1ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a116ecbb0108c04a26cdcaaff593e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f245ca3ccc474aca11a7d0c085740235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e232d58c87a9e35874ee1cfcf3fbad2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d73f591e17f97488c0564ce4502a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdaddf453b679f0df366ade4cd3f9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135172871d60931a01abb2ff1175e130239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155c1b8ce0932138856fb3671d9b4a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f8598be2bd6c05b74056f5391cf24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46162fccd9d1a7e5f10fa35cc7adaa5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6db39f9170b25867785188752201c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d36cdaf2c6c162c8a28dc1e131d29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b52ae7c250087590dff3f3d5591e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1404124acfa89442956a2b812712e76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae59c7cad37b78daec7c29dc856dd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bad825fea844933928167986a718b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc4d8a11d24e19f7dd8e7b90c73f6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0a46ec21be1c6d6c614888a762bbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed827ad8310e2f42b45b1604422619251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cc391764d08433c96b9fee252d5a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b0bee05bbe3826c0c20417960bf4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9e4effe442b842306943f0fd2e433254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957850ab50cc486e56e7d3b7af52b4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497f1e48acf645de3f7f05529e7ed4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fee0c23259ad018ca8900c0b25204257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ef20e0870fef6bebe4d16c65d73f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da26bb71ab4a2e84a83b03e35d7bbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960d2d97b0b8c021563b08edd25f2a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161551c24c1b595ae66d7a323addeee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860f70978dee592276d1932f2068bdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39800ae318a9c8b151bde8564190c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cf1d7b00213db56e73127c46da8e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228ca03dd233b50a1c677dec006d093265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2efb1efae6f9a735de0a3172fc644266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd008249692ae42e49048ff2a78732b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5e0079225a969be062e01a8f0cbac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353a3139b78af2d8188d09d32621025269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd840a29d4282b5b04a305c01e0778270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25ad31fe5c07a1309be2dcfdd706db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f890eb0e4526f4e5d4566655232cc8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311e6a36224e8a79a3f777c9c6d05a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8a25a878545d0c056799b01634d9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30836b2ade0ff0e0868b27ed29bb17b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45718838202618929320cd6f7520a64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494b44a664a5a654e424ed9013a8a35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f986edebba1fac441bbb66996ef15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8939ce31eb0707d6545fac9c9f15f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f8b19f3b953991aebe86c3786d5c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb627d4b32a76ba09d7f4ae9b149438c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2ab4be0ab027956ed7365a09ec14f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a6d0ffa2d362ae7b3333c967a797d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea118dd97e55b96134381c420149141a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767f1a6d76f90dbbfd431a09b473cb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf308b5e04ee144a63b3022b5397cc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092301c31c2634a46417f8740a2eddc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3be498777ca7d7b2fe0ab3e9f54da7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bdffd2ce5ea360d1d26e4965b4cf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79782631a7447eb9d59875bb220c7442290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6fec040069c2a3f912b1f68d3b384291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56dcb88eee2ab3ca49c3948fb46f9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fee1985fc1328c479dbcc90bf42b63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5c41fb5ba3abde41d5efb1f7a5afc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7f27a48a462b38cb10bf860e64084295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63720f7ce4bfce2d92db2d0faaec7e3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f8f43a0e4d573ca9682c816bb9c3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebbd120dce0b0b63291df6525b62a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5231cc131291e5184dc7c3a04a6f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63535c23b5c9afab18fa6151f44e8c16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2095a25eb54d6113b750b10e89e5ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7471a0ccd209a654ae2e87721d66b52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb11c2c2a2cdab820231923ac17e30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440653a0cfbde44ab3481904d3ca8e21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc58ac6c0aa3e60839f1e5ddd3b6f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bf3a71496184efa02af73f7a6bd28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a360f51964bff03e4618e77eff7e3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e1f8586936a3ff9689f1b1bb78f52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4858cbc64fd3b7ef1cf776423fb9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caf838faf663c5f1a94891f7d328ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f84292b703624abcbe0eb0854c7087311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa9bb01c05ce3342c8f90849f428fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabdced3a2fc37a55e8b2b9af7cea90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df42619c3eb99f3c474e50c02f9b956314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad45123fe0c8e1afa43adb9f32c864315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d07229260965c290745cba71f1d51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b93f48e517913e136a44d109afed03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be658a090f160cc24f8efb77471c9590318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a6898c118c26788ab95e0fb2d6c07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1fe494d86563822cca8208e8b50d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d43f4ddfe7d208d01d5c0c711fa78c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb317b785deee694454a76637edf185322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab68b5f3c00daa5f8f4cb36eda6063323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0195abb5f6d66a55609a94f3037f32b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6c95750097f702497d8ca0e94b059325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a740385c9fe2f6dab5808137980732326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaf8529789afe6e32d77fc83417199327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76db4ae926189a81c5a4b3d2f3d104f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064c33bf45ea8dd927de15178e54dd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc61704208f39b99c0ec9a25af111f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80181b2d00eaf02354a6dddf44c3625f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea28464cd00587243acd3e66084617332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79548531f944777138ee44da16d70a0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d44efc4bc84b984c535175768e5ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce67dd99f17f48854fcf8d95b3af72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009ea9153849ac8e13decfc1a2e1cf1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a321220f31c98a0ac0b2f0dbe50271d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043b7edfe3ed5b52b82f7aef0b2be12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421974fac2f8977da610dd314aa5708339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f79efd2df01c0668e7f353e338630340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07db2df5c913dc99dfd519bdfc8808341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf0f6cd1b001c304ee95be17ff3c2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b8dcc3ef32ad77fcbe43d8debe83d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cc970c09697d3a41278065bb366dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e45b32c95d513c811d641913ea019345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134aba45fb97f0cefe992036b5cf99a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6ee8ea7e4a07cd265ee6b1ef6d534347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcd5dc72a6fd3af5141ec4455a00b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0618c163bfae1e2f4a1252216f8ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69466b6a4b642026043d439df255674350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7925e9e19193a9d678dfdb9e4b26f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4eccf59f4d27ceb03656857da4babc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a1f0122d288253b6cdea171585e85353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351babd06d5129946772b811dc7e15a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39016c7a1702b8b56978fbcdde9cc91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd8d152a6ef71ee44ea944ea994a45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636845274b330fc5a42e23d110b680b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b196a8b4c8d38dd147e6838fe3c091358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf03bc9c6c07568904bc58973a9f80359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a8e05126b9e59fe03e2be4452c353360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d68d4d26d24ce9f44229fbc6afb61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc2d4ebd931ef12173ccd82b9f530f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c271d42615c5e82c3f8c38fd3412f56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccdfe5cde961e913b335165b4594a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8862185cf7681ba70fce3baa59b1e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba458c41f0a9cae926d247181b9f0c9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483160a887fb18ae78e0c8ae0d3b0003367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7adb5d0cb1270ecbc5035922120b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a425f74d061b01dbe5e936f20783465369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521f4555623513147bd3dfb307eb353370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08206254a79afc19cf6d06d2a9af607d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac2780b3e7b898efd441a8403a3a3e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e649e7d053bdc8c1959dc693d88320373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ee630b88e430167bbb0366aa9ff2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c7a6d88e6eea39eab59731f110067375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae4cbbdaad6c8895509a30f42e682a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55313a58114d385d436d4a1d8215cbc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98544e526a73763b73273dc0f92e34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c29fa3584885769f4cdfe459838dce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126766dee613a39e118e3a96258adc50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b63b9bde6dd6769ae5a08fc44a5e2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ff84a1f3fd46daaf7b9b5ca515227382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0b6e4c8ab0e086f65d3c76a19af27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad233b31d31831b30d1240c74863de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ce5027ca81628f06bc801fa3c42ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf020f18e6b383b5d2449a050a85784a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8919e0ad0f448b1cbfb4bbd79cc38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21914078883f27c10bcc00d9d0baf75388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f47ac818ef43f1ab7810ab36111f88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c11a2e43d7bf7c49a4a4a4fb484f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583232cbc7ecc7d4773a6d3342d834f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59053458c6c4d2194af0816b4fda9702392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a44586a52e36fa480eb6270ad1bec0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766419d51af14f7063258657ea1074dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a6acd26cb14717906bfc9c4e8bdc3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25f7ce9c96454fb151df287d2c9455396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366af723d4118d0759051871580e2d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ce7feaebde7e7f06cac8f1afed52a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a51b3c52f66e600c6331d5297f3cd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114c81064f3ca06df80fea31f89fade400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26686cf4eecf92f3a2ac31fea0daea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d7d3d67ab8d87007a759491057de4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc25965d75536b46c081ab5237555c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a11e268d8c1a786e079d00d4379d85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864672fd327d27e1d98bf656e00c4ef2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186ff83b0b12bc9fc46ca6fc8d8cb7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b9c47ca2fe6c1d65cd8ab92426410407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38ec14d34c29c3ccc744161a1d022e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fbba6684baa7d54228cee4b917c7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea528290416e83a5dfe125d134265695410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67841071275d1fad3d2ff290d099f16b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705db74cfe6d650ab376126f708e4ebe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b56f1df36fe78315693f74c50d7f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151a1199739731202daf0e68ade5395414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7249249030b6eb86a3a42c042fbe8d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0197b2411bd56caaf1537a814fb3ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ab033bc207029d0caf471b90a31d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216515dba9c84c93923e5e4b17556b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439c672f31929df28e5f4b1c852ecba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e30c5146f98e23606fdca0de77a0a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f71c8e87b102e583e21fada3d43d08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2e4114c736b99c079c9fa24c1c488422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79691b6588cef171bbe15cd72438c8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b50225eab1902d86193dad06531a2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81abdea9da0cde3c5ef77295b8ced17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a807547a864037e979152188e7a89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976432eb838ee02973a0377fe6b623a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20059e45a7634ca313801d1fbfc2b710428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989b0131a5ebf79c2450d268ed959a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac263a635646946ea5d1101d78cd9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3b52073b6c5bfa536b10f67304da9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9f16cdef6397a34f06827f8e771bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49a205b8b1c335a93300020a3e623f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44610ce5a93404df67b57d609676b031434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423eb49e8241e321d916582b469751b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b214365fdee11259d1b0a8ad241dc06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84336f1d38ef1a46d64b382151fc4a66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75115eebffbbc1f7ac0e18bdfdba57b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834fe1d0c475ed8dc510475c0eabb7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b007740776e9dbe41b844b72410420f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4213a29ad947324c35f894dff0a8505441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7a0d09083ff3995bc6c20cf2b7920442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3a47dbd38a19333000b13cb73f0a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760655eac5d4eef9b1570fc90d18deeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28662a6fb7c3df7bec627e773b103e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5313f04657d52bab618b337ecd8b1c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea9fe3e3f7c8b06d4d746c535fbaed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6633339d05bfdc565b28ec63b665d90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2370aebed5f2a69c7641daae3c81d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a80c7b7e551839b58a17c717080e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8eef2e85a2ae742cddd4982c278bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dd003778aec953df7da246d4c74ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4565d8b664044ae8a6fa9c0303c267453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3001f9389c88ed24593d5e391e897ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babbda50a09281ddc3b7c9799dd1a7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8053d0d021ab40ad138c9876614f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa6bc7769d2d11e1e41eb8460fc9d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10563d27c88186e3b34cf32b2b2bc4e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09001ef66a93ea992b7fd5e44648b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cb978da9e1b475fcde6880638970f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151e2c8efb6864f4b45abbee332bcd8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaff9475ecab07bf83e2105e6e23f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a8e2a746abbca95ada6d47337af98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a2438a130c2a07e417ae48a036896464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d7421cb5dfe331764b12d5e9b4202465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fecaaf7c5c362daa5946edc0abc1a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21f09832225fc6b26d2566ba998686467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b326aa79dcae3181717c08eb12ae919468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80048a69579c933e9d74dec3188561469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6ff6fd4d3fd20f1966b09ee1a9f7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec64630c9f053246e92badf3fb3955471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c819cc771cafd516c44379e8554b3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f996a7718b62b37341b41df4b3a8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e9bfe7aae5f564c9baebe33a58fe5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab8d47955baf8a197918244d3f3f48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a89106c3c595fdb372eb8db7da04e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71e20aeb35dd140a4fc1961488fa82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf1e67001665c217dee8f554cc04f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486dacb71a55ad40e5061d1c0e27fc9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d24fab046a5475acdd70a8340ac35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb66611e7321e01fbe137f2ac8ac0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30f9b0c7626e81d43cf3181c8d3a0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8703a8501c16c2faf8b3ee85d21e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932dc8955ea01b3e38d00c34b2b1305484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aad1291494b5da0360e9d0e55a4be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dd5ea7e18ac79c95252d5125f8f9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b802ecc140ed000ed874721948936487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125722df63cd7cba62206ed719c2bef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7454e3b61640dd80e9a69a9bde201c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd22bc4074f8494bc66641c32d12ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320d02415eaefb3f04c3add47d21a05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1c07c732c86da30e3d43e2a51006e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439550f1335fa0b396225f8f6fa60bc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba5a24fe5f5f5a7ab306c35681e742494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9bf54d76537cbb254626bd477c8c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069bea7c3168377fc29cb41025e9a16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176cd16fa6f7ba45f2c4b61b91febf6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860582ad62414388d377904acaf5cb1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321ff0b37094677b0b15482b147c568499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a661b6df4893d2a4ff2d4571414d39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c8eac980217d9ebc27dc97cbe89c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71403f58303c4a8265e7d830219bdae4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462acce42c488c0b89b9b22c6bcd2462503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb38db891ce768e73d086cbab39765504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9af74b1a1c1145136548e377861549505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a42a55bf468363749abfa9c9750090506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97855edb3112a83c0da242be87e8ad05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca3f5a7150b79dc87a0a84926fd67d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2a64cc9c9d2bda80b6f60664aa48b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f96fc4e906edb78ada967054136ff9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f28cc21a7f713c9fcf8c140581bbe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff594dfa20e129a5ead2d834f30b5039512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123ffecd1392a715475802f40948c6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96cb17274723c6271999266a1fc227514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf1e027f1ff9a8333418b1604213a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dd04ed1e8ea54ef007456a7a6af42516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a286ac66a16ea5463029196ae4f1ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fd00470cc575b8281423a7165ad5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157174725578400a5bb3fc1a45583c2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71f778a36a419984ed50bb6b36646c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a617564a87d331e43abb87b5f9015521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971473afa1425ed68d7643f18587d750522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee825333552e551ec35ed7ea403723523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57efe775c35ca752283e40317b8c55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368371d87e4202e7b87535aad1a158a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c333ba3b9fa9ca7abfd01217489f8da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1c135d36bd595d8294e064d33adde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a799c0afc519b7dbb98d4e70e58133528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee520859b2fe995de09443e7e78ee44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ffc52c421f4f561bc0d6372218cca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e3c53889925dcfbaa4529138fa5ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d0303dd3626e3325f9e6221b6281c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7a0aec603493f3cd8024a61ed9b81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539894684a4b8838058a67fcdf37150e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3988f3b589f1c0b249b5083987e552535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf9e7cedd12197026e2dd3f1bf3562536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974e83e2b6eb2a10d5167a55cf5c29b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7e6c02138da4ecfe07c9654b12e5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3090769b82225dbccc29367ec0ad3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7819c87d8bb06ae6426aaa8d26dd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab212c8c19a4dd2a34acd304b7ab84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9e918ec0548729c7caff0b86c19a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59849721adefe8df886beec7e5f703dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd9fad42903ab446fd7261bff61bda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86b2e84fc98fb11bf00c45c35a447f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181a1662fdf6867f339a3f327635170546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61e51346ec040b6d5994fa3e136e25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70336de9112ef5c9c133c987f6d30f73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d36df0c46a92997b10d610200d2b5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a10dd6cf0dca33b3aea9b6da4a7a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebedb246f43d57d3cb9711010f79e97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebee6bf42486b240f8c5c553ce1444552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b6854dcca4bf1944c272d1b84f4e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043e952d7386b13cc40dfce94bb4e64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27654cd0b411be76ea0da31951272d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fc81aa0a0ce9dd2046d6f5b2ad7ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044b9362e4fe46b8bd7743f76bba779557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c7f4f6728e31b84702d9731749306558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab40828a6e9ca2fc3c72a95ec394998559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a386e035e58295d23db1f27dcb720c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9d24aac268b81a4771193714c5272561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b425276196890bf72931bc7a38752562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f1583f2b41e7448b5720247394615563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3868f3c834a727e4ffed44b38bcb734564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca019dcd1ed6e5a928543d2963c91c9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87374f6ce02b29249cffce4be104fc9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08194eda1d5cafdfcd3b773aefecdb8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e76b2c629596fe49af2535e0c1208568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020bb6a6ac19f38383e6995f01ce6ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89026fdcc233dbb510a25479dbd1fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f24c2866f2fc6f4df65fd70cdec733571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267f08c3d2846dfce9288e16c144e0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a35f0c7f621562901b0ff9d3fd262573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd55025e6d341c71277e6b7eadc4b78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07653c74f5e515a5bd38cc7c78fcbb34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32ba24fd24ac3acf643750f545a85c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b85d577dd738ae6a892c0040fe38f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288682e09b90f91f5833d90ca6c0aa8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8618e0acc13f6cd7d543c7d219988579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7838d7ad0bc124e81f153c4d50fa72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0f942c495c89a7221f493fd750420581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb96491a37eae527eb97412b3844c15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200551dee955028a8984d8b2ab32d4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076ad86f01027b8bf1120165ef2bfc8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b1e34a734e4575a3e476764f6a015585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a198f16b4d92dfb17be402c0750c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817269351e7b8c52b8dc0820db038068587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f9775e972a0ad6927bececa407e64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e70b3a53db370fa83250a1c091962589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcaed3134cd75ffcaa27bb85bafc77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea03c8b66da56a2cec0eac78f75dcbe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cf49d0afac49e12da5d0a89cbff1f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983741b76b2ef57129253097b981ee84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4e9ae6d93fa23c726414fec5e5396594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946667c70d1c650153a419b8ce33c784595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46c935dc5f5619b015cea25c6a5885596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857d0f3c552b9e38ed64c5c179cc829597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e0a4341ee2880df511a77582cc306598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37eab0029a368e5c24b881e76e9402d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b72bacffabd2b98a1deb4e1ac1592600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc805a926046d6b3816dc9dcad0670f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91569d6dee4a337c2602f7b7f741d186602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e9feb6a37024a921e18be3719f173603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750b26151c2d46cbec1dd4455d03afa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0d25340fea83fbc2ecc39064307e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b8a2ab71a298450d3e33037102eaa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dc39efc68ec9d2e1f84d78c15bd3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d228a55e8ee97a30fac7b1982b3c075608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d79300fcf91f5b0d011e3d81e3d237609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7698052de8b790429b45f0156f7e6e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198497382e970b78d3c8d93468e348d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94867b4f4efe108d6a14002d0a99dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3051b754cfa070e82b5fb56d5a6127d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99a4602cf2a8b277fcdc2ac38a5292614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48d40eeb4adc237ba66a7b35e3ca3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b3516835c8838b75461eeb1f46033616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac53350577a583212493387a5b1f4b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d47f2dcde1584167eb1041a33e7ecc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04301b7050c8f1833b7d0cae8cd28e51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfd4474ba98eb0bdaeffa085f91c37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2d2dc86e59269c9d575979362fdc5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b1a3b49330fbda66fec806681c70622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636c3a271d429d41e474fa4f32f443d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043b2c45a91e3432834b0ac3c228cdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453bfc7a7c28605a90ad563a26e04f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d3ba8c064b2807a268f4afaf1d99d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f599dd23f9332e378a665e89fee7b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfd10aadb85c1be241d850aa2274c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba77ec66823d618f400ec2f08f5c273629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3646033fc575de915459d15d4becc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10604275b428c271cd2cdf43633db2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b060c5808e5de0ffec188dd07507a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c705e4fbaea5855932778a93cadbe3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4428314e60ae23f9e9d80713cdaf73a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa479926e8595c0cb77641dcb21632c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781540fcfcc63dbabfaa00d59714740636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b85b5002d16ab9113248787617471a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0231d85d7db0155b5e13f4dcb3241a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbedcbff63936dfd4c18f89305e294639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7f6d1ab6a31a074b65a2858efaba2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ab1a481a1f0b0823b19357de125fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a691b1dc11da6b332bcc1944e0825b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca0dc88af82530af89059c6b445fa9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239dfe63e9ff82fe7b020d6c4a8aca7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad766c17c9b6be94f3bbc2e7f6abe0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc555e04bf0a5800a5c92ca58a0799646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c86323ba0056776a109c62bec880ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e05b956a5b9d569c32da38669a047648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b575e50f8208d032ca1cdece9c4e7d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d7bd4f8cc73dd08ca974099357dd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1f27df21e05306798de986640ab52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61295be42a6b7d3a754ddf3978648a6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc299a3fa584fe191d76162dd52b9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9aab10dfd563a76e858a471ea7dd3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adcc18761308aeabd2531a00eebae0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288443f42f0e9fb95cf41a3b38f36b95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a9aec2de054bfcf7cda52e6706b3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d9edb9b21d4989bda55dc1884b0d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8022e2f927fc8f4f07379f365049d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde25db77b49eee6897c9a91e7070e35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcca65c0657a4847807dfa9538ad84661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed4d0c73ef18b946351750301cf788662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305355f0af77c0c81082df162adc005663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba37fd4fa7df6f1cfc2c59b08c7737a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda87b8a3a02e272dc0cd22ed9d0bde665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f53be6a6ccb4fa3d521ade67829261666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b92f72be61fd4f5b81b80e701b23e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c7bcbc16d440fbcf65f360e970dad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42461b2b0fe6ecc981143134680f661c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0692715cb75dc0b3e11f42d9b8fe3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5332ee376bcd237cf3b010500d837671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f637a86a2a24a6fa249b46e9f583edc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d248404a385cd3a496b231987083b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a39495bc9ba2eeb9a5e9aef1c691f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df36ffb22a29ae6f9590db6bf1478b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8334cc85f8244beabed39700ddd54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374747511789bef014016f18d3f75d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97176b11a22f45c2e703ae30599e274e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733592f55285c232e1292c454461303679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e3b068cf098cc554d2647c0af95fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63362492a15511ec4973c61caa6a3aee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a73b053f51ac394f78dc0103881359682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcb39c1d2d6ad55c74358d7c968d7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5472ab7e876f5bcf102a47db58ac5b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c41ae52233208ff11b846a593e367685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963755b4e0149f9987188dbfef3a6e83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e2564dbfdcf2d89f66b907dba661d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aceceb1aa411894e8d272d50310e0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acd2382a43bb5fa3c88f2bf45db993689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10230bb501a221d9c6b64a2586a42c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d4b0bffbc69f98f62e32256107573691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c44faf7b1628d435e7dd541a9582b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043db97bc6efc5113c732e97ca09ff66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c302d2189df8035aaeee05b2d5c082694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cae68bd7396117e215310df4bad91c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3480a65d1ee21148472883ed60e5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aee88020b2c6f5aee3868e70db669a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81968dfc47c4129333499922f90256b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4738e6717ea6b4d81a46211d0e80c51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd2db8cef21c2e51dbcaf965575954700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bd9862fa7dfb2bd67e7520549f24d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92763939f531fca843db74fbcd364b6f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea81bca316a9745cb202e940c547b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96124f3608c2c80f769e350090ab85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b387d3a2a9572a69a79fd2576c013705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33b8d072ebca069ce8e7a7abfe305a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138b19a6ae50a770e95a1b4e4fc64dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da92741eaec7613fcbbe461a5d922d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fe74ed1df1d51d6119e415844ad60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbfa078f33d095a0b67d184d59b6ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b22751ca65be3b2c9eda42bcf2b134711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694daed67c052fc38eda756dddb5989712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b69e6d8e82cec7acb50a7e8b637d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f16caf1d486b134c79b9897cb0f8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519763ae3455188a12b59ccad012eff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf240d68582f71cf8bbb9fb88cee3b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e271010361211a30b1fc8e25cf2826717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfe309cffcab5288b260a465736822718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840b0643e3ab1720b02ea69cf941adf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7a78f5cc6c801ca9c3541d44acd58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194b94f08ca1e296317035ca8e9eab0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a76a5ceb1b5f66ece9c524ee170e21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a026239b8f6936fc168958e7b86e2e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcdbf6e2bbc3ec0008b91d0d26c96c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82835ab662652567b6f6469e61afa59e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb57edc8ceb335b28d3ce2729086f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652389f876347014dc245b0a650f1af5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bc1baaa7e930981157b04e274ffd6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94238007736508f37ce6a8ce3805a44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192021aeecc24bab17b29d2b2aa4838a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c4baa73d3b71f31238b4bf6f69123731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faad927971b6881a721f37764a70296732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2ffe41c6157b76c2666156eaf99e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed9bec52ae77ce6d45c51ffab661a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87771185d92141a393e6f45a1bd06c67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287726527933b434929a159ee056231736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a8eadf17b5d5dba57c198ef4be690737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b6a12bd32f731bb6c88249f9be294738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84593b9656c596a5d5cf477c3e7d23f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394980dfeaee9035db532112de69fb7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dc069982fefe363cbaa392c99f2ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d75e25b4cf766e0551a61e60bd5fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa02191b538caf32a07c16583c19aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821af260fc78f7277f8c37caab154585744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a5e92f8443e89152932f721119de0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db0e780ce9d5eb3e9d421ca5d9e1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cda5611202184a3b46c51e8695b3d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361d7c079552d23e0d9bfae017607d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa463593d0e6db279d5fb3adca510c8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952b4f6f77183ea05c943234c7a4acf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7b8b981dc4546de09ecb79ba64aaf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b992b691a290a767bc6a711a7e534752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c49842bd867c0de528b8207fd6f8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743b610c1a65addf35cead9e77f9774754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a314bfe9a4e49997ffce35ebbcb46c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460678a4245c09a5b65e84478f50eaf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183a70df2ced1842f21b6585a4fab8b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf5b0a7ce7586601398cb513390f9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b505a253ee9f45c0ceb55301ee6e41759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e0467611657a6f31c3c82180ac9721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c101ee5c6c7f38415673fde0d6a7c8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238e60c897589e916fe4c8c9c3e153c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacc305bb9ba1de05637c5cc5ad2f674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fd038c8efb16991711dede38d27645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27928025be96d09fcfe51465f82b0dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d4597478469c985dcd36e0df25f2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75f245fa1c28714855ca864e808bd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7835346d073be1d4a5abfa8d1f33ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3d4d31ceb5adce2727e38541b0eb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03590668350b4d5bbd95ee0ed35c1f4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a6c6ec466e23e7ae416348120fa2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4dc20b18ae3ec746a3d918e5a497113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68f66a0cf0f33cc4305b084b382e7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f05d8443ad650d41a16c0cd71505d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71faba5c9015dc1da45ed6a2208500716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de32dc3597e4930fd2c73a2ee152a8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaaf55aa9e390654bdd5edc73eaf1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce3ce1118b257081af79d1cac1087519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fc564f8f6bd6d86c68bd1ea74a9cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eebaf071125b4a7acdde4e343327221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f2ebaa457a1b9bd870fb6e8e5f54522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f002a386730bd4e853895e1e4b27d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769dd37e4697525875256cdd2d8522f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d515d190e9ae598620d71a97a5125b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79db122ce7b37435d6352b8e36e96f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7a1c4e6b6c7c793b0257812032c2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b49063f155edec9ed2cfa2d7df0b5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69661fab73b376659dcdccfad042f37029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31002e3a61efbe0d7e7112441923f0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20247eb862f36b94c42ff1af4ebd01331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162256fd6be10474c1587badfa3341432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad75ecee27d2c2d43d57c4a418297133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e7b059c864a2a211d5aabaf1adafc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceded0a2e563a935db7e0d831bfc9cf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d20cd2c41476410a1bb4fa9e25b1c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8438c8a9019b78c5a842cf4e563a27237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40995fc1a279f6cadf0285c5b9b71238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c468f14bc4f9a48105571200e0a6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d2d8b2ff0f6e72ed5564dee63bf2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf3ee654dcd258b076860175ea1e4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c7515c037a4d8a3f3eb36901e47bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22c787734bc226326aa79386a40c0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583497fad8a91dc6f8823b955effdcfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac5d6968f2c496e4a8e24e7222eb9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e3252b7a7e59b93b86414aaba2fa046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d917cd26ba669e1569f4da92ea21a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96e74f81b56bf34f44d8ed7b31d0ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50796630765eae4cb6e2b6227c412af549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b83446d0723c27cf7a19201f396c2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfec195adcde7d104ccccc1b41689b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc654158c2c9c41df71a69950eac60652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00679763e7d8a3d47954f06e2aaaaf8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425564824f2c3e044adc33633e8c1cee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e819b34cdf68ecc4b397b4945e067355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3299a3b9ecc0ec6b83628f2d1e9a3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f09f62a7d9938888c366f27dd9aac857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35644856dc9b5fd5ad3493672842ca1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdabb7249798f995b0b2f2fd63938359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec03de0c879ddf4f97389ea6dbaca460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157ac3f2a7b10029538a613f9af592c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514303b68f5b417cb8892f13657a7b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081f44bbcdc397565f96da05ada18c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee26d53cf9be80632db86ace8e43faa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c3345a94788f12a7f068a0aa5d28f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27853d08a4349772668e3aec175ede66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77d3438dd3782b29eb6ccbb52b95ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459516040b9e8a665dabb0d9d2ede2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a8d76422ce02b7b0670f0972e68169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21284f67c42ad1431b011292190eeef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fb89ee1aae371a35a095cb86529a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ca67da333bc9462651008dffcefd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4670246bca7faf0641d9770cfe2dded73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5975501bb9a2d7d1ca2793a2bd8d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314121a66161b9125fd4b02ffb6a8cd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0fd2aea1e7fccef43436ca6762f0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9ab35449c0c7fb43f82a3c09781e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abc935aa479cfc4a233d754f13dd7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44ad405e8be1dcab41e88bd07e0ebd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52971c2d81f81d19445db96d3994bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701d22194e0e9b475fa6c79415967df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9f50bea6f74c7c6139f3d4a7085b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d04cda73d0a224a193b81a912ced983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205dabff78391b561ca5f2ae74a720384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894dc5b403a17a1cd45cfe5813b096685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fef82060732f9afb07efc0ed6797286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca2cc301c12c249067769bdafb437587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56ddcf0cc07356a072e90f8362bbb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d28169e11b1795bd4c17ed33e4d03c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4827fec3b91a413f6afdf2196df819590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a5058ec295effe876fa83c86d86be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64044d0549dffb6beb446500182b7ea192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23713cbb7073ea6418768bb6e5a593893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca1d6864ccd44800b4b5f13881cb6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0e4f80bc99d2f3f11bbd5929dce5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b2601d59e1d07da47db5842b8e09d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb37288bc000f9246b9df1d84f39ead97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0f85610dd2867148fa524007ff28f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42c23b2f4209b064f3730a4e3be0f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed79f9d19f0c00b64a18447735b62a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc0841ea9f9d7d1c55983a00990b88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d563823092ee31a816550b3ef98f43b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47ffe5bad9fe4a0f0bd7b32f91ec5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac2b58aac9465d70c2ba72707c8b3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbbf20a80086aeb86e275ba491a5d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee984b67c23a73a47c62f6d285924641106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a01f2d07bb4f98c6c5e4ac32933fd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a42a363f9a259848888f11d3c1b26e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569163df3f4ee36dedd792e7f66398a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4562ec440c569f29d2fe8da3e38d9b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64ba730a11b684be55908d6494db32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72193b1df82e0df26150048481ef8922112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9845f3ff8a599a1adce496832a663eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5c75a591984ece56f83c7028ccdc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f869600d5903bb6a515ee6d078bd766115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639035741e07350d0609ab7dda51967a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3984aae92da6391f61a6880b06bd22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eda53cf8ea5756e4e42d012e3a0bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa134eccef63544ca17531e7943ebca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb5c86e2aefa3dd08da10aef34c197120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba901de3d2e1bf87a82ae25433afb7d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b1dd50f36ff08c92cad6ede6d71fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ec933b58a3385dec9b12298037674123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a8d6ec9d6c15597a43a9067e461fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaee0f4fcac552b0c2e222574e38b41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10be9c502f40f695a287492b6fe4a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6db8ba895675a37804f067c70db2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afa00de0c693c1fa21094199327686128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e46d5e489e3e1ee15a5efa7843c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d1dc98d04b0a442e7b2d772e80c5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a391a14d1f4570fde8e451e7951f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759101408cf0dadb6ec1a826cc8e479132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e16d2ec9951b69cf676eaf5cb5937133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e66185a90a901bd23f521bc7a476b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e1e7e9d4fba7ff2a42eae0dd046a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff320cbb2dcd2e09abaa7ad9734162136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726d5f95e1944414e10f6eff45dd5ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468690dc39b0938fe4b4d4248d17f46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fde2f92e422089cf4d9a0350b8ccb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea171fdd81d8fa5747688f9d273ece45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619a7365267f42f05320f6f196de95d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a302441a37460d0c3931e2dddafa5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca5f818af582327d985b58d6d72867143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24567d83242afb5a269f39801335b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9263389ed474ed2d53dabbbd2c7e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7ce8675f92fd9d8c91081bbd735d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc972b02d7f2241b23de09a301ab40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9abcf2dac1f1ebdbb6f89c6f1f138148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a03aaceec2dfc3b6b61df97b7f70a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137143f6fcb621d53f11cd882ce5bcbe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e3399e559ccaed7936fa41cd4cae2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870076706f707bf1496e492095a439db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97086e281293d72cd1a70b10f71b907153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1447ac43bdeacc1e77de90b8a6d3478154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626cf0ccb35aa36fa24cd8c388dc8ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c21f16f4d7351ed5d85e19d95f84e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa26bb294709b85baebe558b8fe947157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e51f23b6e5a832326fc9093e77d9ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983996f961da18f0a37d6e2be7ab40af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174029f445a2c5cd04818d3f37dbecf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a48a84d020504a8d558036b9ec3cad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f1dd90db5e7183379da0c03684532162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b53d5422f84e6f78656f081988e90a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67203ef4670121a8675eb0dd1d4269e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad602a6758410da745f06f66c20ff7fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb51bd85a67c60aa031e12f263f65db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced65ccec809ca8a8fd6e044e004d43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb22d543d4b56a87aa4784177922c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feda193361beb9b27c02f98755db0ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752fc7053445819f673fceb2c3eaddf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb01480f68fd6217d0e4be265d0ae2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f1515c8f68e53d3089b8a866d8240172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c075feebedabcb2b88f4855c89a3b07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f3f0cd57b040090b3473a17b937f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90244e62703b6f92210d29c03d3c5ac6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb573c9e140f28a769c7d2f977880a76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef44e813d39f24677011fe32557050177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf975a773784df21c7086a09ee0ad53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bdb64381974dea659599029e27978179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7968b0fb60d8b9cd25dc5c930da9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae45d122e590cf82140e613ca7e69d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51badcd580771ab937e19f3a2c6f44e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03c4967c2cc13480c4f9b3b04f3239183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b844fbc5a919112b265f7da1fd1d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276509304fa95ed5266c30b4060ff97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276078e5cbda50e6acdf3ab102e6523186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e16b3569106fb301c431e35863f4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223188a30c463ae33c867eedc2176979188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65711a934401488e8cdeb2e94236f70b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d716b423fbc9c7bbff40319de4c38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb403e383532142ff460c07c1996881191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f21193c846796a4c0532e437b08b6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f472a5a4be1215f1189937aed81ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc3a6823eef8a2bc638d8bb5af8a11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13abc44609a72614021f97a33b3c02c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fbf1ff28379b859dcd0235eb76277196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a08c97bc2fe7caae179012e6f52ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0536330eb71bdbedab50e258b4556198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d32f17016ab22866917148d5654c0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e6b40615b6a51c26cdfcce77e1478200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a725d623843a7131356e095c43b4514201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1bc6b12c1bad9d7eeefdd097b0a1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9d7a6f2a5541e6795e2f74c82f8b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788da8272110502b6868f4f7fe90790204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bd077604960bba25898b2309a2091205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561d8d73746b90a8ba303021a913a26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83258f0cbc6a6016ab7c8320f5bae00c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0bbb0e2a2d2c4f0fcb834de49c955208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9ed1477f8ff59bc019141dd33abb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec9c40f5a6a8cdb1234261de23e32b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff96b4e1fe0a1a36426d4d757882d37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb0aecbba4c787fd80cc29fd9b9188212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371efa32791956c68e4ee21cbe45882213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184ced06f5be5bc96c749ab4de183a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930adc827ba46429a93e1a8418e31f94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fb18605fb3894c610b5dee2b4b560216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d451acb34b1a882f0f008768d1bc142217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d82cdae157bbf41618df39a034b62c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23bbb52cf38958e414e85d5a993e66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931b0e2a06e1072691b5d05b200dbe4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c03eec1150eebe5963c4acaadede0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f378dd87e2f6426d974878a9f4758b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3adf54a0c367ece4c3cf876c4d1d60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dbfa36dd9379dfa38cf75f8d0e712224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c11b13ca03e5f4f010cdf35d7ef26a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67286287950b045946427e74f183de08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203f031aada9fa9e1ee68113d912fe9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9f10f5cd89b5338fe1a3bc4ba7c66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723f99def03340524d4bb31133796ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5305bcf2ac0c37b6bf63079bb09864f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ba21e62dd91a108ade6c515c54257231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b39bb840bbf824514c1d9b2edd00f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890d3d335bb5bbf10bbdaa130a9928f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e482bd8a239a1989d8082989c963b8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d637c3fc898c1f862824942e76c6db0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3824301472cd407507834050869b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a2c4a56f77eedacd88cadaebbcd27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07a2db9b109a9a4018b059df3fbe32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae09daccd4af7420e404c699f5e3bb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68271389791219e514aa60b9b003e37b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273e0f3689ea0584f08194666f38bdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd9a20007fe227a1b180be3aeba312242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512897ab663114905a54c8245a2054d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31754707a3ab4552da90db0dc6569659244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1e45395947756f52a51db954127e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87092b2f9db24adf1caa62734a1d0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d8f660ce5680d67aca2ca42539863247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe5d53c1adfe7080a678613143f192248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b516487c489a903ea0b4f333df6de2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70b15554672408782de70cc3e833fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa441807f0aa6f950f78a90d588b7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a090af28080845db8dc2f86ad60f42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778374374afbfd5074416ddf1984289253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d113ec76ddd4d69a7f4604c31265c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9838449a9154cc615858a83c7e94cbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ba5b1fff1b94f2fd4b9ed50c527b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99578efcc62830b8322471d64933ea3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0bbf15a2785743d5ee6689cc4fa15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867444c70c535d07f263b8a4a5cba61e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd862c7172988177139fb7342e5e031260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8805c56955f2dffa4d56bc9cb006b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e70bebd58ac03eb1ac4b2c34bb041262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ac25c1e1492a814b11aacbbfc8418263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2186f368f2595672dddf9704e3c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0360dace8f5bb4af019a2994e95f291265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c77dca6e796e233c3f64960163d13b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090028d6df967e95443c502199f9252f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eb51cf2776fac6603c1e238b35c38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895b0205a9b9dc294908e1f229cc691269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead55684edbc4b510abf4056a2f12244270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44559037a699084ff1dfce7becf42072271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772eb8e0c98ae960c421b8f8645d87f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2ad780832076cf94e4337bb01742c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b67580db3be2e09016f4227c7d1ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35eff2497f1e825235d7abad9d39a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ebb9fdb3cf7153284c65b356f9a6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bfae17777567eb6f771f3743e12a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2b09608a06d615594ec4f3e47b0e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14631c465c312dbe6e8e4294b02f43b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81342cd6f1d3031107725d86c071fc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc440ed4fc2cf3a663f28a7d7e69b1a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef49b0a09b8f2fd0014c8099b5c5b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa527aa5c646de5af0a08974d5fa23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905908dda262d2538dfe7db780238c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70770ba195886fbff710c34b497251c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6654df8849aab8dd85245b83b47a2e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24833b754836fe5fbac17757dfc0f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ce4cb4ce7d22c80901592cc83ca6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f4fd3c8139f18d0b623a5b06014ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01588587d78f1055cb62e013a08a5733290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439f122755b9c1bb3d1849338115fc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589980acbc0019972e359ddc16ed370292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125ae229c8682edee3ee80e533218db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9f350b9c964ebd1ef58ca3dc1f888294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f050aee9436d7fe70d55b71ce56270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e39b6bf0549a67a72a9dbabe66da7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7362744f28770753b8e56f6cb24a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e526ea11a5b7cb3475934a2354684298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c494bf1c579d072a0d5cdf55b5e05d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8a8558dd12758e60b834c126e6d75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e6157c7a060bbb87131d4c384ea4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc035e3509b34b3ad1ab85304e58ee9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77fad0592b851462c630e3af09d6b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5a79a5d7e1db5601fcae8a7c6a93c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ae26c97d181274d480541224995fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafab0c3f9e9c4773c4389480a2798e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbe6c55b836abb79c446a749b2fa3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a436633d73c095720c31bfd6ea9f17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a573e4ba47b2e4ae5a64362123b6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cc9e7dab5768317e65fb1e4ae4d49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6f79724041f71e12fd4195eb52462311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89daa8f62ef6ed823cefd8e1cc9d021312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334e6558a2e4ab65df17062121ded86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70538e60d4849da2360e889be61e6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a439b7a2b52c67438d84a2659d91974315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb81b33c409558266917a3e761b325316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888629d6c9cfd4698a2065b60110eda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff94b835245f792060ebd69da15020318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d771f21e94011e23c24002b014e0271319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f677867cb355559d3bc897faf13cbf6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10a12720302af966f502b1c8dddbf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ada32419f90843572cc83b652c03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a84c4a44bfbc33d8739170f6c5f16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bf7c8feb56c7b9a1783e8ca638047324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb76d2826f943e264a6ad95f3e885e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae673f8c3a89691b4a8a42bf7e4f358c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e4f0fa89be5426cd0e19bcf58756d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef92cd4b1f8cddd4f21f0cd61bf351328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5461c40ff9c5d4b47766b84c9b8af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2e59c794f90c81ce04490e1d5c809330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253aa70e5c97b669fb3a1242da8353b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569cb3b2dec81d82ebd65c6fc923186332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1f0ed3ec3e544beab1a5e563a3a83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa86101ec1fc84eb41691afd103aee0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d5e302dd6039e0628a04b5d617912335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbec5f5da61ea9834492620f761e97336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774b92280deec090978970b7a900066337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbf51e2847dba1dfb231f9e7790fbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf126bfe5ff370a8b5497696907e8189339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75866666219008d753511a011271e79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019642a23c5465705760c66cafd530e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb9e7ed8f4c12b7505a186254b6789342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aad253a0cb4a1822cde85b09fb99ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cc1ef7e44ff82fcf950bf94a29515344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aeb08d8ced3f9a8eb873a9287cce8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb170c70e55e5688ae3552ce58c03e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9ed7c3bc2c404199e3d47c1942630347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0b3141dd0b6399b25b77f2cd2484e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b60ffb857167a1b1c116377d16977e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fabb4bf705025136828ef1f3067413350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a9d10e6d2fd86815b62ba36724429351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d970b648699c1d494078f75689c12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9817c42d27129fa9e679c4fcb9ab9e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dd7a8a6a8861feadd68bddf6c8c28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909baba04d88b2a0e3140e4eddd4078355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf7e8a097d28384d37b54f29d60697356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9a9e6ea8165b10ddb7c7d3d72672c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fd72df4dc941746d6a1ddec7424f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c11c2736e0017840cecd576c9e2dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16623c48bb89b13b273163a4a0d8d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3f08ae137208cb684c9f9f2be8753361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc6e905c3f7dbea4097d5f2a65b7bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a673cbc65f5263cc67abe2a0ec437da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cc654c8da9e563c58a044ad0b5892364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeebc2c396a7bf039dd8c2d4768793365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d4e4332d845b041d5bb839c7c80aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31c42897f657057793dff62bccdcbd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceaeea29a3bd698cd4d3ee19b1df1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa705fa7239dc30e2ca528efbfa29775369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734e41cc0fb353e1173a15f5887e668370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815834ea6607ef26d9ffc36bb64b5964371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd6078fe73fcdd7cf0f91846b96fd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac42859e02a37f4a43f989c08f12ba3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c3808cef3156928dd0af5ac425426374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583753590fcc655e556165b0cd826194375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7737ba9a72471a319f0d2943748902376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319395ac0db2ce31fcc55808f0ef645377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926c25896c51ec37c0a2084127965c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5803bebd921cf0cc61a0f6f5ce3c31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf32f82a88cea40c41cd61b11305626380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b6733e70cb2891fee90f1030ac759381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f43e57019bb757645328503b6c926382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a1a358159c3c020e9c8e4b80b0d2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1651cf30bb14d9e8cf862558842f65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca8d6e54e58ad9c966e5c39e5e17ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158d0542b68172aca218e9bc9519c8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04d59d59f1d7d7e1eaa75c75745d75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed65317833536d92f8b93aa77cc7e98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b173f798941cd799cf7f2629c9f91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd75fb5dd44fc6011ab04879033796390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ea7dbc87ac5587caa3ff0bf2063cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c644c81113c7e8cfd75236bdf0574392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44a7cb0e0b391bfff2b8e3d30ec474393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547ca314db6603fdea91e1c193cd461394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f92362cc5fd0d19b3e842d9002e6d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183b9070c84e068e4515e18a7ac15c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cb48377e5df95c5d2cc7e995ad295397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe493d9710af3672182a138a676ca6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09056f66c8e6d2632b02310ef21878399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaa98b0e5f57e1b81c46f78ca21a1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a3f1794d69e40d4e6ca20378908bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68c8900e60107c9cc696bb51a07396402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd7da003555da203017afc2ecffcf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2a1fb12d6aa9b669e076d1ad7faf3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0006836ab3d68c7d4aa02a4832a473405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c1669347698919c8ab59a92785d4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c599e1eba19c47ab99a169ca9c7d87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a547510b9ab4eb68ea49c9235e5f38408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b1ec1fc5c4fc8c6edcda9f00c80de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e0d0c6d01eac90a219ad4221cd848410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca15ef73f9bb19d4ba3dff801ff2d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51ad0d6b4e7e84f67f956b26cad377412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c9ec70ce03ff193a1745e8d22264f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb873cfcf5498d47c6d4b983d9e1a721414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd6ccd3a11e95deeb33c6e0ba5086b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7cfee5198a02003a085c11c517ee9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16521745df499f380cf18decd2686b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c89235da1cff44401df601b4b00954418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6033db7c3ea0034bccc8e315c9d35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991198a7ed9b92260d4703a88622237d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacae19762ff7167541f43ebb491d81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc246367ef20a0652e0e8602dd2c3d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db284df0e3b3532647e7dc0999ce758423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249e9341d0890e28a8f8c1849f32c72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66062ebd71752ce7dac0f61f6c446fe2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ce3dfcc8fccd97e442f6dd9c3e762426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba58bb34233ed10a08e638725bf9b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0344fbd20713dc60a19fb50054e1081428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3d9285e755b84046f963355a5ba71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017a6256437fb8315804be785c79346430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0788713df1008d4fdda6ab8297ab07431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37979706bca306e7a518ac5f5d180b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c54713cf6e22f85d19a00de3062f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb57bc9e50eca9d9acec4227a64e22e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f029d0cebd3ea3a2679b37064eb2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81799d48aae95eca9abf2f51ea7a5a49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f998c99ad680002f09c10af5ada3b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501251356cbb94a3878e82f8483d3333438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df380ab4a695a24c33e3f24a39fbe9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477878f0677f41b14ef8d987bc24395440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa659547905b168623c073ecf68a34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf52aaf3ab18ec43bc4a0fabfa4a63f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b91458fe4591695a2e0c831bfff2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba0fe7fc6ded9e3bf8e37ba99cf040444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88248b3518c8e7ecdfbb576526a979e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65cabacfceb2ebfdd31a11b5d6b457446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f665ff3eb91c3dc52b18adb1da9ce7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f816be3abf61bc60e1c72bc5ae0e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afee3562c129c40b5aa4a82891d0ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793edf3d708112d749e7b167218c145450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cc292bf8dea8ab431d802b2901102451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42508b0f66a53fac916e8047ce0a8e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14075aa9766d41d690f145c85afb1134453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef96e7dbe10738dcaed3b4ae42738f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c71b9963748753fb5ff748231d5e65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722050197a33451264c84be9f1376cd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3d3452e0fec8e13bdf176e29449ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642bb221f2e91a93d71ee0d7a4287b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00260c09f42f5827f237e5f8ef863001459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8c3fab3f71e7126363dfc405b1f11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d6ff51bcc5222df36e6d5821c104f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2fdb92ace772274ce1d20d4229c36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259120dc0fb89c4c8d3810a2d13ae7f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe45cdf871023df2e58781ffdf6511c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b88799cc1aa7443aa91f9f465c07b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c269a16620640985b0dfb1f35c65aab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1d904e6c2ca279bbfc836e7e3ff39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b731bd037d92f29647fba34ca64a765468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd778a70a72e4b95e0a81da657893aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fefbfb686dacc86279c56f3988b436470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad44b7edec9dbab89a6b1019ec512c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b160ed065fccef2e79cae9523f3914472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948ccda5f6cd96aff81203e2dbc4162473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7ded98a5bfc996fa80fab0ce6abe9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb858da6e6fe75dbc05361549983426475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0459047572c236e9bbd8020e6085a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdb8418a4ce6731fee3a63f3ec85c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a79895128c15a62bbe29582b9212c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f062f7681863d3466a38fc9c2acc389479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb3153fd99a788f2d34449d4b5c6ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9e9f573119cd0d15460f674b8dbbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c402a27ad0d42c31517d15bc4bd7f75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4528fce0097d355641fa92b055680f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e7b8696cd2b5f87aa77beda25e831484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c0895daa4b362143fc96289334138485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fc63cce235d16c817741f426295b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfc0d9793f79bb8bdfc525283fba81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f92af546e76cbac26fbf66d10441e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0557f0cc0487a90ad0b751e2391087d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff15172565032a6d6a4325f4db46159490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a20a3e7357242cc0ab081f189d8d3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3b04cc9ea730a3f066a64e206f748492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd3ecc372d878dda990976f7aec141493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5d796339ca4acde872359537fb00b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e68ffa5022ef25cdf4eb94d7f4000495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80c896159c61285100ef1be97e929f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0bb86686c48f0802b4d58d94a51e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cb14852cbd063453507928812d552498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb16c92d531a5bb76685da25c9ed95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aabf7f9a727d35ac6472565e9eba5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f05c405e1ff3de12016d6fc5bc551e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6200363b3083143b1c3169aa4576e69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984728445af49d817ad8ee8cd72a560503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22066cdab956728936a4e21c500bdb76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876a732faf92677efdfd8e1ff391b6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3217a997b65cb46565ed1573e50397506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1236e660ff39ee419cf0384536114507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ac9b7c65b31d6beaa67b9fb603390508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c253afa33800db104542bd6613879e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ddb87e975068199249f9618ecd4d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca614b27fc9c07175f8f671bc9da46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19318627947f9fb8e08c3c177943f55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e7abf01cae20a84e5c294bc3c90f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff1557dc952fd79c1040170f2f852d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f69c481a404559ec6507835d1671e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2e912031ec5006e7d38d7ab0410df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c30ba17830b2b902fea03655699ac4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a294eca7f105b10b4ee16db99d4d209518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac9b7fbc333ddf4569b360eda3b595519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7f408d5c350cb3b53285a00734a0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caec2c254e21c5312066dd18a8c9e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94eea4aa169a2dcefc3cc2e6c1aa89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32251ffbc8fd85f88a8efb9b3263e21d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a821384b3cf0cf2695ac2f811fdf08e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681556779696513e497aaa52bca211f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b07bba2f16c6b613a4efe06287b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156923bc348a68bd8be90a283938a145527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf3b1784124155ef8ce3316a530c9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6c6d640ffd3eb30f433b9c1170fe0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c61666d0cdb23bc24851d8a2dd27d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970070382d99c25d1bc84ab6b757ca9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee613015a1812643e0d9ae83f1aca4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e20947c5a7f4d327e9db4dbab77f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aa97fa79af14630e4e0870c06f3bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bf227657e310f7805e03ac0da08a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1604941f81124cc62d11c8d7aac3753536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0230284534c8d3d229ef73ce30857e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77d54481bd08575ff18ed528895f9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad1909822b14b08200409290f439b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796a2e567897d7320eb942608f2466d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943958162a02290bee16b242904e9456541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303ccdefc849177c2f4cbbacff4b4a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c5352568ddc8fac55922dc37a684f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f4bee51186425c0696eb9bceaf45c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605a1c02edc9e0226d3353c77dba2fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bec3b72f8fca43b2292e39798996fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843ad2964483e115e45a123ade25e3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331daa3adb96e2db46687d29198448d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684746c2ee4a939c0cbb940f99e48a43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c0348a562956d73c84a0b2d0ed77f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6139f2580fcb8e61aea699899a3898551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b721b5c928e61f19f30a974cfae7a5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dab7ef6762fbd02205c1ace1b117f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426962cb9818be47721289f5238965e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9716ac3840a1b55fcd2ffa574705cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afae5ec416cca3f5e246eaeb07bc4b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4fc2c09be4cdb317e73d23d1acd32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecc389b772aab93efd3fabc5f547dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5751ec34d4e25d5e4781b96fd192d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3b0809acb80158630b1bcd01a8248560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e656d49c0accf3c0de1d24230a7f39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dba3c828fae6da16c2a0193eae207562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373a63a0e1871b530ee7020b8bc1945563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd01dce4c985db21f41b0aedaa843e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070bc243c5cdd3d3f31c02fc9b9f658565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813477d00243c96b9e8195f80bb73b4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02120594d12fe3310d4e9709c197f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bda87d4eeb5a75268d6bf80caf327568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a96b5ba986d92e23913fbe4356b2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a74f5dd7018013ac5c30b0f01dc9f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606abc80b6873fc6e680e9c32e2bb388571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c52f6275f0378f5f0296cb00fed81572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3602860fa7c5d8a8e9b12f120872d0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7b3ce25087883a0078f77ae9b6bf1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad1592a2a6d82981c01dc02d67dbdb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe374c198f9e917e1e5dc3c97ef4eaae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd2a560b94b3bad857d824c2e5dc5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c05acb1ac3578fde203e4adc769e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81bdbbda97f4bf912386a8d399a935579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1cb9c18919e7e60524933fb684924580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7b7728779b9b9a177924c2c1081c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2d2ff7eb5218ed1696a42eb4a447b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ac3a78d373c7383efb67f2d4a553c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4bd25f5d6848d306ca26d1b79283b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f85b9be96cc6d8b3558e25da72dd6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d78b58ef193fc1b74fca96008b8dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eb460ac66b0c0a515287a926d9663587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40913e364e32fd0d234816c8494bea2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5caa90a5f6652e49bb02c700dd897f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704feb1bbee624858692d3a094b238d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d26506e3f6e3a2a3baef40e64284fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95ed7c8c54979f3507de339d769438592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc3e99af982262646bdcc1ccba70a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbb827d19ac953fc10d9abc3151366594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61172ef06ce3d2661b6cf3f5fffa19e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a94336fa9dead7ba54c8df4361e4b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035564dda7ded8398a4f82b08f1722fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445552fa7ccea222a837f24bd46bae6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf59643b590e64de6e8d7c162b1a152599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7e4f39039560984b1387b11324398600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0e7fb9f4c7a8ace5ac187b0f1bd23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ab9a54efe532120915f7f480c8347602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2893bad968bf8b2ab1fbe32048de09e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8bc8dff91063278f3eec24656e7de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746b94bc15db0b3c51d6b31691d7070605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28938b594333bd90917e51c100914e05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa09f0059a8c5f43efe5fae39ad2b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f25a2d2b3bf46503c93979cfdd21de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596b67a3d8e9106c289b894f0bc0833609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f11f403f565aa9989d24812f2b82f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e0b5359eed403de7c8a0a9e1807cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff1c08d7f1b9047c7938f7df1150ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2292705890ed2912f084bb4430b9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e828e4b9c97601f615e5b8f09ebc41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f79c51e224aa0bc221ca8e15c057e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de09fe6e7991c97c43764d82557011c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9249eaf7a318aac369cd3a87aab0436617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad5604bb3544b4670f45def42bd603618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3ce7a7bf615dc7eca21d3e2d48325619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e37b3a7165d1861c2c0666711da22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb66e65736aa4efa828b03b52237299621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33150992af7fe056301b61ed7be8bb6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672719c3dad4bb9ee78cd2aecca11ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a54278020f8609892909f91d9d435a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeddbe80dc24b64b96e94b2d0c6cdd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bd05803ab41815607fcfd1b25deb2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa23f9f374ce66d712d8d19cfb14f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8147de2bac65d1ac701a88fc2470f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc309add640a87fe35edb1f1d07f6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0017c6dd9e36a199cfb5d3aa933618630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e247d73835589dd3f13e83e532847f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470b2d2a35da02d8c60b0dfa048ced2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492b4daf2785442fe33b43ca30ebdb1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8129078ff3bf24088adadc62532ddb9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420e2895887d2d0c5edc63a060011aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1903e3eed6218e9b1e170f7b0815b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d37da335a69951d59ce0bf9b3b9b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264a1665f05a2e7e8fa8ee63d7d026f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21712c844a075f0cc07536247bbb8999639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b6bb9188b30c5cb0a5e14d95b23e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15957a5e9e4ba5f16cb9adbb6329acca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bcd2bdb45b712748c13964a89b367642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976da541e491a25cde4eea4cd6549c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24928436505f5fb3d709b07e0204ae87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c7e5f6e57f2a2fa4d17243fa88506645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800259d533035a6789302301949d6c56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd413b2906ac525bcad6d928c6e0f9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9cdb9ff2427ccec01e0209c2ac881648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72778b442663fa4a570fd3d6472cdac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fce5c2a8fee5a4195674b7528d22bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f4d237983a4bfac13c59448beaf53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b33a8e302507daeeb027837430dec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb1629466ad3bfbb8ffdd67a6080e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef550e96d0b0e2133acdce557712a014654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0787f0b2661f133c7a969ef053220f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc362841364f23cd8364e09faf3e07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972c7a61cc1f1a2d25a66a641c2e3c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37758aa5c6f5b5615bced8ffc3bea31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40f254178fa5bb4cf2a00d93ce028a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190eeccc66a8a200faf889db867b12d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212b84c4e0658dbb354b78219638b82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b5d2ed8845d2920de9391dc77773d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7eed91820f79e5efde5e415df26e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de409e8f23ec6fcfcca2aa187d55ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc78c65c689aef8fc8a9a257296ada665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997f94d385152f3b60842f5d11c8661666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01f45b1ead0d3a62e26cff2b17ec3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fd811a16cc602fc20b512c7a95041668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f36a21c1ba5d37f9c136e1aaa92f4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53320db6173c5b8acc27e748e2cd8e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61867d0291d911e1cd6d262d61be33a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0ef52d7a1e06a6cbd3c7069148fab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930747e0677b56998d5c33c742531f9a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641799e7ec25054fc512212b3a37e14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daaaef8353f90012ee72bcb685a3b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4e1230e1724878d2d7c783fba4ee5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c93c41ba9ffafade44ad866ef9f660677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4db516196727d72b97b11aca5661d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a8eedd520d6f5fb235f47f50d975c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773bc397b1e45f74a98366af26f8ca1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a56843e26c3740eb9938931fa537f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33357876a5d05fe11bb4fae2eb9bd9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd1708e53ab3c45a4f23c0351945e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b09c2a5861da1e070a13855b2119cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69886902b64fae0ff2999d84bda1dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283127867e0af64a4bb87d237127363f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a338cd4d67601776818a6e339d09f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873298dee723ce3ce030d98b2627fc5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efe781a0e1a387351803c4fbe59d7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13be4b75ad141f053bb1c338883d0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6df6af6ca525f49c22746e4fadaa0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4b39c6a82964cd958249829e18bc0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40eff989c45480949f9c9d7669620f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a3ce76bb2ef33ba13ab8e5ff94d27694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc4a3dab281f16832c0ce8a49ad4d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dea01da7a363724786486896f765d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914a7e791bd6d47eb5fda103792e171697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7f9c561b3cf5a7d5783babddba492698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4689c8c59d2e1abc99d92f09bded76699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147e5fa9d2bd5bb69e4f094697c4a35700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b2fc9b521eacd64b3aad59b86a8d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7140314b53eb3837702db7a474e1de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ea836b4f2c74e13c0211cffcfe55f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8d55dded9430e53f40b05acf359f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813f2e4e2d56446d2d9dfbdfea07023705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba56f806c8438f8d8025a832676a022706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0524962b719e77d9b174b0e76a6a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea12a1278070ff8a540b9e1c696330708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb954a121d399acde7ea78800470189709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f3e42e5cdecb3d69c0c3608c10911710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e498dc4c8c5466242bd214d4953bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459821599db5f4e770d0d8b168e1c06b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd27afed3f0a1bee6609cf37c25e0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9209644601fa096e6896538fc1e95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021d9b2334f95389f340dd8470f5a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7bb8946ac87abe3f61baf32ce05fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcb0604739fbd12c577c3b76b6674f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c9286a4de0e6cb15a37bf9de47353718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02c6f1442ed629bc4afea635bc89f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c52ab10af87e60deaedd926c6f79b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5db4b9eaa988210cf0dbc7313d3fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57bf816526ddec728735da908efe6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac688dcb8da3d655b9dc04b6bb63e23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d198939d09c7ee876fff295c4d05665724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d57983fdcf14e5540230577162a620725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798ca4a0a1c10f16843071f1bc3cea2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1967d765d3f6537d932d2120992ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a05e20117001f18644b34a79a4089d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eda954c08abcda3c26cde7e021b8aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2455b3f13f2aacdfffb495e6201ea08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd70915d9c04955a4a71e383f111d9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb08a3719b65dee8288aaecc514b11a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09a886ba9e18bed4332c3f7e86b020733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b4e2db935452960ba03b4f54e2074734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e03124026b7ddedb983d77fadfb4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04284707b72d664462b67ec673fc9b90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aeb7290dbf672b0e181d266445a04d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885da209c19bb390ab0240936238d93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ad4375bdb4587d802c7be1db74009739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5941f08778e00a3d3f1bdc134aebc8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffb4df4d1a5d505126cf868f41b40e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559427c5d6b4bc088de64f09fa7faae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29355925d86f2c2ee3e2c609ad6e6bcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737af11b461cfaa7b7b438d73f4c9810744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5bd3a3956ee6756cca9a7405c3bc4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35547763a0a2bde381b7a4d887b49777746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8145c3f44f659f33899c39044573e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef8f355c92f8994b5dc11b070bd657748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d624d997eada68c819774b90e8b1a20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6563b20de5aed2d782118d7c3987f12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc054b6b62dec1d66d4299e90c09c2e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff594a8e981585633ba2680260695c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a68e8cc8cfbc4f0c574a60be5f22f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52747882cf6a2cc37bf1454b1fbbd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44eadefe21381fa588560833caefc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46d442cd464edf7704f24322fbeddc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ac2b3d0c10e6bf47a0fdddfab55e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468132f337b8b159bb9fa65de290a22e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd48dc73b8b79cb324d2eb5ab5a8fc7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>