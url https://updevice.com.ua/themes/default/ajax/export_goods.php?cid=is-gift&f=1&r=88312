--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c1bee4da58d53f442ab72f86bd8d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeab46b3126a76bc14bdc2fa75b0ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0828a8d2c8925ab378797009abc82873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40851ea2c2dfff6007da5e3b3e8df034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e1bc26b22fbb8bfbc1f25a20188115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768424edaca15247977ead22403806996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d835508d3e34d6b346fbe53dc6b0637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d215952b4e2b1345a6d490d8974538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068db0ebfcc5be74a4934ce5ea2ff229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96b4b5a1a0ca4d17df8c3f9f252f6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd563311b24b814d97b0e4714fc392c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32921b59299c9a64d7928a9c642a0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aef2dc564ecb1ea7bc57efc3eed37f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4236ab43f47ea57fbcfc9dcad2859d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9f56ec6865bde9dc04b5815c346c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1009d040a949f4bc09af7d00e316916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140db2cadb0a8b342b2e27e49e61000617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223a1d3d896721a5e69338da4aebb0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b494e753f2098671ae510c3b2470f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c5f55258b8e7ef7d7060b875c4db620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd61b060a8e51eb56437ffb7b5eec621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118f21cd3d24c4b5fbf3cc3ac7424ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8640fc16e1657faef38e8109a2e83ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefabba3c8c9d34fc6762170b9b7fa4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cb4a1e6f5d34cc4e316a64b36173125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfe7f74fd362d8e2c8ab95f6991d6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbc4098fae12c5724694aa85b7928227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef883b6f4eef1166f50e784ab7e88328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086987ce0e04690af46cbcebd7fdda0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c579c55418d387b0ad8352998e4d47730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec952258934dcff52b8407ebd527ff031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4061bead5523297eb24a24afeda210a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bbe804c09d05f2dbd60214347d25033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355129c3e53ad6c8a4d55c8548e06e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84b25a26027eb4293806d32b35650635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba983d92fb21ea87584b71afbcc9f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806e8ffad271d184b3308523a8c786037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3841d762998987c0f65b785c7b2fa1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f2496f4f60dc605a473905d726eb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eb29062d2bbd2fd03bf6f4583b32a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae4b97047856d7c0721f294acb09d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775f3a39d9f2cf9cbe0be619b91a4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2b3d6170f695cb36063a8aafe0b1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b2ebf111a5f78600e130a759e315d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2066dc1af1d60b3ab951930c51ab845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d104f726cf1ba58868ee6b9f0522f7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e08dd23cc7c2948e91ca679b40c40447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf973b0cf9bd41df686a0c69bf39acf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9529e41ac1ac06f5f2f9aab3a53e6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3db42e3f8287e1c67b8f073e3683150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26149468b91940161db70b8931047d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723136210776283d91406e7e4063f6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fae2df34e7735ec9c4994ee424fb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ee6a1a454572e6348ac691a459ad854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7c80a2c7aadf9463598e7cf214ef255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d531856584576a4df3b6d48a090539856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e757240ea79efe222a00237711dc6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfe94232ffcdbf208073469cf3241558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d5f109d221256225dffbb84e74d9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d2bc8c0755cdbe61accbd6628f54b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c1c25f3027d77b305581f7ac705c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701594ec182c791d6391f9b940d32af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f000a6616346336a6d134b301279f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907688fcddb64130e024f0dff92d94464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479bc26fc02c77a97ceaa257b66dd9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79120affb57e818b3e5da495668c4ae966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecafe30ce9ce1112be6271779c8ed1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8843fc46045ddb7c701125e090149e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c808b966cc2ba9da995cfdf5e89cd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa9fb1fb561d1e56541e2f39ee589370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad38d7763d67949f0abb1fa28298c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311085594d4cd9e4b21e672408e9f3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65816f34aaa441c4e047845a7a199f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726ff9ebeab9794242141f4bd5ab67174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61492011aae37296e9f2ac80553b14dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe83e3a0e0de590416656b97702af8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e369235e64c67ed31c55d212bdbcb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599503d358ce851424e1ecd200c6a6f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5de96e89f3a95c136b4993e857054979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb01e9208e697957974b10d39c5759980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311aa19df034c320268ddfa7eeda1c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a993bd2e57cba7a0d2017895d345f0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5df24921f7b280aef8af8458ea11b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ba901eb61946ea37ce7c6bbeb36a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65d16994f6307c95d4a28684fd2f9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b707c70178688f7eb8ed2f7f0d1598686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09b4ed5e0216a0a4dbdb23a96986fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70518165b58b5df80e86979177671288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4fb65c63c2cdce0b2d11a9297822e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b39b8e6517dcbb0759b9e7e0b9add490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b43fe6ee2e3da9b53f17ca6d67a7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2635cc46e71c66de4face11f0d05992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6abc4c176ec31b060b506c524ebb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a987af56d92e3eea92ba9b2c5b53c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351286cac4bef9d8d0628c3ab5f52a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae4acf7b02e35f53e702cf8f80282b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962e6dd70b36582b18200175e4c23a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5d055c0d2e0ec25fb429353efff3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f3f01da1393bfc5d60018797d77ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e37e4599c94420aa8a6bf7ba6c200100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a564e35d5211de8770b13eff964d2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509b20fffce01efd86f5b4c13ab9109102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a4fae64a2cdf6c34670dac973d658103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf126e98a7039e17b4376a91026ab653104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223a36872aa3af8636dbed995af0460105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70744792c7691443cd41ed70fb0c8feb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d438f42b727f3fdfbbe835d9f684993107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5577d1e58ceac04be29aa94d6671197108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bf9d7059c39af41ef9d79f3eeb49d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014070f17e2a9909fdd1dae8dd07fd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484d3848ba62d2aefb2ad93476f19c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af925668b637993b34a63a05c78784f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1db0f3b5cdaad9594446f2ad2aecd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1dfbd066163ee72f71d124152e1f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f980bf110da8b452de4628f8c492dbd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459979732e29580492efcdae6079fa24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92134226d148841e864e2fad8f9fb38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbe93d73b88630d33ba58ef4aa003a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b46154e60877fe92cc458c0eb6dcb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839d91cbd243550af909e95d5ad7dcd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894b33ed1d3f9262428f9fd0f063385121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c0259ee782456997ee739e02cba52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc9d04b4e3d497c9eaa16c69d8554123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493fab04c5a946a3153c7ab889ab3e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d6f80f381a3ffbaa71c04c8bb052d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5840ab6a7cc2e203d6d1bb11b58f99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caee47174cd350c29a8d88ee41e5ef3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b681da0b8c98566a1d8169d0fdaf3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94bc4d44dd5d80ae77dc13d6a5fb25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663fd4790c264fb634472115732ba3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7153c81bec93cd1b7fb5cfa1097941131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be26da1c3742afcda8b707c0be46fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab296d38e54fc90485aabe509d2741133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d647da25effe97eec8676bd3c3e91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b162fe69b528fd504e0383b307e9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd19983833adababd5baf6a48451e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff062bd9675a3367726606753bb0c246137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063306c17b086d11d990db123261220c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c45c386271baa0bae8c1ad81586dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa46997e322bdf806d7758637052232140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfd9721f5e1888184616d9fc5e71a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e254b35ccac684ad6af161628da871142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359756ac120df1290e48d4d144ad37d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586389a79722b48a6febb6a57fe301a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ea13add7800c77bc45dd1d0b4aace145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8592dfe740ad0ac6d0937c1dc7ab23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807d80951afcc1bc624f14bde369156147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a597ccf6c6d0f1ddf02e2caceb92fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea7871f4b9d555735f44fde842cfe5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05033fb5fb79cb9c3aa5451ddbd72d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c97f4b0bc4eabc17182b192d0c386151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789e9db0a1bb758c6e10a5adac02ed9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5f3da544f2047a2e3825fd851a631153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6d174b3cc31c1efb7ebb7cbdd8a4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379a885bd403a778826b68e1f421885155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200168041278d6d131cc2d591f5a73ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc006ba80a9ca0d8be47bcf45b484157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c44eb50b8070fdaf125e7b52b792d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b51f2d81aa780da8b5cd239260e54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a470c736e5850db97896832c84495d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e069a8fef5507e0911f8b581edf43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7745e4d1b0b3e1e353fb826cada72c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bd9923bd7baf9fa548c105d488901163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705c7e660caf6aac4fe8a6124e268a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fec771974501af1e3dbdb4f4144c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398d913ce2d14743c3f64ab7a43639e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfa02b84d5c555a158bbb13006ac81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f843af3a06784db73cfe4a5585e82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc284f7cd2afe503d99cf1369014c72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48c99ccbcb605d725fe4fc37aeee09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a49b16bd54c387a8ca53a4123ef2cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682cc083c37d6f5a4b1102624158ab6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96153cb695b8e16e299626c38c3dc12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907f61a4af0caba465a96548bba9a96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01905619cde9d0da223c40de28f3b23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce157dcf6d41ef9c2a0b3fc80125b84b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3182a91961fbe64dd5a501f7e26fe4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56261a90e37056b40e34d39fe7ab76e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00f65a2c36356c15dbd853dc826ef4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3684bae12fde609ebc46c90b8020e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1757e46f2d5714aca98890e577988181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e151e70dd94835ed01134011b6965182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b89e809035b3ea74652e4ba12e984183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfe4d2f6f382a0aa91ff498d6d0f15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efb927f711d5fe53fc973832dc04a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee457a0387265fb2ae03f49c4aa1f49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e01b42a0d28e2dcfe27e6af745ad5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6097020e0177a2a90b8625b0dd32de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5836dc954397195c6b13ae875971f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88865ad9aafba0605fd55d41ac63b18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fdef34998758033a122617fef3d64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0620b9cd6e9e10a930ef4f3de93b6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771d35c7550f4f5a3dda2eb904c83af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7b738701fa8046fce327353cf03af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18cd50dfaecfe2020ea79813431fd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33231077b7d727fe40527a7623262e12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fe589018a6141747739d1ce398ad1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c854a3e6730b12a74b119c2ad4027198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274f20c2b77f4d5dfcfce2968c1ca3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271550c9e1b893a71a159c8523909b98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afc8ab52137702b6fc487cc3e74c8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8505cf3d0ef83765080bd65236b1b2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdec2bc0556ccb1d17a72e3cb7c567b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009d15b4f44b69fbf62a8dab752bc5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42da9e6ce61c0a99c8aa3988a33d73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737be5e4d581cfc9a6ab9e66288119a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70c730d3d95d559753b5dd087bb8da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478b94c2f8ef4c36a568f93f9e7c8a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c90c4e7cb96f1bb49bcd29520fe7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb376fdea4c55d1dcf996668952539210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237cd4244a1f419f61fa21626a22dcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab705bd1856192087a4b6d56f913f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4152fc5b5932e967d32e1f4f2681ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b9d14debc4ba47644286db3722959214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3c481c6674802f205bb3a5b1d27ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577e4f46577475612ca959f1c8ecdb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6bd6a7f13b1be55e4174db446fc0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399be7b276ce1f9211acb1272eb9879218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3264a4e15677dd159e5247008f8974d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae772d930a7626af6098db415340771220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da194ae360a8816986ebf7d9bc7551221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f33cb4fbf6ada7c0bb8e8922dbc92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0702ef89a86565c38f5e00cfed3b73e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364df391ee28098c020a46a8a1b932d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e15bc8c556a6bbc2e9bb466ddbd343225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7631e4f2e5803edb1fcea6732dce5af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb9647260425dd41530ee13b5804fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fbe0666219e100392295d17c8bf7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fe5f8566c17e58e95f0a1e9d91494229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3eb09fae0b39b341dd087c244b539230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468f975b2835eae09f6c2940106db51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24894113876d18926bbafdf4e5d31c88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563c14114d48cc4c486d2c2b463e513233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba53328849c47697a955ed6e0b94b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa537580554284e5c792e9fe4c5010235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba06dc245db168486dcca8d0798775236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14770badd7853714911171771f5e0065237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91de1e284a0a2fff7cf2ac496404115238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f7e27652a01fc21ae5cae4838897f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa615157c75f572b56db5fdd5813bf4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957f4402ed0e4c94129b5f5c4832d1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6a21cfc244a2dad3105f09a93a2cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b91ec024151d17a0c94a1e768fccc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f91d9b4a83997223ba6d883da5f15a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddb1a4d0d30bd681f5d12b77ee9d3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bd53c6cbccf4799daae23ad637ef7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1840ea8254ab0006f023c72aad13d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb6fe96d8c80ea8ed71690a05ce4d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2dfe8c60c6552a5b50b0ef2eb92b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fae00be080aede4cca7ee65a7dd97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6666cbfae7014313c6f4e1efc168d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0d89310f268eddd5fbf66575fa497252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae7f7ba77ecddea184ddee00ae67b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfdb30772bcc0dd8147a070d21abca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bd1cb7873d3c388b93af373041ff2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043269cceac6afbc9fadb67453d2a10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda598e46443da6186641ad2c8d3d56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147356c8760df621edf367af208f5565258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5323f48b8e5c5c86bfd07453685deb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd85c9b443703f7d97a0f49a4bba0ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878df03d00ed52ad795d8c437a1ac3fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf6100daea11632f1ab237a686eae2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a2dc287c53bc855dfe15b448a1a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b70beb08dfdf77482a4f624c79af3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0a857d2210b94f73b2d68caf6209d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0032b190a725f3fd17ac653ee4aea6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a277a241a08ee4ae17a9a2c612c01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6270b12109f07b898cfd2e11c67084268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf78229d248086380c44627f944806269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538895631a834cd820e383d730ca4187270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e852655c90ed76af48367fdd5c66807271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb1af1a75e15c7a9f6629c544b25d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7dea291faa9366b4dd9dbba229bd5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf07c1de14d604a74f62d8c34d14e9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09dfb8d3115fea7a330192261f8ee5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c94b53ac16f4448bd907eaf10ba741276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b0e22cbf7980e65befb9d54915ccc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9e7f823c988c17747ba07307282c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce1e840b2a02ca0610b18904d15ae4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f44f02125ad8b35d908572759d125280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720643db31889970ade9c7f9df46d5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a6a3de4848d7a639c9b59182d3265282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93951378fe9f1ce77532ba4dd227296f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2a713699546e1b4954dc9a1d1126e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce2871dc546d9185869c810f5ab28d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb0cca07c271cbc292e8d62d12c045286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19582d5e619752362f11a22484b71c53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa1b2051b31d0c8e7ba13f85beef60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44395e321fe3123ff9c1c0c8fd49163289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99132945c191be995165494cd1a90270290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91ad89eee6903f8d4e76afdd23cde5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43acf646d804f60faeba89e36f39289292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f6e3004651371b3387a22e306e9a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ada3b22e7896324f680dfe7d97151a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb2fd6c887a5755f626caeba80513f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18135ef72564ec5d19fe16c8fe2920f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4861c0ab5cb3ce8d17613fc8cc1a29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccd67210c1a027f0ffe800d540f21a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec78f1bbcfa898d1a3a78975b6b07f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cd747012e49507af36c752b2bd10f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05da3055463d0111ae58f50296a8d9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdaefa5cda99d987bf84f53fddf8af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9d978e04230dd86980f5c8a6d1314303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929459088683d11e97b4dfc65dfe0d2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046469109b8f49f04ad9ade42b08275305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8872995ccafaf76af8afa87ed329d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70702fa8d86ac18acdc7b0e4fdfa63a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108c14b71c0ac268c277c366894ca92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ba3eca3bf3244f2fd38d0994894d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ced40ca08736c29a44fd1d64f23f1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93ed7ab47d74d2f66251741705e121311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bb01b0d5529f6f3f5ce31d1995690312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff85dcfabb9a3f8c5152b8e16adb6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7c1ebf01202049617f762690ad303314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10e9f53e096724550527e6d65bd4ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1969b463600ecb676178e862ad4c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82682fdf8e39a9e381030f7427da24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31533eef11b4ee48ecdb63f422f9cde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b2d6e96f20ee99926cd83c988e86d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96550cb06814b0ffaaeda79a4702680a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce695cbae54499164c17e58dbeaa0db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72902636ec1f74f6829154911eb2528f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb472c5a39307196c1a51c4430c95097323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5cce154fc59e55e1f4ba4fadb6cd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37d799ea0151865edc0c8b28bcfbb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa751736e958d32a38e8e00f0b11410326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e38f3e9dff7bfda52a4c9be873809327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf620226484e971b9958aba6d91e12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07464b42b43dfe5ea9cb635c8f4c8918329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a471c3fe09633a3c9ae644ed1bea28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a4577bba387e33e7522ba98b2940b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67f0e68e8c98ad474b67a2986e33ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade86031ccc52b6d853437f9a2c893c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275427ab29dee2c7a0a9569ba5e18ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780adff7d41f625ffbd931d02e4dd17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4849f6a54f05c5f7c38d707c1faed45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef34660ed19646f4cf0189373c14b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6ed5f878fb0ac173e6e9bdf4375d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79af748b551b8d90aafe5043821c78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2f8ff44016d3697dbb8b03770e8cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb763becac4b9ec79cc6853297265ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37f5a1c0dc4976f0a8260687fb0e7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8611141d2901899e2072037fdcc061343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3191d54773c9e57d3c244d1c5562a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15bf39f42f1576f5a4355f9fa29534345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657edefd0b4e4aa536fd914694ab7019346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b7c29a457e25e53e4fbde2295a563347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f626e6e85fa1e1fef198d214b8e276f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3bd37d2d13baeb3059a7938aa6f68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d540020d078473d4ec47fbfbbd0d685350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1a1419fccbf090e960e299258f79e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8487d1545f124c30c321d822732093352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf947c271e39d2ada535357f3eff48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0cdbb7715a27776858322acc4e6d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97a1cbc8a17f70730a455e459c56d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717366719f142418d9425b73fa504386356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f31f8f549f80d9664dd2275107b937357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5966a716e93392451e8144ab0a359358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78fe6ffc78d8a3aa70d8aa3f87558e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f6fbfe646773b2177531cb3eed397360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182947cfc72ae37b7690ee3fc893739c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779feda6df73f0f451f80c83395ced2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986c1b33beeb1226336ca931b92e847363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d4839cce1971f626f42fc0e5967cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa356c01fac214e5ac2a1e54794775b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977689553a39fb7057ccb0bafea5b7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75636a8220c97c0751114b11b956559367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab385c9931168d9e358701ddf6630b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b546e0da2901938dd1ded60e352238b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e79e97fb6a6dbe865cc9e22cba051c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f06b1f9d665a410f69a7fc8b35c80d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefa17fc4b20f64d840679d8b888be9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c90b80f4682b5031f6b182ef254d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb660881dfce1c09b0dc2a3c18c874f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850735a3bfa94cb94866336c09f6df92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f003eaad08d004d2ee0c79dd414559376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42427274653f1baf922a3784a834f08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e22c757eae54c09871c9ba70046e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ba1bba691c4bde8b770ba6688803b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25390f714b57f94dd2f1f127f649aa49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88414bfce4d00354bded7b8407285812381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a8203b391f350ce9e2b75a8405910382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5eeb904992687e3283a0fe0076d1e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618f039ab648ccb1ecb559cd0e4aa7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fce0346aa14da31cceeede1677b2ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3198ba00177677b606dc660fdf7bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848c77a30073e6d159a82d67051558e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c27a885fc08126b701da62777275a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a19ba6a675d200df56504e54d75c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c66982b7644d3992448d9e5e90568e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28400430bcf1b18c37d7d2d1d9f5a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791da14c926e4a35dd8c8739d6ed947f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4830fc51210c93ef4cf06ee34a10174393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd07578e09e4722df1c1871d57e42e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db6e09aa95fc932b6cae3a680aad4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abf00a5767fd79ce616650fd01705b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c1a75bb77ef74562d89196d4491ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d5d62e97ddea60209275e0147e958398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a67ba981fae46886cb95816c469318399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426faa60eef0505a3748f91a20e531db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a1ea105963b63455a56e5e4914d2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ae593986d677558b867d63b53ebd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e901f16022e32ee703683d02424782e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a738c404502474d9f6ff8376b73e9d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67507e0cbf9872396de7954afd31392405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4fb87b802879b38cbaea2abc90f40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59baa64b1f83edac0932bfd50fdb0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87358ac2f1a384f341b426015c704eb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8849b1abc70a99aa2a48a8483047420409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3744ee046da377a4b3f4fae3a08ac8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c190bf9a82e305b67021d41ceb0efd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38922a4f83af2311084bfa9e78781d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c73238d6f01b6f943ffdfeba28ec4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5b822b492c4d9d9153dd7110c648a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee54640480b29efaa27577c9c9f6bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d781423b90d70c9d612fc52c312c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caf26e85ee3b36e4d4c6ddff5458c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a9fb29e70ac1fac4993adb8033019418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ad0a842d8930e53ca164c63565a1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86482c8cbae76dd7c1dd1665ef2335420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05383e635b6fcbd31c75f54377343171421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e887b9bfe43d21ac6c914125454a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3a4243734d505fc4df3a49f0b947c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcba570a90c515893167667f2f4ec3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e471d736b3404abf6a95f82b3e9b1de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f58934351b4fec2a9bade012a879df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077716586520f23cc4c46d5589ae01a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef747c4662ed6f488a776c63d5a80f80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee7db710e07006f571495007a01210429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a1bba74377edc60d40bfcfb3ad5d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac17efad4e3422739bf8c6fd9bd256431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a7253e9d29637e478874effe02f2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea81286565535f60c8162f22136aca5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcafba691190d49a93d9f60629c106a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3558f33f3d1529380f97b7604851dda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1fbc5f1ae2e1ad799258663a2cb3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeca931769125fd1f8b1dddd47a2dd4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b222367a53f7259995d943be7738c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b723c8d1433a87ae7aff3e6804c896439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b37fe7d698483b4af04f4906b2e829440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731ff28f5e3527294bbf4a03517d0c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd99a0aba3f2b4420f83a64bba9852f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc7f7cb31d0fb0aef8b5f34adc3fc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848795dc596ba7db8364399b071d2a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5db865b2f8e8781436775e78d5aa2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4e451c1cab105c71cdd4fe0ee29a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da939ef0187ef333f93bde12852ca9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fe263105f789e3865a2074e43c402448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e61dbd11d45b822982c7fd61ebdbc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e823d7dadac37d7f757654230b93dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe981cea59328c04bbc61483272aa5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ef0454afd84adfe1d869dac29f69c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f00e1f7caf290ed8c472592b65d8ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb420938806bf8152901d28c1033ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8e6d460394d44dba53470dbb9da2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552f89799f249c9bd076e65646fbecc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9c9b5f50d8c27a01e6d6eb5c7fbcd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73798c62f3b6850894ab029c9d4308d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86de6fbc26570af845ff16d95696056459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b3a7da7a002d0205e760cbb09a0da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f809c77e15e8e26661daef8300d62c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebb0a92963ae75d28fb2699077ea8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0821a0d28b3965ceb97fe1aa6c87b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebc1faa45d8786990cc5a2e840e2b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041256db40613db819a7203d485c30d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135aa35878282a3b8d72033faaff459466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f4429cd339a86d2b9dd2ea58a9063467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c580cc00d56d111e77e2a71d56dfd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d03f6b40a11aa2c25b4a1284c37e8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc00ece46397e4c28774493d0d9c1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6672cb3d3116c1c95c80cb6e9ce65a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11908458712ad538d60eb62abfd11878472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16281a4b7aaff52a25f9428f258ec714473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7fa5ba12bcebaccd6bd8ce3b1e863474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c0a7cef546f8a1b52ce971bdf6968475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e005ed9f808dde4a0216cbe390cb1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafefaa2bd31b136504d9dcca58146d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752d7e180fc1f33edac322225f7224478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f0a9c098fa560e57b42f229ad46d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beb07ca77f21096df77239acb05d6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eeb399b3a673880d3ffb586e86b88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58f87fe2f2b92d56a79c975e16622b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77288be10706706b398f4425d9db54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ee8986f3cd189be4c1900d863568d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b30189e1ca0d5a5dd4040d51f7704485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca1cea8a35ada80f646eaa032ea776486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fc1468342a1ccbf1b797b91e70737487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78a4f4995ae3d5ea1ac071f24d1215488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321807a9c12cabe818136f29118157b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fb956268a9713e833fbfc018bbb2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1d181fcaf08157751ae2f777c853a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768012dee3987c19964d4e9dbb63f566492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86fa38d9312f6ff5672b89630e4aec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17c4204b4d8ff8168f41185df4105d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9e7f306dc1ecb17e95c8e13c2f6e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f445aaffcf25f4ad2050061251e224e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd1c0131fda3059c7a896485a4a571497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab35ef405548b8234500cd3b165d5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcf43025205812ecf914e007769465499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe47e3bd2701c3f065d1dc23a0027f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fa7e2e6be3b823bcef14183ba228c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcd4f661719a2c108e9290c87e879b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dafd1e55ef59cc1a48a3d0d2179b07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c3a7c152f4afba25f791128fef553504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3d4696e7e275a3f075348db7ffe28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ef3b81c749b9ab2329d1278be438f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e2a94c1560989c8b65735213a5a87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f316993f7aec688ef626186e79ccf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0d98aa6dfe27ce27565aab7e78417509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a38fff1c192dc1001d75657f488756510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4cec5209f72af51f4816d2e8b2110511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60590391fde0604662be69a1fa779d85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b696ca5f1c188d61814f86804e1c7f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235fbc89061dc61f967a91bd9afbcef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baaee15d15c396e9fb1adedf82f62e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19788d6f2f81c801e8ff6d497ed517d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aae10c0bec816fe5644b22724d4f28517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6c06496976306594554006ff34afe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3459a7ee67c41862e2f48772f94af92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f68659f940039780e6ecb137523c2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d8136ff26bf9700c51699446eabeb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36607bbda802dab756a8bdf4ff77dcc7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7934007dad5bedfe385d2b5769c326523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222ef27bfda44a29fc4615f3c1ea562524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53251d3171e8c556dae2908ca566834f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acf8d4a2780a91a3dda5b50b2ef55e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92503bd9588a2823d1b918f462d3c625527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957486cedb46d820ef69cca18aa66e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce990d4c9d56efe36b53f9e12599cb9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa84363d2f16ff624857d3436c0b32c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a17d21c923745724932f565186b75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9e8640cec3fcf8bfaa22454c9ea57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f2d4a8842e483631d8c657eec1754533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1da43b4b1ba7a678906519ada583a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebe63a5abaa3e5a08dec7fe58f74af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288e625dcea9fc5119040e39815c608536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106fe44c7f4775230fcad2ea9c95288537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f068fa151632f855e502fb3b2b3a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73e59f9597078162ffc3ce35324d3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab221fb39adbed9b76bf124aa78105e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa63628a03fe7881eb4599fa50f2808541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30a84146e550a46c0f39ee58174106542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f825d027ca424ac696e398eedb6cca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7348b22d7968bcbf5e18b9b055d24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c3604b30aa1713393e275c9cbe99c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c1a10493c1b59782a4ecdd6abd2dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09e953305fe78b6d69b788a1630f7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498de33f018ac02dd8043951c29b97c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a48f8afea195036c3a36701338dd1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2d8257f70d8cf79f015a21d946612550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3016751a6b93e67e91ca1ba343340551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaa03bdbcba43ce8ddeab6661f4d31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e3a877b69e45faafd2711d5d20ef0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f757845559aa74dd192126d1eedca17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e1352ecd0351fecd5c53a7a053541555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7d36f8244dab163e0f481cba1056c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431146d04b97d49e6b8965d9403de52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707e55300240b1a23a8e98e891bb7fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9229ac7a5eb9cfb8169dbfa46807a59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456f302b9807a05ac8d97fcd4c7492d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405ecd2d30c688b7cf251e369deb236561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774b6e79201c9054162b4fe4b2ff08b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dc25ed269c71d45e78bea614810b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b16d8b151c47f0271e0224c52d5c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d013c3be0d251e85c73413f9df013b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693040e80c179a18e2261533db622875566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43d26eb549154339da056cf5c0de67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a904aad081b0804418d1861ab0dab5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1f696629d1095ff1e487d292a839f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875acafe45028703b8efe75d10d88e13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f43fbd62869f13b01e548458269df5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256218aa7cbf1ab4f2e20d8741d9fe03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569fce0a4f50e395edec5ae0d87221d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b3617e08170c663aeb9c29a7c57c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c419cd3847da98a0a33d06a505cf5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba56da9bf663dbdacda21294b1aa8d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57641bc5efb16f531b95dfe47967ddc2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6fb81f684844ed61e836f2ba2dca2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1567c3a229ac2ed331688a5bda9742579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a06ec682a86eab51b645610313495a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeec6204c59e87ffe0b514566e6140581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a197d4a43faf9bfd09f0ee9691ddd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d1e0bac40655fa5cad9931e79398d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216847ac222b96dada1d5fe076177e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6604fc8ce92e0359b7de9a34e4cb88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c8db8751024a9f27c3f8ef8330dde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95f30c9268850eed3768afc797961d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013460047ac418162238447130b0465b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f805392f344fe29047b4c8cae69b24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc307c59ad53ec5589ed021f099cc6a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cacd94403bf06ea2d6dbc05ed7908591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdc18acc8c48fc66eaa06b93b90a7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58531541685fddf6f054f124a2b7b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a774624de1df9b477dc3e9e3ceab17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efb1f808da8c77bddc012e24b84da4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a99289e8a236c75a50531759381a79596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b8a651edc11c44743ef62ed57ddfd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5774e5f83b5108f6cca2f08fce444598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcffa94a2d7dfcd4c8fe82f797af12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d653929130fe34748c256258ec01917600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94082c81d08bb209e0c90439c49edfd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3242d76beda5e402a24288fcf8598602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198197b4a51856becbe21c8bed2db1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fd0cfe48824fdd99dad059491c4bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c808170769838635e39de0e490bce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d1620d770aa90803e4a954cc02d49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeff8f3b87ea4387807a5c0d234d76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7947a8a41813bf9558f1f84760a7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ad011e9e1262b46a4ee9d781174ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f71c6eb3b01c22bd3d243f73708803610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402525ef3d758c57697e8c56073b5a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aa98345ee64014e8a9f4ddb673025612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b32529689050c6b267c72c9ffce6ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46550dac5c13769dc80736f82cc041ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad682b5d4c5b730782c4b7af3fc6a481615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877973a71b95aa113998e2690fd6e99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24329a7cb12e1bf6423f2c6211738d8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507f34aa2d34774b7c93e1726149781618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18ad07e43c93b448119c2f86e6a90d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3a781a6b6009cf03001d9d2d2cdf1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d1bdfc6c97b76e743790d37b0448621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936d53a1741e4e4d2af7c05cf458e38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bf04138a8a01ce40e1edd3eab0b9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4e4211dd0f2e033a459135c14cc59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928b093ea0a77f2b0f2ebd33482a478625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88dbf51aa3f9805999deefb3a62822626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231290a563df8fa73f3699bd39203f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51c59192938d674dd5d6ba80a5db28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8717e9b657b4e35eb81a6c71ca1ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e48d704de861c4ee5ff69a8f28461b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f76ca8ff5e64618067c4d9fe5004c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3bf7656951c9f53533f20c96a55a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2ceb49bfb5bda3484d66218249f16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bb3eba800342a0252321e85b76747634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8108e3d64616005e3f4a67b3dd59ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c303cef5627598ed1d4e598a58476ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89752004d3d179152f021217ce7e6c6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24209edd5216888dbb1c7c0562bb65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee31370ae83fc435b7cc02683a8a066639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee650aac695a67cef94bdae14f77f6cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb133450cf45ffc5561940ecd9dde55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04d736e93a1bf89679356f8dd12d3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96918494a6015c139c94592b8a980722643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413bf3cfb349edfc9fb35e5f7b3966e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac1babeb4d70f199824a00c71250fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b5052e52686926e3c768df8256c1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5440fbb758dfd1c91437092f68414b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868a71167891bfd622bfb9eef7f0686648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5391e8c8c05b2f030a110075a6ca0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788d464d5c1291cbb32fa1e4fad5cf5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169111059e051621eceefe937f74a18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0660a6a8605cea74c8d35c6949f5cec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cfddd467e4e6c17b2723b6d47a520653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6b05e2f57d2004a5a4954086554ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6b2be4766a16127dbb287dd9fe9dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5e87c09e85f03d885ac86e2d59171656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68643bf91268b25e63e934ef6e94da91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79facb566ff46dc2d45cf9f228e7b025658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9f31a58d5e539479a13c39a219044659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be83872b7f0694032967361a6d5ee1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff3933a4ff2c1de21f174b7aebd763661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444879f22d0e1e3d95c18992362b925662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e21e172e7637f32126a1736eed5e1a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e6e5cbcddef32c313fe8491601b80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2796be3b8aff92aca1ba551843dea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550bf80d3a2b1feb0547177edcdcb39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ca48e2229b78bd228e1e33496cb23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2a3307aa686a8409aa4db7a15e752668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fad3978e3bc18143086fb407c7970669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbddf28e4229de4e3a6c7af091fb26c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec98fbe9d2cd862c1b67053a9716c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d502f42bfa26a2bdfbd2dc985f59ad8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9df970704f5a9387220fe894cc2a74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee590fe521264f4ceb03b71fc7cfd31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554c2819a9aa4d21864770b24165b91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2fb851e82d45137fb90bfd942bed8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd895cfdb2f2727e65b29c86750601677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611db67b56e5cf9bbaadb8bff2248d23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869563aa2addec217498a798e7ca77a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca1e912d6caeea6a58ffb2f553e65b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b4897c913ff31005439ff35bee4f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7058ba6aa2498cbd4beeebac425282682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e96ce42a59cbdf516b48c65a48ff8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e5663aee29321de32829aa2e6eaa4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85163c0238a146bb4df1fc9148c99a81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8e6f56f079631c0018eda9c6f9641686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da57f3984c276fefb6febfd5ab7f8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c8d467a4cb2a043ff4cea82bb9a2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf92753c1b4ab6d285f3a2f3029e50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2d665ae00296454747fd76182ebe7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d575b70e2bbff3c8146cdd5308363691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123242717545515fbf6fdc4845e2087692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1cd98e35324af759f5058bee19637693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c393454e6af30eb1eabb09fed7a53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8144e2ec42208401b84b52877222d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59e0d9084169de3b055895f71ea251696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10284321d730c29f3e37ba8bff257031697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef5cddca04beae8ae127149062888e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58bf846fcb938e55ace72747334e87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb48c2e0642412c90a3404d91471f37700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09624894af00d1023067235751535074701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81448626bcc3d2c4f2e6a0ef1b1aa7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ca589d44ee140dcba3c2b8ae6cabf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea316a23a1789aa97db739907375c4de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb462c26e54bc65dfd217db082c9152705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd6996c47c87598d6a9489f0f239ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f65e7ff07db9626ac29b3da2e88f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127474d581c2964aa1e8546a7fb919c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52875cfe76cbabc93f39babbddf19fb9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1231e74d4ea3b267105d4b5f348ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bee3b9dafa5837d0435cd575e11c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a875d3a5feb48bfeeb670ad85620378712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b9471a019b24f16ca71b6f3d518e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa97973683061ebe35700dbcd3a1f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfb115f8486472ad1bcd6e5eb75d72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460bbc37585f429d4cd4bec7a4eed27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9557fa1220af228ed0adbce6474eb0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0996b82da4c523f09284d3dd01e35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01625474756bdbeca0813769fdb6c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9633e397cae7ef8b79dbd6ce6544301720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b305179e4dd09132900d8763412d70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b4f75d7ae77c2a36efe425c6ecf79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b490a7b01b325645daea49f72f10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf202ac93998738033f940f93be140a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d10e22a70c786adeed9f31f925cad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a17b6e25d064e3d44059c0deeca762726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50403bb356d60a11e1bed1799b6162d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c2d3aaec83e026b10dea75c6741d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e22a8b4056bb0656dc8bbd91061b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bf41ab84e1117ff17559c660635b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdf8e4325bcf25ae6c1e2165ca43cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49fdab781e290f637114c5f51e3c06732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb406255051638f83005a187a74dc8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe4423589d073b2c3d18bbb4408717734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae905559255737080d6f59da6857de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fbd5b12a21358ab9aa20eb8d2e87c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c71da1385f02152e0c00e8eb87d85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4b86e71c5d1d8d969334e22cae15d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caffd088d2565dcdba30cf30215f835739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f87e26295cadff9c62c66a0160b691740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e790d35a3eea0a948b5d93dc50ad2e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79b76c97abf364cd85ac1a7499693c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d2ab93fee577f3b641d716a74363e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6da8a8c28a484f723acca51984757744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bc795ddd752baf0486b822398f984745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fb9b64f0dd33e0a7afd58d59f4903746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9933bc49b03f6a44c65f7df80cb988747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fa90e9de0b93126619c5644ba5e8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02efbcf1019180bbb905b31687f7f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04262ddfc09c8ed60c00250f626306750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5f0d1f3480931b8eff7ff5cbd31a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08675ef2e805f0babe9d1180611d8cf4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2272f87d45d580a9ea36cf95e1cab3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59f9b8e7bbde4aa6a5705babffc4fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a07459a1dd0dafb85d622d79a7134755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f422429314254f5ccf8fbea2252641f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a708209676bf94ac2c0cd6c3e3353d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0344cf859b91178b43b8f4f482d3bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b035aaea3f8f8c68926f900791546759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6248ba60bff06dd7b15045a2a0fbfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c5131fe3aeb3dad6aad3d236091122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7384b6ef13ab7652622095931cd0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1080e6e73c1730f72ed5808883129074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16444e2ee56d344449d32823c1cb23655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70515f0f6332e2778783c2fc10ffbd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efe0811d4fc6012001ed8387cca6e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da193df99c1baaae783d5a9fcb0f0c118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6b42e26de7c720fbb8f9c82ab9bad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadd5c379a4733c7568c73498efcf1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4dc8d247a9565f7c4ab4291f4f41511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffb5a08136c73e6d762066b78be26c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df628becb77549d7710484ed7ce9e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55063bfbf7f5685fabae1a2af5a4f75b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67251d6c8d1dbffd0f3842abbad68b2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a622ef91f68245ba2a40d27daf65b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9ebf72e43b2aa0218e165b72b3ee317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b29e8bb4614c6bf6f4451c2fc2a31a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8439355a04663b5ff27b88699e165d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d614c66ea4207561deb46a9ff710320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15b75aa56a25f2ee9c90ea29cd624121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80ba208fb2c599cf619e1760804c8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9be1a5fd613e26977e5eaf9241ea223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3ae5115c9aca46ce6ca05810ff4af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224300b131d92474d9c4659386805d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3650bd0c6afaa189cd6255fddd7e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307768813bfbf41389de8286cf32374227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5b026eb91cd2d68e2e1beef2d5d0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58486d91ebf9daa9d8b038f9727097f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2bb43542f4602eaf15bed72d9d4ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2eb537d95e7c3f6ca57ac05630ce031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329d42ecae50f16fcf22f3f5f8bca4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0121cf9ffefdde538a48553b602eec533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03807a0d65327e67bd3f84bbb970652d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5f3ff2401c54b6a7dd21466b6f1a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea46c738510229d10e39f4dc5fc144236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec2dfe3040f8584de183a1db7996e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c07d5a158c7505e940fdcd9b6c38438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe8aef2cd7746076d43d1986547ba139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162b2bfa2420cbbaa3b16b378897bb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92add07dc544f6dce99766e4db4c55b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111ed3658594bec875e2bb0cbbd64bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7d39c67bb331c060eed6b0b03935743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5da0daa7758d2ccc4254a5844ca8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3af22e6a93593c3af49cd3dfcaabf745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd75ae48d6abd1f7db96796d9ef8e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7247ce5ac6ee426ca75d35683bd1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87934272dd219dab8f8f5f25d299a30f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2086c93e168408d0126a0ad6acb1e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8225b144b761e47e5ae8eace4b20f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134cd6831b4b3116101202f34131ade51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7939f8d9590def1999e9a6e8e273b8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18370be40b8fb630cb4057cb93ba6b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686bbc205ad7c7c513440df08e19a0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312cc310bcdcd1346fc65a06b552e9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba8b16fa71f6043269d345a0f2dddc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9ec78c0f162c7182be14dc8748fcb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1418cd8eb5a686eb635a76fc31a8c9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8137ff80065609f0eaf8ec6379232c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434df502638ab733fb7c2acd100f6fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a43f12aa1d30ee0eb6c89a3c12a8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421defc49d4a0572b2d373320784d79462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf97537b821a1c991d287aabfe9d5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a754f9ae7e430e0a0844aa44eb608964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1539a5d5cdbbb982396aad06f73ad9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d9daf829b6a406c61ea82539981de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c3aaff7032b4da0de41360930689267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a8bc066c51507230e47cc7ca40ccf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d38f6f4a4dcf46e72dd1068eb3cc0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838843c91f38aefa18c92893b706306d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ca869292f3429f254ed0346c2a4e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaacac2f192f34d6d5280669cd1cf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338146935867e9027e4b7c5dc508c8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79af32890d035225aae1e78d8ee09e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e052bda81b6ecf05cd5ff8d8ddc8b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786082600fb10656c61eaf0b89411b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e796bb6b4e49318c45d7738fbbed54277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04943a910b4ffa47713c7f8ab8c8c89d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f4ef3a2b4826b4c7ae7ec24b1a19479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908dea4a713b608caf5d6835aa08c0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347613d37edf414649ee22f9733da1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c0d1cd34e323d011187508fe2e3d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e59fdbd48adb5f73aeacad78f3707183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f1da10ab8e7bb044051af845d9b7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdee65f16e608f5d1560b0dce6d1a1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9113ac69ee037098de63b8ca0ee458686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908225ca007ae381ecf950ae230156387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86db0bc729eff424fef0815a3574b5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1e2f80ce793c9b142d03fd01930bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a17d6dda1b7ceccfbc1adc4d9acf490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ddbb1faedb17035bac321745e0c2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1fba1d00cd85c3733b7ec6920f1a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d1fb7a7d2ae6421c9bfc139bd7a4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbef25e346ad5f797ba7aa269654df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bddc55d1de480cd0982c1c4b0a623a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcf34613864cec6eadfc4e5be5813096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52230a98be8edd88913fd3fef753ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac44e4d578b4848a26655572b3567e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82761a2f6c8e9f52dea60cdec75ae6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efaf5481ed4b1642371cfa66bf44ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841670c38c2fa89a6dd3ae516b38ccb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0515977f17bdbcf3bebf5d48949110102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f0564f40767ae67d5e768e8d7f4a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409606001bc49426c6e25f58a8c1632c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e748b4461d42cbc2193a851f8df33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f6c4afd1c295d0b9112033cc9ebb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec53e2a70b7117b865d3ef6718903de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb1e63e1ce6690616fb92c76f995da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e0f09e3e9e617fe1ac01d454f5efd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd288ae39842631e287df9d69f3f4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f407943ebfea0bc2ef4b2fe53f2cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce0e123c6cea27181c029ebf0617a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328c274eae619c77cb592d30ce2570a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa3a98b09444473e727034fcc37f48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dc18a2d00b817c0fdc258dab45cdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0ac9ecef73e3d16b92b0c47828d3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ed17a3979d30832f9b4d5151dd546117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28daadf791ba9c099e588d03f6b6f0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f33dfed7d0c19e21961d6a7c6e0612119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c788a0058645e9cedd00389908af63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd006fd5a1999da292ccd8e76b4fa9d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233626c77d9a1b8d375259dc0f0c2b8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090979425399d4f875cf76483ebaf240123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963bf2f75649e8a6399a34d6206a3bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ed5648bcf712fd33240a459fbdc4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b378895803f4e4b70cec10a5eda782126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df73aaeac0a0309d0ea700ad1533e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13397a7a018c3614c3ac622e47246693128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160076c49078afbeb600a455e27a8ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d7b1226f7df623604a92d9491035f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162b17d32a8c6af3b38367243e371f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43a67a7044e1e9a9adfc616c69fefb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e7f6b7a42360ac40414489f8c7569133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4dd57e2ba25687d65999cd3a64bbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c375c674719e74e5a1d8aa481c171135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed845d3353f7b849ece8e570f0a33829136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2672b171f0df562e1afd8f885bd527e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860273080facccab42c1754c6f0bacec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dda7843caa40cbdd02a89a4735d2e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edc416b067afe52db7f244884a0828140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4e5395cfcd4d698604a81793d6c4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bec348b16f2bbb1cc6b3a66175715142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471224611da67a07671229bc9e7ce5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fee8e43dab8013b6b8006f04a9ca4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8881536bfb526f845f3de87f3971f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3e9597440303fb2b3990642efc51e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464ef47aec04662091a9bd7b56e2712147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37922de111c5cc79e063b2d695551eb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb43c6843d789cb53de61444437c57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148761f7f8b6c29a83207d366ff1a37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d948c515b6c4bd9f01b1e36608ab9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc14ef700a3f3619d2c14175de0043152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc281022d821cd8e89ad8461b8e6a1a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183005c73620086213515b397b6d069154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb226436ca793998ba511b24f295c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba83fcd02f882772e1b7b25ba04a6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7715f9cf0ce7f6a5b3578ba27af7ae0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138f38a4765d413dd2d679f407976c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abebde0d30cfd4db0f3333be462a3d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c9a736a556c84545798879bda0788160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9c0c8974e8a1ffdbd59185db5f0ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3312c0efeefa3cbdbd6a3735136634162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e8f21e036baefa2d76a53ff723dfa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783446e85a965bea477cd944340e620b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824d1160c699bb652bc572abff62d44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a78010e2a9cf2ea085af8d732013b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498a6398753a186db572c57c63d857f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1f54ba169030304cfcd03734f4e10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1048611f81aee3f0ab4fd70178cee3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723959d68974cd6bc0d7a0301b9cecaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aed888f7dd8b790b85ba84781e1e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32563930459abf1ba78d51641aecb075172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3be8b3d96a88f9621f5e3c6e81c39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e576c8cfe9e0baa770be60207dd0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b089a58c31ebe9b19a79edcc1700c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0da5b23c763967294b90e8f3f14e16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c198119d9f5e5f494945ec3ca8c5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a85779b61ce9befa6207f2ff081d8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b14b9ee2c93bc989e342ebea39f2f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ac27a314bf50a4baf08e1604f3d00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed5339f40d1d4a97186d1fd5dd70ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9445b5d2d6904f2f3fc8b80620564a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b95e24a70a9e0c6fb96f8bfb3f80c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60eade07c518b884c0634e06ee7ae0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373156c7fbc6538f0f4a7c333c107b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d8c5b095d85f104aa1d4c6e054f20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5966add2efa7f0782f0f61a58b90173187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094dc499e8527e1e011c58e20331861188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305b861fccaa254465158fb39882233189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f0135541ce6c587cdc5a4bdd7dca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b2703b2d2856d235abde7e4a0e419191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989c1268fd1337c9946207c0e1e746b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702975d62297fa2048bf17a8ee832389193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d16e7d50d8fec858a2bcfa7591b29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008f7794eb29447e6f119eb65cb570f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097948b1eedc36514272bbf3538cb8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678d7a27e1358af6b313ef98c6bb904197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95dec4d99ba6f833434b04b850880f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3ec4accb99992d908bada5b2cab85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c8a558ba32e8f868079f1cf9185c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1009674059695a6dacaa8f38996545201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ce2e2aa7f1ab6b8af5f282c700b7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e92db397fb954ceebc30d1c23e0a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19135b9c8a9ecef0956102b01a72a00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e02f77c8ac5e944375534f999e1141205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103cb409719accf0d1032b992de1560206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250019e2b43fc9e3ae02607f1b0dad40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472de1fd05c37693cd1a40413e720f9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a40be9e0b730691014765e7ea20489209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97780f14c55fd8dc258c0f11acc7ffa1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f6dbaef4faecc360e8e373fd2c6a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029c40925c445e1996793c2c7144315212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972a3246dae2f0e6a324bdb3d109268213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f67dc2c1af3a1c578595d81ace153d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97e470ecb6eb71511a058a7048d724215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7819eb02842b60e4107c764cf394bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54186c2850ee77a52ab052cee44beb54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdf9236d6730541cf9f8ef92ba8794218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec969cbd3b38ee5039292952f6e9fe67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35d97dbdd8b33acbf26be148a3b402220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735ca08b02f32a16c0244718df9c120221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4cbc70bd410912411cae52bf60c41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ff83c25ba1a27417f3bb5229c0caa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1cd9921591f85d39e0eea82a98f1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e274fb2453c1e4f63a3c7fffbb6f45b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9014aa0987cd39430c875b8b2276b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e99daa82ea25bb7e3932c5c582c6d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c697737e6a84c547d8395e2c1596d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaa184c7929ecc76c2ca02101ab96f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552a11a4340c38358f528c9f2fbafff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfbd2f53e47cc444aec99f57ad4a2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916d3155262093a0a2e578e3e541beb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff064af2090677327485995177369d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fe205ee348a1d52e71d2cb0b954f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0219a8d391d57a4c08302495c8d24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74693008e2d85254b157f54db655db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43015e2a7cf1d3896e55ed0d4dc5c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13755ae5072dda9b63009d0cbeaea346238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea6bedfbf0d7f268bb67a57b9c4100239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3683ff97f58eae479c0edc6e0da895a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690f09a5f84c7f597aca94d75e7304a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed115aa36655ffa082c51e04dd92bfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72be401aedba00fc64b57ed68720057243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6de70a35aa32d3dd21c7c086887d85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec209aa1e9260ff7d6f11d77fb0729245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90bf2892e4056a1ab6a9703eb1eb2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f4e80eafc6b3f9c9dbb8b538ff467247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5fb00b235c0d9abab34590a621d8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4618c51a4eda73ea1f9af734718127249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148806399a4261c9116a5acdde46c9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a537a0e3fb0414d116315c052b4fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b55149d1d0cce034ab122d2fa9b52a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad04dbbc9ec7f50f63a5a5ae9631879253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930f5c460c30b4263f146eedceeb198254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b9aff5f2e750110ce398c038895fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb2122ecf1bfb257f1aad9018b9770256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07986033551be7f68427446a89e3408257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862777ae560c8337b35d47f3b1d0b5a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2d8e48c96003bf8117b1e1cb1eb6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e2e7f22a0e184deb25b11893bae68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e1a2c4dbe5d9e8865d65b487c3509261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7496a8ec1c93ef280b13f1da63a3cde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eb3eb2d87661ed41ca8e7d480b81d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a80b186f0e7d558eb23763d810d34f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f367ba6bff95fcca4ba41083da60c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90303e16be8795dd31ea902540998684266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db951ad127d48b7db60258eeaca3966f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fbbef5a684ee6cd231468707628be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cc5a0a4011a40abe3b4fee289304e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dafa18f2bfac01ff50a5d7b935d45270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb87b4f3f52da4293d837c003c7887d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c07fe0993b929a3435616e0622fa1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b02ab28325f7eaa6ebc7c1c53d56fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c433f736efbd9fcbb6ee278f222044c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a544a3bac5604f4617b4f366f67b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80bd257a87ffee1d1ff275c5ce7c91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9599d7a1a03a3e5ecc4c9a2aa087f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75f0ab4ce6cd4175cc49a825e8f922278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321622afad4aac5865b6da10bf0c7ebc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849714f50e200731384fe3b2c9b10fe5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b74d7708d5d401777828b68befc604281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3970e89c93deaa505438dab8279606282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13114e3fbf8bc5b6531df1c4280eb930283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c195e6220438887c182a4ea495f06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc3d6796fd3597a2bc81006009a9cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c495e7afd9380673a0eec2c7d828f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41ed6bb6c4765c6e1d013e61610079287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1543880154b3ee5c37730ece1c286288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f1891545315e5de63c6892015fd30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d3d0fcaa8dbe9db4c1133824493e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b8dcdc82f07b793c76201f94caac0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e2a138b272ad3bc34ef0deeec57f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9d2b638bb3431d8d62d56b2c9fd67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066f033f30a582b2ec2320c5575d827294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784f53dc211362c6f46edce4bff40cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d49e8e20f38c32fcbf770b0930e03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da235cc11243b840b65fa048354cd51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965fdeba11839850f333f7a3da07c07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c38ed4be1ac7e9b32a1242e3af7a39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361e85314b94f8cc8a8e24768963e03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3abcbb2566e1a755a95ad1d2ae7589301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1613be177000be500920b5514b7169302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf06a3985492757309f9a145e3b3445303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7917c091b5176feba9e52bc3b29e10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff38b8a6cd4ce2970da764ed051c96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2a6e966fbdd85be69f85bbd439cee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e582d7ea30937910fdae68797ba6d98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeed4a86c502ebf4362837e1f35d17f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028dc3fc0de3b965335c57d3ea3f0c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f9107019f88c52aa08214df997f9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf37c471ec5ebf078ae16ae7dacd4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f548fb260deb5281eb8434049cfd2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fbc727bbdd88274c0b614584b393c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8b1ab1248a5b8624b7669e9944f66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d684afe0db14d684c9d6ca664cf626315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b1615a285c7fbfe5f71711c03e776316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e335a173684e156c125b3c1f548038317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53cacf08d1aec9643f15a75fc53072318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbb197642a3b3d2cc69c4d31c77f8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a7c7e2b3202d84df1d69e95390a12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ba606bfe69f87e5ae1a4dd9250276321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d3c395f5c5153b7f276377a95f732322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ad7af5908359a779c44f39deb35e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436873282f184704371f8a02b4568990324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87874fdac9e2ce31112589e70ee57a0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6fdb6050e1845c68416193fd86ef6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b67b0c42e1057d4c0afd40ad2e44b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd151d9246ee848206b70c5650f15f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d38868fac5de5ac3cab64535d06b15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeba772d4e5213eed7ece92afcbee5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f5caad6fca1eb10f763641b8c34e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47589ef30bddea6e45b091aa23164abb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67669528a0a9ad610553ae392ccf6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5f04f96d32ca21b2c12ebaf68d189334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb181d209e25eaf552ca41f2fb7f3b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0ea33aa121be11890ae1480a12b10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44033e6c38f31c932875f4de22cd363337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00728243915b3e8bb114725359f47b4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2285aa614049beb0297eab109c617cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70e0d70bb8013eb33b356c8cc55562340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064fce6c863e2f52003d69543ca5581341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355b53d606ddd90575fd40d88f03c5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abc4b110a771af3f3822afb41d7993343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfed12248967708d40abc1dd7d9ff14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe3c176da24fe42d0e6b29946afe68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ede87106f4f48207ae45044dba5f29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db385d4b6a6043c982dcda34dc7bda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef2c977be578e6c524f3b0f19fa823348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b218995dfd7452dbbe21b30dcafe2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317799e28290ea6daeea0a894370021350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75494c245a26ab19274ea2d7a0464f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a250741943fdbbd7f2c87e03bccad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974d8843c6dd62d5266eaf497d5e57d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebf6d0277d7e65468168d6eab216ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78673fea4206270fe7f0dc5785976dbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323820a4e78e9fab90b8bb2c61ff055356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a51ad42ddc1c809c3a77bbefabe4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae53a070b11178f99b98455a2e6b06c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0ba167521bb1cdd5fa80b7139bc62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b948a6b75c5a5fdbf3dc44a81beefa8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc5952e9da7109ff032f04aa4b15c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132dff76da515ee85f10ea8780ba2b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ec977cebef4ea83a86de1eb4c806f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe8a86155d56755d62d6fbfad3fcf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcfb0ae3e821e3e239c2859cbecf56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce69af9dc0c29d580cd3818d78f8f66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b231ad5bd6b446b6390c4e05500c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4484cc9a495eef6b55105fa23d1539368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba9e8db5b2e04a043fb903533e03fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044693c77a6ba05c37acc877c9aac3de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71a4091558b8ae2c3af637e0f3bf3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0af44ebbd50ffe3f3f79b41f764fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a583861d292585b1c6742196784e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eb068c80ae399279134540e665bf4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d6fccc57aff771d8354c8eed6f311375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0621a051c54d07b0e5e909f61c65c0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032041e9100b0c39e160176581746e6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a02bfa4278231e5d043f97c91c65a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe5d42a26a9631408767313a72bb3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f3699834ba305733782fdd0d3497a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b442903a0605852f189d02f2b29f5a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54c23ee2cae54a117ac25f92a5d842382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c3185f9827edd3690dc8143f95e91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dcba395607cc4eafd9948285aab6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64834a166152c4b3998227f7b343794385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9059134a6c1f94f9e7d0f84a7aac3a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03e85748eb63183b027448e7455e8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f3fbd9e88798f29776120b3b10d73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2ec40711f64c90e4841cc98b149ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cf0f2177fcb98bdc009a6791a7b02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f86e0c526501f0fef4db6f622e052f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fd2b55830c119f8ab79e126da6180392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccbd79dcf9922dece5fe96abab78ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb021463763c7fd4da2bcdfd359857a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2daf7abd00fdc4c524179a562f8b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e352c076a154997f3328284431258b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f755f0a7ca22d0d9de4f22bd831513397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36739501f320e4b1103b2d2ffa7acb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a99798d9ce9a26148c37e7b5758466399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6f7a2e9a3fb9d34cda8900322c645400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab654012d6f64020a789da1bd132ba9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a923651730d6ad73898ddf0d0200ca7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f35893be8688ce04bd9877eb16b62e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d9cfa505c105d6fd126a960d87b87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2491699ec776045c764ff3878a9f6ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9fba873890cbe16e59efe15be507f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b981b9d5869bb3476b0e44ec36bdb3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13545b36614db09ce2a2ff5763c3002e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e68fb4a1f44132073031fcb7f9dfb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0410ca12838dcf01b34aab27684a96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f601495da0290ee69fcd5b309c5c5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06073fd45e62dc4ce4e67714a9ee5c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcf3f36d4a055ae688711b5be4eae7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22274f0988b78336c23a2ba284f4e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eb9cc7144aaac1359855bb1758e1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fb6021920bcaf34b72f8c7bfe8c16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27129706c9fd130f280a2b17e68ca069417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131241571afd4a16b96744a45d7e12d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae95bbfe054303e36dc41c107d3596419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a7be110abd84f2582c542870efc85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6986756a962ea722b44ec7d2a1cf2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaf27d7cb073d15f1d9148bd7bcc83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef57e87c1081ee2f2ab284e2f12513b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a897ab13052b59a799b23ee49c98e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a927b58e1765bff3ab4e4e9a1ce094d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80865ac786181b45514b114bb336c2a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a9dbe50de5b2433006b2ccf0780b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c7b44465af3eaa8f937fbfaab6882428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc20e259b14e20a0d8a70f8bf5afb5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c05a4b3672395c4defe806daeb93ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8616e65754d3a78381f4326112656bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513c07e7ba18f04c2f48203aaf9c022432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa0f404e2240ba07da35a7f812fb54433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9964646e8fb9af806efa8952fbccd05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ed8429bf15598ee0a737fb4221c07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1135620046d6ceb143b400e468bfd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af2e0d11f8c4c97670a013e59187da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e83c757759f2e5999e9b5b50b9666438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cd392fef4917b0cd1a9676caafab1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b5aefef55d48b440a1fee3d337655440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3056731333467d5fd1c30b9c645b385441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636ebe7808c667b4d37a606ee43d297442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab740d0588af3bfcd728bd9d65810ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1806c7adbb1bf7476996fc43636b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a18660aabb0edf4a9bd7df6abcc81d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825041506769cc521d149d2d6073f07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b97aec308bc105da523a538b5d608447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5aa26dc02eadcfacf103d586067bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4277c2ddb3987e949319cfa8b04c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8757d14efaa43b0ec9eccc4d07d49be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466bc0a07807676ed600163d751d94b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf56e32cfe2ceb359941c902940785452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b71f8366c3d84da7bb7df33f9e307c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050c43f7ded1ffc1efa02d4cda02b42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535004632e5975a35f8d0ba3d2f6c41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26e4f5fcb8daa3112223911bd624e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7844e45e600d19a4e655ff3371ef2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8b9e97389127fd36b4e970ef94ba6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37da89274dfd979d1d52040865380e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c67a05c27c359a28a28aab13f43ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2f988723427e3ee1d62f3e7a37d30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa37b02ddf7ae578c1fbbedeac1c5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d9398b919f0a9a713fe0928167ad3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d54f9ae1820fbc5b22e70707a3af1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bdfcfef4c600d4937cc3364a1ef39465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d38b0664699cfac4713f1023227ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa09f436296ff6e4208e52b35e7ba3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c801c20e765410394dfd8733b1c994c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52148095c7e1bf3fbd483306e5dd78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6b8f7a1471bacba1b674894144775470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d7314599ffa9f1ab7c975c4a289ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52892fc4add7eca093d2852d0feb91e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da228f29185bcc585a806e03868373ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606047c78caa3109a8a9d2971819e99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf08592ca62365bb604bfda64bccde0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad686b8d71ceba7fd55c2f60cd473a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc69b37d924fd35fb918a0c0e3a3a06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581faf8b3951fb7aa4542445639f060d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcf8490a8eb0fe9bb4bff516595c16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcbfd5982ee3b3565a42ff011a5001480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1845671840937547f0affee0b12227481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a4f3f672ebb47af1886423069de20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5639567447b339dc94985f6789bb8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c759d0c4568b6b0e20456697b479da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c355b9a170b295c39ee305b94d5a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c8fdbc60c7d51931312ec04448d6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301c865d91d0a466b78c8b34bf9d02c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53ad309a662f7aa0ddd8817fc7fa4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08b44f96a6d0c5d5de47a31d397267489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae5e8403f880cf157e9e0277fe025f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5707efcadf72d9572b31e770289e58a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b708d335e641c04d2592e427dfa97b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c06d4bb718f203de1269a429a8a6fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6196c18f534b823152e50825c3dbcc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaf410ba835a3df81a002656b91f84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a539ad5a696193152d7e5957462fd3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e290a4a122949ad61fb7694e385d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2480c892de79cc986a5f04f76471957498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e530125e00154817bc6451c24ff2512499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bae26986c7787863d588bdbee89826500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4cab7d12ab90d3e3e20100914ce6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d7c3de0a9e0c262b279f0b9dc689b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfcf6191696ccd9a61b40e3ec62424503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd42907d392cfad5f2dcddef5fbd6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bda9f07d37a1721750b9ab4b80725f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f225d33f5cbb0db6c96cf5a92aa34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a095df488fa12a7bfa09edd283d67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051cc6a4c0d94fdc3ef64f3fdc6e49b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff758aa7f515ff897970a58ddb90d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bff918f1754d53a91c19409ef00b3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949bf1f02ddd381304149db50e76837511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0ef102be0f700298bd1634c2a9125512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4548f899d1b009a7f9f59f7b4922f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1d65ba1d2f8d467881c7c1edd68ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5177470b425714e27255030c4436757515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc37f2312f9dc0a3f07dd45994495b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd3e33e52fd8074520449c83de065c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12407f25708cf7b859a4e0f0d7365bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e57f0b8d5073c652dc0b0ca6c9e55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2f41547fc440af2d37ea43bdf9f60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6627292b5745a13a1ad1744cd744be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7eca9714cf742ee687dfd20131f36b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1cb89863f96bfaaf9ca7f281da969523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dcc1e6ca91d319adfcbf393025060524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091cc1128821bcc244ae537563da9cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343b238dd76250521e7521cee007d24526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a4664b058d6d0ea8b70608a11da5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def1859b34421ebc4390f914b3275ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c6f88793c41e793499ec99afcf446529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc2c9c6162489572df7bf4146a9d8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436cf22126b3717f010dc07ca0f0865531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e56feb4988d1fe0b4dede7f012054532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a14d37bf5b5f0159fc3da3c8a1d8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691399e40bc2b69357b654bf17c6de41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b7b3222da79c92fd5fd1d405cb074535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905ad5c5fadb6037d14be2b749176a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e884a03e6f10066dfa3390ab9b491537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabbafb27a333538d61c69b402323f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d22b7e1cdd65bc6ce8b61df28bbd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57337a469734eedba7464a82116082e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bb5bf246d05df43912b37ae2e3e53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d39ae6599b29c6ec9b24daf5ade6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd4fc6f1d4537eabd56338efd49b21543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831f65e806863670812e7e3753aa723544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4487ed116f37c6d878720b6970b9508545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9048f52e3197353da9ee9f3cb59cbf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a193245e91f478528e9771dd99aa0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec598c6fd2ef3bab4f4d30ba223625d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55caa64b378b318302110451602574549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb39765547c92b35075f9fca033618550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b519331e7938a7f9df394f89a5c62e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c767a999dbb99a4653f48fa6bd916552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d9450a42f22037e238db21d57227a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811337b9fd042049d43a0e7ad616fa3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1840268425fcf638d270754d7d0cfac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c893fb027cf88d50da01482a559d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e78d112d683be1fada8d7d9a6d5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926f4c2f526bbcc8a9d2f28e314e8aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6f36b5df4c283da39bafd8a85a7c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82a2c3e9ec5c8c0bd32068d4e2565d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b135a970c85bbc0b5837cd3272196561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9100916fb5bb5adeefe9d446af17a0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e5cfde80d2adfbc96b0577c990d75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6baa58a51e9d2586853d77851e2fb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f884cdd2a2e69c12f87d98e3e755192565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bd34c8f9c6e5cc69d91424979c625566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0d3082da8662d635ceee8adde7e2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc654baebcd48ebc4d78d04a6759f5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf689fb25f001503d9b22cc4c235e86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce6f12f5a20cab47e52a5d38c451bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65172c77e42f0b3d20832cae3bd528d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b94e60c0d81454946f506848d7c002572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e17d7e30d2fa352befc6f334ac7b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc43a23043d61977bcb68754074936574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6904910634f84878aecf3fd83d12a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff789fd51942c66ca5caff4a1bcc9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700afc1fbb64af357422cc1ca3125971577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f715a497523dadcf70b315332e90439578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f97b3bb69752af5d60cac1fc391a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7faf2ebc98a148ed1caf17fc551154580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63271115cac9cb48a0e402ba5230f264581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48ed3feaaf59c8cf7d6c8c29919c74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285927bc464e7847a4f79eb37acfb815583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fdadad92a64572b3324cc84a0d44b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcac33b3017eb89849d82f4973c064e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd335aaf595900f86ba2a5c3a6a1c63f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2015af1a85328ee7a096a69fb77bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb3090f343527073f336f82060a631588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f0d856899186a86b88ecdb2a8989b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1854810c6ac1f08d13c782665ffd3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc305a25ed84a489c9f3bb879bed6e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c721949dda9129c06609c52493547592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466bf4cdfdbad10252e013a70af5e63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7121d91028d79b127cac653b0e4e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bfac27285dc160333557425077f09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ebe51ac6fca511644c84736111530596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfb73fe9fb658019efe28022904aec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a431eb02ae6f8612e4328eb5b9eeb9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b13752ef9718d1e03546288c21ce40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389ec897de9cf614853fc0f54b73171600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb06323f893579ea3c29889259c6b06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14743fdcff3623b544e0e832b030ef9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab9d6ce72a1b84ffbf83b3b3d49418603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efabbd0c30052699af64d96b9ca4fdc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca9e0bc4c18ad22703aa8fd35fcc3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8d2177330bde6641f2097f744f31e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37faaa32d28e313e3a287fba462c4fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbcc5a90fcba126c13fe251e7076da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8b36f6d715f240da37b226229b047609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef706814b8ddeecaa424dc379081b85d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940e62871c7ba2a10cf5cd92740ed91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841de5b3542915dd363c3a2be36d446612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053de6b830bca9398b41cba350b3b3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc75923586cf8e2f07abe881fe1076614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902d10626326d94a4cd4f0a4b7bc14f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaafe7a89e902cc0a776c2115096446616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061afc341cdfdf739f275bde8fa518da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1236c26a5cc6284c65c43503f17db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cef5170be09c545904855a11e7e78a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb74a5282066422242ce4a6f9df06f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18d27b33680751c33a0d1f4be9e609621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28740c2ce6761c979f91ed1ec4317c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a82356100d3a6d01e3051eea27894623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab24311739e722ae34bf3bbb52c21d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e044916ecaebfc6a448c92ea0ec671f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8b40c9a4554d5012f5725060b495d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6693cf98116797b8c2b36fbc8e363a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bc7fa986bbb610bd7f8ef7f7c30d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c90fb2ea8a240292f42db56a09928629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfdbd1367f2c5f1197f7a8fb212d43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3468f57f86b35487d49c10ef0c5fff7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b2386f0abaf51c30d20409022aef6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd8cbbc48336ce2ef948bd64c4d063633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2e849be60c4fef81a37882fe3156e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdfba4cbd89e1a719ddb0820d7896f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e3b2f030feb9dea691fa3753cea8d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef945a8d42cea0634d83dd9dc41ccb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4ce71238074444902ff5fc1b0d36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528502fce57a9106d48c80f75f185668639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507da29ff8005684fa185f0a1e14c88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d4747ff973ad99d120ce87974c677641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9d8058e43f2e02da59fc200b18fea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6620bf1bee7bcaed3589fcd741e3bf0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8341fed7ebef6ac2fd071827b75f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902804b73473613ebb854c0560f975b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f2bce104d8cdea4601f64b5c462d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfe81711569921b1459c07ceba4071647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9372df1d707193ffb312858c61e9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd4e49a85fdc3c5e8224cf62e9b4db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37df40d5d106274fcf62e34d79c0fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0f8908252c1de4a4011e71d27cea2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94bbf77c2174f1cb419abbe3eca94d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8442f0f7a683c49c708235b6e1192c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173b2933847adc70ce00e67d6d27e60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea240aaaf2ae83de9a455f51f3311ad0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a667970b250241e4166f3bbd0eebf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ffb0cfa972bbee9f7bfbdfdab9168657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a6ea708febf99e4a5570e3b45c370658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc97de50a067e727546a44f868d4683659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5961c7909b09d5cc1a716ee813a7c51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d93098e7e587ac926f69a072dc668661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af55daa173b433fc0d6018b595d0257662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b65503f9eb332984a31700350c089663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8cf4d4716d84fdc6c276d1674aca0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb108550dae50fd9f1f00d570fbe9fd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642980cdcc89863a23309e7040f175d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1f9ea214b2e2d58a964003ec017fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80925bdc43440a5461ff6530d4a007668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64661b14ee4e4901c6d128c2d95a276c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6dabb730dc439c8b62e79e8407a33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e9da87a046fb7db4613742f1c48d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b759709dd345c7052f299e0f204d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddb03a3669216b59351f9bc7626926673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248edc63c6fa0da305964368fb0a336674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281fba192ed1b86e79244be1f97bc0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e18397c42383f7ff7770763b297746676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56518b259ba78986541e5d8e10fd846e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3604919131c8c856450c3fd7f460777678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce4f99d4d7254ceb73409649eb4cde679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15977a7dfa1c8696faee9d595abc31c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033688cb1c7693ab20958a3b5840290e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed6065de1c883d62441dcc3f97ca2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f80f7c9d7c672c17a136fc40bf42b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eb26808d6c18d0fce06833cbfacda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c207fb9e7b8e298c8762cb7c39436a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf149a76db1fc23f1fd04b85c018a29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a67ffaed49380294352d856b068500687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc3a6180a751a55af50c8760225b45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bb4ad724b8960222f37ac3aae05d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53494f189637f443c592f56de559f61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8a1d18dfead0240f7ea88b7dd9928691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def79298173919f6c5702bc12d94a6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccc83e9ab475a015f0e1c29ee47155693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632c6af093c676df29a085fa08ced97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d70c46eb9b03a4bc2c77f8a32d2cb9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac02e813cc5545abce10753fcfdb158696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff75cf5e862fa04d2f2deb0e229f8be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7878c3a67c09fcb4671fe7872f97e8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff06e8979e55c71976f4948f5e076e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92c1310563fc37ee4a45d50df1200d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f6e1724634a7fe897d3f886c46ac9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899232ad7b2a04a0b41c0d4401355bc7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c09d6ff0a55151cda57347b1f3b70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781effc9565abe91fd8cadd3945692ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f8202843b5ac3274ae6b67eedc900705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffba324aa46be97ff89b23535663b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dacbb3b83def95e0d25c92ee79dd9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02c2b17f3108c1a07b05f128e08624708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44281d8f19591bcfe9a8c46a64f9caa9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9550b2cb5e8abde1d317a18394756710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd1fe29642adeb68382d74110fd4c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df569518c2813b16a1ee55f76a0d8a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fe342818584e39efb18ea46069afc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbaaa755e01aaccc0be6c9a413603d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e9e0306d16d32f80450bcc1ba7fbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb5a0f6cac751909c6e8c15868486e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eddc1dc6ca954a44d5bcf5477caad1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c6ce911e47a601f2f1fcb76927e69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0321bab4510c85665bcad0c118020ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c993f1a2a5aae609d5f82f405db87d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee131eed8ff57f3b2611412de63a58d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ad0107cb0a09ab143bfd4d1bee00b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5bbce402b49c1d4731463806d0e08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606291b1c4193ff9d9d2fbaf4e43e708724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72949f43faf17305b83e74098fa858e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2346bc1dfa433b4241fd37c2b7c42b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257e77b79a52b9431689c3f7db05542727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b26021071e9c3e5c97b4992155a18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c40b8529ca8c88672e29e032617b98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d65fa355ea52b067ed072cf6b35569730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f032cb786f1222e6a1354f2c769d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d180dbc79b45351324f1e952da543ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f328e9099f26886b82453bb559a5eaa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f78cbc0cdcd6a8579bbd9d8ec7f1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b46f1bdf7539e181ac3c277e866c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e67275405fbbafc3cfdcf57d9e7037736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242127c236b957fc5fe34ebbd48f3e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ef7e343a78047844de3531c83bc37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c0fb9e7d75ef67303a50cf0f9e44e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462ba346ad53f7f4ee2738b1cbfe1fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446007e2eae481465cefbcd6805063b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eab97cacd866e9a3c30a152d14b40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4904df3676c9923361fee2198db31e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9844b8de33f72b2502bbc1757043fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c51058ffa6abb82c422eeb6fe80353745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c796ec2ceea6799496c5a28387876746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea505bfb415a2d40f83eae4745f442747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e68890ae40640481d6e9f779027ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bd3757ae2616c98a9a1b56647809e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0197e25fb5caa167046921595229f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf48b10d70c6473c8a278f89bb2df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cfb79ad831f1b25baaaaebb13df74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed527ba4c1fc140b501f411760da2406753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08674ed4460b0a2770ad89ddac76aaea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b7fafba765ffedf0ccea5d9b9bb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de5e18030a8d526a28bb227b418b46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427dc063686a71947dc62dea213cd42757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe28f4103b5f933821271726d8ed434758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc2a8fecebafd9b982ab9519493b04759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>